--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -3,6265 +3,20157 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="DC" sheetId="1" r:id="rId6"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'DC'!$1:$9</definedName>
+  </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <numFmts count="0"/>
-  <fonts count="6">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font/>
     <font>
       <b/>
       <i/>
       <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <name val="Segoe UI"/>
+      <color rgb="FF191970"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...14 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="9">
     <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="2" borderId="1">
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
-[...2 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="3" borderId="0">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
-      <rgbColor rgb="00D3D3D3"/>
-[...2 lines deleted...]
-      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00191970"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="009999FF"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00FFFFCC"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00660066"/>
       <rgbColor rgb="00FF8080"/>
       <rgbColor rgb="000066CC"/>
       <rgbColor rgb="00CCCCFF"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
-      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>190500</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2977533</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0"/>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="9" state="frozen" topLeftCell="A10"/>
+    </sheetView>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="1.7109375"/>
-[...19 lines deleted...]
-    <col min="21" max="21" customWidth="1" width="0.0234375"/>
+    <col min="1" max="1" customWidth="1" width="0.43359375"/>
+    <col min="2" max="2" customWidth="1" width="45.3515625"/>
+    <col min="3" max="3" customWidth="1" width="1.421875"/>
+    <col min="4" max="4" customWidth="1" width="2.203125"/>
+    <col min="5" max="5" customWidth="1" width="4.421875"/>
+    <col min="6" max="6" customWidth="1" width="11.8125"/>
+    <col min="7" max="7" customWidth="1" width="18.421875"/>
+    <col min="8" max="8" customWidth="1" width="7.0625"/>
+    <col min="9" max="9" customWidth="1" width="6.09375"/>
+    <col min="10" max="10" customWidth="1" width="11.59375"/>
+    <col min="11" max="11" customWidth="1" width="12.7421875"/>
+    <col min="12" max="12" customWidth="1" width="14.921875"/>
+    <col min="13" max="13" customWidth="1" width="2.8125"/>
+    <col min="14" max="14" customWidth="1" width="3.12109375"/>
   </cols>
   <sheetData>
-    <row r="1" ht="9" customHeight="0">
-      <c s="1" t="inlineStr" r="F1">
+    <row r="1" ht="20.9" customHeight="1"/>
+    <row r="2" ht="18" customHeight="1">
+      <c s="1" t="inlineStr" r="E2">
         <is>
           <r>
             <rPr>
               <b/>
               <i/>
               <strike val="0"/>
               <u/>
               <sz val="16"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Currently Licensed Deleading Contractors</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="16"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="2" ht="9" customHeight="1"/>
-[...2 lines deleted...]
-      <c s="2" t="inlineStr" r="I4">
+    <row r="3" ht="2" customHeight="1"/>
+    <row r="4" ht="5.55" customHeight="1">
+      <c s="2" t="inlineStr" r="G4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03/02/2026</t>
+            <t xml:space="preserve">05/01/2026</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="5" ht="3.2" customHeight="1"/>
-[...1 lines deleted...]
-      <c s="3" t="inlineStr" r="G6">
+    <row r="5" ht="12.45" customHeight="0"/>
+    <row r="6" ht="3.15" customHeight="1"/>
+    <row r="7" ht="18.65" customHeight="0">
+      <c s="3" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
-      <c s="4" t="inlineStr" r="Q6">
+      <c s="4" t="inlineStr" r="L7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">98</t>
+            <t xml:space="preserve">92</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="7" ht="2.9" customHeight="0"/>
     <row r="8" ht="1" customHeight="0"/>
-    <row r="9" ht="18" customHeight="0">
-      <c s="5" t="inlineStr" r="A9">
+    <row r="9" ht="9.7" customHeight="1"/>
+    <row r="10" ht="5.05" customHeight="1">
+      <c s="5" t="str" r="A10"/>
+      <c s="5" t="str" r="B10"/>
+      <c s="5" t="str" r="C10"/>
+      <c s="5" t="str" r="D10"/>
+      <c s="5" t="str" r="E10"/>
+      <c s="5" t="str" r="F10"/>
+      <c s="5" t="str" r="G10"/>
+      <c s="5" t="str" r="H10"/>
+      <c s="5" t="str" r="I10"/>
+      <c s="5" t="str" r="J10"/>
+      <c s="5" t="str" r="K10"/>
+      <c s="5" t="str" r="L10"/>
+      <c s="5" t="str" r="M10"/>
+      <c s="5" t="str" r="N10"/>
+    </row>
+    <row r="11" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B11">
         <is>
-          <t xml:space="preserve">BUSINESS NAME</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500153</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/31/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A &amp; M ENVIRONMENTAL, LLC dba A M ENVIRONMENTAL
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">40 KINGSDALE STREET #5
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02124
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 258-8371</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="6" t="str" r="B9"/>
-      <c s="5" t="inlineStr" r="C9">
+      <c s="6" t="inlineStr" r="C11">
         <is>
-          <t xml:space="preserve">ADDRESS</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001721</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/22/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A.J. WOOD CONSTRUCTION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">337 HAVERHILL ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CHESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03036
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 887-4468</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="6" t="str" r="D9"/>
-      <c s="5" t="inlineStr" r="E9">
+      <c s="6" t="inlineStr" r="I11">
         <is>
-          <t xml:space="preserve">CITY</t>
-[...42 lines deleted...]
-          <t xml:space="preserve">CONTACT</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500142</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/14/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">A.M. DELEADING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">47 OAKDALE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02301
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 312-1153</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="10" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A10">
+    <row r="12" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B12">
         <is>
-          <t xml:space="preserve">KEITH BOIVIN</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500201</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/24/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AAA Abatement LC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">165 saint james ave apt 2  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Springfield </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01109
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- -35-0575</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C10">
+      <c s="6" t="inlineStr" r="C12">
         <is>
-          <t xml:space="preserve">500 NORTH QUINCY STREET UNIT 1 D8</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001619</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ABIDE, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 886 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EAST LONGMEADOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01028
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 525-0644</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E10">
+      <c s="6" t="inlineStr" r="I12">
         <is>
-          <t xml:space="preserve">ABINGTON</t>
-[...370 lines deleted...]
-          <t xml:space="preserve">DAVID FOSS, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500135</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/26/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACCURATE ENVIRONMENTAL OF MALDEN, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">38 MAIN STREET SUITE 33
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MALDEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02148
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 266-3129</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="18" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A18">
+    <row r="13" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B13">
         <is>
-          <t xml:space="preserve">A &amp; M ENVIRONMENTAL, LLC dba A M ENVIRONMENTAL</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC000764</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/02/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACT REMODELING AND CONSTRUCTION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">5 HAMPSHIRE COURT 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02766
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 254-2212</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C18">
+      <c s="6" t="inlineStr" r="C13">
         <is>
-          <t xml:space="preserve">40 KINGSDALE STREET #5</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500155</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/30/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ADEP GROUP, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">300 MAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 239-3005</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E18">
+      <c s="6" t="inlineStr" r="I13">
         <is>
-          <t xml:space="preserve">BOSTON</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">CHEVASSE WHITE</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500204</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/15/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AKA Deleading 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">527 Bay st. 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Taunton</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02780
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 766-8383</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="19" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A19">
+    <row r="14" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B14">
         <is>
-          <t xml:space="preserve">A &amp; S CONSTRUCTION AND DEMOLITION, CO.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001542</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/15/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALL SAFE DELEADING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">166 MAIN ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH EASTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02356
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 238-5136</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C19">
+      <c s="6" t="inlineStr" r="C14">
         <is>
-          <t xml:space="preserve">4 LORNA ROAD </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500207</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/30/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLEGIANCE ABATEMENT
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">153 CAPTAINS ROW 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BUZZARDS BAY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02532
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 907-1054</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E19">
+      <c s="6" t="inlineStr" r="I14">
         <is>
-          <t xml:space="preserve">BOSTON</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">ANDREW SIMPSON, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500176</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/23/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">165 WINTHROP STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TAUNTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02780
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 236-5660</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="20" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A20">
+    <row r="15" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B15">
         <is>
-          <t xml:space="preserve">BOSTON DELEADING COMPANY</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC000663</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/22/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CHELMSFORD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01824
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 250-2740</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C20">
+      <c s="6" t="inlineStr" r="C15">
         <is>
-          <t xml:space="preserve">91 LANDSEER STREET APT 2</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500167</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALWAYS DELEADING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">50 ELMORE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROXBURY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02119
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">910- 876-5494</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E20">
+      <c s="6" t="inlineStr" r="I15">
         <is>
-          <t xml:space="preserve">BOSTON</t>
-[...130 lines deleted...]
-          <t xml:space="preserve">RICARDO A. REYES-PEPIN, President</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500197</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/21/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Anchor Residential Services LL
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">36 Maple St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">New Bedford</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02740
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 525-6502</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="23" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A23">
+    <row r="16" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B16">
         <is>
-          <t xml:space="preserve">COMMONWEALTH LEAD REMOVAL &amp; PAINTING LLC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500189</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/15/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Atner Group, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">125 Belmont Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Belmont</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02478
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 465-0300</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C23">
+      <c s="6" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">67 OLD COACH RD </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001523</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AULSON ROOFING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">49 DANTON DR 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 975-4500</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E23">
+      <c s="6" t="inlineStr" r="I16">
         <is>
-          <t xml:space="preserve">BRAINTREE</t>
-[...82 lines deleted...]
-          <t xml:space="preserve">PADRAIG J DOWD, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001733</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AZTEC CONTRACTING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">61 BERLIN ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MARLBORO</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01752
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 230-5709</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="25" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A25">
+    <row r="17" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B17">
         <is>
-          <t xml:space="preserve">COMMONWEALTH CONTRACTING INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500064</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/17/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BASCOM ENVIRONMENTAL CO
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">554 WASHINGTON STREET STE 240683
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DORCHESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02124
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 282-9500</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C25">
+      <c s="6" t="inlineStr" r="C17">
         <is>
-          <t xml:space="preserve">19 BROOKSDALE RD </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500046</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BAY STATE ENVIROMENTAL SERVICES CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">33 ENDICOTT ST. #2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LYNN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01902
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 401-1452</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E25">
+      <c s="6" t="inlineStr" r="I17">
         <is>
-          <t xml:space="preserve">BRIGHTON</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">ERROL W. WALSHE</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500170</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">352 ALBANY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01105
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 732-3179</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="26" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A26">
+    <row r="18" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B18">
         <is>
-          <t xml:space="preserve">A.M. DELEADING</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001668</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">25 PINNEY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ELLINGTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06029
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">860- 896-1000</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C26">
+      <c s="6" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">47 OAKDALE STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500128</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON DELEADING COMPANY
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">91 LANDSEER STREET APT 2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02132
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 615-1483</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E26">
+      <c s="6" t="inlineStr" r="I18">
         <is>
-          <t xml:space="preserve">BROCKTON</t>
-[...82 lines deleted...]
-          <t xml:space="preserve">MANUEL S. DASILVA</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001133</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON DEVELOPMENT CONSTRUCTION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1761 SALEM STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ANDOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01845
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 594-3828</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="28" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A28">
+    <row r="19" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B19">
         <is>
-          <t xml:space="preserve">SMALL WORLD ENVIRONMENTAL SERVICES</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500181</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/27/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Brackett Contracting
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10 Witter Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Auburn</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01501
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- -37-0318</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C28">
+      <c s="6" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">10 TYLER STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001884</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/20/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CARPENTERS LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16 HUNTER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ACUSHNET</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02743
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">774- 532-6276</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E28">
+      <c s="6" t="inlineStr" r="I19">
         <is>
-          <t xml:space="preserve">BROCKTON</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">STEVEN SMALL</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC000574</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/24/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMMONWEALTH CONTRACTING INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19 BROOKSDALE RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRIGHTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02135
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 312-1694</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="29" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A29">
+    <row r="20" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500145</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMMONWEALTH LEAD REMOVAL &amp; PAINTING LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 850202 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02185
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 428-4848</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C29">
+      <c s="6" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001908</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/07/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1020 EAST STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUDLOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 583-7919</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E29">
+      <c s="6" t="inlineStr" r="I20">
         <is>
-          <t xml:space="preserve">CHELMSFORD</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">JASON C. ROY, Supervisor</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500102</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/24/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CRANE CARPENTRY INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">236 CROSS STREET UNIT 02
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MALDEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02148
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 941-0695</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="30" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A30">
+    <row r="21" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">A.J. WOOD CONSTRUCTION, INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001867</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DADS ABATEMENT, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">392 WALNUT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01105
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 691-5151</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C30">
+      <c s="6" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">337 HAVERHILL ROAD </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500133</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DASILVA DELEADING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 936 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02303
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 583-8485</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E30">
+      <c s="6" t="inlineStr" r="I21">
         <is>
-          <t xml:space="preserve">CHESTER</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">RICHARD P. SMITH</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001899</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/14/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DAVID FOSS &amp; SONS LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">9 BELLFLOWER RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BILLERICA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01821
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 361-2737</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="31" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A31">
+    <row r="22" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B22">
         <is>
-          <t xml:space="preserve">MKJ CONSTRUCTION</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500203</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/28/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Everlast General Services INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">60 Columbia Park 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Haverhill</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01830
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 648-1440</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C31">
+      <c s="6" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">8 CRAVEN TERRACE </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001494</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GEORGE ABDOW ENTERPRISES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">155 BROOKDALE DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01104
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 246-5180</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E31">
+      <c s="6" t="inlineStr" r="I22">
         <is>
-          <t xml:space="preserve">DERRY</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">JOHN VAILLANCOURT, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500072</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/23/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GLOBAL COMPASS INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1085 CENTER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUDLOW</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 244-9624</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="32" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A32">
+    <row r="23" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001068</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Hammond Deleading and Construc
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">771 West st 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">attleboro</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02703
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 243-1668</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C32">
+      <c s="6" t="inlineStr" r="C23">
         <is>
-          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500199</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAZARDOUS PRO
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">3 DUNDEE PARK DR, SUITE B07 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ANDOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01810
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 397-8867</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E32">
+      <c s="6" t="inlineStr" r="I23">
         <is>
-          <t xml:space="preserve">DORCHESTER</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">TROY J. BASCOM</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500182</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/30/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Ideal Property Maintenance Cor
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">96 LAKE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TEWKSBURY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01876
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">197- 865-2211</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="33" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A33">
+    <row r="24" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B24">
         <is>
-          <t xml:space="preserve">BASCOM ENVIRONMENTAL CO</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500205</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/24/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Ionel D Stroe
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21 Cedar St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Worcester</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01609-2530
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 791-8804</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C33">
+      <c s="6" t="inlineStr" r="C24">
         <is>
-          <t xml:space="preserve">554 WASHINGTON STREET STE 240683</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500048</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/25/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JACQUES AKELIAN
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">487 WALTHAM STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LEXINGTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02421
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 372-2222</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E33">
+      <c s="6" t="inlineStr" r="I24">
         <is>
-          <t xml:space="preserve">DORCHESTER</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">TROY BASCOM</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500164</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/17/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JAMES MCCONAGA
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">535 MASS AVE APT 6
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02118
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 261-0269</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="34" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A34">
+    <row r="25" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B25">
         <is>
-          <t xml:space="preserve">RUSS BROOKS</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500186</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Jay's Home Improvement &amp; Lead
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">80 Verona St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lynn</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01904
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 461-9288</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C34">
+      <c s="6" t="inlineStr" r="C25">
         <is>
-          <t xml:space="preserve">120 MILTON ST </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500162</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/25/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JM DEMOLITION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">62 5TH AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAVERHILL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01830
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">787- 519-5037</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E34">
+      <c s="6" t="inlineStr" r="I25">
         <is>
-          <t xml:space="preserve">DORCHESTER</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">RUSS L. BROOKS</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500175</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JR CONSTRUCTION COMPANY
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">44 BEEBE ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MONSON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01057
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 455-9944</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="35" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A35">
+    <row r="26" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B26">
         <is>
-          <t xml:space="preserve">RP DELEAD AND REMODEL, INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500139</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/29/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KEITH BOIVIN
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">235 PLEASANT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MARSHFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02050
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 591-0669</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C35">
+      <c s="6" t="inlineStr" r="C26">
         <is>
-          <t xml:space="preserve">1934 LAKEVIEW AVE </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500033</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KSC CONTRACTORS
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17 HILLCREST STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WALTHAM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02451
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 956-0872</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E35">
+      <c s="6" t="inlineStr" r="I26">
         <is>
-          <t xml:space="preserve">DRACUT</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">RICARDO PRUDENT, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500020</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1387 MASSACHUSETTS AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUNENBURG</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01462
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 833-1018</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="36" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A36">
+    <row r="27" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B27">
         <is>
-          <t xml:space="preserve">ABIDE, LLC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500188</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/27/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">L&amp;K Renovation and Remediation Inc
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1034 Westminster Hill Rd 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Fitchburg</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01420
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 400-3509</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C36">
+      <c s="6" t="inlineStr" r="C27">
         <is>
-          <t xml:space="preserve">483 SHAKER ROAD </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001838</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/25/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">L.A. CONSTRUCTION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">41 BOURQUE ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 885-7794</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E36">
+      <c s="6" t="inlineStr" r="I27">
         <is>
-          <t xml:space="preserve">EAST LONGMEADOW</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">FRANK TILLI</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500160</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LR CONTRACTING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">271 WASHINGTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 501-5559</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="37" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A37">
+    <row r="28" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B28">
         <is>
-          <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500116</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MACE CONTRACTING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1404 BASSWOOD CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ANDOVER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01845
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 777-2908</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C37">
+      <c s="6" t="inlineStr" r="C28">
         <is>
-          <t xml:space="preserve">25 PINNEY STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500192</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/12/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MacRheault Construction, Inc.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">8 Lind Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Oxford</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01540
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 987-0092</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E37">
+      <c s="6" t="inlineStr" r="I28">
         <is>
-          <t xml:space="preserve">ELLINGTON</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">EDWARD J. CHAGNOT</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001547</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MECHO CONTRACTING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">225 BROADWAY SUITE 208
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 569-3072</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="38" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A38">
+    <row r="29" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B29">
         <is>
-          <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP, INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500166</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/09/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 685-0111</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C38">
+      <c s="6" t="inlineStr" r="C29">
         <is>
-          <t xml:space="preserve">401 S SECOND ST </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001356</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/18/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MKJ CONSTRUCTION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">8 CRAVEN TERRACE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DERRY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03038-4409
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 512-9461</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E38">
+      <c s="6" t="inlineStr" r="I29">
         <is>
-          <t xml:space="preserve">EVERETT</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">none none</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001607</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MS NONG CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31 BELLEVUE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01851
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 589-6184</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A39">
+    <row r="30" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B30">
         <is>
-          <t xml:space="preserve">PRISM RESPONSE, LLC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500140</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/10/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">9 OSGOOD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 794-7922</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C39">
+      <c s="6" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">4000 TRIANGLE LANE SUITE 160</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500178</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/22/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">0 BROADWAY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">619- 595-1024</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E39">
+      <c s="6" t="inlineStr" r="I30">
         <is>
-          <t xml:space="preserve">EXPORT</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">GARY SKUBA</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC000857</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/06/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">3318 HIGHWAY 365 BOX 242
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NEDERLAND</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TX</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">77627
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">409- 886-3959</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A40">
+    <row r="31" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B31">
         <is>
-          <t xml:space="preserve">L&amp;K Renovation and Remediation Inc</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC100857</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/05/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">174 Newburyport Turnpike # 304,  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Rowley</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01969
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">409- 886-3959</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C40">
+      <c s="6" t="inlineStr" r="C31">
         <is>
-          <t xml:space="preserve">1034 Westminster Hill Rd </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500184</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/14/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P&amp;A Construction &amp; Co, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">48 Davis Street #1 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">New Bedford</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02746
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- -97-4751</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E40">
+      <c s="6" t="inlineStr" r="I31">
         <is>
-          <t xml:space="preserve">Fitchburg</t>
-[...82 lines deleted...]
-          <t xml:space="preserve">PETER J. ARIGONI</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001391</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.B. Remodeling
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">565 Riverside Road 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Springfield</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01107
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 218-1508</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="42" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A42">
+    <row r="32" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500200</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Paragon Construction Group, LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">100 HANO STREET, SUITE 10 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02134
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 293-4355</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C42">
+      <c s="6" t="inlineStr" r="C32">
         <is>
-          <t xml:space="preserve">16 HAZEL DRIVE </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500027</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PATRICK'S QUALITY PAINTING &amp; REMODELING INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 237 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">STEPHENTOWN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NY</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12168
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 441-3331</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E42">
+      <c s="6" t="inlineStr" r="I32">
         <is>
-          <t xml:space="preserve">HAMPSTEAD</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">MARK MINASALLI, Supervisor</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001692</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PATRIOT DELEADING AND CONSTRUCTION CO.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">35 SUMMIT RIDGE DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02154
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 821-4938</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="43" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A43">
+    <row r="33" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B33">
         <is>
-          <t xml:space="preserve">GLOBAL COMPASS INC.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001842</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/14/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PETER ARIGONI DBA LITTLE BROOK BUILDERS LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 935 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ADAMS</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01247
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 652-2620</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C43">
+      <c s="6" t="inlineStr" r="C33">
         <is>
-          <t xml:space="preserve">750 MAIN STREET SUITE 100</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500074</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/06/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PRECISION LEAD PAINT SOLUTIONS
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">710A SUMMER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LYNN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01905
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 367-1661</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E43">
+      <c s="6" t="inlineStr" r="I33">
         <is>
-          <t xml:space="preserve">HARTFORD</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">DEREK RODRIGUES, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500194</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/11/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Rafael destroy and build
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">117 Allston Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lawrence </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 971-4028</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="44" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A44">
+    <row r="34" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">Everlast General Services INC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500105</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/22/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RAY SERVICES, INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 305-7644</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C44">
+      <c s="6" t="inlineStr" r="C34">
         <is>
-          <t xml:space="preserve">60 Columbia Park </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC003129</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RICARDO REYES PEPIN
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">572A WARREN STREET APT #1
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02121
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 834-4540</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E44">
+      <c s="6" t="inlineStr" r="I34">
         <is>
-          <t xml:space="preserve">Haverhill</t>
-[...226 lines deleted...]
-          <t xml:space="preserve">LEOCADIO PAULINO</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001812</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">09/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROBBIN D. JONES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21 DEVEAU STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">INDIAN ORCHARD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01151
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 575-3479</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="49" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A49">
+    <row r="35" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500173</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/30/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROYAL RENOVATIONS &amp; CONSTRUCTION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">91D MILL STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01108
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 885-2500</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C49">
+      <c s="6" t="inlineStr" r="C35">
         <is>
-          <t xml:space="preserve">9 OSGOOD STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001956</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RP DELEAD AND REMODEL, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1934 LAKEVIEW AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DRACUT</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01826
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 310-1050</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E49">
+      <c s="6" t="inlineStr" r="I35">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">FRANKLIN V. DE LA CRUZ, II, Supervisor</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001753</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/20/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RUSS BROOKS
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">120 MILTON ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DORCHESTER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02124
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 817-2474</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="50" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A50">
+    <row r="36" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500206</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03/04/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">S, BARZOLA CONSTRUCTION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1183 MAIN STREET  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEYMOUTH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02190
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 817-6485</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C50">
+      <c s="6" t="inlineStr" r="C36">
         <is>
-          <t xml:space="preserve">0 BROADWAY STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500149</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02/11/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SELECT DEMO SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">40 LOWELL ROAD BUILDING 2
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">03079
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 386-0391</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E50">
+      <c s="6" t="inlineStr" r="I36">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
-[...82 lines deleted...]
-          <t xml:space="preserve">MARCIO NASCIMENTO, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC000017</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">12/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SERVICE PAINTING COMPANY, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">93 COLLINS STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LYNN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01902
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 593-1552</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="52" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A52">
+    <row r="37" ht="77.9" customHeight="0">
+      <c s="6" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve">Rafael destroy and build</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500193</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/09/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Shalom Environmental Services, Inc.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Suite 511 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lawrence Massachusetts</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01840
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 608-3377</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C52">
+      <c s="6" t="inlineStr" r="C37">
         <is>
-          <t xml:space="preserve">117 Allston Street </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001809</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10/23/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SMALL WORLD ENVIRONMENTAL SERVICES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">10 TYLER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02302
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 792-2729</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E52">
+      <c s="6" t="inlineStr" r="I37">
         <is>
-          <t xml:space="preserve">Lawrence </t>
-[...82 lines deleted...]
-          <t xml:space="preserve">Yakaira Inoa, Principal</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500050</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/28/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SOEP PAINTING CORP.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16 BALLARD ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 322-7800</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="54" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A54">
+    <row r="38" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">SOEP PAINTING CORP.</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500198</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">08/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Superior Environmental Services, LLC 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31 Draper Street  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Woburn </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- -57-251 </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C54">
+      <c s="6" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">16 BALLARD ROAD </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC000104</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SWEET PAINT REMOVAL
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">435 FRONT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEYMOUTH</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02188
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 335-1760</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E54">
+      <c s="6" t="inlineStr" r="I38">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">MATTHEW SOEP, Owner</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500106</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">T&amp;G CONTRACTING CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">211 ABBOTT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 489-4711</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="55" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A55">
+    <row r="39" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">T&amp;G CONTRACTING CORP</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001638</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">THE AULSON CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">49 DANTON DRIVE  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01844 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 935-1432</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C55">
+      <c s="6" t="inlineStr" r="C39">
         <is>
-          <t xml:space="preserve">211 ABBOTT STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001849</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">34 MOUNTAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PLAINFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01070
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 246-0472</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E55">
+      <c s="6" t="inlineStr" r="I39">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
-[...178 lines deleted...]
-          <t xml:space="preserve">MONY S. NONG</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001892</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/16/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">219 WALNUT ST SUITE B
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEST BRIDGEWATER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02379
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 583-3999</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="59" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A59">
+    <row r="40" ht="77.95" customHeight="0">
+      <c s="6" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001960</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">04/08/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VIEIRA CONSTRUCTION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">5 WASHINGTON AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 429-2622</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C59">
+      <c s="6" t="inlineStr" r="C40">
         <is>
-          <t xml:space="preserve">1020 EAST STREET </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500202</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11/21/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VP Property Consulting Corp.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">97 Washington Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Haverhill</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01832
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 654-8337</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="E59">
+      <c s="6" t="inlineStr" r="I40">
         <is>
-          <t xml:space="preserve">LUDLOW</t>
-[...34 lines deleted...]
-          <t xml:space="preserve">JEFFREY A HENRIQUES, Supervisor</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500172</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/21/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VZN LEAD ABATEMENT LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">162 TYLER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01109
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 386-5177</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">No</t>
+          </r>
         </is>
       </c>
     </row>
-    <row r="60" ht="18" customHeight="0">
-      <c s="8" t="inlineStr" r="A60">
+    <row r="41" ht="77.9" customHeight="0">
+      <c s="7" t="str" r="A41"/>
+      <c s="8" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC001893</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">07/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">W &amp; W CONSTRUCTION CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 870003 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MILTON VILLAGE</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">02187
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 291-7199</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="C60">
+      <c s="8" t="inlineStr" r="C41">
         <is>
-          <t xml:space="preserve">1387 MASSACHUSETTS AVE </t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DC500161</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Expires: </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ZERO POINT RESTORATION SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11 ATHERTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AYER</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MA</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">01432
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 985-4186</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Has Employees: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Yes</t>
+          </r>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="E60">
+      <c s="7" t="str" r="D41"/>
+      <c s="7" t="str" r="E41"/>
+      <c s="7" t="str" r="F41"/>
+      <c s="7" t="str" r="G41"/>
+      <c s="7" t="str" r="H41"/>
+      <c s="8" t="inlineStr" r="I41">
         <is>
-          <t xml:space="preserve">LUNENBURG</t>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">      </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="12"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">, 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">    </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="H60">
-[...33 lines deleted...]
-      </c>
+      <c s="7" t="str" r="J41"/>
+      <c s="7" t="str" r="K41"/>
+      <c s="7" t="str" r="L41"/>
+      <c s="7" t="str" r="M41"/>
+      <c s="7" t="str" r="N41"/>
     </row>
-    <row r="61" ht="18" customHeight="0">
-[...2359 lines deleted...]
-    <row r="108" ht="72" customHeight="1"/>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="F1:N2"/>
-[...795 lines deleted...]
-    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="B1:C4"/>
+    <mergeCell ref="E2:J2"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F7:I8"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="I11:L11"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="I12:L12"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="C18:H18"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="C19:H19"/>
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="I22:L22"/>
+    <mergeCell ref="C23:H23"/>
+    <mergeCell ref="I23:L23"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="I24:L24"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="I25:L25"/>
+    <mergeCell ref="C26:H26"/>
+    <mergeCell ref="I26:L26"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="I27:L27"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="C29:H29"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="C30:H30"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="C31:H31"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="I32:L32"/>
+    <mergeCell ref="C33:H33"/>
+    <mergeCell ref="I33:L33"/>
+    <mergeCell ref="C34:H34"/>
+    <mergeCell ref="I34:L34"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="I35:L35"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="I36:L36"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="I37:L37"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="I39:L39"/>
+    <mergeCell ref="C40:H40"/>
+    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="C41:H41"/>
+    <mergeCell ref="I41:L41"/>
   </mergeCells>
-  <pageMargins left="1" right="1" top="1" bottom="3.56457992125984" header="1" footer="1"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.34582992125984" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;C&amp;"Segoe UI,Regular"&amp;10 3/2/2026 7:44:58 AM </oddFooter>
+    <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The licensing information of the above-listed contractors is updated monthly. While most contractors renew their licenses on or before the expiration date of the license, DLS recommends that you call our office at (617) 626-6960 to verify </oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>