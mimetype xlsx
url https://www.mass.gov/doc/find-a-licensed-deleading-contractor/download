--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -321,88 +321,88 @@
     <row r="4" ht="5.55" customHeight="1">
       <c s="2" t="inlineStr" r="G4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/01/2026</t>
+            <t xml:space="preserve">06/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="12.45" customHeight="0"/>
     <row r="6" ht="3.15" customHeight="1"/>
     <row r="7" ht="18.65" customHeight="0">
       <c s="3" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Company Name</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="L7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">92</t>
+            <t xml:space="preserve">90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="1" customHeight="0"/>
     <row r="9" ht="9.7" customHeight="1"/>
     <row r="10" ht="5.05" customHeight="1">
       <c s="5" t="str" r="A10"/>
       <c s="5" t="str" r="B10"/>
       <c s="5" t="str" r="C10"/>
       <c s="5" t="str" r="D10"/>
       <c s="5" t="str" r="E10"/>
       <c s="5" t="str" r="F10"/>
       <c s="5" t="str" r="G10"/>
       <c s="5" t="str" r="H10"/>
       <c s="5" t="str" r="I10"/>
       <c s="5" t="str" r="J10"/>
       <c s="5" t="str" r="K10"/>
       <c s="5" t="str" r="L10"/>
       <c s="5" t="str" r="M10"/>
       <c s="5" t="str" r="N10"/>
     </row>
     <row r="11" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B11">
         <is>
@@ -654,51 +654,51 @@
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/22/2026
+            <t xml:space="preserve">05/07/2027
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">A.J. WOOD CONSTRUCTION, INC.
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -866,51 +866,51 @@
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/14/2026
+            <t xml:space="preserve">05/06/2027
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">A.M. DELEADING
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -2356,51 +2356,51 @@
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/15/2026
+            <t xml:space="preserve">05/14/2027
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">ALL SAFE DELEADING
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -5758,51 +5758,51 @@
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/20/2026
+            <t xml:space="preserve">05/01/2027
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">CARPENTERS LLC
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
@@ -5922,199 +5922,199 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I19">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC000574</t>
+            <t xml:space="preserve">DC001055</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">09/24/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">BRIGHTON</t>
+            <t xml:space="preserve">05/06/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CLEAN SURFACE DELEADING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">203 ESSEX STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEYMOUTH</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02135
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 312-1694</t>
+            <t xml:space="preserve">02188
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 340-0816</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -6136,1097 +6136,1097 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B20">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500145</t>
+            <t xml:space="preserve">DC000574</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/09/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">BRAINTREE</t>
+            <t xml:space="preserve">09/24/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMMONWEALTH CONTRACTING INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">19 BROOKSDALE RD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRIGHTON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02185
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 428-4848</t>
+            <t xml:space="preserve">02135
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 312-1694</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C20">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001908</t>
+            <t xml:space="preserve">DC500145</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">04/07/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">LUDLOW</t>
+            <t xml:space="preserve">07/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMMONWEALTH LEAD REMOVAL &amp; PAINTING LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 850202 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01056
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 583-7919</t>
+            <t xml:space="preserve">02185
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 428-4848</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I20">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500102</t>
+            <t xml:space="preserve">DC001908</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/24/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">MALDEN</t>
+            <t xml:space="preserve">04/07/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1020 EAST STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUDLOW</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02148
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 941-0695</t>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 583-7919</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" ht="77.9" customHeight="0">
       <c s="6" t="inlineStr" r="B21">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001867</t>
+            <t xml:space="preserve">DC500102</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/01/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">SPRINGFIELD</t>
+            <t xml:space="preserve">06/24/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">CRANE CARPENTRY INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">236 CROSS STREET UNIT 02
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MALDEN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01105
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 691-5151</t>
+            <t xml:space="preserve">02148
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 941-0695</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C21">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500133</t>
+            <t xml:space="preserve">DC001867</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/29/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">BROCKTON</t>
+            <t xml:space="preserve">08/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DADS ABATEMENT, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">392 WALNUT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02303
-[...12 lines deleted...]
-            <t xml:space="preserve">508- 583-8485</t>
+            <t xml:space="preserve">01105
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 691-5151</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I21">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">DC001899</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
@@ -7412,411 +7412,411 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B22">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500203</t>
+            <t xml:space="preserve">DC000229</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">11/28/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">Haverhill</t>
+            <t xml:space="preserve">05/15/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">16 HAZEL DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAMPSTEAD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">MA</t>
+            <t xml:space="preserve">NH</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01830
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 648-1440</t>
+            <t xml:space="preserve">03841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">603- 329-6101</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C22">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001494</t>
+            <t xml:space="preserve">DC500203</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/08/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">SPRINGFIELD</t>
+            <t xml:space="preserve">11/28/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Everlast General Services INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">60 Columbia Park 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Haverhill</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01104
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 246-5180</t>
+            <t xml:space="preserve">01830
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 648-1440</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -7836,199 +7836,199 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I22">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500072</t>
+            <t xml:space="preserve">DC001830</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/23/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LUDLOW</t>
+            <t xml:space="preserve">05/06/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Fairlink Const &amp; Property Svs LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">407 WEST LINCOLN HIGHWAY SUITE 500
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">EXTON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">MA</t>
+            <t xml:space="preserve">PA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01056
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 244-9624</t>
+            <t xml:space="preserve">19341
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">484- 872-8884</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -8050,623 +8050,623 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B23">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001068</t>
+            <t xml:space="preserve">DC001494</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/09/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">attleboro</t>
+            <t xml:space="preserve">10/08/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GEORGE ABDOW ENTERPRISES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">155 BROOKDALE DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02703
-[...12 lines deleted...]
-            <t xml:space="preserve">508- 243-1668</t>
+            <t xml:space="preserve">01104
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 246-5180</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C23">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500199</t>
+            <t xml:space="preserve">DC500072</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">09/03/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">ANDOVER</t>
+            <t xml:space="preserve">06/23/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">GLOBAL COMPASS INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1085 CENTER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LUDLOW</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01810
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 397-8867</t>
+            <t xml:space="preserve">01056
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 244-9624</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I23">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500182</t>
+            <t xml:space="preserve">DC500208</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">04/30/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">TEWKSBURY</t>
+            <t xml:space="preserve">05/28/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">H.J.Pirzl General Contractor
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">69 prospect st. 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LANESBORO</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01876
-[...12 lines deleted...]
-            <t xml:space="preserve">197- 865-2211</t>
+            <t xml:space="preserve">01237
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 446-6113</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -8688,1049 +8688,1049 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B24">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500205</t>
+            <t xml:space="preserve">DC001068</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/24/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">Worcester</t>
+            <t xml:space="preserve">10/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Hammond Deleading and Construc
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">771 West st 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">attleboro</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01609-2530
-[...12 lines deleted...]
-            <t xml:space="preserve">508- 791-8804</t>
+            <t xml:space="preserve">02703
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 243-1668</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C24">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500048</t>
+            <t xml:space="preserve">DC500199</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/25/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">LEXINGTON</t>
+            <t xml:space="preserve">09/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAZARDOUS PRO
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">3 DUNDEE PARK DR, SUITE B07 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ANDOVER</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02421
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 372-2222</t>
+            <t xml:space="preserve">01810
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 397-8867</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I24">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500164</t>
+            <t xml:space="preserve">DC500182</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/17/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">BOSTON</t>
+            <t xml:space="preserve">04/30/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Ideal Property Maintenance Cor
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">96 LAKE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">TEWKSBURY</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02118
-[...12 lines deleted...]
-            <t xml:space="preserve">857- 261-0269</t>
+            <t xml:space="preserve">01876
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">197- 865-2211</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" ht="77.9" customHeight="0">
       <c s="6" t="inlineStr" r="B25">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500186</t>
+            <t xml:space="preserve">DC500205</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">09/29/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">Lynn</t>
+            <t xml:space="preserve">02/24/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Ionel D Stroe
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21 Cedar St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Worcester</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01904
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 461-9288</t>
+            <t xml:space="preserve">01609-2530
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 791-8804</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C25">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500162</t>
+            <t xml:space="preserve">DC500048</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/25/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">HAVERHILL</t>
+            <t xml:space="preserve">02/25/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JACQUES AKELIAN
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">487 WALTHAM STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LEXINGTON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01830
-[...12 lines deleted...]
-            <t xml:space="preserve">787- 519-5037</t>
+            <t xml:space="preserve">02421
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 372-2222</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -9750,1051 +9750,1051 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I25">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500175</t>
+            <t xml:space="preserve">DC500164</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/12/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">MONSON</t>
+            <t xml:space="preserve">10/17/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JAMES MCCONAGA
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">535 MASS AVE APT 6
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01057
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 455-9944</t>
+            <t xml:space="preserve">02118
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">857- 261-0269</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B26">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500139</t>
+            <t xml:space="preserve">DC500186</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">04/29/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">MARSHFIELD</t>
+            <t xml:space="preserve">09/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Jay's Home Improvement &amp; Lead
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">80 Verona St 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lynn</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02050
-[...12 lines deleted...]
-            <t xml:space="preserve">508- 591-0669</t>
+            <t xml:space="preserve">01904
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 461-9288</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C26">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500033</t>
+            <t xml:space="preserve">DC500162</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/11/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">WALTHAM</t>
+            <t xml:space="preserve">07/25/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JM DEMOLITION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">62 5TH AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">HAVERHILL</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02451
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 956-0872</t>
+            <t xml:space="preserve">01830
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">787- 519-5037</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I26">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500020</t>
+            <t xml:space="preserve">DC500175</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/07/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LUNENBURG</t>
+            <t xml:space="preserve">06/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">JR CONSTRUCTION COMPANY
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">44 BEEBE ROAD 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MONSON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01462
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 833-1018</t>
+            <t xml:space="preserve">01057
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 455-9944</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B27">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500188</t>
+            <t xml:space="preserve">DC500139</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01/27/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">Fitchburg</t>
+            <t xml:space="preserve">04/29/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KEITH BOIVIN
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">235 PLEASANT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MARSHFIELD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01420
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 400-3509</t>
+            <t xml:space="preserve">02050
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 591-0669</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -10814,199 +10814,199 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C27">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001838</t>
+            <t xml:space="preserve">DC500033</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/25/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">08/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">KSC CONTRACTORS
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">17 HILLCREST STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WALTHAM</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01843
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 885-7794</t>
+            <t xml:space="preserve">02451
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 956-0872</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -11026,625 +11026,625 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I27">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500160</t>
+            <t xml:space="preserve">DC500188</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/12/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">WOBURN</t>
+            <t xml:space="preserve">01/27/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">L&amp;K Renovation and Remediation Inc
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1034 Westminster Hill Rd 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Fitchburg</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01801
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 501-5559</t>
+            <t xml:space="preserve">01420
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 400-3509</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B28">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500116</t>
+            <t xml:space="preserve">DC001838</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/07/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">NORTH ANDOVER</t>
+            <t xml:space="preserve">08/25/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">L.A. CONSTRUCTION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">41 BOURQUE ST 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01845
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 777-2908</t>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 885-7794</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C28">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500192</t>
+            <t xml:space="preserve">DC500160</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01/12/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">Oxford</t>
+            <t xml:space="preserve">08/12/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LR CONTRACTING
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">271 WASHINGTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01540
-[...12 lines deleted...]
-            <t xml:space="preserve">508- 987-0092</t>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 501-5559</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -11664,199 +11664,199 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I28">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001547</t>
+            <t xml:space="preserve">DC500116</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/04/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">METHUEN</t>
+            <t xml:space="preserve">07/07/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MACE CONTRACTING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">1404 BASSWOOD CIRCLE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ANDOVER</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01844
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 569-3072</t>
+            <t xml:space="preserve">01845
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 777-2908</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -11878,199 +11878,199 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" ht="77.9" customHeight="0">
       <c s="6" t="inlineStr" r="B29">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500166</t>
+            <t xml:space="preserve">DC500192</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">04/09/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">01/12/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MacRheault Construction, Inc.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">8 Lind Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Oxford</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01841
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 685-0111</t>
+            <t xml:space="preserve">01540
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 987-0092</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -12090,1049 +12090,1049 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C29">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001356</t>
+            <t xml:space="preserve">DC001547</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/18/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">DERRY</t>
+            <t xml:space="preserve">05/08/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MECHO CONTRACTING, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">225 BROADWAY SUITE 208
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">NH</t>
+            <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03038-4409
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 512-9461</t>
+            <t xml:space="preserve">01844
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 569-3072</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I29">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001607</t>
+            <t xml:space="preserve">DC500166</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/03/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LOWELL</t>
+            <t xml:space="preserve">04/09/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01851
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 589-6184</t>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 685-0111</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B30">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500140</t>
+            <t xml:space="preserve">DC001356</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/10/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">06/18/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MKJ CONSTRUCTION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">8 CRAVEN TERRACE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">DERRY</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">MA</t>
+            <t xml:space="preserve">NH</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01843
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 794-7922</t>
+            <t xml:space="preserve">03038-4409
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 512-9461</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C30">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500178</t>
+            <t xml:space="preserve">DC001607</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/22/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">10/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MS NONG CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31 BELLEVUE STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LOWELL</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01841
-[...12 lines deleted...]
-            <t xml:space="preserve">619- 595-1024</t>
+            <t xml:space="preserve">01851
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 589-6184</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I30">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC000857</t>
+            <t xml:space="preserve">DC500140</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/06/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">NEDERLAND</t>
+            <t xml:space="preserve">02/10/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">9 OSGOOD STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">TX</t>
+            <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">77627
-[...12 lines deleted...]
-            <t xml:space="preserve">409- 886-3959</t>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 794-7922</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -13154,199 +13154,199 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B31">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC100857</t>
+            <t xml:space="preserve">DC500178</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03/05/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">Rowley</t>
+            <t xml:space="preserve">10/22/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">0 BROADWAY STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01969
-[...12 lines deleted...]
-            <t xml:space="preserve">409- 886-3959</t>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">619- 595-1024</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -13366,625 +13366,625 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C31">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500184</t>
+            <t xml:space="preserve">DC000857</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/14/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">New Bedford</t>
+            <t xml:space="preserve">02/06/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">3318 HIGHWAY 365 BOX 242
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NEDERLAND</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">MA</t>
+            <t xml:space="preserve">TX</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02746
-[...12 lines deleted...]
-            <t xml:space="preserve">508- -97-4751</t>
+            <t xml:space="preserve">77627
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">409- 886-3959</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I31">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001391</t>
+            <t xml:space="preserve">DC100857</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/29/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">Springfield</t>
+            <t xml:space="preserve">03/05/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">174 Newburyport Turnpike # 304,  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Rowley</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01107
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 218-1508</t>
+            <t xml:space="preserve">01969
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">409- 886-3959</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B32">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500200</t>
+            <t xml:space="preserve">DC001391</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/03/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">ALLSTON</t>
+            <t xml:space="preserve">08/29/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.B. Remodeling
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">565 Riverside Road 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Springfield</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02134
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 293-4355</t>
+            <t xml:space="preserve">01107
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 218-1508</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -14004,1202 +14004,1202 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C32">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500027</t>
+            <t xml:space="preserve">DC500200</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/09/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">STEPHENTOWN</t>
+            <t xml:space="preserve">10/03/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Paragon Construction Group, LLC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">100 HANO STREET, SUITE 10 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ALLSTON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">NY</t>
+            <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">12168
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 441-3331</t>
+            <t xml:space="preserve">02134
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 293-4355</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I32">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001692</t>
+            <t xml:space="preserve">DC500027</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/11/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">BRAINTREE</t>
+            <t xml:space="preserve">05/27/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PATRICK'S QUALITY PAINTING &amp; REMODELING INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 237 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">STEPHENTOWN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">MA</t>
+            <t xml:space="preserve">NY</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02154
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 821-4938</t>
+            <t xml:space="preserve">12168
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 441-3331</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" ht="77.9" customHeight="0">
       <c s="6" t="inlineStr" r="B33">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001842</t>
+            <t xml:space="preserve">DC001692</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/14/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">NORTH ADAMS</t>
+            <t xml:space="preserve">08/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PATRIOT DELEADING AND CONSTRUCTION CO.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">35 SUMMIT RIDGE DRIVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01247
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 652-2620</t>
+            <t xml:space="preserve">02154
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 821-4938</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C33">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500074</t>
+            <t xml:space="preserve">DC001842</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/06/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">LYNN</t>
+            <t xml:space="preserve">08/14/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PETER ARIGONI DBA LITTLE BROOK BUILDERS LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 935 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">NORTH ADAMS</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01905
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 367-1661</t>
+            <t xml:space="preserve">01247
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 652-2620</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I33">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500194</t>
+            <t xml:space="preserve">DC500074</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03/11/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">Lawrence </t>
+            <t xml:space="preserve">02/06/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PRECISION LEAD PAINT SOLUTIONS
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">710A SUMMER STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LYNN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01841
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 971-4028</t>
+            <t xml:space="preserve">01905
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 367-1661</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B34">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500105</t>
+            <t xml:space="preserve">DC500194</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">10/22/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">03/11/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Rafael destroy and build
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">117 Allston Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Lawrence </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
@@ -15216,51 +15216,51 @@
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">01841
 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">978- 305-7644</t>
+            <t xml:space="preserve">781- 971-4028</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -15280,411 +15280,411 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C34">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC003129</t>
+            <t xml:space="preserve">DC500105</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">09/05/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">BOSTON</t>
+            <t xml:space="preserve">10/22/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RAY SERVICES, INC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02121
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 834-4540</t>
+            <t xml:space="preserve">01841
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 305-7644</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I34">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001812</t>
+            <t xml:space="preserve">DC003129</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">09/04/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">INDIAN ORCHARD</t>
+            <t xml:space="preserve">09/05/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">RICARDO REYES PEPIN
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">572A WARREN STREET APT #1
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01151
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 575-3479</t>
+            <t xml:space="preserve">02121
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 834-4540</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -15706,199 +15706,199 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B35">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500173</t>
+            <t xml:space="preserve">DC001812</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">04/30/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">SPRINGFIELD</t>
+            <t xml:space="preserve">09/04/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROBBIN D. JONES
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">21 DEVEAU STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">INDIAN ORCHARD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01108
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 885-2500</t>
+            <t xml:space="preserve">01151
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 575-3479</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -15918,247 +15918,247 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C35">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001956</t>
+            <t xml:space="preserve">DC500173</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/29/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">DRACUT</t>
+            <t xml:space="preserve">04/30/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ROYAL RENOVATIONS &amp; CONSTRUCTION LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">91D MILL STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01826
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 310-1050</t>
+            <t xml:space="preserve">01108
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 885-2500</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I35">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">DC001753</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
@@ -17406,199 +17406,199 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I37">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500050</t>
+            <t xml:space="preserve">DC500198</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/28/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">08/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Superior Environmental Services, LLC 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">31 Draper Street  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Woburn </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01843
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 322-7800</t>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- -57-251 </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -17620,623 +17620,623 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B38">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500198</t>
+            <t xml:space="preserve">DC000104</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">08/01/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">Woburn </t>
+            <t xml:space="preserve">07/01/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">SWEET PAINT REMOVAL
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">435 FRONT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEYMOUTH</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01801
-[...12 lines deleted...]
-            <t xml:space="preserve">781- -57-251 </t>
+            <t xml:space="preserve">02188
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 335-1760</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C38">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC000104</t>
+            <t xml:space="preserve">DC500106</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/01/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">WEYMOUTH</t>
+            <t xml:space="preserve">06/09/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">T&amp;G CONTRACTING CORP
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">211 ABBOTT STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02188
-[...12 lines deleted...]
-            <t xml:space="preserve">781- 335-1760</t>
+            <t xml:space="preserve">01843
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 489-4711</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I38">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500106</t>
+            <t xml:space="preserve">DC001638</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/09/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">LAWRENCE</t>
+            <t xml:space="preserve">11/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">THE AULSON CO., INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">49 DANTON DRIVE  
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01843
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 489-4711</t>
+            <t xml:space="preserve">01844 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 935-1432</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -18258,199 +18258,199 @@
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" ht="77.95" customHeight="0">
       <c s="6" t="inlineStr" r="B39">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001638</t>
+            <t xml:space="preserve">DC001849</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">11/10/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">METHUEN</t>
+            <t xml:space="preserve">06/11/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">34 MOUNTAIN STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">PLAINFIELD</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01844 
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 935-1432</t>
+            <t xml:space="preserve">01070
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">413- 246-0472</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -18470,199 +18470,199 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="C39">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001849</t>
+            <t xml:space="preserve">DC001892</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/11/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">PLAINFIELD</t>
+            <t xml:space="preserve">07/16/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">219 WALNUT ST SUITE B
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WEST BRIDGEWATER</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01070
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 246-0472</t>
+            <t xml:space="preserve">02379
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">508- 583-3999</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -18682,413 +18682,414 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
       <c s="6" t="inlineStr" r="I39">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001892</t>
+            <t xml:space="preserve">DC001960</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/16/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">WEST BRIDGEWATER</t>
+            <t xml:space="preserve">04/08/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VIEIRA CONSTRUCTION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">5 WASHINGTON AVE 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02379
-[...12 lines deleted...]
-            <t xml:space="preserve">508- 583-3999</t>
+            <t xml:space="preserve">01801
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 429-2622</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Yes</t>
+            <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="40" ht="77.95" customHeight="0">
-      <c s="6" t="inlineStr" r="B40">
+    <row r="40" ht="77.9" customHeight="0">
+      <c s="7" t="str" r="A40"/>
+      <c s="8" t="inlineStr" r="B40">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC001960</t>
+            <t xml:space="preserve">DC500202</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">04/08/2027
-[...38 lines deleted...]
-            <t xml:space="preserve">WOBURN</t>
+            <t xml:space="preserve">11/21/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">VP Property Consulting Corp.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">97 Washington Street 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Haverhill</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01801
-[...12 lines deleted...]
-            <t xml:space="preserve">617- 429-2622</t>
+            <t xml:space="preserve">01832
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">978- 654-8337</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
@@ -19096,990 +19097,486 @@
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">No</t>
           </r>
         </is>
       </c>
-      <c s="6" t="inlineStr" r="C40">
+      <c s="8" t="inlineStr" r="C40">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500202</t>
+            <t xml:space="preserve">DC001893</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">11/21/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">Haverhill</t>
+            <t xml:space="preserve">07/10/2026
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">W &amp; W CONSTRUCTION CORPORATION
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">P.O. BOX 870003 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">MILTON VILLAGE</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01832
-[...12 lines deleted...]
-            <t xml:space="preserve">978- 654-8337</t>
+            <t xml:space="preserve">02187
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">617- 291-7199</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
-      <c s="6" t="inlineStr" r="I40">
+      <c s="7" t="str" r="D40"/>
+      <c s="7" t="str" r="E40"/>
+      <c s="7" t="str" r="F40"/>
+      <c s="7" t="str" r="G40"/>
+      <c s="7" t="str" r="H40"/>
+      <c s="8" t="inlineStr" r="I40">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">DC500172</t>
+            <t xml:space="preserve">DC500161</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">      </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Expires: </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="12"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/21/2026
-[...38 lines deleted...]
-            <t xml:space="preserve">SPRINGFIELD</t>
+            <t xml:space="preserve">01/02/2027
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ZERO POINT RESTORATION SERVICES, LLC
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">11 ATHERTON STREET 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AYER</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">  </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">MA</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">, </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">01109
-[...12 lines deleted...]
-            <t xml:space="preserve">413- 386-5177</t>
+            <t xml:space="preserve">01432
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF191970"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">781- 985-4186</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">    </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Has Employees: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF191970"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">No</t>
+            <t xml:space="preserve">Yes</t>
           </r>
         </is>
       </c>
+      <c s="7" t="str" r="J40"/>
+      <c s="7" t="str" r="K40"/>
+      <c s="7" t="str" r="L40"/>
+      <c s="7" t="str" r="M40"/>
+      <c s="7" t="str" r="N40"/>
     </row>
-    <row r="41" ht="77.9" customHeight="0">
-[...513 lines deleted...]
-    </row>
+    <row r="41" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C4"/>
     <mergeCell ref="E2:J2"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F7:I8"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:L11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:L12"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I13:L13"/>
     <mergeCell ref="C14:H14"/>
     <mergeCell ref="I14:L14"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="C16:H16"/>
     <mergeCell ref="I16:L16"/>
     <mergeCell ref="C17:H17"/>
     <mergeCell ref="I17:L17"/>
     <mergeCell ref="C18:H18"/>
     <mergeCell ref="I18:L18"/>
     <mergeCell ref="C19:H19"/>
     <mergeCell ref="I19:L19"/>
@@ -20103,52 +19600,50 @@
     <mergeCell ref="I28:L28"/>
     <mergeCell ref="C29:H29"/>
     <mergeCell ref="I29:L29"/>
     <mergeCell ref="C30:H30"/>
     <mergeCell ref="I30:L30"/>
     <mergeCell ref="C31:H31"/>
     <mergeCell ref="I31:L31"/>
     <mergeCell ref="C32:H32"/>
     <mergeCell ref="I32:L32"/>
     <mergeCell ref="C33:H33"/>
     <mergeCell ref="I33:L33"/>
     <mergeCell ref="C34:H34"/>
     <mergeCell ref="I34:L34"/>
     <mergeCell ref="C35:H35"/>
     <mergeCell ref="I35:L35"/>
     <mergeCell ref="C36:H36"/>
     <mergeCell ref="I36:L36"/>
     <mergeCell ref="C37:H37"/>
     <mergeCell ref="I37:L37"/>
     <mergeCell ref="C38:H38"/>
     <mergeCell ref="I38:L38"/>
     <mergeCell ref="C39:H39"/>
     <mergeCell ref="I39:L39"/>
     <mergeCell ref="C40:H40"/>
     <mergeCell ref="I40:L40"/>
-    <mergeCell ref="C41:H41"/>
-    <mergeCell ref="I41:L41"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.34582992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The licensing information of the above-listed contractors is updated monthly. While most contractors renew their licenses on or before the expiration date of the license, DLS recommends that you call our office at (617) 626-6960 to verify </oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">