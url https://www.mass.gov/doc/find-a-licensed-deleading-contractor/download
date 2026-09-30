--- v4 (2026-06-27)
+++ v5 (2026-09-30)
@@ -1,166 +1,13797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LPinkham\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16296D19-041F-46EF-ACF9-78D9F022F522}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="1490" yWindow="640" windowWidth="14400" windowHeight="9450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DC" sheetId="1" r:id="rId6"/>
+    <sheet name="DC" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'DC'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">DC!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Currently Licensed Deleading Contractors</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AS OF </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>09/01/2026</t>
+    </r>
+  </si>
+  <si>
+    <t>This List is Ordered by Town and Company Name</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Total: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>93</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500153</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">12/31/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">A &amp; M ENVIRONMENTAL, LLC dba A M ENVIRONMENTAL
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">40 KINGSDALE STREET #5
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BOSTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02124
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>857- 258-8371</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001721</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/07/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">A.J. WOOD CONSTRUCTION, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">337 HAVERHILL ROAD 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>CHESTER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03036
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>603- 887-4468</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500142</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/06/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">A.M. DELEADING
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">47 OAKDALE STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BROCKTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02301
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>857- 312-1153</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500201</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/24/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AAA Abatement LC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">165 saint james ave apt 2  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Springfield </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01109
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- -35-0575</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001619</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/12/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ABIDE, LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.O. BOX 886 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>EAST LONGMEADOW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01028
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 525-0644</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500135</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/26/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ACCURATE ENVIRONMENTAL OF MALDEN, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">38 MAIN STREET SUITE 33
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MALDEN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02148
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>857- 266-3129</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000764</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/02/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ACT REMODELING AND CONSTRUCTION LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">5 HAMPSHIRE COURT 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NORTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02766
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 254-2212</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500155</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/30/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ADEP GROUP, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">300 MAIN STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SALEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03079
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>603- 239-3005</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500204</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">12/15/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AKA Deleading 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">527 Bay st. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Taunton</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02780
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>774- 766-8383</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001542</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/14/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ALL SAFE DELEADING
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">166 MAIN ST 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NORTH EASTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02356
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 238-5136</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500207</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03/30/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ALLEGIANCE ABATEMENT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">153 CAPTAINS ROW 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BUZZARDS BAY</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02532
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 907-1054</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500176</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03/23/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ALOHIM CONSTRUCTION &amp; ENVIRONMENTAL INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">165 WINTHROP STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>TAUNTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02780
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>857- 236-5660</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000663</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/22/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ALPINE ENVIRONMENTAL, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">275 BILLERICA ROAD SUITE 2B
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>CHELMSFORD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01824
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 250-2740</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500167</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/09/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ALWAYS DELEADING
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">50 ELMORE STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>ROXBURY</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02119
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>910- 876-5494</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500197</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/22/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Anchor Residential Services LL
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">36 Maple St 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>New Bedford</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02740
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 525-6502</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500189</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/15/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Atner Group, LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">125 Belmont Street 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Belmont</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02478
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 465-0300</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001523</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/25/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AULSON ROOFING, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">49 DANTON DR 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>METHUEN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01844
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 975-4500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001733</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/11/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AZTEC CONTRACTING
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">61 BERLIN ROAD 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MARLBORO</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01752
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 230-5709</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500064</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/17/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">BASCOM ENVIRONMENTAL CO
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">554 WASHINGTON STREET STE 240683
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DORCHESTER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02124
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 282-9500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500046</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/09/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">BAY STATE ENVIROMENTAL SERVICES CORPORATION
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">33 ENDICOTT ST. #2
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LYNN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01902
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 401-1452</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500170</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/01/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">BAYSTATE CONTRACTING SERVICES, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">352 ALBANY STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SPRINGFIELD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01105
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 732-3179</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001668</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/03/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">BESTECH, INC. OF CONNECTICUT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">25 PINNEY STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>ELLINGTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>CT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06029
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>860- 896-1000</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500128</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/05/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">BOSTON DELEADING COMPANY
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">91 LANDSEER STREET APT 2
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BOSTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02132
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>857- 615-1483</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001133</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">12/04/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">BOSTON DEVELOPMENT CONSTRUCTION, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1761 SALEM STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NORTH ANDOVER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01845
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 594-3828</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500181</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/27/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Brackett Contracting
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10 Witter Street 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Auburn</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01501
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- -37-0318</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001745</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/30/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Children's Choice Deleading And Environmental Inspections LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">20 Roche Brothers Way, Unit 6-273 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>North Easton</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02356
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 294-8722</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001055</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/06/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">CLEAN SURFACE DELEADING, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">203 ESSEX STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WEYMOUTH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02188
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 340-0816</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000574</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/24/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">COMMONWEALTH CONTRACTING INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">19 BROOKSDALE RD 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BRIGHTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02135
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 312-1694</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500145</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/07/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">COMMONWEALTH LEAD REMOVAL &amp; PAINTING LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.O. BOX 850202 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BRAINTREE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02185
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 428-4848</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001908</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/07/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">COMPASS RESTORATION SERVICES, LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1020 EAST STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LUDLOW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01056
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 583-7919</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500102</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/09/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">CRANE CARPENTRY INC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">236 CROSS STREET UNIT 02
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MALDEN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02148
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 941-0695</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500133</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/12/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">DASILVA DELEADING
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.O. BOX 936 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BROCKTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02303
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 583-8485</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001899</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01/14/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">DAVID FOSS &amp; SONS LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">9 BELLFLOWER RD 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BILLERICA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01821
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 361-2737</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000229</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/15/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ENVIRONMENTAL RESTORATIONS, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">16 HAZEL DRIVE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>HAMPSTEAD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03841
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>603- 329-6101</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500203</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">11/28/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Everlast General Services INC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">60 Columbia Park 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Haverhill</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01830
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 648-1440</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001830</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/06/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Fairlink Const &amp; Property Svs LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">407 WEST LINCOLN HIGHWAY SUITE 500
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>EXTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>PA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">19341
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>484- 872-8884</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001494</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/08/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">GEORGE ABDOW ENTERPRISES
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">155 BROOKDALE DRIVE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SPRINGFIELD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01104
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 246-5180</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500208</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/28/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">H.J.Pirzl General Contractor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">69 prospect st. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LANESBORO</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01237
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 446-6113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001068</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/09/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Hammond Deleading and Construc
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">771 West st 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>attleboro</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02703
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 243-1668</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500199</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/03/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">HAZARDOUS PRO
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">3 DUNDEE PARK DR, SUITE B07 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>ANDOVER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01810
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 397-8867</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500182</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/30/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ideal Property Maintenance Cor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">96 LAKE STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>TEWKSBURY</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01876
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>197- 865-2211</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500205</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/24/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ionel D Stroe
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">21 Cedar St 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Worcester</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01609-2530
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 791-8804</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500048</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/25/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">JACQUES AKELIAN
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">487 WALTHAM STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LEXINGTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02421
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 372-2222</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500164</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/17/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">JAMES MCCONAGA
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">535 MASS AVE APT 6
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BOSTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02118
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>857- 261-0269</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500186</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/29/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Jay's Home Improvement &amp; Lead
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">80 Verona St 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Lynn</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01904
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 461-9288</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500162</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/30/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">JM DEMOLITION CORP
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">62 5TH AVE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>HAVERHILL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01830
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>787- 519-5037</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500175</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/18/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">JR CONSTRUCTION COMPANY
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">44 BEEBE ROAD 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MONSON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01057
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 455-9944</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500139</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/29/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">KEITH BOIVIN
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">235 PLEASANT STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MARSHFIELD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02050
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 591-0669</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500033</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/14/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">KSC CONTRACTORS
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">17 HILLCREST STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WALTHAM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02451
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 956-0872</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500020</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/09/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">KYLE R. BLOOD - GENERAL CONTRACTING &amp; ENVIRONMENTAL REMEDIATION
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1387 MASSACHUSETTS AVE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LUNENBURG</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01462
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 833-1018</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500188</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01/27/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">L&amp;K Renovation and Remediation Inc
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1034 Westminster Hill Rd 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Fitchburg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01420
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 400-3509</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001838</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/13/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">L.A. CONSTRUCTION LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">41 BOURQUE ST 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LAWRENCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01843
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 885-7794</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500160</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/03/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">LR CONTRACTING
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">271 WASHINGTON STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WOBURN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01801
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 501-5559</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500116</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/07/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">MACE CONTRACTING, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1404 BASSWOOD CIRCLE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NORTH ANDOVER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01845
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 777-2908</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500192</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01/12/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">MacRheault Construction, Inc.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">8 Lind Street 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Oxford</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01540
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 987-0092</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001547</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/08/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">MECHO CONTRACTING, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">225 BROADWAY SUITE 208
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>METHUEN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01844
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 569-3072</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500166</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/09/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">MERRIMACK ENVIRONMENTAL SOLUTION CORP
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">599 CANAL STREET 6 W  SUITE 9
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LAWRENCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01841
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 685-0111</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001356</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/09/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">MKJ CONSTRUCTION
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">8 CRAVEN TERRACE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DERRY</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03038-4409
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 512-9461</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001607</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/03/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">MS NONG CORPORATION
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">31 BELLEVUE STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LOWELL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01851
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 589-6184</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500140</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/10/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">NG ENVIRONMENTAL CONTRACTORS INC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">9 OSGOOD STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LAWRENCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01843
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 794-7922</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500178</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/22/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">NORTH ENVIRONMENTAL ABATEMENT INC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">0 BROADWAY STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LAWRENCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01841
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>619- 595-1024</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000857</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/06/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">NORTHSTAR CONTRACTING GROUP, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">3318 HIGHWAY 365 BOX 242
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NEDERLAND</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>TX</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">77627
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>409- 886-3959</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC100857</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03/05/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Northstar Demolition and Remediation Inc dba Northeast Remediation
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">174 Newburyport Turnpike # 304,  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Rowley</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01969
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>409- 886-3959</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500184</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/02/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P&amp;A Construction &amp; Co, LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">48 Davis Street #1 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>New Bedford</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02746
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- -97-4751</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001391</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/28/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.B. Remodeling
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">565 Riverside Road 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Springfield</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01107
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 218-1508</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500200</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/03/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Paragon Construction Group, LLC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">100 HANO STREET, SUITE 10 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>ALLSTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02134
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 293-4355</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500027</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">05/27/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">PATRICK'S QUALITY PAINTING &amp; REMODELING INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.O. BOX 237 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>STEPHENTOWN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NY</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">12168
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 441-3331</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001692</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/31/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">PATRIOT DELEADING AND CONSTRUCTION CO.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">35 SUMMIT RIDGE DRIVE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BRAINTREE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02154
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 821-4938</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001842</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/16/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">PETER ARIGONI DBA LITTLE BROOK BUILDERS LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.O. BOX 935 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NORTH ADAMS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01247
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 652-2620</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500074</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/06/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">PRECISION LEAD PAINT SOLUTIONS
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">710A SUMMER STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LYNN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01905
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 367-1661</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500194</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03/11/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Rafael destroy and build
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">117 Allston Street 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Lawrence </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01841
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 971-4028</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500105</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/22/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">RAY SERVICES, INC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">530 BROADWAY ST. 4TH FLOOR
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LAWRENCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01841
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 305-7644</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC003129</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">09/05/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">RICARDO REYES PEPIN
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">572A WARREN STREET APT #1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BOSTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02121
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 834-4540</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001812</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/28/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ROBBIN D. JONES
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">21 DEVEAU STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>INDIAN ORCHARD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01151
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 575-3479</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500173</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/30/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ROYAL RENOVATIONS &amp; CONSTRUCTION LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">91D MILL STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SPRINGFIELD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01108
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 885-2500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001753</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/20/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">RUSS BROOKS
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">120 MILTON ST 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DORCHESTER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02124
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 817-2474</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500206</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03/04/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">S, BARZOLA CONSTRUCTION CORP
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">1183 MAIN STREET  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WEYMOUTH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02190
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 817-6485</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500149</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02/11/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">SELECT DEMO SERVICES, LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">40 LOWELL ROAD BUILDING 2
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SALEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>NH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">03079
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>603- 386-0391</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000017</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">12/11/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">SERVICE PAINTING COMPANY, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">93 COLLINS STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LYNN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01902
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 593-1552</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500193</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01/09/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Shalom Environmental Services, Inc.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Suite 511 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Lawrence Massachusetts</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01840
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 608-3377</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001809</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10/23/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">SMALL WORLD ENVIRONMENTAL SERVICES
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">10 TYLER STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>BROCKTON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02302
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 792-2729</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500198</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">08/20/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Superior Environmental Services, LLC 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">31 Draper Street  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Woburn </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01801
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">781- -57-251 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC000104</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/24/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">SWEET PAINT REMOVAL
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">435 FRONT STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WEYMOUTH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02188
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 335-1760</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500106</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/28/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">T&amp;G CONTRACTING CORP
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">211 ABBOTT STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>LAWRENCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01843
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 489-4711</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001638</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">11/10/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">THE AULSON CO., INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">49 DANTON DRIVE  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>METHUEN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01844 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 935-1432</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001849</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/11/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ULTIMATE ABATEMENT COMPANY, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">34 MOUNTAIN STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>PLAINFIELD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01070
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 246-0472</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001892</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/08/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">VAREIKA CONSTRUCTION, INC.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">219 WALNUT ST SUITE B
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WEST BRIDGEWATER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02379
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>508- 583-3999</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001960</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">04/08/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">VIEIRA CONSTRUCTION
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">5 WASHINGTON AVE 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>WOBURN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01801
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 429-2622</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500202</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">11/21/2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">VP Property Consulting Corp.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">97 Washington Street 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Haverhill</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01832
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>978- 654-8337</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500172</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">06/02/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">VZN LEAD ABATEMENT LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">162 TYLER STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SPRINGFIELD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01109
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>413- 386-5177</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC001893</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">07/01/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">W &amp; W CONSTRUCTION CORPORATION
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">P.O. BOX 870003 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MILTON VILLAGE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">02187
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>617- 291-7199</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>DC500161</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Expires: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01/02/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">ZERO POINT RESTORATION SERVICES, LLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">11 ATHERTON STREET 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>AYER</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>MA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">01432
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>781- 985-4186</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Has Employees: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">DC001884      Expires:  05/01/2027
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF191970"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>CARPENTERS LLC
+25 Vernon Street
+New Bedford MA 02745
+774- 532-6276    Has Employees:  Yes</t>
+    </r>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...1 lines deleted...]
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font/>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <b/>
       <i/>
-      <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="12"/>
+      <color rgb="FF191970"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF191970"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs>
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...13 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
+  <cellXfs count="13">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="2">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00191970"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -188,19486 +13819,1195 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2977533</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>63500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+  <a:themeElements>
+    <a:clrScheme name="Office 2007 - 2010">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2007 - 2010">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-      <pane ySplit="9" state="frozen" topLeftCell="A10"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="9" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C19" sqref="C19:H19"/>
     </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="0.43359375"/>
-[...12 lines deleted...]
-    <col min="14" max="14" customWidth="1" width="3.12109375"/>
+    <col min="1" max="1" width="0.453125" customWidth="1"/>
+    <col min="2" max="2" width="45.36328125" customWidth="1"/>
+    <col min="3" max="3" width="1.453125" customWidth="1"/>
+    <col min="4" max="4" width="2.1796875" customWidth="1"/>
+    <col min="5" max="5" width="4.453125" customWidth="1"/>
+    <col min="6" max="6" width="11.81640625" customWidth="1"/>
+    <col min="7" max="7" width="18.453125" customWidth="1"/>
+    <col min="8" max="8" width="7.08984375" customWidth="1"/>
+    <col min="9" max="9" width="6.08984375" customWidth="1"/>
+    <col min="10" max="10" width="11.6328125" customWidth="1"/>
+    <col min="11" max="11" width="12.7265625" customWidth="1"/>
+    <col min="12" max="12" width="14.90625" customWidth="1"/>
+    <col min="13" max="13" width="2.81640625" customWidth="1"/>
+    <col min="14" max="14" width="3.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="20.9" customHeight="1"/>
-[...27 lines deleted...]
-        </is>
+    <row r="1" spans="1:14" ht="20.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="E2" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:14" ht="2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+    </row>
+    <row r="4" spans="1:14" ht="5.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="G4" s="7" t="s">
+        <v>1</v>
       </c>
     </row>
-    <row r="3" ht="2" customHeight="1"/>
-[...27 lines deleted...]
-        </is>
+    <row r="5" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:14" ht="3.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="F7" s="8" t="s">
+        <v>2</v>
       </c>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="L7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="5"/>
     </row>
-    <row r="5" ht="12.45" customHeight="0"/>
-[...5 lines deleted...]
-        </is>
+    <row r="8" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+    </row>
+    <row r="9" spans="1:14" ht="9.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="10" spans="1:14" ht="5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14" ht="88" x14ac:dyDescent="0.35">
+      <c r="B11" s="2" t="s">
+        <v>4</v>
       </c>
-      <c s="4" t="inlineStr" r="L7">
-[...25 lines deleted...]
-        </is>
+      <c r="C11" s="10" t="s">
+        <v>5</v>
       </c>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
     </row>
-    <row r="8" ht="1" customHeight="0"/>
-[...15 lines deleted...]
-      <c s="5" t="str" r="N10"/>
+    <row r="12" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
     </row>
-    <row r="11" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="13" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B13" s="2" t="s">
+        <v>10</v>
       </c>
-      <c s="6" t="inlineStr" r="C11">
-[...209 lines deleted...]
-        </is>
+      <c r="C13" s="10" t="s">
+        <v>11</v>
       </c>
-      <c s="6" t="inlineStr" r="I11">
-[...209 lines deleted...]
-        </is>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="10" t="s">
+        <v>12</v>
       </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
     </row>
-    <row r="12" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="14" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B14" s="2" t="s">
+        <v>13</v>
       </c>
-      <c s="6" t="inlineStr" r="C12">
-[...209 lines deleted...]
-        </is>
+      <c r="C14" s="10" t="s">
+        <v>14</v>
       </c>
-      <c s="6" t="inlineStr" r="I12">
-[...209 lines deleted...]
-        </is>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="10" t="s">
+        <v>15</v>
       </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
     </row>
-    <row r="13" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="15" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B15" s="2" t="s">
+        <v>16</v>
       </c>
-      <c s="6" t="inlineStr" r="C13">
-[...209 lines deleted...]
-        </is>
+      <c r="C15" s="10" t="s">
+        <v>17</v>
       </c>
-      <c s="6" t="inlineStr" r="I13">
-[...209 lines deleted...]
-        </is>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="10" t="s">
+        <v>18</v>
       </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
     </row>
-    <row r="14" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="16" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B16" s="2" t="s">
+        <v>19</v>
       </c>
-      <c s="6" t="inlineStr" r="C14">
-[...209 lines deleted...]
-        </is>
+      <c r="C16" s="10" t="s">
+        <v>20</v>
       </c>
-      <c s="6" t="inlineStr" r="I14">
-[...209 lines deleted...]
-        </is>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="10" t="s">
+        <v>21</v>
       </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
     </row>
-    <row r="15" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="17" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B17" s="2" t="s">
+        <v>22</v>
       </c>
-      <c s="6" t="inlineStr" r="C15">
-[...209 lines deleted...]
-        </is>
+      <c r="C17" s="10" t="s">
+        <v>23</v>
       </c>
-      <c s="6" t="inlineStr" r="I15">
-[...209 lines deleted...]
-        </is>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="10" t="s">
+        <v>24</v>
       </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
     </row>
-    <row r="16" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="18" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B18" s="2" t="s">
+        <v>25</v>
       </c>
-      <c s="6" t="inlineStr" r="C16">
-[...209 lines deleted...]
-        </is>
+      <c r="C18" s="10" t="s">
+        <v>26</v>
       </c>
-      <c s="6" t="inlineStr" r="I16">
-[...209 lines deleted...]
-        </is>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="10" t="s">
+        <v>27</v>
       </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
     </row>
-    <row r="17" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="19" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B19" s="2" t="s">
+        <v>28</v>
       </c>
-      <c s="6" t="inlineStr" r="C17">
-[...209 lines deleted...]
-        </is>
+      <c r="C19" s="10" t="s">
+        <v>96</v>
       </c>
-      <c s="6" t="inlineStr" r="I17">
-[...209 lines deleted...]
-        </is>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="10" t="s">
+        <v>29</v>
       </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
     </row>
-    <row r="18" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="20" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B20" s="2" t="s">
+        <v>30</v>
       </c>
-      <c s="6" t="inlineStr" r="C18">
-[...209 lines deleted...]
-        </is>
+      <c r="C20" s="10" t="s">
+        <v>31</v>
       </c>
-      <c s="6" t="inlineStr" r="I18">
-[...209 lines deleted...]
-        </is>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="10" t="s">
+        <v>32</v>
       </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
     </row>
-    <row r="19" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="21" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B21" s="2" t="s">
+        <v>33</v>
       </c>
-      <c s="6" t="inlineStr" r="C19">
-[...209 lines deleted...]
-        </is>
+      <c r="C21" s="10" t="s">
+        <v>34</v>
       </c>
-      <c s="6" t="inlineStr" r="I19">
-[...209 lines deleted...]
-        </is>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="10" t="s">
+        <v>35</v>
       </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
     </row>
-    <row r="20" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="22" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B22" s="2" t="s">
+        <v>36</v>
       </c>
-      <c s="6" t="inlineStr" r="C20">
-[...209 lines deleted...]
-        </is>
+      <c r="C22" s="10" t="s">
+        <v>37</v>
       </c>
-      <c s="6" t="inlineStr" r="I20">
-[...209 lines deleted...]
-        </is>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="10" t="s">
+        <v>38</v>
       </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
     </row>
-    <row r="21" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="23" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B23" s="2" t="s">
+        <v>39</v>
       </c>
-      <c s="6" t="inlineStr" r="C21">
-[...209 lines deleted...]
-        </is>
+      <c r="C23" s="10" t="s">
+        <v>40</v>
       </c>
-      <c s="6" t="inlineStr" r="I21">
-[...209 lines deleted...]
-        </is>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="10" t="s">
+        <v>41</v>
       </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
     </row>
-    <row r="22" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="24" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B24" s="2" t="s">
+        <v>42</v>
       </c>
-      <c s="6" t="inlineStr" r="C22">
-[...209 lines deleted...]
-        </is>
+      <c r="C24" s="10" t="s">
+        <v>43</v>
       </c>
-      <c s="6" t="inlineStr" r="I22">
-[...209 lines deleted...]
-        </is>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="10" t="s">
+        <v>44</v>
       </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
     </row>
-    <row r="23" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="25" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B25" s="2" t="s">
+        <v>45</v>
       </c>
-      <c s="6" t="inlineStr" r="C23">
-[...209 lines deleted...]
-        </is>
+      <c r="C25" s="10" t="s">
+        <v>46</v>
       </c>
-      <c s="6" t="inlineStr" r="I23">
-[...209 lines deleted...]
-        </is>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="10" t="s">
+        <v>47</v>
       </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
     </row>
-    <row r="24" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="26" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B26" s="2" t="s">
+        <v>48</v>
       </c>
-      <c s="6" t="inlineStr" r="C24">
-[...209 lines deleted...]
-        </is>
+      <c r="C26" s="10" t="s">
+        <v>49</v>
       </c>
-      <c s="6" t="inlineStr" r="I24">
-[...209 lines deleted...]
-        </is>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="10" t="s">
+        <v>50</v>
       </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
     </row>
-    <row r="25" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="27" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B27" s="2" t="s">
+        <v>51</v>
       </c>
-      <c s="6" t="inlineStr" r="C25">
-[...209 lines deleted...]
-        </is>
+      <c r="C27" s="10" t="s">
+        <v>52</v>
       </c>
-      <c s="6" t="inlineStr" r="I25">
-[...209 lines deleted...]
-        </is>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="10" t="s">
+        <v>53</v>
       </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
     </row>
-    <row r="26" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="28" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B28" s="2" t="s">
+        <v>54</v>
       </c>
-      <c s="6" t="inlineStr" r="C26">
-[...209 lines deleted...]
-        </is>
+      <c r="C28" s="10" t="s">
+        <v>55</v>
       </c>
-      <c s="6" t="inlineStr" r="I26">
-[...209 lines deleted...]
-        </is>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="10" t="s">
+        <v>56</v>
       </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
     </row>
-    <row r="27" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="29" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B29" s="2" t="s">
+        <v>57</v>
       </c>
-      <c s="6" t="inlineStr" r="C27">
-[...209 lines deleted...]
-        </is>
+      <c r="C29" s="10" t="s">
+        <v>58</v>
       </c>
-      <c s="6" t="inlineStr" r="I27">
-[...209 lines deleted...]
-        </is>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="10" t="s">
+        <v>59</v>
       </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
     </row>
-    <row r="28" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="30" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B30" s="2" t="s">
+        <v>60</v>
       </c>
-      <c s="6" t="inlineStr" r="C28">
-[...209 lines deleted...]
-        </is>
+      <c r="C30" s="10" t="s">
+        <v>61</v>
       </c>
-      <c s="6" t="inlineStr" r="I28">
-[...209 lines deleted...]
-        </is>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="10" t="s">
+        <v>62</v>
       </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
     </row>
-    <row r="29" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="31" spans="2:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B31" s="2" t="s">
+        <v>63</v>
       </c>
-      <c s="6" t="inlineStr" r="C29">
-[...209 lines deleted...]
-        </is>
+      <c r="C31" s="10" t="s">
+        <v>64</v>
       </c>
-      <c s="6" t="inlineStr" r="I29">
-[...209 lines deleted...]
-        </is>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="10" t="s">
+        <v>65</v>
       </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
     </row>
-    <row r="30" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="32" spans="2:12" ht="88" x14ac:dyDescent="0.35">
+      <c r="B32" s="2" t="s">
+        <v>66</v>
       </c>
-      <c s="6" t="inlineStr" r="C30">
-[...209 lines deleted...]
-        </is>
+      <c r="C32" s="10" t="s">
+        <v>67</v>
       </c>
-      <c s="6" t="inlineStr" r="I30">
-[...209 lines deleted...]
-        </is>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="10" t="s">
+        <v>68</v>
       </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
     </row>
-    <row r="31" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="33" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B33" s="2" t="s">
+        <v>69</v>
       </c>
-      <c s="6" t="inlineStr" r="C31">
-[...209 lines deleted...]
-        </is>
+      <c r="C33" s="10" t="s">
+        <v>70</v>
       </c>
-      <c s="6" t="inlineStr" r="I31">
-[...209 lines deleted...]
-        </is>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="10" t="s">
+        <v>71</v>
       </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
     </row>
-    <row r="32" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="34" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B34" s="2" t="s">
+        <v>72</v>
       </c>
-      <c s="6" t="inlineStr" r="C32">
-[...209 lines deleted...]
-        </is>
+      <c r="C34" s="10" t="s">
+        <v>73</v>
       </c>
-      <c s="6" t="inlineStr" r="I32">
-[...209 lines deleted...]
-        </is>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="10" t="s">
+        <v>74</v>
       </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
     </row>
-    <row r="33" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="35" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B35" s="2" t="s">
+        <v>75</v>
       </c>
-      <c s="6" t="inlineStr" r="C33">
-[...209 lines deleted...]
-        </is>
+      <c r="C35" s="10" t="s">
+        <v>76</v>
       </c>
-      <c s="6" t="inlineStr" r="I33">
-[...209 lines deleted...]
-        </is>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="10" t="s">
+        <v>77</v>
       </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
     </row>
-    <row r="34" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="36" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B36" s="2" t="s">
+        <v>78</v>
       </c>
-      <c s="6" t="inlineStr" r="C34">
-[...209 lines deleted...]
-        </is>
+      <c r="C36" s="10" t="s">
+        <v>79</v>
       </c>
-      <c s="6" t="inlineStr" r="I34">
-[...209 lines deleted...]
-        </is>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="10" t="s">
+        <v>80</v>
       </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
     </row>
-    <row r="35" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="37" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B37" s="2" t="s">
+        <v>81</v>
       </c>
-      <c s="6" t="inlineStr" r="C35">
-[...209 lines deleted...]
-        </is>
+      <c r="C37" s="10" t="s">
+        <v>82</v>
       </c>
-      <c s="6" t="inlineStr" r="I35">
-[...209 lines deleted...]
-        </is>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="10" t="s">
+        <v>83</v>
       </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
     </row>
-    <row r="36" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="38" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B38" s="2" t="s">
+        <v>84</v>
       </c>
-      <c s="6" t="inlineStr" r="C36">
-[...209 lines deleted...]
-        </is>
+      <c r="C38" s="10" t="s">
+        <v>85</v>
       </c>
-      <c s="6" t="inlineStr" r="I36">
-[...209 lines deleted...]
-        </is>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="10" t="s">
+        <v>86</v>
       </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
     </row>
-    <row r="37" ht="77.9" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="39" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B39" s="2" t="s">
+        <v>87</v>
       </c>
-      <c s="6" t="inlineStr" r="C37">
-[...209 lines deleted...]
-        </is>
+      <c r="C39" s="10" t="s">
+        <v>88</v>
       </c>
-      <c s="6" t="inlineStr" r="I37">
-[...209 lines deleted...]
-        </is>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="10" t="s">
+        <v>89</v>
       </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
     </row>
-    <row r="38" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="40" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="B40" s="2" t="s">
+        <v>90</v>
       </c>
-      <c s="6" t="inlineStr" r="C38">
-[...209 lines deleted...]
-        </is>
+      <c r="C40" s="10" t="s">
+        <v>91</v>
       </c>
-      <c s="6" t="inlineStr" r="I38">
-[...209 lines deleted...]
-        </is>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="10" t="s">
+        <v>92</v>
       </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
     </row>
-    <row r="39" ht="77.95" customHeight="0">
-[...210 lines deleted...]
-        </is>
+    <row r="41" spans="1:14" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="3"/>
+      <c r="B41" s="4" t="s">
+        <v>93</v>
       </c>
-      <c s="6" t="inlineStr" r="C39">
-[...209 lines deleted...]
-        </is>
+      <c r="C41" s="11" t="s">
+        <v>94</v>
       </c>
-      <c s="6" t="inlineStr" r="I39">
-[...209 lines deleted...]
-        </is>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="11" t="s">
+        <v>95</v>
       </c>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
     </row>
-    <row r="40" ht="77.9" customHeight="0">
-[...648 lines deleted...]
-    <row r="41" ht="0.05" customHeight="1"/>
   </sheetData>
-  <mergeCells>
-[...4 lines deleted...]
-    <mergeCell ref="L7:M7"/>
+  <mergeCells count="67">
+    <mergeCell ref="C41:H41"/>
+    <mergeCell ref="I41:L41"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="I39:L39"/>
+    <mergeCell ref="C40:H40"/>
+    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="I35:L35"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="I36:L36"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="I37:L37"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="I32:L32"/>
+    <mergeCell ref="C33:H33"/>
+    <mergeCell ref="I33:L33"/>
+    <mergeCell ref="C34:H34"/>
+    <mergeCell ref="I34:L34"/>
+    <mergeCell ref="C29:H29"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="C30:H30"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="C31:H31"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="C26:H26"/>
+    <mergeCell ref="I26:L26"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="I27:L27"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="C23:H23"/>
+    <mergeCell ref="I23:L23"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="I24:L24"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="I25:L25"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="I22:L22"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="C18:H18"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="C19:H19"/>
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="I16:L16"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="I11:L11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="I12:L12"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="I13:L13"/>
-    <mergeCell ref="C14:H14"/>
-[...52 lines deleted...]
-    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="B1:C4"/>
+    <mergeCell ref="E2:J2"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F7:I8"/>
+    <mergeCell ref="L7:M7"/>
   </mergeCells>
-  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.34582992125984" header="0.5" footer="0.5"/>
+  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.3458299212598399" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The licensing information of the above-listed contractors is updated monthly. While most contractors renew their licenses on or before the expiration date of the license, DLS recommends that you call our office at (617) 626-6960 to verify </oddFooter>
+    <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The licensing information of the above-listed contractors is updated monthly. While most contractors renew their licenses on or before the expiration date of the license, DLS recommends that you call our office at (617) 626-6960 to verify</oddFooter>
   </headerFooter>
-  <drawing r:id="rId7"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
-  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>0</ScaleCrop>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector baseType="variant" size="2">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="0"/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>DC</vt:lpstr>
+      <vt:lpstr>DC!Print_Titles</vt:lpstr>
+    </vt:vector>
   </TitlesOfParts>
-  <LinksUpToDate>0</LinksUpToDate>
+  <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>0</SharedDoc>
-[...1 lines deleted...]
-  <Application>Microsoft Excel</Application>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>