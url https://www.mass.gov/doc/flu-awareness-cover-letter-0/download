--- v0 (2025-10-27)
+++ v1 (2026-09-26)
@@ -1,1867 +1,1243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D13015A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk203127234"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A576D2" w14:textId="77777777" w:rsidR="00EB7588" w:rsidRDefault="000537DA" w:rsidP="000F315B">
+    <w:p w14:paraId="2FE9E88A" w14:textId="635A6638" w:rsidR="00D76119" w:rsidRDefault="000537DA" w:rsidP="00D76119">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2672D03A" w14:textId="17C3CE95" w:rsidR="00EB7588" w:rsidRDefault="00EB7588" w:rsidP="000F315B">
+    <w:p w14:paraId="0958205A" w14:textId="77777777" w:rsidR="006D06D9" w:rsidRPr="00951305" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0958205A" w14:textId="09648753" w:rsidR="006D06D9" w:rsidRDefault="00EB7588" w:rsidP="000F315B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951305">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>250 Washington Street, Boston, MA 02108-4619</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BFC7A4" w14:textId="4C3EF2E4" w:rsidR="0017749A" w:rsidRPr="0017749A" w:rsidRDefault="00352F92" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>305 South Street</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0017749A" w:rsidRPr="0017749A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>617</w:t>
       </w:r>
       <w:r>
-        <w:t>Jamaica Plain</w:t>
-[...10 lines deleted...]
-        <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0017749A" w:rsidRPr="0017749A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>624-6000 | mass.gov/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0017749A" w:rsidRPr="0017749A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="14DDC802" w14:textId="3FA133ED" w:rsidR="00BA4055" w:rsidRDefault="00E814A1" w:rsidP="00E814A1">
+      <w:pPr>
+        <w:framePr w:w="2300" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
+        <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1406FE77" wp14:editId="0F8708FE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2651EE28" wp14:editId="302A2CF4">
             <wp:extent cx="962025" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="962025" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4EA7C1" w14:textId="57821F89" w:rsidR="009908FF" w:rsidRDefault="00BE74DF" w:rsidP="0072610D">
+    <w:p w14:paraId="33866557" w14:textId="7B11C513" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
+    <w:p w14:paraId="5523EF4D" w14:textId="77777777" w:rsidR="00802852" w:rsidRDefault="00802852" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00802852">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EB315F" w14:textId="77777777" w:rsidR="00802852" w:rsidRDefault="00E814A1" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maura T. Healey</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BE71A6" w14:textId="51C5E49E" w:rsidR="0088305B" w:rsidRDefault="00802852" w:rsidP="000C2E20">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Governor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D02B02" w14:textId="77777777" w:rsidR="00951305" w:rsidRDefault="0088305B" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088305B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kimberley Driscoll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EA865C" w14:textId="703E4E09" w:rsidR="00FC6B42" w:rsidRPr="0088305B" w:rsidRDefault="0088305B" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...771 lines deleted...]
-    <w:p w14:paraId="21DE9B37" w14:textId="32703066" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE42FA" w:rsidP="0088266C">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lieutenant Governor</w:t>
+      </w:r>
+      <w:r w:rsidR="00237280" w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723AD3B1" w14:textId="4A7EFDE2" w:rsidR="007D1D51" w:rsidRDefault="00802852" w:rsidP="00802852">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kiame Mahaniah, MD</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, MBA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51314366" w14:textId="498AF08B" w:rsidR="00033154" w:rsidRDefault="00237280" w:rsidP="007D1D51">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Secretary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49013D2D" w14:textId="509F30C9" w:rsidR="00951305" w:rsidRPr="00951305" w:rsidRDefault="00951305" w:rsidP="00802852">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Robert Goldstein, MD, PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA03CA8" w14:textId="7173ADCA" w:rsidR="00802852" w:rsidRDefault="00951305" w:rsidP="00951305">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00802852" w:rsidSect="00802852">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Commissione</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10DDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76751140" w14:textId="77777777" w:rsidR="00D10DDE" w:rsidRDefault="00D10DDE" w:rsidP="0072610D"/>
+    <w:p w14:paraId="5218D635" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To:</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4C66" w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Massachusetts School Administrators, School Nurses, and Educators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F5611F" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE42FA" w:rsidP="0088266C">
+    <w:p w14:paraId="1DDE9648" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279BE1CB" w14:textId="6B7FB566" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE42FA" w:rsidP="0088266C">
+    <w:p w14:paraId="7F3818A0" w14:textId="56AB0F5C" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>From:</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4C66" w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C502F7">
-[...6 lines deleted...]
-    <w:p w14:paraId="2231E238" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE42FA" w:rsidP="0088266C">
+      <w:r w:rsidR="00BC4A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kathryn</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4A3B" w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ahnger-Pier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, MPH, Director, Immunization Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2615B57A" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EE857E" w14:textId="77777777" w:rsidR="00A211D5" w:rsidRPr="00C502F7" w:rsidRDefault="00A211D5" w:rsidP="0088266C">
+    <w:p w14:paraId="29DFCCD5" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RE:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Influenza Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5647F2B5" w14:textId="77777777" w:rsidR="00A211D5" w:rsidRPr="00C502F7" w:rsidRDefault="00A211D5" w:rsidP="0088266C">
+    <w:p w14:paraId="09C1D41C" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC03E08" w14:textId="7018653C" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE42FA" w:rsidP="0088266C">
+    <w:p w14:paraId="6BF2E9A5" w14:textId="7B790DB7" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4C66" w:rsidRPr="00C502F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">September </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="6317F8C7" w14:textId="77777777" w:rsidR="008C13F6" w:rsidRPr="00C502F7" w:rsidRDefault="008C13F6" w:rsidP="0088266C">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FA56FA" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6018A1E1" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE42FA" w:rsidP="0088266C">
+    <w:p w14:paraId="7EE78E5B" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5938042E" w14:textId="5E62904C" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="144D3B96" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000080"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E59E6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts Department of Public Health (MDPH) would like to remind all Massachusetts schools and early education providers that legislation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E59E6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000080"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tooltip="https://malegislature.gov/Laws/SessionLaws/Acts/2012/Chapter431" w:history="1">
-        <w:r w:rsidRPr="005E59E6">
+      <w:hyperlink r:id="rId12" w:tooltip="https://malegislature.gov/Laws/SessionLaws/Acts/2012/Chapter431" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>An Act Relative to Immunization Awareness</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E59E6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000080"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E59E6">
-[...44 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(MGL c.111, § 229), became effective in 2013, which requires all elementary and secondary schools and all providers of early education to distribute to parents and guardians information regarding the benefits of annual influenza vaccination for children 6 months to 18 years of age. This information shall include the causes and symptoms of the disease, how it is spread, how to obtain additional information regarding the disease, and the effectiveness and risks of vaccination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F3AD26" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C468BD5" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution of the flyer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...1 lines deleted...]
-          <w:r w:rsidRPr="005E59E6">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:hyperlink r:id="rId14" w:history="1">
+          <w:r w:rsidRPr="00A53916">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>The Flu: A Guide for Parents</w:t>
           </w:r>
         </w:hyperlink>
-        <w:r w:rsidRPr="005E59E6">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E59E6">
-[...24 lines deleted...]
-        <w:r w:rsidR="00283A43" w:rsidRPr="005E59E6">
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will meet the requirements of this legislation. We encourage you to distribute this to parents through all normal communication channels, including sending it home with students, email, newsletters, and posting it on your website. The flyer is also available in Spanish and Portuguese on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="information-for-schools-and-childcare-programs" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00283A43" w:rsidRPr="005E59E6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D756F01" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="296F3C21" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6277FC" w14:textId="6E1028C1" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E59E6">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please keep in mind that flu season is unpredictable, and even during mild seasons, influenza can cause illness and even death for thousands of people in the United States. Influenza vaccination is critical for reducing the overall impact of respiratory illness in the population, protecting vulnerable populations from severe illness, and decreasing the overall burden on the healthcare system. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MDPH recommends influenza vaccine for all students six months of age and older.</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">MDPH recommends influenza vaccine for all </w:t>
+      </w:r>
+      <w:r w:rsidR="00E513A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>children</w:t>
+      </w:r>
+      <w:r w:rsidR="00E513A5" w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>six months of age and older.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA1C8A6" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D08FA2" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="089B7ACC" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Generating Revenue from School Flu Clinics:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A231CFC" w14:textId="198E5A14" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="4FC2AC90" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ForHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consulting at</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UMass Chan Medical School works with health plans to provide reimbursement for the administration of state-supplied flu and other routinely recommended vaccines to children in schools. Schools and local health departments that participate in this program will be reimbursed for the costs of administering state-supplied vaccines to health plan members. In addition, health plans have agreed to provide reimbursement for the cost of privately purchased vaccines for individuals aged 19 years and older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501BAEF0" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="7A6302F3" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5112FA4A" w14:textId="5590D82C" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43752108" w14:textId="7CF856F1" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information about this opportunity to generate revenue for your school, please visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="005E59E6">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF0206" w:rsidRPr="00AF0206">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ForHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF0206" w:rsidRPr="00AF0206">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consulting website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="303030"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-            <w:sz w:val="24"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vaccine@umassmed.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA26A9" w:rsidRPr="005E59E6">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6018BF33" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or call 800-890-2986 for additional information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F811A60" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306BEAF5" w14:textId="01934FD3" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="16DDD95A" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:r w:rsidR="007C12E2" w:rsidRPr="005E59E6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School districts can also become MassHealth providers for the purpose of administering flu vaccine to children. MassHealth has waived the application fee for schools and local health departments and is encouraging schools to apply. For more information about the MassHealth Flu Vaccine Program, please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="24"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C12E2" w:rsidRPr="005E59E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="303030"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37219444" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="57E80A91" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E41D7B0" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7BEA3157" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E59E6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFC2C63" w14:textId="30C1FBA8" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6273E08C" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following resources can help you prevent flu in schools and assist with communication with parents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3FCDAD" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...6 lines deleted...]
-    <w:p w14:paraId="75F8EDAE" w14:textId="30B3A42D" w:rsidR="00CA26A9" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="127A4423" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7794AE0E" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="005E59E6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>The Flu Guide for Parents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29C2150E" w14:textId="1ECEA656" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="1DE649E5" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(distribution of this flyer meets the influenza education requirement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AE7E33" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+    <w:p w14:paraId="26ADA4F1" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0388E41F" w14:textId="3E1AD7CB" w:rsidR="00CA26A9" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9D87B7" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="005E59E6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Flu Information for School Administrators, School Nurses and Teachers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="522BB6AA" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C6C7357" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57918DD2" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For the most up-to-date information concerning influenza and additional resources, please check the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="005E59E6">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A53916">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">MDPH </w:t>
-[...27 lines deleted...]
-          <w:t xml:space="preserve"> website</w:t>
+          <w:t>MDPH Influenza website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E59E6">
-        <w:rPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or call 617-983-6800.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4B752E" w14:textId="77777777" w:rsidR="00BE42FA" w:rsidRPr="005E59E6" w:rsidRDefault="00BE42FA" w:rsidP="005E59E6">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05FA9A7E" w14:textId="77777777" w:rsidR="00A53916" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EFCFF1" w14:textId="554B2AD5" w:rsidR="6978A77E" w:rsidRPr="00A53916" w:rsidRDefault="00A53916" w:rsidP="00A53916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A53916">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We look forward to working with you to keep students and staff healthy and in class in the coming school year!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00033154" w:rsidRPr="005E59E6" w:rsidSect="00BE42FA">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="6978A77E" w:rsidRPr="00A53916" w:rsidSect="00802852">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33589D1B" w14:textId="77777777" w:rsidR="00275288" w:rsidRDefault="00275288" w:rsidP="00BE42FA">
+    <w:p w14:paraId="645ACE9D" w14:textId="77777777" w:rsidR="001F2ED4" w:rsidRDefault="001F2ED4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FD1DE59" w14:textId="77777777" w:rsidR="00275288" w:rsidRDefault="00275288" w:rsidP="00BE42FA">
+    <w:p w14:paraId="66AAAE2A" w14:textId="77777777" w:rsidR="001F2ED4" w:rsidRDefault="001F2ED4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1877,344 +1253,414 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:id w:val="-1315407480"/>
+      <w:id w:val="1461926361"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5ACC9FB5" w14:textId="12625AD7" w:rsidR="00822766" w:rsidRPr="00C502F7" w:rsidRDefault="00822766" w:rsidP="00822766">
+      <w:p w14:paraId="59A357E5" w14:textId="7B7D8541" w:rsidR="00BC4A3B" w:rsidRPr="003F15CB" w:rsidRDefault="00BC4A3B" w:rsidP="00BC4A3B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="right" w:pos="9900"/>
+          </w:tabs>
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Massachusetts Department of Public Health – Immunization Division</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
-          <w:t xml:space="preserve">Reviewed September </w:t>
-[...6 lines deleted...]
-          <w:t>2025</w:t>
+          <w:t>September 2026</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="237A6F2E" w14:textId="47E21ECE" w:rsidR="001117CA" w:rsidRPr="00822766" w:rsidRDefault="00822766" w:rsidP="00822766">
+      <w:p w14:paraId="3260DA31" w14:textId="2950126B" w:rsidR="00BC4A3B" w:rsidRPr="003F15CB" w:rsidRDefault="00BC4A3B" w:rsidP="00BC4A3B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:id w:val="286786224"/>
+      <w:id w:val="-1442752660"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="66055C70" w14:textId="481A5BEE" w:rsidR="00BE6551" w:rsidRPr="00C502F7" w:rsidRDefault="00BE6551" w:rsidP="00C502F7">
+      <w:p w14:paraId="0E505B8E" w14:textId="196E0048" w:rsidR="00A26346" w:rsidRPr="003F15CB" w:rsidRDefault="00A26346" w:rsidP="00A26346">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="right" w:pos="9900"/>
+          </w:tabs>
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">Massachusetts Department of </w:t>
+          <w:t>Massachusetts Department of Public Health – Immunization Division</w:t>
         </w:r>
-        <w:r w:rsidR="00D63889">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
-            <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
-        </w:r>
-[...19 lines deleted...]
-          <w:t>2025</w:t>
+          <w:t>September 2026</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="6EC8FA22" w14:textId="2A6C025C" w:rsidR="00BE42FA" w:rsidRPr="00C502F7" w:rsidRDefault="00BE6551" w:rsidP="00C502F7">
+      <w:p w14:paraId="65BD956B" w14:textId="19F1E334" w:rsidR="00A26346" w:rsidRPr="00A26346" w:rsidRDefault="00A26346" w:rsidP="00A26346">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidR="006334C0" w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006334C0" w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="006334C0" w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006334C0" w:rsidRPr="00C502F7">
+        <w:r>
           <w:rPr>
-            <w:noProof/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="006334C0" w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="003F15CB">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E03BC0A" w14:textId="77777777" w:rsidR="00275288" w:rsidRDefault="00275288" w:rsidP="00BE42FA">
+    <w:p w14:paraId="479D2AC7" w14:textId="77777777" w:rsidR="001F2ED4" w:rsidRDefault="001F2ED4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="780C3BB4" w14:textId="77777777" w:rsidR="00275288" w:rsidRDefault="00275288" w:rsidP="00BE42FA">
+    <w:p w14:paraId="674EA259" w14:textId="77777777" w:rsidR="001F2ED4" w:rsidRDefault="001F2ED4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w14:paraId="1F75DB6B" w14:textId="77777777" w:rsidTr="6836D034">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4F546146" w14:textId="6831EBEC" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C83AE90" w14:textId="60D62BDD" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="41908FF1" w14:textId="339C4D4B" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="58063551" w14:textId="01384EC1" w:rsidR="00A26346" w:rsidRDefault="00A26346">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E7C3F4F" w14:textId="34D8B9D5" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E4A27E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF4E2DE4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2288,308 +1734,644 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1790005996">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39A4022A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7196E650"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="536FE51B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEAEEB5A"/>
+    <w:lvl w:ilvl="0" w:tplc="7A8A8072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FD5C4956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FB269C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4AD8A906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DC02F2B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="85DCB87C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1940F654">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BDB0C040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EAE29E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72527CC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60FC0EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2109889160">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2046249292">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2049068897">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1790005996">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000218B"/>
-    <w:rsid w:val="0001713F"/>
-    <w:rsid w:val="00023FFC"/>
+    <w:rsid w:val="00030BE6"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00042048"/>
+    <w:rsid w:val="00047C14"/>
     <w:rsid w:val="000537DA"/>
-    <w:rsid w:val="00066AE9"/>
+    <w:rsid w:val="00070D9A"/>
     <w:rsid w:val="000A1DE1"/>
-    <w:rsid w:val="000B0914"/>
     <w:rsid w:val="000B7D96"/>
-    <w:rsid w:val="000D1A66"/>
-    <w:rsid w:val="000E765B"/>
+    <w:rsid w:val="000C2E20"/>
     <w:rsid w:val="000F315B"/>
-    <w:rsid w:val="001117CA"/>
     <w:rsid w:val="001125C0"/>
-    <w:rsid w:val="00144003"/>
-    <w:rsid w:val="001513D7"/>
+    <w:rsid w:val="0015173D"/>
     <w:rsid w:val="0015268B"/>
+    <w:rsid w:val="0015709E"/>
+    <w:rsid w:val="0017749A"/>
     <w:rsid w:val="00177C77"/>
-    <w:rsid w:val="001B00E2"/>
-    <w:rsid w:val="001B3291"/>
+    <w:rsid w:val="001A7E66"/>
     <w:rsid w:val="001B6693"/>
-    <w:rsid w:val="001C5C3E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0021017E"/>
+    <w:rsid w:val="001F2ED4"/>
     <w:rsid w:val="0021698C"/>
+    <w:rsid w:val="00237280"/>
     <w:rsid w:val="00260D54"/>
-    <w:rsid w:val="00270471"/>
-    <w:rsid w:val="00275288"/>
+    <w:rsid w:val="002767E8"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
-    <w:rsid w:val="00280BFB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A11D7"/>
+    <w:rsid w:val="00293016"/>
     <w:rsid w:val="002A132F"/>
-    <w:rsid w:val="002A70B1"/>
-    <w:rsid w:val="002D0A51"/>
+    <w:rsid w:val="002A2546"/>
     <w:rsid w:val="002D1C21"/>
-    <w:rsid w:val="002F57DF"/>
-    <w:rsid w:val="002F773C"/>
     <w:rsid w:val="00301022"/>
-    <w:rsid w:val="0034109E"/>
+    <w:rsid w:val="00352F92"/>
+    <w:rsid w:val="00357A68"/>
+    <w:rsid w:val="00374644"/>
     <w:rsid w:val="00375EAD"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003C60EF"/>
-    <w:rsid w:val="00420F20"/>
-    <w:rsid w:val="0043368F"/>
+    <w:rsid w:val="003D0D8E"/>
+    <w:rsid w:val="003F15CB"/>
+    <w:rsid w:val="00440BD6"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B5CFB"/>
-    <w:rsid w:val="004C21BC"/>
-    <w:rsid w:val="004D0CA1"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004E0C3F"/>
-    <w:rsid w:val="004F1B8E"/>
-    <w:rsid w:val="004F66C4"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00530145"/>
     <w:rsid w:val="005448AA"/>
-    <w:rsid w:val="00580565"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006B6222"/>
+    <w:rsid w:val="00572A6E"/>
+    <w:rsid w:val="00637B68"/>
+    <w:rsid w:val="006625B6"/>
+    <w:rsid w:val="006C2559"/>
     <w:rsid w:val="006D06D9"/>
+    <w:rsid w:val="006D0B37"/>
     <w:rsid w:val="006D77A6"/>
+    <w:rsid w:val="006E534D"/>
     <w:rsid w:val="00702109"/>
-    <w:rsid w:val="00706175"/>
+    <w:rsid w:val="007210FB"/>
     <w:rsid w:val="0072610D"/>
-    <w:rsid w:val="0074637D"/>
+    <w:rsid w:val="00726A95"/>
+    <w:rsid w:val="007359C3"/>
     <w:rsid w:val="00757006"/>
+    <w:rsid w:val="0075756A"/>
+    <w:rsid w:val="00771FEB"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B7347"/>
-    <w:rsid w:val="007C12E2"/>
+    <w:rsid w:val="007D036A"/>
     <w:rsid w:val="007D10F3"/>
+    <w:rsid w:val="007D1D51"/>
+    <w:rsid w:val="007E06B4"/>
     <w:rsid w:val="007F3CDB"/>
-    <w:rsid w:val="00817CAA"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00961837"/>
+    <w:rsid w:val="00802852"/>
+    <w:rsid w:val="00813BBC"/>
+    <w:rsid w:val="00850407"/>
+    <w:rsid w:val="00851093"/>
+    <w:rsid w:val="0088305B"/>
+    <w:rsid w:val="008B5A0D"/>
+    <w:rsid w:val="0091795D"/>
+    <w:rsid w:val="00932701"/>
+    <w:rsid w:val="00951305"/>
     <w:rsid w:val="009730E5"/>
+    <w:rsid w:val="00977BDD"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="009C4428"/>
-    <w:rsid w:val="009C7301"/>
     <w:rsid w:val="009D48CD"/>
-    <w:rsid w:val="00A211D5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A559C8"/>
+    <w:rsid w:val="00A26346"/>
+    <w:rsid w:val="00A53916"/>
+    <w:rsid w:val="00A5547C"/>
     <w:rsid w:val="00A65101"/>
-    <w:rsid w:val="00AB58FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B3546F"/>
+    <w:rsid w:val="00AD6FF4"/>
+    <w:rsid w:val="00AF0206"/>
+    <w:rsid w:val="00B344A6"/>
     <w:rsid w:val="00B403BF"/>
     <w:rsid w:val="00B608D9"/>
+    <w:rsid w:val="00B77839"/>
+    <w:rsid w:val="00BA15C5"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7FB6"/>
-    <w:rsid w:val="00BC02AE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C17C10"/>
+    <w:rsid w:val="00BC14A6"/>
+    <w:rsid w:val="00BC4A3B"/>
     <w:rsid w:val="00C20BFE"/>
-    <w:rsid w:val="00C22C81"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C426DF"/>
     <w:rsid w:val="00C46D29"/>
-    <w:rsid w:val="00C502F7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00CB6ACD"/>
+    <w:rsid w:val="00C72C2C"/>
+    <w:rsid w:val="00CA3784"/>
+    <w:rsid w:val="00CB1D61"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CE575B"/>
+    <w:rsid w:val="00CF2D43"/>
+    <w:rsid w:val="00CF33F8"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D0493F"/>
+    <w:rsid w:val="00D10DDE"/>
     <w:rsid w:val="00D56F91"/>
-    <w:rsid w:val="00D63889"/>
+    <w:rsid w:val="00D76119"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D91390"/>
-    <w:rsid w:val="00DA07DF"/>
     <w:rsid w:val="00DA57C3"/>
-    <w:rsid w:val="00DC14EA"/>
     <w:rsid w:val="00DC3855"/>
-    <w:rsid w:val="00DC5F77"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E14CBA"/>
+    <w:rsid w:val="00DC52D2"/>
     <w:rsid w:val="00E242A8"/>
     <w:rsid w:val="00E274B8"/>
-    <w:rsid w:val="00E3353F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E645AD"/>
+    <w:rsid w:val="00E300FC"/>
+    <w:rsid w:val="00E513A5"/>
     <w:rsid w:val="00E72707"/>
-    <w:rsid w:val="00EB7588"/>
+    <w:rsid w:val="00E814A1"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF0F52"/>
     <w:rsid w:val="00F0586E"/>
-    <w:rsid w:val="00F3515F"/>
     <w:rsid w:val="00F43932"/>
-    <w:rsid w:val="00F660C6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F93946"/>
     <w:rsid w:val="00FA575E"/>
+    <w:rsid w:val="00FC4EC1"/>
     <w:rsid w:val="00FC6B42"/>
-    <w:rsid w:val="00FD6F33"/>
+    <w:rsid w:val="00FE31A2"/>
+    <w:rsid w:val="03FF4F79"/>
+    <w:rsid w:val="0E0838E7"/>
+    <w:rsid w:val="228DE2DE"/>
+    <w:rsid w:val="2C116C5C"/>
+    <w:rsid w:val="2DA7A7F8"/>
+    <w:rsid w:val="30305F0B"/>
+    <w:rsid w:val="326DD1A8"/>
+    <w:rsid w:val="3ED70B04"/>
+    <w:rsid w:val="44F1BC17"/>
+    <w:rsid w:val="47DC0163"/>
+    <w:rsid w:val="4C57F727"/>
+    <w:rsid w:val="50E6CEA1"/>
+    <w:rsid w:val="59087809"/>
+    <w:rsid w:val="5C619021"/>
+    <w:rsid w:val="60A31CD1"/>
+    <w:rsid w:val="6369399E"/>
+    <w:rsid w:val="65C52816"/>
+    <w:rsid w:val="6836D034"/>
+    <w:rsid w:val="6978A77E"/>
+    <w:rsid w:val="73F5356F"/>
+    <w:rsid w:val="765581DC"/>
+    <w:rsid w:val="773D8D8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A0DFB8C5-B142-43C6-BCC0-0C52CD0ED76F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2920,168 +2702,235 @@
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00FC6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00FC6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00572A6E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE42FA"/>
+    <w:rsid w:val="6978A77E"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00BE42FA"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="6836D034"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE42FA"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="6836D034"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE42FA"/>
+    <w:rsid w:val="00BC4A3B"/>
     <w:rPr>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0001713F"/>
+    <w:rsid w:val="00E513A5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A26346"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00A26346"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00A26346"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00A26346"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00A26346"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1831017277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2053069807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/imm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-immunizations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/the-flu-a-guide-for-parents-mdph/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/the-flu-a-guide-for-parents-mdph/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/masshealth-flu-and-adult-vaccine-program-for-local-public-health-providers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccine@umassmed.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/flu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/12/nc/the-flu-guide-for-parents.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2012/Chapter431" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/information-for-school-and-childcare-professionals" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/imm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forhealthconsulting.umassmed.edu/flureimbursement," TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/12/nc/the-flu-guide-for-parents.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/masshealth-flu-and-adult-vaccine-program-for-local-public-health-providers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/flu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/SessionLaws/Acts/2012/Chapter431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccine@umassmed.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/information-for-school-and-childcare-professionals" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/school-immunizations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/the-flu-a-guide-for-parents-mdph/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/the-flu-a-guide-for-parents-mdph/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3335,58 +3184,95 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8520451D-00AD-4942-8FDE-DC0D1D72D3DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>668</Words>
-  <Characters>3809</Characters>
+  <Words>673</Words>
+  <Characters>3842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4469</CharactersWithSpaces>
+  <CharactersWithSpaces>4506</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>