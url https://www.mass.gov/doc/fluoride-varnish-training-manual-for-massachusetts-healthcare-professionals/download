--- v0 (2025-10-14)
+++ v1 (2026-04-29)
@@ -1,104 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43BE1622" w14:textId="2893836E" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00113B6C">
+    <w:p w14:paraId="43BE1622" w14:textId="62F1F426" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00104C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
+        <w:spacing w:after="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc219203092"/>
       <w:r w:rsidRPr="00113B6C">
         <w:t xml:space="preserve">FLUORIDE VARNISH </w:t>
       </w:r>
       <w:r w:rsidR="00113B6C" w:rsidRPr="00113B6C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00113B6C">
         <w:t>TRAINING MANUAL</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc193793391"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc193793820"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc193793391"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc193793820"/>
       <w:r w:rsidR="00113B6C" w:rsidRPr="00113B6C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00113B6C">
         <w:t>FOR</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc193793392"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc193793392"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc193793821"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00A53465">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113B6C">
+        <w:t>MASSACHUSETTS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Toc193793393"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc193793822"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00113B6C" w:rsidRPr="00113B6C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00113B6C">
-        <w:t>MASSACHUSETTS</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00113B6C">
         <w:t>HEALTHCARE PROFESSIONALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-    <w:p w14:paraId="5DB87418" w14:textId="03A6EFC4" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00105587">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="71986FB3" w14:textId="479BF961" w:rsidR="00104C4D" w:rsidRPr="00104C4D" w:rsidRDefault="00104C4D" w:rsidP="00104C4D">
+      <w:pPr>
+        <w:spacing w:after="480"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104C4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">- JANUARY </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104C4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104C4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5DB87418" w14:textId="531525DB" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00105587">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105587">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00814C8C" w:rsidRPr="00105587">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This information is supported by </w:t>
       </w:r>
@@ -142,51 +205,67 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00814C8C" w:rsidRPr="00105587">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00B42B38" w:rsidRPr="00105587">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidR="00814C8C" w:rsidRPr="00105587">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>created in conjunction with materials from the following.</w:t>
+        <w:t xml:space="preserve">created in conjunction </w:t>
+      </w:r>
+      <w:r w:rsidR="00104C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00814C8C" w:rsidRPr="00105587">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with materials from the following.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770DF69C" w14:textId="77777777" w:rsidR="00105587" w:rsidRPr="00105587" w:rsidRDefault="00105587" w:rsidP="00084B2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1620"/>
       </w:pPr>
       <w:r w:rsidRPr="00105587">
         <w:t>Society of Teachers in Family Medicine (STFM) Smiles for Life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBAA552" w14:textId="77777777" w:rsidR="00105587" w:rsidRPr="00105587" w:rsidRDefault="00105587" w:rsidP="00084B2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1620"/>
       </w:pPr>
       <w:r w:rsidRPr="00105587">
@@ -197,722 +276,532 @@
         <w:t>Training for Pediatricians and Other Child Health Professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C65354C" w14:textId="77777777" w:rsidR="00105587" w:rsidRPr="00105587" w:rsidRDefault="00105587" w:rsidP="00084B2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1620"/>
       </w:pPr>
       <w:r w:rsidRPr="00105587">
         <w:t xml:space="preserve">Massachusetts Department of Public Health—Office of Oral Health </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF4B404" w14:textId="77777777" w:rsidR="00105587" w:rsidRPr="00105587" w:rsidRDefault="00105587" w:rsidP="002006AE">
       <w:pPr>
         <w:spacing w:after="440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C9444D0" w14:textId="15904FC6" w:rsidR="009C0F7D" w:rsidRPr="00583CC7" w:rsidRDefault="00557B5D" w:rsidP="00105587">
+    <w:p w14:paraId="1C9444D0" w14:textId="15904FC6" w:rsidR="009C0F7D" w:rsidRPr="00583CC7" w:rsidRDefault="00557B5D" w:rsidP="005920F8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
         <w:spacing w:after="220"/>
+        <w:ind w:left="180" w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc193793394"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc193793823"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc193793394"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc193793823"/>
       <w:r w:rsidRPr="00583CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-    </w:p>
-    <w:p w14:paraId="1F00AE08" w14:textId="0A054094" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00D11572" w:rsidP="0057554A">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="675753DA" w14:textId="34A410E5" w:rsidR="005920F8" w:rsidRDefault="00D11572" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057554A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0057554A">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0057554A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc193794016" w:history="1">
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+    </w:p>
+    <w:p w14:paraId="1C38AE5C" w14:textId="7C28CDB5" w:rsidR="005920F8" w:rsidRDefault="005920F8" w:rsidP="005920F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219203093" w:history="1">
+        <w:r w:rsidRPr="008D6497">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Implementing Fluoride Varnish in Your Office</w:t>
+          <w:t>IMPLEMENTING FLUORIDE VARNISH IN YOUR OFFICE</w:t>
         </w:r>
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193794016 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219203093 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00527931">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00DD230D" w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7821363B" w14:textId="432A00BB" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00DD230D" w:rsidP="0057554A">
+    <w:p w14:paraId="4585C2EF" w14:textId="7D30B032" w:rsidR="005920F8" w:rsidRDefault="005920F8" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00583CC7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219203094" w:history="1">
+        <w:r w:rsidRPr="008D6497">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Fluoride Varnish Training</w:t>
+          <w:t>ESTABLISHING AND USING FLUORIDE VARNISH IN YOUR OFFICE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193794017 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219203094 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00527931">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D2A60A8" w14:textId="4728EB56" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00DD230D" w:rsidP="0057554A">
+    <w:p w14:paraId="3794178D" w14:textId="06152462" w:rsidR="005920F8" w:rsidRDefault="005920F8" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00583CC7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219203095" w:history="1">
+        <w:r w:rsidRPr="008D6497">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Establishing and Utilizing Fluoride Varnish in Your Office</w:t>
+          <w:t>FLUORIDE VARNISH APPLICATION FACTS</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193794018 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219203095 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00527931">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DCAE42C" w14:textId="2E8A49A4" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00DD230D" w:rsidP="0057554A">
+    <w:p w14:paraId="47585610" w14:textId="445A9AFF" w:rsidR="005920F8" w:rsidRDefault="005920F8" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00583CC7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219203096" w:history="1">
+        <w:r w:rsidRPr="008D6497">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Fluoride Varnish Application Facts</w:t>
+          <w:t>BILLING EFFECTIVELY FOR FLUORIDE VARNISH</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193794019 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219203096 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00527931">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BA04F56" w14:textId="1B0ED614" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00DD230D" w:rsidP="0057554A">
+    <w:p w14:paraId="22EA757D" w14:textId="0568196E" w:rsidR="005920F8" w:rsidRDefault="005920F8" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00583CC7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219203097" w:history="1">
+        <w:r w:rsidRPr="008D6497">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Billing Effectively for Fluoride Varnish</w:t>
+          <w:t>INFORMATION FOR CAREGIVERS ABOUT FLUORIDE VARNISH</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193794020 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219203097 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00527931">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="501090E6" w14:textId="21AD9208" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00DD230D" w:rsidP="0057554A">
+    <w:p w14:paraId="17A9EF70" w14:textId="07026F78" w:rsidR="005920F8" w:rsidRDefault="005920F8" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00583CC7">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219203098" w:history="1">
+        <w:r w:rsidRPr="008D6497">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
-[...1 lines deleted...]
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>Information for Caregivers about Fluoride Varnish</w:t>
+          <w:t>REMEMBER: BABY TEETH ARE IMPORTANT!</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193794021 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219203098 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00527931">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidRPr="00583CC7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="cs"/>
             <w:webHidden/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2693AEBC" w14:textId="07E9DCE6" w:rsidR="00DD230D" w:rsidRPr="00583CC7" w:rsidRDefault="00DD230D" w:rsidP="0057554A">
-[...87 lines deleted...]
-    <w:p w14:paraId="05864EF4" w14:textId="1287B84B" w:rsidR="00AB7685" w:rsidRDefault="00D11572" w:rsidP="00EA68E1">
+    <w:p w14:paraId="05864EF4" w14:textId="1287B84B" w:rsidR="00AB7685" w:rsidRDefault="00D11572" w:rsidP="005920F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
       </w:pPr>
       <w:r w:rsidRPr="0057554A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB6D831" w14:textId="0377ED58" w:rsidR="00AB7685" w:rsidRPr="00AB7685" w:rsidRDefault="00AB7685" w:rsidP="00AB7685">
       <w:pPr>
         <w:sectPr w:rsidR="00AB7685" w:rsidRPr="00AB7685" w:rsidSect="00EA68E1">
-          <w:footerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="1224" w:left="1440" w:header="720" w:footer="691" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23921C4A" w14:textId="372B45E1" w:rsidR="00B548F8" w:rsidRPr="00BC715A" w:rsidRDefault="00C1233A" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc193793395"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc193794016"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc193793395"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc219203093"/>
       <w:r w:rsidRPr="00BC715A">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IMPLEMENTING FLUORIDE VARNISH IN YOUR </w:t>
       </w:r>
       <w:r w:rsidRPr="00326FB2">
         <w:t>OFFICE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1BF2DEB7" w14:textId="5BEE6372" w:rsidR="009C0F7D" w:rsidRPr="00BC715A" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc193794017"/>
       <w:r w:rsidRPr="00BC715A">
         <w:t xml:space="preserve">Fluoride </w:t>
       </w:r>
       <w:r w:rsidRPr="00326FB2">
         <w:t>Varnish</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC715A">
         <w:t xml:space="preserve"> Training</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="002006AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D24435" w14:textId="3B12F302" w:rsidR="009C0F7D" w:rsidRPr="0057554A" w:rsidRDefault="00557B5D" w:rsidP="00B94097">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="0057554A">
         <w:t xml:space="preserve">Healthcare professionals </w:t>
       </w:r>
       <w:r w:rsidR="00EE754F" w:rsidRPr="0057554A">
         <w:t xml:space="preserve">may submit claims for </w:t>
       </w:r>
       <w:r w:rsidRPr="0057554A">
         <w:t>fluoride varnish</w:t>
       </w:r>
       <w:r w:rsidR="00E46113" w:rsidRPr="0057554A">
         <w:t xml:space="preserve"> services (CPT 99188) provided</w:t>
       </w:r>
       <w:r w:rsidRPr="0057554A">
         <w:t xml:space="preserve"> to MassHealth children </w:t>
       </w:r>
       <w:r w:rsidR="00071247" w:rsidRPr="0057554A">
         <w:t>younger than 21 years old</w:t>
@@ -1010,86 +899,94 @@
       </w:r>
       <w:r w:rsidR="00837C01" w:rsidRPr="0057554A">
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="00837C01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD094C" w:rsidRPr="00326FB2">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00837C01" w:rsidRPr="00326FB2">
         <w:t>roviders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4177BC" w14:textId="77777777" w:rsidR="009C0F7D" w:rsidRPr="001E2868" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00326FB2">
         <w:t>Step</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2868">
         <w:t xml:space="preserve"> 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6994058D" w14:textId="27960622" w:rsidR="009C0F7D" w:rsidRPr="00FD40A2" w:rsidRDefault="00557B5D" w:rsidP="00B94097">
+    <w:p w14:paraId="6994058D" w14:textId="6177A5CA" w:rsidR="009C0F7D" w:rsidRPr="00FD40A2" w:rsidRDefault="00557B5D" w:rsidP="00B94097">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>Contact the MassHealth Dental Program</w:t>
       </w:r>
       <w:r w:rsidR="00DD094C" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tooltip="ProviderRelations@massdhp.com " w:history="1">
-        <w:r w:rsidR="00101C6E" w:rsidRPr="00FD40A2">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00B31FFE" w:rsidRPr="000D2BA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>ProviderRelations@massdhp.com</w:t>
+          <w:t>MassHealthProviderEngagement@dentaquest.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00101C6E" w:rsidRPr="00017910">
+      <w:r w:rsidR="00B31FFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00101C6E" w:rsidRPr="00FD40A2">
-        <w:t>(844)</w:t>
+        <w:t>(8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31FFE">
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C6E" w:rsidRPr="00FD40A2">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00017910" w:rsidRPr="00113B6C">
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00B31FFE">
+        <w:t>616-2699</w:t>
+      </w:r>
       <w:r w:rsidR="00714AF1" w:rsidRPr="00FD40A2">
-        <w:t xml:space="preserve">627-7347 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">to discuss the </w:t>
       </w:r>
       <w:r w:rsidR="001B793F" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">fluoride varnish training </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC257BC" w14:textId="62307423" w:rsidR="009C0F7D" w:rsidRPr="00FD40A2" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2 </w:t>
       </w:r>
       <w:r w:rsidR="007644C6" w:rsidRPr="00FD40A2">
@@ -1129,149 +1026,160 @@
       </w:r>
       <w:r w:rsidR="007644C6" w:rsidRPr="00FD40A2">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>CME</w:t>
       </w:r>
       <w:r w:rsidR="007644C6" w:rsidRPr="00FD40A2">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> credit </w:t>
       </w:r>
       <w:r w:rsidR="00DB2EE0" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">the American Academy of Family Physicians </w:t>
       </w:r>
       <w:r w:rsidR="00DB2EE0" w:rsidRPr="00FD40A2">
         <w:t>after completing the course</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">. Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00FD40A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>smilesforlifeoralhealth.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00FD40A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> select “</w:t>
       </w:r>
       <w:r w:rsidR="00AF16D8" w:rsidRPr="00FD40A2">
         <w:t>Online Courses,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>” and choose the "Caries Risk Assessment, Fluoride Varnish, and Counseling”</w:t>
       </w:r>
       <w:r w:rsidR="00AF16D8" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> course.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6868C8A2" w14:textId="2A9B2FDB" w:rsidR="009C0F7D" w:rsidRPr="00113B6C" w:rsidRDefault="00675EFC" w:rsidP="00B94097">
+    <w:p w14:paraId="6868C8A2" w14:textId="1289C6BE" w:rsidR="009C0F7D" w:rsidRPr="00113B6C" w:rsidRDefault="00675EFC" w:rsidP="00B94097">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">If you have </w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">questions, please contact </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B2158D">
+        <w:t>DentaQuest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B2158D" w:rsidRPr="00FD40A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00BC1D60" w:rsidRPr="00FD40A2">
-        <w:t>Benecare</w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="00F62E1C" w:rsidRPr="00FD40A2">
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00B21FDA" w:rsidRPr="000D2BA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>ProviderRelations@massdhp.com</w:t>
+          <w:t>MassHealthProviderEngagement@dentaquest.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F62E1C" w:rsidRPr="00FD40A2">
+      <w:r w:rsidR="00B21FDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="00113B6C">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00F62E1C" w:rsidRPr="00113B6C">
-        <w:t>(844)</w:t>
+        <w:t>(8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21FDA">
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62E1C" w:rsidRPr="00113B6C">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00113B6C">
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00B21FDA">
+        <w:t>616-2699</w:t>
+      </w:r>
       <w:r w:rsidR="00F62E1C" w:rsidRPr="00113B6C">
-        <w:t>643-3685.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC0A008" w14:textId="77777777" w:rsidR="00BF5D4C" w:rsidRDefault="00BF5D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58582859" w14:textId="3C7691E6" w:rsidR="009C0F7D" w:rsidRDefault="00C1233A" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc193794018"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc219203094"/>
       <w:r w:rsidRPr="00326FB2">
         <w:lastRenderedPageBreak/>
         <w:t>ESTABLISHING</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> AND USING FLUORIDE VARNISH IN YOUR OFFICE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4910BAA5" w14:textId="11C6DB44" w:rsidR="009C0F7D" w:rsidRPr="00326FB2" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraphnumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00326FB2">
         <w:t xml:space="preserve">Hold a meeting with the clinicians, nurses, medical assistants, </w:t>
       </w:r>
       <w:r w:rsidR="00497DFE" w:rsidRPr="00326FB2">
         <w:t>community health worker</w:t>
       </w:r>
       <w:r w:rsidR="00C672F1" w:rsidRPr="00326FB2">
         <w:t>s</w:t>
       </w:r>
@@ -1794,51 +1702,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraphnumber"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Advertise </w:t>
       </w:r>
       <w:r w:rsidR="00FC188C">
         <w:t xml:space="preserve">the service </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in your waiting room, </w:t>
       </w:r>
       <w:r w:rsidR="00FC188C">
         <w:t xml:space="preserve">in your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">office newsletters, and </w:t>
       </w:r>
       <w:r w:rsidR="00FC188C">
         <w:t xml:space="preserve">on your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">website. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5BB7CC" w14:textId="71E0F6BE" w:rsidR="009C0F7D" w:rsidRPr="00FD40A2" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
+    <w:p w14:paraId="0A5BB7CC" w14:textId="1288469C" w:rsidR="009C0F7D" w:rsidRPr="00FD40A2" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraphnumber"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The American Academy of Pediatric Dentistry recommends that </w:t>
       </w:r>
       <w:r w:rsidR="007F65D9" w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">primary care </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>physicians</w:t>
       </w:r>
       <w:r w:rsidR="00075F34" w:rsidRPr="00FD40A2">
@@ -1873,99 +1781,81 @@
       </w:r>
       <w:r w:rsidR="000A6F39" w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> of age</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2B6B" w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">no later than 12 months of age. Create a list of local dentists that accept MassHealth (call </w:t>
       </w:r>
-      <w:r w:rsidR="007E2B6B" w:rsidRPr="00FD40A2">
+      <w:r w:rsidR="00B2158D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t>866-616-2699</w:t>
       </w:r>
       <w:r w:rsidR="00F05BB6" w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>844</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E2B6B" w:rsidRPr="00FD40A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">or visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00FD40A2">
+      <w:hyperlink r:id="rId18" w:history="1"/>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00B2158D">
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>www.masshealth-dental.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
+      <w:r w:rsidR="00B2158D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00FD40A2">
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>or a list).</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DE4731" w14:textId="77777777" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2236,59 +2126,51 @@
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="009811BF">
         <w:t xml:space="preserve"> Plaque present </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDE5C99" w14:textId="77777777" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Procedure Documentation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C933477" w14:textId="5987974C" w:rsidR="009C0F7D" w:rsidRPr="009811BF" w:rsidRDefault="009811BF" w:rsidP="009811BF">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="009811BF">
-        <w:t xml:space="preserve"> Child positioned for varnish application. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> dried. 5% </w:t>
+        <w:t xml:space="preserve"> Child positioned for varnish application. Teeth dried. 5% </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E2B6B" w:rsidRPr="009811BF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="009811BF">
         <w:t>odium</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00557B5D" w:rsidRPr="009811BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2B6B" w:rsidRPr="009811BF">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="009811BF">
         <w:t xml:space="preserve">luoride </w:t>
       </w:r>
       <w:r w:rsidR="007E2B6B" w:rsidRPr="009811BF">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="009811BF">
         <w:t xml:space="preserve">arnish applied. </w:t>
       </w:r>
     </w:p>
@@ -2877,84 +2759,75 @@
       </w:r>
       <w:r w:rsidRPr="00D631A6">
         <w:t xml:space="preserve">Time </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2605C184" w14:textId="0BAFCB2E" w:rsidR="009C0F7D" w:rsidRPr="00D631A6" w:rsidRDefault="00D631A6" w:rsidP="00D631A6">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009811BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="00D631A6">
         <w:t>I have reviewed risk assessment</w:t>
       </w:r>
       <w:r w:rsidR="00E53608" w:rsidRPr="00D631A6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00557B5D" w:rsidRPr="00D631A6">
-        <w:t xml:space="preserve"> and have overseen </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of fluoride varnish. </w:t>
+        <w:t xml:space="preserve"> and have overseen application of fluoride varnish. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A89D8A" w14:textId="47317C6D" w:rsidR="009C0F7D" w:rsidRPr="003070D0" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="003070D0">
         <w:t xml:space="preserve">Note Risk Factors for Caries </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6489C88B" w14:textId="77777777" w:rsidR="00D631A6" w:rsidRPr="00D631A6" w:rsidRDefault="00D631A6" w:rsidP="00D631A6">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:sectPr w:rsidR="00D631A6" w:rsidRPr="00D631A6" w:rsidSect="00326FB2">
-          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1224" w:right="1800" w:bottom="936" w:left="1800" w:header="720" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc193793398"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc193794019"/>
     </w:p>
     <w:p w14:paraId="44B3457B" w14:textId="1C93BDE8" w:rsidR="00D631A6" w:rsidRPr="00D631A6" w:rsidRDefault="00583CC7" w:rsidP="00D631A6">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009811BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D631A6" w:rsidRPr="00D631A6">
         <w:t>caries present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA22247" w14:textId="1E103509" w:rsidR="00D631A6" w:rsidRPr="00D631A6" w:rsidRDefault="00583CC7" w:rsidP="00583CC7">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:ind w:left="270" w:hanging="270"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3170,50 +3043,51 @@
     <w:p w14:paraId="14DF76A2" w14:textId="77777777" w:rsidR="00D631A6" w:rsidRPr="00D631A6" w:rsidRDefault="00D631A6" w:rsidP="00D631A6">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:sectPr w:rsidR="00D631A6" w:rsidRPr="00D631A6" w:rsidSect="00D631A6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1224" w:right="1800" w:bottom="936" w:left="1800" w:header="720" w:footer="432" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0473F9E4" w14:textId="77777777" w:rsidR="009811BF" w:rsidRPr="00D631A6" w:rsidRDefault="009811BF" w:rsidP="00D631A6">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="00D631A6">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1DA54F" w14:textId="40407923" w:rsidR="009C0F7D" w:rsidRPr="00C1233A" w:rsidRDefault="00C1233A" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc219203095"/>
       <w:r w:rsidRPr="00C1233A">
         <w:lastRenderedPageBreak/>
         <w:t>FLUORIDE VARNISH APPLICATION FACTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00C1233A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5BBF70" w14:textId="77777777" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is fluoride varnish? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBE4E9A" w14:textId="5E08A97E" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00B94097">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r>
         <w:t>Fluoride varnish (5% sodium fluoride) is used to prevent tooth decay. It lowers cavity-causing oral bacterial levels and repairs and strengthens teeth. Fluoride varnish is a topical application and not considered systemic. It is endorsed by the American Dental Association, American Academy of Pediatrics</w:t>
       </w:r>
@@ -3426,117 +3300,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E8D0E7" w14:textId="106265A9" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What counseling should </w:t>
       </w:r>
       <w:r w:rsidR="006433CB">
         <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">provide to parents? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA3135F" w14:textId="2DF6768C" w:rsidR="009C0F7D" w:rsidRDefault="006433CB" w:rsidP="00B94097">
+    <w:p w14:paraId="5FA3135F" w14:textId="4EDFB2CE" w:rsidR="009C0F7D" w:rsidRDefault="006433CB" w:rsidP="00B94097">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tell </w:t>
       </w:r>
       <w:r w:rsidR="00557B5D">
         <w:t>caregivers that any discoloration will be gone within six to eight hours. The varnish can feel strange to the tongue. Please look at the manufacturer’s specific requirements regarding brushing, eating</w:t>
       </w:r>
       <w:r w:rsidR="007A35C8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00557B5D">
         <w:t xml:space="preserve"> and drinking after application. Varnish is most effective if applied two to four times a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00557B5D">
         <w:t>year, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00557B5D">
         <w:t xml:space="preserve"> may be applied more often. Providers should provide follow-up plans including dental referrals and appropriate handouts</w:t>
       </w:r>
       <w:r w:rsidR="00DD605F">
         <w:t xml:space="preserve"> from MassHealth’s dental vendor, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DD605F">
-        <w:t>Benecare</w:t>
+      <w:r w:rsidR="000B7C00">
+        <w:t>DentaQuest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00557B5D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2AFB1B" w14:textId="7D27D334" w:rsidR="009C0F7D" w:rsidRDefault="00B94097" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF2A273" wp14:editId="6E84586F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>428625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1593850" cy="1151255"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2351" name="Picture 2351" descr="A clinician and a parent sitting knee-to-knee with one another with a child on their laps. The clinician has gauze in the child’s mouth to dry the child’s teeth."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2351" name="Picture 2351" descr="A clinician and a parent sitting knee-to-knee with one another with a child on their laps. The clinician has gauze in the child’s mouth to dry the child’s teeth."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1593850" cy="1151255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -3557,51 +3431,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6535E2" wp14:editId="074A3467">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1183640</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1593850" cy="1151750"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2353" name="Picture 2353" descr="A clinician with gloves using an instrument to remove plaque and food debris from a child’s teeth."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2353" name="Picture 2353" descr="A clinician with gloves using an instrument to remove plaque and food debris from a child’s teeth."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1593850" cy="1151750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -3626,51 +3500,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63576545" wp14:editId="1086A3A3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1165225</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1591056" cy="1188720"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2355" name="Picture 2355" descr="A close-up photo of fluoride varnish being applied on a child’s teeth with a brush."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2355" name="Picture 2355" descr="A close-up photo of fluoride varnish being applied on a child’s teeth with a brush."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1591056" cy="1188720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -4052,51 +3926,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">limits the total amount of fluoride swallowed </w:t>
       </w:r>
       <w:r w:rsidR="000B6D11">
         <w:t xml:space="preserve">because </w:t>
       </w:r>
       <w:r>
         <w:t>the varnish wears off the teeth over several hours</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E917ADD" w14:textId="5082077E" w:rsidR="009C0F7D" w:rsidRPr="00C1233A" w:rsidRDefault="00C1233A" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc193793399"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc193794020"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc219203096"/>
       <w:r w:rsidRPr="00C1233A">
         <w:lastRenderedPageBreak/>
         <w:t>BILLING EFFECTIVELY FOR FLUORIDE VARNISH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00C1233A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E231CDD" w14:textId="77777777" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coding and Reimbursement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24174D69" w14:textId="15FEC326" w:rsidR="009C0F7D" w:rsidRPr="002006AE" w:rsidRDefault="00557B5D" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>The following service code must be used on all MassHealth claim submissions for the application of fluoride varnish when applied by a MassHealth qualified healthcare professional</w:t>
@@ -4272,132 +4146,142 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">use the midlevel modifiers (SA, SB, or HN) when submitting a claim for fluoride varnish services provided by a qualified staff member as listed in </w:t>
       </w:r>
       <w:r w:rsidR="007D5AC0">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">433.449(B) </w:t>
       </w:r>
       <w:r w:rsidR="007D5AC0">
         <w:t xml:space="preserve">of Title 130 of the Code of Massachusetts Regulations </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under the supervision of a physician. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA7A74D" w14:textId="7E619CC5" w:rsidR="009C0F7D" w:rsidRPr="002006AE" w:rsidRDefault="00557B5D" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002006AE">
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008363F9">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002006AE">
-        <w:t>ervice</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ervice </w:t>
       </w:r>
       <w:r w:rsidR="008363F9">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002006AE">
         <w:t xml:space="preserve">ode 99188 to your billing/encounter form. </w:t>
       </w:r>
       <w:r>
         <w:t>Instruct physicians, physician assistants, nurse practitioners, registered nurses, licensed practical nurses</w:t>
       </w:r>
       <w:r w:rsidR="003B75C3">
         <w:t xml:space="preserve">, medical assistants, and community health workers </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to document that this procedure was performed when completing the billing/encounter form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C9E3CE" w14:textId="23AE6A76" w:rsidR="009C0F7D" w:rsidRPr="002006AE" w:rsidRDefault="00557B5D" w:rsidP="00C1233A">
+    <w:p w14:paraId="09C9E3CE" w14:textId="59E6B2B3" w:rsidR="009C0F7D" w:rsidRPr="002006AE" w:rsidRDefault="00557B5D" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Be sure your billing specialist is </w:t>
       </w:r>
       <w:r w:rsidR="00692FCD">
         <w:t xml:space="preserve">trained </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00692FCD">
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00692FCD">
         <w:t xml:space="preserve"> how to bill for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fluoride varnish. The billing specialist should call MassHealth </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CC00C0" w:rsidRPr="00CC00C0">
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CC00C0" w:rsidRPr="00CC00C0">
-        <w:t xml:space="preserve"> (844) 627-7347 </w:t>
+        <w:t xml:space="preserve"> (8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D400EE">
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC00C0" w:rsidRPr="00CC00C0">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D400EE">
+        <w:t>616-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62914">
+        <w:t>699</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC00C0" w:rsidRPr="00CC00C0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> any billing issues. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65228F21" w14:textId="77777777" w:rsidR="002B6F25" w:rsidRDefault="002B6F25" w:rsidP="002006AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21351D78" w14:textId="623967C5" w:rsidR="009C0F7D" w:rsidRDefault="00C1233A" w:rsidP="00C1233A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc193793400"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc193794021"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc219203097"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMATION FOR CAREGIVERS ABOUT FLUORIDE VARNISH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABBA797" w14:textId="7A0D0E95" w:rsidR="00972F01" w:rsidRDefault="00557B5D" w:rsidP="00326FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008C1F89">
         <w:t xml:space="preserve">Why do </w:t>
       </w:r>
       <w:r w:rsidR="00D936BE">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00D936BE" w:rsidRPr="008C1F89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C1F89">
         <w:t xml:space="preserve">recommend putting </w:t>
@@ -4608,76 +4492,79 @@
       <w:r w:rsidRPr="00CC6A40">
         <w:t>if your doctor or dentist has prescribed it).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30921A4F" w14:textId="77777777" w:rsidR="00CC6A40" w:rsidRDefault="00CC6A40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C41C2F1" w14:textId="42F4D3F0" w:rsidR="009C0F7D" w:rsidRDefault="00CC6A40" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc219203098"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">REMEMBER: BABY TEETH ARE IMPORTANT! </w:t>
+        <w:t>REMEMBER: BABY TEETH ARE IMPORTANT!</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E06900" w14:textId="77777777" w:rsidR="009C0F7D" w:rsidRDefault="00557B5D" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc193793401"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc193794022"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc193793401"/>
       <w:r>
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7B233C" w14:textId="4B1965B9" w:rsidR="008D0B65" w:rsidRPr="00FD40A2" w:rsidRDefault="008D63A5" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C16A03">
+      <w:r w:rsidRPr="00743D31">
         <w:t xml:space="preserve">Chou R, Pappas M, Dana T, et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">Screening and interventions to prevent dental caries in children younger than 5 years: updated evidence report and systematic review for the US Preventive Services Task Force. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>JAMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>. December 7, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2528DF" w14:textId="3AA9D4D3" w:rsidR="00CE5E21" w:rsidRPr="00FD40A2" w:rsidRDefault="00F25849" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>Dooley D, Moultrie NM, Heckman B, et al. Oral health prevention and toddler well-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -4746,83 +4633,55 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Paediatr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Child Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">. 2018;23(2):111-115. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62547800" w14:textId="3B17C0DB" w:rsidR="00C90CEE" w:rsidRPr="00FD40A2" w:rsidRDefault="00C90CEE" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD40A2">
+      <w:r w:rsidRPr="005920F8">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garcia RI, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> F, et al. </w:t>
+        <w:t xml:space="preserve">Garcia RI, Gregorich SE, Ramos-Gomez F, et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>Absence of fluoride varnish</w:t>
       </w:r>
       <w:r w:rsidR="00306498" w:rsidRPr="00FD40A2">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">related adverse events in caries prevention trials in young children, United States. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prev Chronic Dis</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>. 2017;</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>14:E</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -4930,180 +4789,143 @@
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>. American Academy of Pediatric Dentistry</w:t>
       </w:r>
       <w:r w:rsidR="00306498" w:rsidRPr="00FD40A2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> 2020:288-291.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D784AF8" w14:textId="6DA69A50" w:rsidR="00387B4D" w:rsidRPr="00FD40A2" w:rsidRDefault="00387B4D" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">Guideline on fluoride therapy. American Academy of Pediatric Dentistry. Revised </w:t>
       </w:r>
       <w:r w:rsidR="000E20F7" w:rsidRPr="00FD40A2">
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0058670D" w:rsidRPr="00FD40A2">
-[...39 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="0058670D" w:rsidRPr="00FD40A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>aapd.org/media/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="0058670D" w:rsidRPr="00FD40A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>Policies_Guidelines</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="0058670D" w:rsidRPr="00FD40A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>/G_fluoridetherapy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="0058670D" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F971433" w14:textId="1DEAA04F" w:rsidR="00D34B23" w:rsidRPr="00FD40A2" w:rsidRDefault="00557B5D" w:rsidP="00CC6A40">
       <w:pPr>
         <w:pStyle w:val="TEXT"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD40A2">
         <w:t>Smiles for Life Oral Health Trainings</w:t>
       </w:r>
       <w:r w:rsidR="001E2868" w:rsidRPr="00FD40A2">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD40A2">
-[...34 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00FD40A2">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="009004DD" w:rsidRPr="00FD40A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="23"/>
+          </w:rPr>
+          <w:t>smilesforlifeoralhealth.org</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="009004DD" w:rsidRPr="00FD40A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D34B23" w:rsidRPr="00FD40A2" w:rsidSect="00AB7685">
-      <w:footerReference w:type="default" r:id="rId21"/>
+    <w:sectPr w:rsidR="00D34B23" w:rsidRPr="00FD40A2" w:rsidSect="00104C4D">
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1224" w:right="1800" w:bottom="936" w:left="1800" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="5"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
-      <w:sectPrChange w:id="21" w:author="Kraytman, Paul (EHS)" w:date="2025-03-28T10:55:00Z" w16du:dateUtc="2025-03-28T14:55:00Z">
-[...5 lines deleted...]
-      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A90B4CC" w14:textId="77777777" w:rsidR="00E934E3" w:rsidRDefault="00E934E3">
+    <w:p w14:paraId="71808800" w14:textId="77777777" w:rsidR="00572278" w:rsidRDefault="00572278">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6321CB15" w14:textId="77777777" w:rsidR="00E934E3" w:rsidRDefault="00E934E3">
+    <w:p w14:paraId="55FE11C6" w14:textId="77777777" w:rsidR="00572278" w:rsidRDefault="00572278">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5154,50 +4976,60 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24873AB6" w14:textId="77777777" w:rsidR="004B1C11" w:rsidRDefault="004B1C11">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="236FCC02" w14:textId="1AC060B2" w:rsidR="00DD230D" w:rsidRDefault="00DD230D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="8586"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>March 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DD230D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
@@ -5216,310 +5048,279 @@
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00DD230D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00DD230D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="445CF82E" w14:textId="7EAAFF18" w:rsidR="00B06CAB" w:rsidRPr="00EA68E1" w:rsidRDefault="00EA68E1" w:rsidP="00EA68E1">
+  <w:p w14:paraId="445CF82E" w14:textId="5611E1D8" w:rsidR="00B06CAB" w:rsidRPr="00EA68E1" w:rsidRDefault="00EA68E1" w:rsidP="00EA68E1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB7685">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B844F13" wp14:editId="4DB8AE73">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B844F13" wp14:editId="3473C5D0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-582419</wp:posOffset>
+                <wp:posOffset>-586596</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>148714</wp:posOffset>
+                <wp:posOffset>146841</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1038860" cy="1404620"/>
+              <wp:extent cx="1509622" cy="1404620"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1038860" cy="1404620"/>
+                        <a:ext cx="1509622" cy="1404620"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6BDE41CA" w14:textId="423A7637" w:rsidR="00AB7685" w:rsidRPr="00EA68E1" w:rsidRDefault="00EA68E1" w:rsidP="00EA68E1">
+                        <w:p w14:paraId="4F495473" w14:textId="686B6548" w:rsidR="004B1C11" w:rsidRPr="00EA68E1" w:rsidRDefault="00EA68E1" w:rsidP="00EA68E1">
                           <w:pPr>
                             <w:pStyle w:val="CommentText"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00EA68E1">
                             <w:t>FVT</w:t>
                           </w:r>
                           <w:r w:rsidR="00D33F18">
                             <w:t>M</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00EA68E1">
-                            <w:t>_2025-</w:t>
+                            <w:t>_202</w:t>
                           </w:r>
-                          <w:r>
-[...6 lines deleted...]
-                            <w:t>10</w:t>
+                          <w:r w:rsidR="00104C4D">
+                            <w:t>6-01</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4B844F13" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-45.85pt;margin-top:11.7pt;width:81.8pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEwVR1+gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd23UEy0Ga1EWB&#10;9AGk/QCaoiyiJJdd0pbSr8+SchyjvRXVgSC13Nmd2eH6erCGHRUGDa7m00nJmXISGu32Nf/xfftm&#10;xVmIwjXCgFM1f1SBX29ev1r3vlIz6MA0ChmBuFD1vuZdjL4qiiA7ZUWYgFeOgi2gFZGOuC8aFD2h&#10;W1PMynJZ9ICNR5AqBPp7Nwb5JuO3rZLxa9sGFZmpOfUW84p53aW12KxFtUfhOy1PbYh/6MIK7ajo&#10;GepORMEOqP+CsloiBGjjRIItoG21VJkDsZmWf7B56IRXmQuJE/xZpvD/YOWX44P/hiwO72GgAWYS&#10;wd+D/BmYg9tOuL26QYS+U6KhwtMkWdH7UJ1Sk9ShCglk13+GhoYsDhEy0NCiTaoQT0boNIDHs+hq&#10;iEymkuXb1WpJIUmx6bycL2d5LIWontM9hvhRgWVpU3OkqWZ4cbwPMbUjqucrqZqDrTYmT9Y41tf8&#10;ajFb5ISLiNWRjGe0rfmqTN9ohcTyg2tychTajHsqYNyJdmI6co7DbqCLif4OmkcSAGE0GD0I2nSA&#10;vznryVw1D78OAhVn5pMjEa+m83lyYz7MF++IMcPLyO4yIpwkqJpHzsbtbcwOTlyDvyGxtzrL8NLJ&#10;qVcyTVbnZPDkystzvvXyDDdPAAAA//8DAFBLAwQUAAYACAAAACEAR2eshd4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIWpoiFNVqC1HSok4u7FJIuK1Zbtp+HuWExxH&#10;+zTzttrMZmST9mGwKCBdJsA0tlYN2Alo3veLR2AhSlRytKgFfOsAm/r2ppKlsld809MpdoxKMJRS&#10;QB+jKzkPba+NDEvrNNLt03ojI0XfceXllcrNyLMkWXEjB6SFXjr93Ov263QxAlx0h+LFvx63u/2U&#10;NB+HJhu6nRD3d/P2CVjUc/yD4Vef1KEmp7O9oApsFLBYpwWhArKHHBgBRboGdqac5yvgdcX/f1D/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAETBVHX6AQAAzgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEdnrIXeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-46.2pt;margin-top:11.55pt;width:118.85pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN3vOP+QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oSTdWnNV2t6kq&#10;bS/Sth+AMY5RgaFAYqdf3wF7s1H7VtUPCDzMmTlnDtvbUStyEs5LMDUtFjklwnBopTnU9Pu3/Zsb&#10;SnxgpmUKjKjpWXh6u3v9ajvYSpTQg2qFIwhifDXYmvYh2CrLPO+FZn4BVhgMduA0C3h0h6x1bEB0&#10;rbIyz9fZAK61DrjwHv8+TEG6S/hdJ3j40nVeBKJqir2FtLq0NnHNdltWHRyzveRzG+wfutBMGix6&#10;gXpggZGjk39BackdeOjCgoPOoOskF4kDsinyP9g89cyKxAXF8fYik/9/sPzz6cl+dSSM72DEASYS&#10;3j4C/+GJgfuemYO4cw6GXrAWCxdRsmywvppTo9S+8hGkGT5Bi0NmxwAJaOycjqogT4LoOIDzRXQx&#10;BsJjyVW+WZclJRxjxTJfrss0loxVz+nW+fBBgCZxU1OHU03w7PToQ2yHVc9XYjUDe6lUmqwyZKjp&#10;ZlWuUsJVRMuAxlNS1/Qmj99khcjyvWlTcmBSTXssoMxMOzKdOIexGfFipN9Ae0YBHEwGwweBmx7c&#10;L0oGNFdN/c8jc4IS9dGgiJtiuYxuTIfl6i0yJu460lxHmOEIVdNAybS9D8nBkau3dyj2XiYZXjqZ&#10;e0XTJHVmg0dXXp/TrZdnuPsNAAD//wMAUEsDBBQABgAIAAAAIQB9Hjci3wAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7q2wChNpwlt4zjYKs5ZY9qKxomSrCtvT3aCo+1P&#10;v7+/XE16YCM63xsSsJgnwJAao3pqBdTH7WwJzAdJSg6GUMAPelhVtzelLJS50AeOh9CyGEK+kAK6&#10;EGzBuW861NLPjUWKty/jtAxxdC1XTl5iuB54miSPXMue4odOWnztsPk+nLUAG+zu6c3t39eb7ZjU&#10;n7s67duNEPd30/oFWMAp/MFw1Y/qUEWnkzmT8mwQMHtO84gKSLMFsCuQP2TATnGR5xnwquT/K1S/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3e84/5AQAAzgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH0eNyLfAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAUwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6BDE41CA" w14:textId="423A7637" w:rsidR="00AB7685" w:rsidRPr="00EA68E1" w:rsidRDefault="00EA68E1" w:rsidP="00EA68E1">
+                  <w:p w14:paraId="4F495473" w14:textId="686B6548" w:rsidR="004B1C11" w:rsidRPr="00EA68E1" w:rsidRDefault="00EA68E1" w:rsidP="00EA68E1">
                     <w:pPr>
                       <w:pStyle w:val="CommentText"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00EA68E1">
                       <w:t>FVT</w:t>
                     </w:r>
                     <w:r w:rsidR="00D33F18">
                       <w:t>M</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00EA68E1">
-                      <w:t>_2025-</w:t>
+                      <w:t>_202</w:t>
                     </w:r>
-                    <w:r>
-[...6 lines deleted...]
-                      <w:t>10</w:t>
+                    <w:r w:rsidR="00104C4D">
+                      <w:t>6-01</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
-      <w:t xml:space="preserve">FLUORIDE VARNISH TRAINING MANUAL    |   </w:t>
-[...36 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t>FLUORIDE VARNISH TRAINING MANUAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20D9E013" w14:textId="352F91A3" w:rsidR="00AB7685" w:rsidRPr="00326FB2" w:rsidRDefault="00AB7685" w:rsidP="00EA68E1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00326FB2">
       <w:t xml:space="preserve">FLUORIDE VARNISH TRAINING MANUAL    |   </w:t>
     </w:r>
     <w:r w:rsidR="00EA68E1" w:rsidRPr="00EA68E1">
       <w:t>APRIL</w:t>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:t xml:space="preserve"> 2025   |   page </w:t>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="594B521D" w14:textId="77777777" w:rsidR="00AB7685" w:rsidRPr="00326FB2" w:rsidRDefault="00AB7685" w:rsidP="00AB7685">
+  <w:p w14:paraId="594B521D" w14:textId="2CABBA41" w:rsidR="00AB7685" w:rsidRPr="00326FB2" w:rsidRDefault="00AB7685" w:rsidP="00AB7685">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="8586"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>FLUORIDE VARNISH TRAINING MANUAL</w:t>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">    |   MARCH 2025   |   page </w:t>
+      <w:t xml:space="preserve">    |   </w:t>
+    </w:r>
+    <w:r w:rsidR="00104C4D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>JANUARY 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00326FB2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   |   page </w:t>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -5530,70 +5331,100 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00326FB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="209AA363" w14:textId="77777777" w:rsidR="00E934E3" w:rsidRDefault="00E934E3">
+    <w:p w14:paraId="1BAD3140" w14:textId="77777777" w:rsidR="00572278" w:rsidRDefault="00572278">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B27215E" w14:textId="77777777" w:rsidR="00E934E3" w:rsidRDefault="00E934E3">
+    <w:p w14:paraId="6D25F589" w14:textId="77777777" w:rsidR="00572278" w:rsidRDefault="00572278">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EDE54F1" w14:textId="77777777" w:rsidR="004B1C11" w:rsidRDefault="004B1C11">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47470082" w14:textId="77777777" w:rsidR="004B1C11" w:rsidRDefault="004B1C11">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34C8336C" w14:textId="77777777" w:rsidR="004B1C11" w:rsidRDefault="004B1C11">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E0333C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727EC008"/>
     <w:lvl w:ilvl="0" w:tplc="860E61F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="580"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -8211,356 +8042,376 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1216510436">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="170684713">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="229850693">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2076732913">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="193351842">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1657026734">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C0F7D"/>
     <w:rsid w:val="00004C9D"/>
     <w:rsid w:val="00017910"/>
     <w:rsid w:val="0002078F"/>
     <w:rsid w:val="000222FD"/>
     <w:rsid w:val="00027A3C"/>
     <w:rsid w:val="0003486E"/>
+    <w:rsid w:val="00053DA3"/>
     <w:rsid w:val="00071247"/>
     <w:rsid w:val="00073A34"/>
     <w:rsid w:val="00075F34"/>
     <w:rsid w:val="000808B5"/>
     <w:rsid w:val="00084B2C"/>
     <w:rsid w:val="000902E4"/>
     <w:rsid w:val="00093724"/>
     <w:rsid w:val="000A1718"/>
     <w:rsid w:val="000A6F39"/>
     <w:rsid w:val="000B01E9"/>
     <w:rsid w:val="000B6D11"/>
+    <w:rsid w:val="000B7C00"/>
     <w:rsid w:val="000D3B95"/>
     <w:rsid w:val="000E20F7"/>
     <w:rsid w:val="00101C6E"/>
     <w:rsid w:val="00104612"/>
+    <w:rsid w:val="00104C4D"/>
     <w:rsid w:val="00105587"/>
     <w:rsid w:val="001074FE"/>
     <w:rsid w:val="00113445"/>
     <w:rsid w:val="00113B6C"/>
     <w:rsid w:val="00122D0E"/>
     <w:rsid w:val="00126003"/>
     <w:rsid w:val="0012691D"/>
     <w:rsid w:val="00127D40"/>
     <w:rsid w:val="001413DA"/>
     <w:rsid w:val="001610C6"/>
     <w:rsid w:val="00183759"/>
     <w:rsid w:val="00186EC2"/>
     <w:rsid w:val="00195B94"/>
     <w:rsid w:val="001B793F"/>
     <w:rsid w:val="001C1ECA"/>
+    <w:rsid w:val="001D248F"/>
     <w:rsid w:val="001D4377"/>
+    <w:rsid w:val="001D43B4"/>
     <w:rsid w:val="001E2868"/>
     <w:rsid w:val="001E7F21"/>
     <w:rsid w:val="00200690"/>
     <w:rsid w:val="002006AE"/>
     <w:rsid w:val="00206E3A"/>
     <w:rsid w:val="00250FC7"/>
     <w:rsid w:val="00264799"/>
     <w:rsid w:val="00270533"/>
     <w:rsid w:val="00276BE6"/>
     <w:rsid w:val="002851EB"/>
     <w:rsid w:val="0029682D"/>
     <w:rsid w:val="002B5AB4"/>
     <w:rsid w:val="002B6F25"/>
     <w:rsid w:val="002C20F0"/>
     <w:rsid w:val="002D6D79"/>
     <w:rsid w:val="002E07AD"/>
     <w:rsid w:val="002E2DF4"/>
     <w:rsid w:val="002F203C"/>
     <w:rsid w:val="002F62CC"/>
     <w:rsid w:val="00302D48"/>
     <w:rsid w:val="00306498"/>
     <w:rsid w:val="003070D0"/>
     <w:rsid w:val="00312B75"/>
     <w:rsid w:val="00326FB2"/>
     <w:rsid w:val="00336CC1"/>
     <w:rsid w:val="00387B4D"/>
     <w:rsid w:val="003B75C3"/>
     <w:rsid w:val="003C1802"/>
     <w:rsid w:val="003C7063"/>
     <w:rsid w:val="003E0F83"/>
     <w:rsid w:val="00403DEA"/>
     <w:rsid w:val="0040611D"/>
     <w:rsid w:val="00406BA9"/>
     <w:rsid w:val="004126F0"/>
     <w:rsid w:val="004741A9"/>
     <w:rsid w:val="00497DFE"/>
     <w:rsid w:val="004A1306"/>
+    <w:rsid w:val="004B1C11"/>
     <w:rsid w:val="004B28FD"/>
     <w:rsid w:val="004C0127"/>
     <w:rsid w:val="004C0726"/>
     <w:rsid w:val="004C22BD"/>
     <w:rsid w:val="004C52AB"/>
     <w:rsid w:val="004D2C90"/>
     <w:rsid w:val="004D6AD0"/>
     <w:rsid w:val="004E39CD"/>
     <w:rsid w:val="004F05D3"/>
     <w:rsid w:val="00527931"/>
+    <w:rsid w:val="00533A97"/>
     <w:rsid w:val="005437B9"/>
     <w:rsid w:val="00545E72"/>
     <w:rsid w:val="00557B5D"/>
     <w:rsid w:val="005633E2"/>
+    <w:rsid w:val="00572278"/>
     <w:rsid w:val="005726A8"/>
     <w:rsid w:val="0057554A"/>
     <w:rsid w:val="00583CC7"/>
     <w:rsid w:val="0058670D"/>
+    <w:rsid w:val="005920F8"/>
+    <w:rsid w:val="005B6F82"/>
     <w:rsid w:val="005C2E34"/>
     <w:rsid w:val="005D3097"/>
     <w:rsid w:val="005F0F82"/>
     <w:rsid w:val="00630A22"/>
     <w:rsid w:val="00633D27"/>
     <w:rsid w:val="006433CB"/>
     <w:rsid w:val="00650EFB"/>
     <w:rsid w:val="006736CE"/>
     <w:rsid w:val="00675EFC"/>
     <w:rsid w:val="00677EF4"/>
     <w:rsid w:val="00682CEC"/>
     <w:rsid w:val="00692FCD"/>
     <w:rsid w:val="006A531D"/>
     <w:rsid w:val="006A74F1"/>
     <w:rsid w:val="006D62E1"/>
     <w:rsid w:val="00704102"/>
     <w:rsid w:val="00707D14"/>
     <w:rsid w:val="00714AF1"/>
+    <w:rsid w:val="00743D31"/>
     <w:rsid w:val="00751ABA"/>
     <w:rsid w:val="00753081"/>
     <w:rsid w:val="00757390"/>
     <w:rsid w:val="007644C6"/>
     <w:rsid w:val="007857DF"/>
     <w:rsid w:val="007A35C8"/>
     <w:rsid w:val="007A563B"/>
     <w:rsid w:val="007C0481"/>
     <w:rsid w:val="007C36B3"/>
     <w:rsid w:val="007D5AC0"/>
     <w:rsid w:val="007D63B4"/>
     <w:rsid w:val="007E2B6B"/>
     <w:rsid w:val="007E7DC4"/>
+    <w:rsid w:val="007F1E49"/>
     <w:rsid w:val="007F5E3F"/>
     <w:rsid w:val="007F65D9"/>
     <w:rsid w:val="007F709D"/>
     <w:rsid w:val="00801944"/>
+    <w:rsid w:val="00806AE0"/>
     <w:rsid w:val="00811307"/>
     <w:rsid w:val="00814C8C"/>
+    <w:rsid w:val="00824C53"/>
     <w:rsid w:val="008363F9"/>
     <w:rsid w:val="00837C01"/>
     <w:rsid w:val="00840D73"/>
     <w:rsid w:val="00876A5A"/>
     <w:rsid w:val="008805E1"/>
     <w:rsid w:val="008828B3"/>
     <w:rsid w:val="0088594E"/>
     <w:rsid w:val="008B61A2"/>
     <w:rsid w:val="008B78B1"/>
     <w:rsid w:val="008C1F89"/>
     <w:rsid w:val="008D0B65"/>
     <w:rsid w:val="008D63A5"/>
     <w:rsid w:val="008E3206"/>
     <w:rsid w:val="008E5A6C"/>
     <w:rsid w:val="009004DD"/>
     <w:rsid w:val="009006B2"/>
     <w:rsid w:val="00901A70"/>
     <w:rsid w:val="00920C34"/>
     <w:rsid w:val="009423CA"/>
     <w:rsid w:val="00944DB3"/>
     <w:rsid w:val="00951D5C"/>
+    <w:rsid w:val="00956784"/>
     <w:rsid w:val="00965791"/>
     <w:rsid w:val="00965AA9"/>
     <w:rsid w:val="00972F01"/>
     <w:rsid w:val="009811BF"/>
     <w:rsid w:val="00984166"/>
     <w:rsid w:val="009868B6"/>
+    <w:rsid w:val="00993E87"/>
     <w:rsid w:val="009A57E9"/>
     <w:rsid w:val="009A763D"/>
     <w:rsid w:val="009C0F7D"/>
     <w:rsid w:val="009C4215"/>
     <w:rsid w:val="009C6E60"/>
     <w:rsid w:val="009E5757"/>
     <w:rsid w:val="009F3D48"/>
     <w:rsid w:val="00A11DC4"/>
     <w:rsid w:val="00A13EC7"/>
     <w:rsid w:val="00A36B81"/>
     <w:rsid w:val="00A42874"/>
     <w:rsid w:val="00A444A1"/>
+    <w:rsid w:val="00A46062"/>
     <w:rsid w:val="00A51E6A"/>
+    <w:rsid w:val="00A53465"/>
     <w:rsid w:val="00A63C5B"/>
     <w:rsid w:val="00A81D5F"/>
     <w:rsid w:val="00A843A0"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A92B7D"/>
     <w:rsid w:val="00AA097E"/>
     <w:rsid w:val="00AA1C0D"/>
     <w:rsid w:val="00AB378E"/>
     <w:rsid w:val="00AB7685"/>
     <w:rsid w:val="00AB7C05"/>
     <w:rsid w:val="00AE300A"/>
     <w:rsid w:val="00AE3EE3"/>
     <w:rsid w:val="00AF16D8"/>
     <w:rsid w:val="00AF67B1"/>
     <w:rsid w:val="00B06CAB"/>
     <w:rsid w:val="00B075FA"/>
+    <w:rsid w:val="00B2158D"/>
+    <w:rsid w:val="00B21FDA"/>
     <w:rsid w:val="00B31F18"/>
+    <w:rsid w:val="00B31FFE"/>
     <w:rsid w:val="00B360BA"/>
     <w:rsid w:val="00B3640C"/>
     <w:rsid w:val="00B42B38"/>
     <w:rsid w:val="00B51495"/>
     <w:rsid w:val="00B548F8"/>
     <w:rsid w:val="00B66EB4"/>
     <w:rsid w:val="00B6775F"/>
     <w:rsid w:val="00B9102F"/>
     <w:rsid w:val="00B94097"/>
     <w:rsid w:val="00BA32E4"/>
     <w:rsid w:val="00BB6C2F"/>
     <w:rsid w:val="00BC1D60"/>
     <w:rsid w:val="00BC715A"/>
     <w:rsid w:val="00BD0B4E"/>
     <w:rsid w:val="00BE12FC"/>
     <w:rsid w:val="00BE4759"/>
     <w:rsid w:val="00BE6045"/>
     <w:rsid w:val="00BF2CC4"/>
     <w:rsid w:val="00BF4C03"/>
     <w:rsid w:val="00BF5D4C"/>
     <w:rsid w:val="00C0133E"/>
     <w:rsid w:val="00C1233A"/>
     <w:rsid w:val="00C16A03"/>
+    <w:rsid w:val="00C17F10"/>
     <w:rsid w:val="00C56CBB"/>
     <w:rsid w:val="00C66C89"/>
     <w:rsid w:val="00C672F1"/>
     <w:rsid w:val="00C90CEE"/>
     <w:rsid w:val="00CA7E68"/>
     <w:rsid w:val="00CB41E8"/>
     <w:rsid w:val="00CB7C1C"/>
     <w:rsid w:val="00CC00C0"/>
     <w:rsid w:val="00CC6A40"/>
     <w:rsid w:val="00CC723C"/>
     <w:rsid w:val="00CD3564"/>
     <w:rsid w:val="00CE1427"/>
+    <w:rsid w:val="00CE1767"/>
     <w:rsid w:val="00CE5E21"/>
     <w:rsid w:val="00CF0A04"/>
     <w:rsid w:val="00D11572"/>
+    <w:rsid w:val="00D116F7"/>
     <w:rsid w:val="00D23D0D"/>
     <w:rsid w:val="00D25962"/>
     <w:rsid w:val="00D30DC6"/>
     <w:rsid w:val="00D33F18"/>
     <w:rsid w:val="00D34B23"/>
+    <w:rsid w:val="00D400EE"/>
     <w:rsid w:val="00D550F9"/>
     <w:rsid w:val="00D62381"/>
     <w:rsid w:val="00D62E94"/>
     <w:rsid w:val="00D631A6"/>
     <w:rsid w:val="00D66485"/>
     <w:rsid w:val="00D80874"/>
     <w:rsid w:val="00D85B05"/>
     <w:rsid w:val="00D936BE"/>
     <w:rsid w:val="00DA799C"/>
     <w:rsid w:val="00DB2EE0"/>
     <w:rsid w:val="00DB7526"/>
     <w:rsid w:val="00DD094C"/>
     <w:rsid w:val="00DD230D"/>
     <w:rsid w:val="00DD605F"/>
     <w:rsid w:val="00E10784"/>
     <w:rsid w:val="00E15A7A"/>
     <w:rsid w:val="00E2480C"/>
     <w:rsid w:val="00E46113"/>
     <w:rsid w:val="00E52DD5"/>
     <w:rsid w:val="00E53608"/>
     <w:rsid w:val="00E5419D"/>
     <w:rsid w:val="00E56BC0"/>
     <w:rsid w:val="00E61739"/>
     <w:rsid w:val="00E70307"/>
     <w:rsid w:val="00E80081"/>
     <w:rsid w:val="00E917F0"/>
     <w:rsid w:val="00E91D04"/>
     <w:rsid w:val="00E934E3"/>
     <w:rsid w:val="00EA18B1"/>
     <w:rsid w:val="00EA68E1"/>
     <w:rsid w:val="00ED4D1E"/>
     <w:rsid w:val="00EE0943"/>
     <w:rsid w:val="00EE69C1"/>
     <w:rsid w:val="00EE754F"/>
     <w:rsid w:val="00F05BB6"/>
     <w:rsid w:val="00F103AF"/>
     <w:rsid w:val="00F25849"/>
+    <w:rsid w:val="00F56492"/>
     <w:rsid w:val="00F575FE"/>
+    <w:rsid w:val="00F62914"/>
     <w:rsid w:val="00F62E1C"/>
     <w:rsid w:val="00F71B76"/>
     <w:rsid w:val="00F815C7"/>
+    <w:rsid w:val="00F83E33"/>
     <w:rsid w:val="00F84ADA"/>
     <w:rsid w:val="00FA738E"/>
     <w:rsid w:val="00FC13BA"/>
     <w:rsid w:val="00FC188C"/>
     <w:rsid w:val="00FD40A2"/>
     <w:rsid w:val="00FE069B"/>
     <w:rsid w:val="00FF487A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -9327,56 +9178,63 @@
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005C2E34"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="TOC2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0057554A"/>
+    <w:rsid w:val="005920F8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="7110"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="7560"/>
+      </w:tabs>
+      <w:ind w:left="1260"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
       <w:noProof/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00105587"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="7110"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
@@ -9521,51 +9379,51 @@
         <w:left w:val="single" w:sz="12" w:space="4" w:color="0070C0"/>
         <w:bottom w:val="single" w:sz="12" w:space="4" w:color="0070C0"/>
         <w:right w:val="single" w:sz="12" w:space="4" w:color="0070C0"/>
         <w:between w:val="single" w:sz="8" w:space="1" w:color="0070C0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4770"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1440" w:right="2966"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ProviderRelations@massdhp.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smilesforlifeoralhealth.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshealth-dental.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smilesforlifeoralhealth.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshealth-dental.net/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ProviderRelations@massdhp.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.massdhp.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="NULL" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smilesforlifeoralhealth.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MassHealthProviderEngagement@dentaquest.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aapd.org/media/Policies_Guidelines/G_fluoridetherapy.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smilesforlifeoralhealth.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshealth-dental.net/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smilesforlifeoralhealth.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshealth-dental.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MassHealthProviderEngagement@dentaquest.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smilesforlifeoralhealth.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9846,69 +9704,69 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC83426F-AF71-41EF-AB20-DF6552B5E841}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3024</Words>
-  <Characters>17239</Characters>
+  <Words>3020</Words>
+  <Characters>17216</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>143</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FLUORIDE VARNISH TRAINING</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20223</CharactersWithSpaces>
+  <CharactersWithSpaces>20196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FLUORIDE VARNISH TRAINING</dc:title>
   <dc:subject/>
   <dc:creator>rcomeau</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>