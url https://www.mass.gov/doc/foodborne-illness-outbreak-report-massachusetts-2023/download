--- v0 (2026-01-29)
+++ v1 (2026-09-25)
@@ -296,50 +296,51 @@
                               </w:tabs>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:caps/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="42"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                               <w:alias w:val="Title"/>
                               <w:tag w:val=""/>
                               <w:id w:val="-9991715"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text/>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:p w14:paraId="678BB459" w14:textId="7A1319EE" w:rsidR="005B07F8" w:rsidRPr="007308C8" w:rsidRDefault="005B07F8" w:rsidP="005B07F8">
                                 <w:pPr>
                                   <w:pStyle w:val="NoSpacing"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:caps/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="42"/>
                                     <w:szCs w:val="12"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="007308C8">
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="42"/>
                                     <w:szCs w:val="12"/>
                                   </w:rPr>
                                   <w:t>Foodborne Illness Outbreak Report</w:t>
@@ -391,117 +392,200 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:caps/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="42"/>
                                 <w:szCs w:val="42"/>
                               </w:rPr>
                               <w:t>2023</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="39466E5D" w14:textId="1120863A" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="6FE6D2D1" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="02854530" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="407C70AC" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="431A5F46" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="733F1B98" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="7EF660D8" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="6899D8D1" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="67FF6F2C" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="30D97ACC" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="58D4A5AB" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="06DC860D" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                           <w:p w14:paraId="643B4507" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
-                          <w:p w14:paraId="1DB80B26" w14:textId="472241F6" w:rsidR="005B07F8" w:rsidRPr="00114C13" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
+                          <w:p w14:paraId="1DB80B26" w14:textId="03A2FCD3" w:rsidR="005B07F8" w:rsidRPr="00114C13" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:spacing w:before="120"/>
                               <w:ind w:left="450" w:right="480"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00114C13">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">305 South Street                           </w:t>
+                              <w:t xml:space="preserve">305 South Street                         </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00A15546">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">    </w:t>
+                              <w:t xml:space="preserve">Originally </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00114C13">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Published: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>December 30, 2025</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6EBABCCA" w14:textId="1A9CBF34" w:rsidR="005B07F8" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
+                          <w:p w14:paraId="6EBABCCA" w14:textId="664A9B53" w:rsidR="005B07F8" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
                             <w:pPr>
                               <w:ind w:left="450"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00114C13">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Jamaica Plain, MA 02130</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A15546">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00A15546">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00A15546">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003363EB">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A15546">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Revision</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00A15546">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Published: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000006F8">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>September 14</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A15546">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>, 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="750D67C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:538.75pt;height:729.9pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjuQHZDwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxnTQx4hRdug4D&#10;ugvQ7QNkWY6FyaImKbGzry8lu2nQvRXzgyCa1CF5eLi5GTpFjsI6Cbqk81lKidAcaqn3Jf318/7D&#10;ihLnma6ZAi1KehKO3mzfv9v0phAZtKBqYQmCaFf0pqSt96ZIEsdb0TE3AyM0OhuwHfNo2n1SW9Yj&#10;eqeSLE2XSQ+2Nha4cA7/3o1Ouo34TSO4/940TniiSoq1+XjaeFbhTLYbVuwtM63kUxnsDVV0TGpM&#10;eoa6Y56Rg5X/QHWSW3DQ+BmHLoGmkVzEHrCbefqqm8eWGRF7QXKcOdPk/h8s/3Z8ND8s8cNHGHCA&#10;sQlnHoD/dkTDrmV6L26thb4VrMbE80BZ0htXTE8D1a5wAaTqv0KNQ2YHDxFoaGwXWME+CaLjAE5n&#10;0sXgCcefy1WeZVc5JRx962y5vr6KY0lY8fzcWOc/C+hIuJTU4lQjPDs+OB/KYcVzSMjmQMn6XioV&#10;DbuvdsqSIwsKSBfrdR47eBWmNOkx/SJbjAy8AaKTHqWsZFfSVRq+UVyBt0+6jkLzTKrxjiUrPREZ&#10;uBtZ9EM1YGAgtIL6hJRaGCWLK4aXFuxfSnqUa0ndnwOzghL1ReNY1vM8D/qORr64ztCwl57q0sM0&#10;R6iSekrG687HnQiEabjF8TUyEvtSyVQryjDyPa1M0PmlHaNeFnv7BAAA//8DAFBLAwQUAAYACAAA&#10;ACEApTU2Sd8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0sDMRDF74LfIYzgzSaK/bdutlSp&#10;VCgKrWI9TjfjZnEzWTZpu357Uy96Gd7whvd+k89614gDdaH2rOF6oEAQl97UXGl4e328moAIEdlg&#10;45k0fFOAWXF+lmNm/JHXdNjESqQQDhlqsDG2mZShtOQwDHxLnLxP3zmMae0qaTo8pnDXyBulRtJh&#10;zanBYksPlsqvzd5pWC637Tuu1s9zO5ri/eLlY6G2T1pfXvTzOxCR+vh3DCf8hA5FYtr5PZsgGg3p&#10;kfg7T54aj4cgdkndDqcTkEUu//MXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjuQHZ&#10;DwIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCl&#10;NTZJ3wAAAAcBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="#005994" strokecolor="#005994">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5885DD48" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8" w:rsidP="005B07F8">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
@@ -532,51 +616,51 @@
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:noProof/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D4687CA" wp14:editId="6CB5FFB0">
                             <wp:extent cx="1545021" cy="755471"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                             <wp:docPr id="1291655974" name="Picture 1" descr="Massachusetts Department of Public Health logo"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="1291655974" name="Picture 1" descr="Massachusetts Department of Public Health logo"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId12"/>
+                                    <a:blip r:embed="rId13"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1562577" cy="764055"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27CA1B77" w14:textId="1D1F02D8" w:rsidR="005B07F8" w:rsidRPr="00787BEA" w:rsidRDefault="005B07F8" w:rsidP="005B07F8">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
@@ -806,184 +890,297 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="42"/>
                           <w:szCs w:val="42"/>
                         </w:rPr>
                         <w:t>2023</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="39466E5D" w14:textId="1120863A" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="6FE6D2D1" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="02854530" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="407C70AC" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="431A5F46" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="733F1B98" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="7EF660D8" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="6899D8D1" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="67FF6F2C" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="30D97ACC" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="58D4A5AB" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="06DC860D" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
                     <w:p w14:paraId="643B4507" w14:textId="77777777" w:rsidR="005B07F8" w:rsidRDefault="005B07F8"/>
-                    <w:p w14:paraId="1DB80B26" w14:textId="472241F6" w:rsidR="005B07F8" w:rsidRPr="00114C13" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
+                    <w:p w14:paraId="1DB80B26" w14:textId="03A2FCD3" w:rsidR="005B07F8" w:rsidRPr="00114C13" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:spacing w:before="120"/>
                         <w:ind w:left="450" w:right="480"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00114C13">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">305 South Street                           </w:t>
+                        <w:t xml:space="preserve">305 South Street                         </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00A15546">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">    </w:t>
+                        <w:t xml:space="preserve">Originally </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00114C13">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Published: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>December 30, 2025</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6EBABCCA" w14:textId="1A9CBF34" w:rsidR="005B07F8" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
+                    <w:p w14:paraId="6EBABCCA" w14:textId="664A9B53" w:rsidR="005B07F8" w:rsidRDefault="005B07F8" w:rsidP="003F2520">
                       <w:pPr>
                         <w:ind w:left="450"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00114C13">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Jamaica Plain, MA 02130</w:t>
                       </w:r>
+                      <w:r w:rsidR="00A15546">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00A15546">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00A15546">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003363EB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A15546">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Revision Published: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000006F8">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>September 14</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A15546">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>, 2026</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0C8743" w14:textId="7697A28E" w:rsidR="00427B15" w:rsidRPr="00C96EB6" w:rsidRDefault="00D923D6" w:rsidP="00C96EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3FB"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Suggested Citation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5D1F9" w14:textId="09974885" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="129BB9B2">
+    <w:p w14:paraId="73C5D1F9" w14:textId="0669F995" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="2E47B239">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="129BB9B2">
+      <w:r w:rsidRPr="2E47B239">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health (DPH), Bureau of Infectious Disease and Laboratory Sciences. 2023 Foodborne Illness Outbreak Report.</w:t>
       </w:r>
-      <w:r w:rsidR="001C73FB">
+      <w:r w:rsidR="001C73FB" w:rsidRPr="2E47B239">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="129BB9B2">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="129BB9B2">
+      <w:r w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.mass.gov/lists/infectious-disease-data-reports-and-requests. </w:t>
+      </w:r>
+      <w:r w:rsidR="6729401C" w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="2279D6F6" w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublished </w:t>
+      </w:r>
+      <w:r w:rsidR="007C73B9" w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="3DCC0234" w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="4CFE28E8" w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>updated</w:t>
+      </w:r>
+      <w:r w:rsidR="3DCC0234" w:rsidRPr="2E47B239">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E47B239">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed [date]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07152C48" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="003B4350">
       <w:pPr>
         <w:pStyle w:val="Heading3FB"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="IDX2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Requests for additional data:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7251A4CD" w14:textId="229E6640" w:rsidR="00427B15" w:rsidRDefault="00D923D6">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -1206,51 +1403,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health (</w:t>
       </w:r>
       <w:r w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DPH</w:t>
       </w:r>
       <w:r w:rsidR="4F7E91AC" w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000067C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00E33B9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>105 CMR 300.000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00981722">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F44C96">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
@@ -1261,51 +1458,51 @@
       <w:r>
         <w:t>Foodborne Outbreaks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FE5F9E" w14:textId="17392D2E" w:rsidR="00427B15" w:rsidRPr="006C2E18" w:rsidRDefault="00D923D6" w:rsidP="33FFEFC4">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="005E3590">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>foodborne outbreak</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3D75D4EF" w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is defined as</w:t>
       </w:r>
       <w:r w:rsidRPr="33FFEFC4">
         <w:rPr>
@@ -1873,52 +2070,52 @@
     <w:p w14:paraId="6B0AEB82" w14:textId="799C5F2E" w:rsidR="00427B15" w:rsidRPr="002106E8" w:rsidRDefault="00D923D6" w:rsidP="0051445D">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002106E8">
         <w:t>Share all this information with your LBOH and healthcare provider to support outbreak investigations and help protect others from getting sick. The more details you can provide, the more effective these efforts will be.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF9B784" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00427B15">
       <w:pPr>
         <w:sectPr w:rsidR="00427B15" w:rsidSect="001F4C89">
-          <w:headerReference w:type="default" r:id="rId15"/>
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E2C620F" w14:textId="090ACBF8" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="00262193">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="IDX5"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00336121">
         <w:lastRenderedPageBreak/>
         <w:t>Whole Genome Sequencing Clusters</w:t>
@@ -2226,51 +2423,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The threshold for a </w:t>
       </w:r>
       <w:r w:rsidR="00D923D6" w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>local cluster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as defined by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="002B16D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CDC PulseNet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, is </w:t>
       </w:r>
       <w:r w:rsidR="00D923D6" w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>when three o</w:t>
       </w:r>
       <w:r w:rsidR="00A01B7A" w:rsidRPr="33FFEFC4">
         <w:rPr>
@@ -2320,52 +2517,52 @@
       <w:r w:rsidR="005C3787">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by SPHL</w:t>
       </w:r>
       <w:r w:rsidR="00D923D6" w:rsidRPr="33FFEFC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, a national database managed by the Centers for Disease Control and Prevention (CDC). By comparing bacterial genomes on a national scale, public health officials can determine if similar cases are happening in other states. When matches are found across multiple states, this is called a multistate cluster, often pointing to a widely distributed contaminated food item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AF54A0" w14:textId="30DCA6E6" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="004E68F2">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:sectPr w:rsidR="00427B15" w:rsidSect="00560C8D">
-          <w:headerReference w:type="default" r:id="rId18"/>
-          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These clusters, whether local or multistate, help public health officials focus their investigations and identify the source of outbreaks more quickly. The integration of state-level sequencing and the PulseNet database highlights the importance of coordinated efforts to protect public health and ensure the safety of the food supply. By using WGS, public health agencies can respond rapidly to outbreaks, limiting their spread and preventing further illnesses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB23F8C" w14:textId="515758B2" w:rsidR="00427B15" w:rsidRPr="00336121" w:rsidRDefault="00D923D6" w:rsidP="00262193">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
@@ -2395,51 +2592,51 @@
       <w:r>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F71E69D" wp14:editId="16DAFDF7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1889760</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1760318897" name="SGPlot.png" descr="Vertical stacked bar graph of confirmed and probable Listeriosis cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 155."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1760318897" name="SGPlot.png" descr="Vertical stacked bar graph of confirmed and probable Listeriosis cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 155."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2564,102 +2761,102 @@
         <w:t xml:space="preserve"> on human </w:t>
       </w:r>
       <w:r w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Listeria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> samples to identify individuals who may have become ill from the same source.</w:t>
       </w:r>
       <w:r w:rsidR="008D5FEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidR="007A68D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Learn more about listeriosis.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BB5FDBF" w14:textId="6F3103C3" w:rsidR="0051445D" w:rsidRDefault="00F64CCC" w:rsidP="79F3EC0E">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="704DE89F" wp14:editId="6A4DA5D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3538855</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="SGPlot1.png" descr="Vertical bar graph of confirmed Listeriosis cases in Massachusetts in 2023 by month with the highest number of cases reported in February, August, and November. Total N is 44."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="SGPlot1.png" descr="Vertical bar graph of confirmed Listeriosis cases in Massachusetts in 2023 by month with the highest number of cases reported in February, August, and November. Total N is 44."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -2705,51 +2902,51 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B8B7144" wp14:editId="0DE543D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="SGPie.png" descr="Donut chart of confirmed cases of Listeriosis in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory (SPHL).  93.2% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 44."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="SGPie.png" descr="Donut chart of confirmed cases of Listeriosis in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory (SPHL).  93.2% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 44."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F64CCC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -2833,51 +3030,51 @@
       <w:r>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="232BAB5F" wp14:editId="2F6885B8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>566420</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="3" name="SGPie1.png" descr="Donut chart of confirmed cases of Listeriosis in Massachusetts in 2023 by inclusion in a local or multistate whole genome sequencing (WGS) cluster. 22.7% of cases were included in a cluster. Legend of donut chart with 2 categories: Included in a cluster, and Not included in a cluster. Total N is 44."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="SGPie1.png" descr="Donut chart of confirmed cases of Listeriosis in Massachusetts in 2023 by inclusion in a local or multistate whole genome sequencing (WGS) cluster. 22.7% of cases were included in a cluster. Legend of donut chart with 2 categories: Included in a cluster, and Not included in a cluster. Total N is 44."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FD4ED6" w14:textId="77777777" w:rsidR="00560C8D" w:rsidRDefault="00560C8D">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -3234,93 +3431,93 @@
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="20" w:type="dxa"/>
               <w:bottom w:w="20" w:type="dxa"/>
               <w:right w:w="20" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65AA7624" w14:textId="1096098E" w:rsidR="00360619" w:rsidRDefault="00360619" w:rsidP="00360619">
             <w:pPr>
               <w:pStyle w:val="sasdata"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B46E1C">
               <w:t>-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3797022F" w14:textId="1BFB94A5" w:rsidR="00427B15" w:rsidRDefault="00B46E1C" w:rsidP="004E68F2">
       <w:pPr>
         <w:pStyle w:val="sastinyparagraph"/>
         <w:sectPr w:rsidR="00427B15" w:rsidSect="00560C8D">
-          <w:headerReference w:type="default" r:id="rId25"/>
-          <w:footerReference w:type="default" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:footerReference w:type="default" r:id="rId27"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6495FF37" wp14:editId="147672E6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1599565</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>461645</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="4" name="SGPlot2.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Listeriosis case included from 2020 to 2023 with the highest number of cluster reported in 2022. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 18."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="SGPlot2.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Listeriosis case included from 2020 to 2023 with the highest number of cluster reported in 2022. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 18."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CE95DA" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="00262193">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
@@ -3503,51 +3700,51 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="4EE19155">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on human </w:t>
       </w:r>
       <w:r w:rsidRPr="4EE19155">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salmonella</w:t>
       </w:r>
       <w:r w:rsidRPr="4EE19155">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> samples to identify clusters of individuals who may have become ill from the same source. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="007A68D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>L</w:t>
         </w:r>
         <w:r w:rsidR="008D5FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>earn more about salmonellosis.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57517EEB" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00D923D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -3556,51 +3753,51 @@
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="IDX16"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F80AB56" wp14:editId="09AE0010">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="SGPlot3.png" descr="Vertical stacked bar graph of confirmed and probable Salmonellosis cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 3933."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="SGPlot3.png" descr="Vertical stacked bar graph of confirmed and probable Salmonellosis cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 3933."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7EDC3A" w14:textId="69BA80BC" w:rsidR="00427B15" w:rsidRDefault="00F64CCC" w:rsidP="440DE21B">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
@@ -3656,51 +3853,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="026CBDF2" wp14:editId="49B14A52">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1604645</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>203835</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="6" name="SGPlot4.png" descr="Vertical bar graph of confirmed Salmonellosis cases in Massachusetts in 2023 by month with the highest number of cases reported in May. Total N is 1123."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="SGPlot4.png" descr="Vertical bar graph of confirmed Salmonellosis cases in Massachusetts in 2023 by month with the highest number of cases reported in May. Total N is 1123."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F940A97" w14:textId="77777777" w:rsidR="00262193" w:rsidRDefault="00262193" w:rsidP="00C47382">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -3736,51 +3933,51 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7325663D" wp14:editId="0534199B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1601470</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>168910</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="7" name="SGPie2.png" descr="Donut chart of confirmed cases of Salmonellosis in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory.  96.2% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 1123."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="SGPie2.png" descr="Donut chart of confirmed cases of Salmonellosis in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory.  96.2% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 1123."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1517CC07" w14:textId="209515D9" w:rsidR="00262193" w:rsidRDefault="00262193" w:rsidP="00C47382">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -3828,51 +4025,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AFAC204" wp14:editId="7BB5F591">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1602740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>167005</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="8" name="SGPie3.png" descr="Donut chart of confirmed cases of Salmonellosis in Massachusetts in 2023 by inclusion in a local or multistate whole genome sequencing (WGS) cluster. 28.6% of cases were included in a cluster. Legend of donut chart with 2 categories: Included in a cluster, and Not included in a cluster. Total N is 1123."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="SGPie3.png" descr="Donut chart of confirmed cases of Salmonellosis in Massachusetts in 2023 by inclusion in a local or multistate whole genome sequencing (WGS) cluster. 28.6% of cases were included in a cluster. Legend of donut chart with 2 categories: Included in a cluster, and Not included in a cluster. Total N is 1123."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003E6408">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -4346,51 +4543,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="IDX23"/>
       <w:bookmarkStart w:id="20" w:name="IDX24"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D039E17" wp14:editId="1B1A13ED">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="SGPlot5.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Salmonellosis case included from 2020 to 2023 with the highest number of clusters reported in 2022. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 180."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="SGPlot5.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Salmonellosis case included from 2020 to 2023 with the highest number of clusters reported in 2022. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 180."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F4F403" w14:textId="3C8512B2" w:rsidR="00427B15" w:rsidRPr="00560C8D" w:rsidRDefault="00CC5CB7" w:rsidP="00262193">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
@@ -4532,51 +4729,51 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on human </w:t>
       </w:r>
       <w:r w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Shigella</w:t>
       </w:r>
       <w:r w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> samples to identify clusters of individuals who may have become ill from the same source and to monitor trends in antibiotic resistance. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="007A68D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>L</w:t>
         </w:r>
         <w:r w:rsidR="00477A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>earn more about shigellosis.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1442798F" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00D923D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -4585,51 +4782,51 @@
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="IDX25"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC24579" wp14:editId="0EB70694">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="SGPlot6.png" descr="Vertical stacked bar graph of confirmed and probable Shigellosis cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 841."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="SGPlot6.png" descr="Vertical stacked bar graph of confirmed and probable Shigellosis cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 841."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="553E2C4E" w14:textId="7DBD5496" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="440DE21B">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
@@ -4685,51 +4882,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19ED9455" wp14:editId="02C9D87C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1600835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>229235</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="11" name="SGPlot7.png" descr="Vertical bar graph of confirmed Shigellosis cases in Massachusetts in 2023 by month with the highest number of cases reported in July. Total N is 195."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="SGPlot7.png" descr="Vertical bar graph of confirmed Shigellosis cases in Massachusetts in 2023 by month with the highest number of cases reported in July. Total N is 195."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D632E77" w14:textId="77777777" w:rsidR="00C47382" w:rsidRDefault="00D923D6" w:rsidP="00C47382">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -4744,51 +4941,51 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="IDX28"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="672FDF74" wp14:editId="2C64B34C">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="SGPie4.png" descr="Donut chart of confirmed cases of Shigellosis in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory.  84.6% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 195."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="SGPie4.png" descr="Donut chart of confirmed cases of Shigellosis in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory.  84.6% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 195."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="IDX29"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0B9B1F5C" w14:textId="534F1EF3" w:rsidR="0004398C" w:rsidRDefault="00C47382" w:rsidP="00C47382">
       <w:pPr>
@@ -4812,51 +5009,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32760ED6" wp14:editId="7620D1DC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1599565</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>543560</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="13" name="SGPie5.png" descr="Donut chart of confirmed cases of Shigellosis in Massachusetts in 2023 by inclusion in a local or multistate whole genome sequencing (WGS) cluster. 30.8% of cases were included in a cluster. Legend of donut chart with 2 categories: Included in a cluster, and Not included in a cluster. Total N is 195."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="SGPie5.png" descr="Donut chart of confirmed cases of Shigellosis in Massachusetts in 2023 by inclusion in a local or multistate whole genome sequencing (WGS) cluster. 30.8% of cases were included in a cluster. Legend of donut chart with 2 categories: Included in a cluster, and Not included in a cluster. Total N is 195."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C04F410" w14:textId="77777777" w:rsidR="00CC5CB7" w:rsidRDefault="00CC5CB7">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -5361,51 +5558,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF3AA1D" wp14:editId="3780448B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1596390</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1042670</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="14" name="SGPlot8.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Shigellosis case included from 2020 to 2023 with the highest number of clusters reported in 2022. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 44."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="SGPlot8.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Shigellosis case included from 2020 to 2023 with the highest number of clusters reported in 2022. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 44."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -5526,51 +5723,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WGS</w:t>
       </w:r>
       <w:r w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, a type of DNA fingerprinting</w:t>
       </w:r>
       <w:r w:rsidR="00C47382" w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="2938A3EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on human STEC samples to identify clusters of individuals who may have become ill from the same source and to monitor trends in antibiotic resistance. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidR="007A68D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>L</w:t>
         </w:r>
         <w:r w:rsidR="00477A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>earn more about STEC.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="536D06AE" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00D923D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -5579,51 +5776,51 @@
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="IDX34"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25532D9D" wp14:editId="256FB8C5">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="SGPlot9.png" descr="Vertical stacked bar graph of confirmed and probable Shiga-toxin producing E. coli cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 570."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="SGPlot9.png" descr="Vertical stacked bar graph of confirmed and probable Shiga-toxin producing E. coli cases in Massachusetts from 2020 to 2023 with the highest number of cases reported in 2023. Legend of stacked bar graph with 2 categories: confirmed and probable. Total N is 570."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="65205515" w14:textId="5D5F79EA" w:rsidR="00427B15" w:rsidRDefault="00170B28" w:rsidP="440DE21B">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
@@ -5642,51 +5839,51 @@
       <w:r>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234A04CC" wp14:editId="29599530">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1601470</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>541655</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="16" name="SGPlot10.png" descr="Vertical bar graph of confirmed Shiga-toxin producing E. coli cases in Massachusetts in 2023 by month with the highest number of cases reported in March, July, and August. Total N is 94."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="SGPlot10.png" descr="Vertical bar graph of confirmed Shiga-toxin producing E. coli cases in Massachusetts in 2023 by month with the highest number of cases reported in March, July, and August. Total N is 94."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -5720,51 +5917,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="IDX37"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D108DD2" wp14:editId="2890EBF6">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="SGPie6.png" descr="Donut chart of confirmed cases of Shiga-toxin producing E. coli in Massachusetts in 2023 by whether they were culture positive at the State Public Health Laboratory.  93.6% of cases were culture positive at SPHL. Legend of donut chart with 2 categories: culture positive at non-SPHL lab only, and culture positive at SPHL. Total N is 94."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SGPie6.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId44">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -5795,51 +5992,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C58182F" wp14:editId="2C563FA3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1597660</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>448310</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="18" name="SGPlot11.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Shiga-toxin producing E. coli case included from 2020 to 2023 with the highest number of clusters reported in 2021. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 11."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="SGPlot11.png" descr="Vertical bar graph of WGS clusters with at least one Massachusetts Shiga-toxin producing E. coli case included from 2020 to 2023 with the highest number of clusters reported in 2021. Legend of bar graph with 2 categories: Local, and Multi-state. Total N is 11."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44"/>
+                    <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="IDX40"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="57D4CD32" w14:textId="77777777" w:rsidR="00560C8D" w:rsidRDefault="00560C8D">
       <w:pPr>
@@ -6020,97 +6217,97 @@
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3990B50B" w14:textId="134884BA" w:rsidR="00427B15" w:rsidRDefault="00D923D6" w:rsidP="00BF2AF0">
       <w:pPr>
         <w:pStyle w:val="Heading3FB"/>
       </w:pPr>
       <w:r>
         <w:t>Salmonellosis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACC14EE" w14:textId="2AF886E4" w:rsidR="00427B15" w:rsidRDefault="00427B15">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ground Beef</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6016863B" w14:textId="25BFF45E" w:rsidR="00427B15" w:rsidRDefault="00427B15">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Fresh Diced Onions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B2864AB" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00427B15">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cantaloupes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37AAC8CA" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00D923D6">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6359,305 +6556,312 @@
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11599153" w14:textId="73C764C9" w:rsidR="00427B15" w:rsidRDefault="00D923D6">
       <w:pPr>
         <w:pStyle w:val="sasparagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The goal of this process is to act swiftly based on the information provided by consumers. By reporting suspected foodborne illnesses, the public plays a crucial role in helping DPH and LBOHs identify and control outbreaks, ultimately preventing others from getting sick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3428E742" w14:textId="77777777" w:rsidR="00427B15" w:rsidRDefault="00427B15">
       <w:pPr>
         <w:sectPr w:rsidR="00427B15" w:rsidSect="00560C8D">
-          <w:headerReference w:type="default" r:id="rId48"/>
-          <w:footerReference w:type="default" r:id="rId49"/>
+          <w:headerReference w:type="default" r:id="rId49"/>
+          <w:footerReference w:type="default" r:id="rId50"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="0" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203C9B1B" w14:textId="075DB92E" w:rsidR="00427B15" w:rsidRDefault="00BC4276" w:rsidP="440DE21B">
+    <w:p w14:paraId="22B0B3FB" w14:textId="08465F3B" w:rsidR="00427B15" w:rsidRDefault="005514BC" w:rsidP="00B94F18">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="IDX42"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="IDX"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3195D4D5" wp14:editId="271C1B9E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49306AEE" wp14:editId="61830EB1">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="19" name="SGPlot27.png" descr="Vertical bar graph of foodborne illness complaints by month in Massachusetts for 2023. A line overlays the graph, indicating the 5-year average for the same months from 2018-2022. May, July and October had a higher than average number of complaints.  Legend of bar graph with 2 categories: 2023, and 5-year average. Total N is 42. Footnote states that the complaints shown in the graph represent complaints from two or more individuals ill after the same exposure."/>
+            <wp:docPr id="1717254856" name="SGPlot12.png" title="The SGPlot Procedure"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="19" name="SGPlot27.png" descr="Vertical bar graph of foodborne illness complaints by month in Massachusetts for 2023. A line overlays the graph, indicating the 5-year average for the same months from 2018-2022. May, July and October had a higher than average number of complaints.  Legend of bar graph with 2 categories: 2023, and 5-year average. Total N is 42. Footnote states that the complaints shown in the graph represent complaints from two or more individuals ill after the same exposure."/>
-[...53 lines deleted...]
-                    <pic:cNvPr id="20" name="SGPlot28.png" descr="Vertical stacked bar graph of foodborne illness complaints in Massachusetts from 2018 to 2023 with the highest number of complaints reported in 2019 and 2022. Legend of stacked bar graph with 2 categories: known cause of illness. and unknown cause of illness. Total N is 230. Footnote states that the complaints shown in the graph represent complaints from two or more individuals ill after the same exposure"/>
+                    <pic:cNvPr id="0" name="SGPlot12.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="376C43CD" w14:textId="388A527F" w:rsidR="00427B15" w:rsidRDefault="00492805" w:rsidP="440DE21B">
+      <w:bookmarkStart w:id="39" w:name="IDX43"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidR="00355886">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2BB673" w14:textId="5712D16B" w:rsidR="00027E6D" w:rsidRDefault="00027E6D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="IDX44"/>
-      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D8B9DD1" wp14:editId="300B4292">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07F8EC09" wp14:editId="7383D9E7">
             <wp:extent cx="3657600" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="21" name="SGPlot29.png" descr="Vertical stacked bar graph of foodborne illness complaints with known cause of illness in Massachusetts from 2018-2023 with the majority of complaints being caused by Salmonella followed my Campylobacter.  Legend of bar graph with 7 categories: Campylobacter, Salmonella, Norovirus, Toxin, Other, Vibrio and STEC. Total N=135. Footnotes states that the Other category includes cyclospora, listeria, shigella, yersinia, C. perfringens, and Bacillus species.  The complaints shown in the graph represent complaints from two or more individuals ill after the same exposure."/>
+            <wp:docPr id="2114248576" name="SGPlot16.png" title="The SGPlot Procedure"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="21" name="SGPlot29.png" descr="Vertical stacked bar graph of foodborne illness complaints with known cause of illness in Massachusetts from 2018-2023 with the majority of complaints being caused by Salmonella followed my Campylobacter.  Legend of bar graph with 7 categories: Campylobacter, Salmonella, Norovirus, Toxin, Other, Vibrio and STEC. Total N=135. Footnotes states that the Other category includes cyclospora, listeria, shigella, yersinia, C. perfringens, and Bacillus species.  The complaints shown in the graph represent complaints from two or more individuals ill after the same exposure."/>
+                    <pic:cNvPr id="1" name="SGPlot16.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3657600" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00427B15" w:rsidSect="00560C8D">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId54"/>
+    <w:p w14:paraId="71DB0A1C" w14:textId="5781F497" w:rsidR="00334460" w:rsidRDefault="00CE58F6" w:rsidP="440DE21B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="IDX44"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F911A80" wp14:editId="6CB26B93">
+            <wp:extent cx="3657600" cy="2743200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2098108614" name="SGPlot17.png" title="The SGPlot Procedure"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="SGPlot17.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3657600" cy="2743200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00334460" w:rsidSect="00560C8D">
+      <w:headerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22077668" w14:textId="77777777" w:rsidR="005B4CE9" w:rsidRDefault="005B4CE9">
+    <w:p w14:paraId="6756BE06" w14:textId="77777777" w:rsidR="00642978" w:rsidRDefault="00642978">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DA26453" w14:textId="77777777" w:rsidR="005B4CE9" w:rsidRDefault="005B4CE9">
+    <w:p w14:paraId="6CFE10AB" w14:textId="77777777" w:rsidR="00642978" w:rsidRDefault="00642978">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B362C4B" w14:textId="77777777" w:rsidR="005B4CE9" w:rsidRDefault="005B4CE9">
+    <w:p w14:paraId="49C16B2D" w14:textId="77777777" w:rsidR="00642978" w:rsidRDefault="00642978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albany AMT">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002A87" w:usb1="C0000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000000FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22654DD0" w14:textId="77777777" w:rsidR="00F83EFE" w:rsidRDefault="00D923D6">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A47585F" w14:textId="77777777" w:rsidR="00F83EFE" w:rsidRDefault="00D923D6">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
@@ -6675,98 +6879,107 @@
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="695F6FC9" w14:textId="77777777" w:rsidR="00F83EFE" w:rsidRDefault="00D923D6">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6724A6B1" w14:textId="77777777" w:rsidR="00F83EFE" w:rsidRDefault="00D923D6">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BCB77CB" w14:textId="77777777" w:rsidR="005B4CE9" w:rsidRDefault="005B4CE9">
+    <w:p w14:paraId="0867ED86" w14:textId="77777777" w:rsidR="00642978" w:rsidRDefault="00642978">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68C32B84" w14:textId="77777777" w:rsidR="005B4CE9" w:rsidRDefault="005B4CE9">
+    <w:p w14:paraId="7B711F5D" w14:textId="77777777" w:rsidR="00642978" w:rsidRDefault="00642978">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D7F7F8B" w14:textId="77777777" w:rsidR="005B4CE9" w:rsidRDefault="005B4CE9">
+    <w:p w14:paraId="01416715" w14:textId="77777777" w:rsidR="00642978" w:rsidRDefault="00642978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0BE2AB6E" w14:textId="55282F26" w:rsidR="00F44C96" w:rsidRDefault="00F44C96">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000136BB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000136BB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 105 Mass. Code Regs.</w:t>
+        <w:t xml:space="preserve"> 105 Mass. Code </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000136BB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Regs.</w:t>
       </w:r>
       <w:r w:rsidRPr="000136BB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000136BB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 300.100.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="4245C4EA" w14:textId="6BC2B116" w:rsidR="00981722" w:rsidRPr="000136BB" w:rsidRDefault="00981722">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000136BB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -7973,141 +8186,150 @@
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B11B8"/>
+    <w:rsid w:val="000006F8"/>
     <w:rsid w:val="00004825"/>
     <w:rsid w:val="000067C5"/>
     <w:rsid w:val="000136BB"/>
     <w:rsid w:val="00013BD2"/>
     <w:rsid w:val="00013F54"/>
     <w:rsid w:val="00014451"/>
     <w:rsid w:val="00014506"/>
+    <w:rsid w:val="00027E6D"/>
     <w:rsid w:val="00037ACC"/>
     <w:rsid w:val="0004398C"/>
     <w:rsid w:val="00044F5B"/>
     <w:rsid w:val="00046D6F"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="00052C06"/>
     <w:rsid w:val="00057D3D"/>
     <w:rsid w:val="00060AC8"/>
     <w:rsid w:val="00066E6B"/>
     <w:rsid w:val="00073C28"/>
     <w:rsid w:val="00081407"/>
     <w:rsid w:val="000968C4"/>
     <w:rsid w:val="000A36BB"/>
     <w:rsid w:val="000A3F48"/>
     <w:rsid w:val="000B6225"/>
     <w:rsid w:val="000C39C3"/>
     <w:rsid w:val="000C455D"/>
     <w:rsid w:val="000C4592"/>
     <w:rsid w:val="000C5688"/>
+    <w:rsid w:val="000E40A5"/>
     <w:rsid w:val="000F32C7"/>
     <w:rsid w:val="000F5CAE"/>
     <w:rsid w:val="00105782"/>
     <w:rsid w:val="00114C13"/>
     <w:rsid w:val="0011762D"/>
     <w:rsid w:val="00121551"/>
     <w:rsid w:val="00125E1B"/>
     <w:rsid w:val="0013051E"/>
     <w:rsid w:val="00142CA8"/>
     <w:rsid w:val="00143B3F"/>
     <w:rsid w:val="001635E9"/>
     <w:rsid w:val="001643CF"/>
     <w:rsid w:val="00170B28"/>
+    <w:rsid w:val="00186850"/>
     <w:rsid w:val="001877D3"/>
     <w:rsid w:val="0019042B"/>
     <w:rsid w:val="001A0C11"/>
     <w:rsid w:val="001A6587"/>
     <w:rsid w:val="001B28E8"/>
     <w:rsid w:val="001B4B46"/>
     <w:rsid w:val="001C1F33"/>
     <w:rsid w:val="001C3117"/>
     <w:rsid w:val="001C45D9"/>
     <w:rsid w:val="001C5061"/>
     <w:rsid w:val="001C73FB"/>
     <w:rsid w:val="001D52DB"/>
     <w:rsid w:val="001D550B"/>
     <w:rsid w:val="001D62FF"/>
+    <w:rsid w:val="001D7B38"/>
     <w:rsid w:val="001E2732"/>
     <w:rsid w:val="001E41FC"/>
     <w:rsid w:val="001E7C3C"/>
     <w:rsid w:val="001F4C89"/>
     <w:rsid w:val="002033A4"/>
     <w:rsid w:val="002106E8"/>
     <w:rsid w:val="0021383D"/>
     <w:rsid w:val="002205F4"/>
     <w:rsid w:val="002273C0"/>
     <w:rsid w:val="0024359D"/>
     <w:rsid w:val="00262193"/>
     <w:rsid w:val="002656B1"/>
     <w:rsid w:val="00266FCB"/>
     <w:rsid w:val="00272601"/>
     <w:rsid w:val="00273F48"/>
     <w:rsid w:val="00293B93"/>
     <w:rsid w:val="002A7962"/>
     <w:rsid w:val="002A7A4D"/>
     <w:rsid w:val="002B16D4"/>
     <w:rsid w:val="002B7115"/>
     <w:rsid w:val="002C46B3"/>
     <w:rsid w:val="002C5978"/>
     <w:rsid w:val="002E216F"/>
     <w:rsid w:val="002E52D9"/>
     <w:rsid w:val="002E570A"/>
     <w:rsid w:val="002F2DE2"/>
     <w:rsid w:val="002F6328"/>
     <w:rsid w:val="00303984"/>
+    <w:rsid w:val="003051F8"/>
     <w:rsid w:val="00311A5D"/>
     <w:rsid w:val="00312278"/>
     <w:rsid w:val="00313EA1"/>
     <w:rsid w:val="00322A49"/>
     <w:rsid w:val="0033147D"/>
+    <w:rsid w:val="00334460"/>
     <w:rsid w:val="00334BFF"/>
     <w:rsid w:val="00336121"/>
+    <w:rsid w:val="003363EB"/>
     <w:rsid w:val="0033757C"/>
     <w:rsid w:val="00343E4B"/>
     <w:rsid w:val="00346936"/>
+    <w:rsid w:val="00355886"/>
     <w:rsid w:val="00360619"/>
     <w:rsid w:val="003638AD"/>
     <w:rsid w:val="0036483C"/>
     <w:rsid w:val="00381782"/>
     <w:rsid w:val="003823BB"/>
     <w:rsid w:val="00393CCA"/>
     <w:rsid w:val="003A086F"/>
     <w:rsid w:val="003A3595"/>
     <w:rsid w:val="003B04D2"/>
     <w:rsid w:val="003B2B4E"/>
     <w:rsid w:val="003B4350"/>
     <w:rsid w:val="003C685F"/>
     <w:rsid w:val="003D3624"/>
     <w:rsid w:val="003E1BB7"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="003E6408"/>
     <w:rsid w:val="003F2520"/>
     <w:rsid w:val="003F512C"/>
     <w:rsid w:val="003F6CB6"/>
     <w:rsid w:val="0041346B"/>
     <w:rsid w:val="0041358B"/>
     <w:rsid w:val="00413B5E"/>
     <w:rsid w:val="00416C2E"/>
     <w:rsid w:val="00416ED9"/>
     <w:rsid w:val="0041715B"/>
@@ -8122,305 +8344,324 @@
     <w:rsid w:val="00470E09"/>
     <w:rsid w:val="00472850"/>
     <w:rsid w:val="00477253"/>
     <w:rsid w:val="00477A96"/>
     <w:rsid w:val="0049276C"/>
     <w:rsid w:val="00492805"/>
     <w:rsid w:val="00495DBE"/>
     <w:rsid w:val="00496B05"/>
     <w:rsid w:val="004A4AC4"/>
     <w:rsid w:val="004A4E2B"/>
     <w:rsid w:val="004B2685"/>
     <w:rsid w:val="004B6B58"/>
     <w:rsid w:val="004C10F2"/>
     <w:rsid w:val="004C2248"/>
     <w:rsid w:val="004C5806"/>
     <w:rsid w:val="004C5C40"/>
     <w:rsid w:val="004E1B8B"/>
     <w:rsid w:val="004E2526"/>
     <w:rsid w:val="004E50BC"/>
     <w:rsid w:val="004E68F2"/>
     <w:rsid w:val="004F080D"/>
     <w:rsid w:val="004F4D08"/>
     <w:rsid w:val="0051445D"/>
     <w:rsid w:val="005146DF"/>
     <w:rsid w:val="005249F1"/>
+    <w:rsid w:val="00526383"/>
     <w:rsid w:val="00526E06"/>
     <w:rsid w:val="00526F1F"/>
     <w:rsid w:val="00535792"/>
     <w:rsid w:val="00535845"/>
     <w:rsid w:val="00541F7D"/>
+    <w:rsid w:val="005514BC"/>
+    <w:rsid w:val="00555B21"/>
     <w:rsid w:val="00560C8D"/>
     <w:rsid w:val="00560D59"/>
     <w:rsid w:val="00560F5D"/>
     <w:rsid w:val="005624BB"/>
     <w:rsid w:val="005706FA"/>
     <w:rsid w:val="00570F23"/>
     <w:rsid w:val="00576F38"/>
     <w:rsid w:val="0058354A"/>
     <w:rsid w:val="00584AFD"/>
     <w:rsid w:val="00590CA2"/>
     <w:rsid w:val="005A057F"/>
     <w:rsid w:val="005A20D2"/>
     <w:rsid w:val="005A3C49"/>
     <w:rsid w:val="005B07F8"/>
     <w:rsid w:val="005B4BF9"/>
     <w:rsid w:val="005B4CE9"/>
     <w:rsid w:val="005C2091"/>
     <w:rsid w:val="005C3787"/>
     <w:rsid w:val="005D0E58"/>
     <w:rsid w:val="005D3710"/>
     <w:rsid w:val="005D381C"/>
     <w:rsid w:val="005D750C"/>
     <w:rsid w:val="005E0DC9"/>
     <w:rsid w:val="005E3590"/>
     <w:rsid w:val="005E6E12"/>
     <w:rsid w:val="005E78BF"/>
     <w:rsid w:val="005F0279"/>
     <w:rsid w:val="005F2EF6"/>
     <w:rsid w:val="005F316C"/>
     <w:rsid w:val="006021C5"/>
     <w:rsid w:val="00603784"/>
     <w:rsid w:val="00604583"/>
     <w:rsid w:val="006102B9"/>
     <w:rsid w:val="00612387"/>
     <w:rsid w:val="00615F61"/>
     <w:rsid w:val="00624D2B"/>
+    <w:rsid w:val="006272A8"/>
     <w:rsid w:val="00627C04"/>
     <w:rsid w:val="00633A34"/>
     <w:rsid w:val="00633F79"/>
     <w:rsid w:val="006377B3"/>
+    <w:rsid w:val="00642978"/>
     <w:rsid w:val="0064650C"/>
     <w:rsid w:val="00646C08"/>
     <w:rsid w:val="00647C68"/>
+    <w:rsid w:val="00655CFB"/>
     <w:rsid w:val="00661A0A"/>
     <w:rsid w:val="00663C6B"/>
     <w:rsid w:val="006655E0"/>
     <w:rsid w:val="006667BD"/>
     <w:rsid w:val="00674E35"/>
     <w:rsid w:val="006752AC"/>
     <w:rsid w:val="006B39E3"/>
     <w:rsid w:val="006B3DB1"/>
     <w:rsid w:val="006C2E18"/>
     <w:rsid w:val="006C310C"/>
     <w:rsid w:val="006C77DB"/>
     <w:rsid w:val="006D0145"/>
     <w:rsid w:val="006D4397"/>
     <w:rsid w:val="006D68C4"/>
     <w:rsid w:val="006D6C33"/>
     <w:rsid w:val="006E0439"/>
     <w:rsid w:val="006E30A3"/>
     <w:rsid w:val="006E7AEB"/>
     <w:rsid w:val="006F30BB"/>
     <w:rsid w:val="00702CE9"/>
     <w:rsid w:val="0070367D"/>
     <w:rsid w:val="00721D39"/>
     <w:rsid w:val="007224CE"/>
     <w:rsid w:val="007308C8"/>
     <w:rsid w:val="00731A78"/>
     <w:rsid w:val="0073698E"/>
     <w:rsid w:val="007437F7"/>
     <w:rsid w:val="00764909"/>
     <w:rsid w:val="00776918"/>
     <w:rsid w:val="0078253E"/>
     <w:rsid w:val="007836CE"/>
     <w:rsid w:val="00784201"/>
     <w:rsid w:val="00786C29"/>
     <w:rsid w:val="00787BEA"/>
     <w:rsid w:val="00795925"/>
     <w:rsid w:val="007A1B05"/>
     <w:rsid w:val="007A68D7"/>
     <w:rsid w:val="007A78B7"/>
     <w:rsid w:val="007B0D3D"/>
     <w:rsid w:val="007B2AE4"/>
     <w:rsid w:val="007B4DA8"/>
     <w:rsid w:val="007C14D9"/>
     <w:rsid w:val="007C1649"/>
     <w:rsid w:val="007C320E"/>
     <w:rsid w:val="007C34F0"/>
     <w:rsid w:val="007C3AA8"/>
     <w:rsid w:val="007C580F"/>
     <w:rsid w:val="007C702A"/>
+    <w:rsid w:val="007C73B9"/>
     <w:rsid w:val="007D5E3A"/>
     <w:rsid w:val="007D6F83"/>
     <w:rsid w:val="007D7DD1"/>
     <w:rsid w:val="007E4FAE"/>
     <w:rsid w:val="007F51B4"/>
+    <w:rsid w:val="007F59AC"/>
     <w:rsid w:val="007F5D4A"/>
     <w:rsid w:val="0081663F"/>
     <w:rsid w:val="00817EB9"/>
     <w:rsid w:val="008252AA"/>
     <w:rsid w:val="00832DEB"/>
     <w:rsid w:val="00836E65"/>
     <w:rsid w:val="0084232D"/>
     <w:rsid w:val="00866779"/>
     <w:rsid w:val="0087361E"/>
     <w:rsid w:val="00882399"/>
     <w:rsid w:val="00886809"/>
     <w:rsid w:val="008956BF"/>
     <w:rsid w:val="008A3F28"/>
     <w:rsid w:val="008A6E02"/>
     <w:rsid w:val="008B0453"/>
     <w:rsid w:val="008B11B8"/>
     <w:rsid w:val="008B366A"/>
     <w:rsid w:val="008C1DE8"/>
     <w:rsid w:val="008D284B"/>
     <w:rsid w:val="008D46E7"/>
     <w:rsid w:val="008D5FEA"/>
     <w:rsid w:val="008E014D"/>
     <w:rsid w:val="008E5A1A"/>
     <w:rsid w:val="008E72B9"/>
     <w:rsid w:val="008E7FA4"/>
     <w:rsid w:val="00901CA9"/>
     <w:rsid w:val="009106FB"/>
+    <w:rsid w:val="009123C9"/>
     <w:rsid w:val="00912CB2"/>
+    <w:rsid w:val="0091341F"/>
     <w:rsid w:val="009158F2"/>
     <w:rsid w:val="00921C62"/>
     <w:rsid w:val="00922811"/>
     <w:rsid w:val="00925FA7"/>
     <w:rsid w:val="009322B4"/>
     <w:rsid w:val="009336DC"/>
     <w:rsid w:val="009344A3"/>
     <w:rsid w:val="009414C5"/>
     <w:rsid w:val="0094237C"/>
     <w:rsid w:val="00946335"/>
     <w:rsid w:val="0095244A"/>
     <w:rsid w:val="00962635"/>
     <w:rsid w:val="0096281A"/>
     <w:rsid w:val="00973F2C"/>
     <w:rsid w:val="009778AC"/>
     <w:rsid w:val="00981722"/>
     <w:rsid w:val="00990C5F"/>
     <w:rsid w:val="00997A61"/>
     <w:rsid w:val="009B1DED"/>
     <w:rsid w:val="009B336F"/>
     <w:rsid w:val="009C37D6"/>
     <w:rsid w:val="009C6465"/>
     <w:rsid w:val="009D2B44"/>
     <w:rsid w:val="009D4D4C"/>
     <w:rsid w:val="009D6CD4"/>
     <w:rsid w:val="009E0CB6"/>
     <w:rsid w:val="009E3CE8"/>
     <w:rsid w:val="009F789A"/>
     <w:rsid w:val="00A01B7A"/>
     <w:rsid w:val="00A12363"/>
+    <w:rsid w:val="00A15546"/>
     <w:rsid w:val="00A223CD"/>
     <w:rsid w:val="00A243F7"/>
     <w:rsid w:val="00A328E8"/>
     <w:rsid w:val="00A376F9"/>
     <w:rsid w:val="00A47667"/>
     <w:rsid w:val="00A541CB"/>
     <w:rsid w:val="00A56588"/>
     <w:rsid w:val="00A63D7D"/>
+    <w:rsid w:val="00A70537"/>
     <w:rsid w:val="00A735AE"/>
     <w:rsid w:val="00A74539"/>
     <w:rsid w:val="00A74ABB"/>
     <w:rsid w:val="00A840DD"/>
+    <w:rsid w:val="00A946B5"/>
     <w:rsid w:val="00A95294"/>
     <w:rsid w:val="00A95C6A"/>
     <w:rsid w:val="00A96640"/>
     <w:rsid w:val="00AA7234"/>
     <w:rsid w:val="00AA7A6C"/>
+    <w:rsid w:val="00AB20A7"/>
     <w:rsid w:val="00AB3704"/>
     <w:rsid w:val="00AB4627"/>
     <w:rsid w:val="00AC18C8"/>
     <w:rsid w:val="00AC4EDE"/>
     <w:rsid w:val="00AD07D1"/>
     <w:rsid w:val="00AE39CC"/>
     <w:rsid w:val="00AE60B9"/>
     <w:rsid w:val="00AF308E"/>
     <w:rsid w:val="00AF6E44"/>
     <w:rsid w:val="00B020C4"/>
+    <w:rsid w:val="00B05A14"/>
     <w:rsid w:val="00B12350"/>
     <w:rsid w:val="00B15B96"/>
     <w:rsid w:val="00B2595E"/>
     <w:rsid w:val="00B321AE"/>
     <w:rsid w:val="00B340DD"/>
     <w:rsid w:val="00B36D21"/>
     <w:rsid w:val="00B4079E"/>
     <w:rsid w:val="00B4313F"/>
     <w:rsid w:val="00B45197"/>
     <w:rsid w:val="00B46B2D"/>
     <w:rsid w:val="00B46E1C"/>
     <w:rsid w:val="00B56CCD"/>
     <w:rsid w:val="00B66087"/>
     <w:rsid w:val="00B75726"/>
     <w:rsid w:val="00B76058"/>
     <w:rsid w:val="00B803A6"/>
     <w:rsid w:val="00B820FA"/>
     <w:rsid w:val="00B83F0B"/>
     <w:rsid w:val="00B84489"/>
     <w:rsid w:val="00B86331"/>
     <w:rsid w:val="00B93FF4"/>
+    <w:rsid w:val="00B94F18"/>
     <w:rsid w:val="00BA019F"/>
     <w:rsid w:val="00BA0621"/>
     <w:rsid w:val="00BA3BA1"/>
     <w:rsid w:val="00BA59DF"/>
     <w:rsid w:val="00BA7FB2"/>
     <w:rsid w:val="00BC0732"/>
     <w:rsid w:val="00BC1274"/>
     <w:rsid w:val="00BC1460"/>
     <w:rsid w:val="00BC1C93"/>
     <w:rsid w:val="00BC3AE2"/>
     <w:rsid w:val="00BC4276"/>
     <w:rsid w:val="00BD320E"/>
     <w:rsid w:val="00BD4005"/>
     <w:rsid w:val="00BD560B"/>
     <w:rsid w:val="00BE141A"/>
     <w:rsid w:val="00BE1A7F"/>
     <w:rsid w:val="00BE31B5"/>
     <w:rsid w:val="00BE36E0"/>
     <w:rsid w:val="00BF016E"/>
     <w:rsid w:val="00BF2AB7"/>
     <w:rsid w:val="00BF2AF0"/>
     <w:rsid w:val="00BF49E4"/>
     <w:rsid w:val="00C05981"/>
     <w:rsid w:val="00C06BF8"/>
     <w:rsid w:val="00C074F2"/>
+    <w:rsid w:val="00C100D7"/>
     <w:rsid w:val="00C10425"/>
     <w:rsid w:val="00C1428C"/>
     <w:rsid w:val="00C16820"/>
     <w:rsid w:val="00C25E15"/>
+    <w:rsid w:val="00C26E73"/>
     <w:rsid w:val="00C33AC8"/>
     <w:rsid w:val="00C33D2B"/>
     <w:rsid w:val="00C37A11"/>
     <w:rsid w:val="00C44D58"/>
     <w:rsid w:val="00C47382"/>
     <w:rsid w:val="00C514EE"/>
     <w:rsid w:val="00C606A5"/>
     <w:rsid w:val="00C6536A"/>
     <w:rsid w:val="00C76CE2"/>
     <w:rsid w:val="00C76D00"/>
     <w:rsid w:val="00C91B65"/>
     <w:rsid w:val="00C953CF"/>
     <w:rsid w:val="00C96EB6"/>
     <w:rsid w:val="00CA096C"/>
     <w:rsid w:val="00CA65E7"/>
     <w:rsid w:val="00CC149E"/>
     <w:rsid w:val="00CC5B0E"/>
     <w:rsid w:val="00CC5CB7"/>
     <w:rsid w:val="00CD2EDC"/>
+    <w:rsid w:val="00CE58F6"/>
     <w:rsid w:val="00CE71E0"/>
     <w:rsid w:val="00CF1B25"/>
     <w:rsid w:val="00CF3F98"/>
     <w:rsid w:val="00CF4012"/>
     <w:rsid w:val="00CF690E"/>
     <w:rsid w:val="00CF6B32"/>
     <w:rsid w:val="00D11293"/>
     <w:rsid w:val="00D126C9"/>
     <w:rsid w:val="00D159E4"/>
     <w:rsid w:val="00D24843"/>
     <w:rsid w:val="00D24966"/>
     <w:rsid w:val="00D2526C"/>
     <w:rsid w:val="00D40E7C"/>
     <w:rsid w:val="00D41652"/>
     <w:rsid w:val="00D41729"/>
     <w:rsid w:val="00D42D31"/>
     <w:rsid w:val="00D432D4"/>
     <w:rsid w:val="00D46F65"/>
     <w:rsid w:val="00D51EC8"/>
     <w:rsid w:val="00D537E4"/>
     <w:rsid w:val="00D70374"/>
     <w:rsid w:val="00D729C5"/>
     <w:rsid w:val="00D75C7D"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D91BA9"/>
@@ -8438,214 +8679,226 @@
     <w:rsid w:val="00DC7A13"/>
     <w:rsid w:val="00DD44C6"/>
     <w:rsid w:val="00DD5C7F"/>
     <w:rsid w:val="00DE11EA"/>
     <w:rsid w:val="00DE60E4"/>
     <w:rsid w:val="00DE687E"/>
     <w:rsid w:val="00DE78E8"/>
     <w:rsid w:val="00DF1386"/>
     <w:rsid w:val="00DF1EFB"/>
     <w:rsid w:val="00DF2852"/>
     <w:rsid w:val="00DF2C3E"/>
     <w:rsid w:val="00DF60D8"/>
     <w:rsid w:val="00DF7BA6"/>
     <w:rsid w:val="00E04C2B"/>
     <w:rsid w:val="00E10D46"/>
     <w:rsid w:val="00E11155"/>
     <w:rsid w:val="00E33B9A"/>
     <w:rsid w:val="00E35E59"/>
     <w:rsid w:val="00E36736"/>
     <w:rsid w:val="00E529DF"/>
     <w:rsid w:val="00E52DCB"/>
     <w:rsid w:val="00E60216"/>
     <w:rsid w:val="00E67AD6"/>
     <w:rsid w:val="00E8447C"/>
     <w:rsid w:val="00E900DF"/>
+    <w:rsid w:val="00E97969"/>
     <w:rsid w:val="00EB700E"/>
     <w:rsid w:val="00EC0D0C"/>
     <w:rsid w:val="00EC5530"/>
     <w:rsid w:val="00EC596F"/>
     <w:rsid w:val="00ED3638"/>
+    <w:rsid w:val="00ED63CB"/>
     <w:rsid w:val="00EE684D"/>
     <w:rsid w:val="00EE7A40"/>
     <w:rsid w:val="00EF11E5"/>
     <w:rsid w:val="00EF1475"/>
     <w:rsid w:val="00EF243C"/>
     <w:rsid w:val="00EF46C7"/>
     <w:rsid w:val="00EF4D93"/>
     <w:rsid w:val="00EF624C"/>
     <w:rsid w:val="00EF7E31"/>
     <w:rsid w:val="00F018C6"/>
     <w:rsid w:val="00F03565"/>
     <w:rsid w:val="00F06910"/>
     <w:rsid w:val="00F0726F"/>
     <w:rsid w:val="00F11D42"/>
     <w:rsid w:val="00F126BC"/>
     <w:rsid w:val="00F16128"/>
     <w:rsid w:val="00F211BD"/>
     <w:rsid w:val="00F3268D"/>
     <w:rsid w:val="00F32F05"/>
     <w:rsid w:val="00F336AD"/>
     <w:rsid w:val="00F3435A"/>
     <w:rsid w:val="00F44C96"/>
     <w:rsid w:val="00F51A1D"/>
     <w:rsid w:val="00F532F2"/>
     <w:rsid w:val="00F64CCC"/>
     <w:rsid w:val="00F661FC"/>
     <w:rsid w:val="00F70AB0"/>
     <w:rsid w:val="00F72C50"/>
     <w:rsid w:val="00F745FA"/>
     <w:rsid w:val="00F83EFE"/>
     <w:rsid w:val="00F8574A"/>
+    <w:rsid w:val="00F8671E"/>
     <w:rsid w:val="00F93C86"/>
     <w:rsid w:val="00FA0E8D"/>
     <w:rsid w:val="00FA2048"/>
     <w:rsid w:val="00FA3334"/>
     <w:rsid w:val="00FA6798"/>
     <w:rsid w:val="00FC012E"/>
     <w:rsid w:val="00FC0BC0"/>
     <w:rsid w:val="00FC6AF7"/>
     <w:rsid w:val="00FD3507"/>
     <w:rsid w:val="00FE740C"/>
+    <w:rsid w:val="024BD9F5"/>
     <w:rsid w:val="0293B4D3"/>
     <w:rsid w:val="05C14BB0"/>
     <w:rsid w:val="062CC7BC"/>
     <w:rsid w:val="0685C3BE"/>
     <w:rsid w:val="06909FA3"/>
     <w:rsid w:val="06DAF845"/>
     <w:rsid w:val="0759DAF0"/>
     <w:rsid w:val="07F9184D"/>
     <w:rsid w:val="09030D10"/>
     <w:rsid w:val="0A0F9CAE"/>
     <w:rsid w:val="0A224EB8"/>
     <w:rsid w:val="0A26FB6D"/>
     <w:rsid w:val="0AE07431"/>
+    <w:rsid w:val="0CC9190E"/>
     <w:rsid w:val="0E049523"/>
     <w:rsid w:val="0FDC8AD7"/>
     <w:rsid w:val="11964330"/>
     <w:rsid w:val="11ED65A5"/>
     <w:rsid w:val="12205BA0"/>
     <w:rsid w:val="128732D5"/>
     <w:rsid w:val="129BB9B2"/>
     <w:rsid w:val="14E9ECCC"/>
     <w:rsid w:val="151CF942"/>
     <w:rsid w:val="157F32E0"/>
     <w:rsid w:val="159CFF36"/>
     <w:rsid w:val="15C29479"/>
     <w:rsid w:val="16B397B2"/>
     <w:rsid w:val="1A64E3F6"/>
     <w:rsid w:val="1A8623F0"/>
     <w:rsid w:val="1B9BE3D6"/>
     <w:rsid w:val="1BE20E6A"/>
     <w:rsid w:val="1C9D07D1"/>
     <w:rsid w:val="1D474154"/>
     <w:rsid w:val="1DE673BE"/>
     <w:rsid w:val="20BF200E"/>
     <w:rsid w:val="21AABF1D"/>
     <w:rsid w:val="225E2E69"/>
+    <w:rsid w:val="2279D6F6"/>
     <w:rsid w:val="22EB4B46"/>
     <w:rsid w:val="24538672"/>
     <w:rsid w:val="256EC1E6"/>
     <w:rsid w:val="2581CE23"/>
     <w:rsid w:val="25B7B709"/>
     <w:rsid w:val="27D28946"/>
     <w:rsid w:val="28C7A36F"/>
     <w:rsid w:val="290E3665"/>
     <w:rsid w:val="2938A3EE"/>
     <w:rsid w:val="2A412E7C"/>
     <w:rsid w:val="2B0696E2"/>
     <w:rsid w:val="2B4C6E96"/>
     <w:rsid w:val="2D290502"/>
     <w:rsid w:val="2DF12B56"/>
+    <w:rsid w:val="2E47B239"/>
     <w:rsid w:val="2F3406C1"/>
     <w:rsid w:val="2FD7354F"/>
     <w:rsid w:val="31DFFE09"/>
     <w:rsid w:val="324895AE"/>
     <w:rsid w:val="324F2D96"/>
     <w:rsid w:val="32C65A1C"/>
+    <w:rsid w:val="32EF27B7"/>
     <w:rsid w:val="33FFEFC4"/>
     <w:rsid w:val="37730EB8"/>
     <w:rsid w:val="37B451AF"/>
     <w:rsid w:val="394CEE88"/>
     <w:rsid w:val="39ED279C"/>
     <w:rsid w:val="3B27585F"/>
     <w:rsid w:val="3CDACA22"/>
     <w:rsid w:val="3D75D4EF"/>
+    <w:rsid w:val="3DCC0234"/>
     <w:rsid w:val="3EF60886"/>
     <w:rsid w:val="3F0D6328"/>
     <w:rsid w:val="3F64F695"/>
     <w:rsid w:val="408CD596"/>
     <w:rsid w:val="425019D2"/>
     <w:rsid w:val="42B0980C"/>
     <w:rsid w:val="440DE21B"/>
     <w:rsid w:val="449996D4"/>
     <w:rsid w:val="44BFE2DB"/>
     <w:rsid w:val="452FA64D"/>
     <w:rsid w:val="463F75D0"/>
     <w:rsid w:val="4649E812"/>
     <w:rsid w:val="46571BFD"/>
     <w:rsid w:val="46A24FA2"/>
     <w:rsid w:val="4919EE16"/>
     <w:rsid w:val="4924E6AD"/>
     <w:rsid w:val="498A9B69"/>
     <w:rsid w:val="4BAAB6F2"/>
     <w:rsid w:val="4CC99DDE"/>
+    <w:rsid w:val="4CFE28E8"/>
     <w:rsid w:val="4EE19155"/>
     <w:rsid w:val="4F7E91AC"/>
     <w:rsid w:val="51812191"/>
     <w:rsid w:val="51D051DD"/>
     <w:rsid w:val="52359F4E"/>
     <w:rsid w:val="52E0C06A"/>
     <w:rsid w:val="53450C1C"/>
     <w:rsid w:val="538EC8CE"/>
     <w:rsid w:val="569A83B9"/>
     <w:rsid w:val="56D62A62"/>
     <w:rsid w:val="59793F3D"/>
     <w:rsid w:val="5AD36047"/>
+    <w:rsid w:val="5B43B030"/>
     <w:rsid w:val="5BA141C3"/>
     <w:rsid w:val="5BA8595C"/>
     <w:rsid w:val="5BF01BB0"/>
     <w:rsid w:val="5C4E0354"/>
     <w:rsid w:val="5CB4CD3A"/>
     <w:rsid w:val="5EAD9CBF"/>
     <w:rsid w:val="5F496C69"/>
     <w:rsid w:val="5F9356BD"/>
     <w:rsid w:val="5FA62C71"/>
     <w:rsid w:val="5FDC73A9"/>
     <w:rsid w:val="603FF903"/>
     <w:rsid w:val="61237B48"/>
     <w:rsid w:val="6170579A"/>
     <w:rsid w:val="61C20682"/>
     <w:rsid w:val="61FECE06"/>
     <w:rsid w:val="624BCB02"/>
     <w:rsid w:val="6325C868"/>
     <w:rsid w:val="634AD306"/>
     <w:rsid w:val="6386FE69"/>
     <w:rsid w:val="6475F8CC"/>
     <w:rsid w:val="6533034C"/>
     <w:rsid w:val="65E05152"/>
     <w:rsid w:val="66AD691C"/>
+    <w:rsid w:val="6729401C"/>
     <w:rsid w:val="67C18BB6"/>
     <w:rsid w:val="6853843C"/>
     <w:rsid w:val="68D96B57"/>
     <w:rsid w:val="698C9275"/>
     <w:rsid w:val="6A83FEBC"/>
     <w:rsid w:val="6C94DF31"/>
     <w:rsid w:val="6F1B9BAD"/>
     <w:rsid w:val="6F442AE4"/>
     <w:rsid w:val="714D7A7A"/>
     <w:rsid w:val="717FCFDC"/>
     <w:rsid w:val="717FEBCE"/>
     <w:rsid w:val="71E94CC1"/>
     <w:rsid w:val="72347D9E"/>
     <w:rsid w:val="72B63366"/>
     <w:rsid w:val="73C1DB6F"/>
     <w:rsid w:val="74AF95A6"/>
     <w:rsid w:val="76E32250"/>
     <w:rsid w:val="7700A284"/>
     <w:rsid w:val="78198DD3"/>
     <w:rsid w:val="79F3EC0E"/>
     <w:rsid w:val="7A0DE888"/>
     <w:rsid w:val="7CA8B8EE"/>
     <w:rsid w:val="7DCFCDC6"/>
     <w:rsid w:val="7E5708BF"/>
   </w:rsids>
@@ -8653,51 +8906,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E9DE0F0"/>
-  <w15:docId w15:val="{F5926002-683D-419F-8619-1789F89F5B8E}"/>
+  <w15:docId w15:val="{74B7CEB8-43B2-4000-876E-DFB3C249D8A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9971,51 +10224,51 @@
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:lineRule="auto" w:line="276" w:after="100"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/105-cmr-300-reportable-diseases-surveillance-and-isolation-and-quarantine-requirements/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/listeria-listeriosis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/shigella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/salmonella/outbreaks/cantaloupes-11-23/?CDC_AAref_Val=https://www.cdc.gov/salmonella/sundsvall-11-23/index.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/pulsenet/hcp/about/index.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/salmonella/outbreaks/onions-10-23/?CDC_AAref_Val=https://www.cdc.gov/salmonella/thompson-10-23/index.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/shiga-toxin-producing-escherichia-coli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/salmonella/outbreaks/saintpaul-07-23/index.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/salmonella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nors/about/fdoss.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/pulsenet/hcp/about/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/salmonella/outbreaks/onions-10-23/?CDC_AAref_Val=https://www.cdc.gov/salmonella/thompson-10-23/index.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/salmonella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/105-cmr-300-reportable-diseases-surveillance-and-isolation-and-quarantine-requirements/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/listeria-listeriosis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/shigella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/salmonella/outbreaks/cantaloupes-11-23/?CDC_AAref_Val=https://www.cdc.gov/salmonella/sundsvall-11-23/index.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/salmonella/outbreaks/saintpaul-07-23/index.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/shiga-toxin-producing-escherichia-coli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nors/about/fdoss.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Word">
   <a:themeElements>
     <a:clrScheme name="ODS Word">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10120,70 +10373,95 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress>305 South Street </CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F133770A6387E44B51139CFF03CCB45" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="288397326619382eb3867c8bbf1cc83b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a67ba9bf-6bc0-4aa6-931d-0458c6295c61" xmlns:ns3="2a0d026e-3906-4a1d-8af3-d94a50f86c5a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3eee9743720303c4e7a47b80c9e00df0" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2a0d026e-3906-4a1d-8af3-d94a50f86c5a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a67ba9bf-6bc0-4aa6-931d-0458c6295c61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F133770A6387E44B51139CFF03CCB45" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4889179aebeab80b25f2b08694ec0ccc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a67ba9bf-6bc0-4aa6-931d-0458c6295c61" xmlns:ns3="2a0d026e-3906-4a1d-8af3-d94a50f86c5a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f3e54738809d788bfb1160de2e51e42" ns2:_="" ns3:_="">
     <xsd:import namespace="a67ba9bf-6bc0-4aa6-931d-0458c6295c61"/>
     <xsd:import namespace="2a0d026e-3906-4a1d-8af3-d94a50f86c5a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a67ba9bf-6bc0-4aa6-931d-0458c6295c61" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10197,50 +10475,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2a0d026e-3906-4a1d-8af3-d94a50f86c5a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cba80462-f072-4372-8792-22c136cc4e75}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2a0d026e-3906-4a1d-8af3-d94a50f86c5a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -10314,349 +10597,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F62A5A7A-1C1B-471B-9BD1-F184A7CAA321}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFCF45F7-6D03-47F9-87C8-1AEF01A95882}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DC22536-22D8-42CD-8722-B820C088CD70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a0d026e-3906-4a1d-8af3-d94a50f86c5a"/>
     <ds:schemaRef ds:uri="a67ba9bf-6bc0-4aa6-931d-0458c6295c61"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD0970C5-9540-4C20-83C1-EA4E1ECA972A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFCF45F7-6D03-47F9-87C8-1AEF01A95882}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9D9909F-D69F-4D25-B8AA-9A2D4363426E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a67ba9bf-6bc0-4aa6-931d-0458c6295c61"/>
+    <ds:schemaRef ds:uri="2a0d026e-3906-4a1d-8af3-d94a50f86c5a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>2565</Words>
-  <Characters>14626</Characters>
+  <Words>2568</Words>
+  <Characters>14641</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>122</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17157</CharactersWithSpaces>
+  <CharactersWithSpaces>17175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...182 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Foodborne Illness Outbreak Report</dc:title>
   <dc:subject/>
   <dc:creator>cperez</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004F133770A6387E44B51139CFF03CCB45</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>