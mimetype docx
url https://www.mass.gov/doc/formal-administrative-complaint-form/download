--- v0 (2026-03-23)
+++ v1 (2026-06-28)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52311461" w14:textId="1DBABD3C" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
       <w:pPr>
         <w:ind w:left="-360" w:right="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Arial" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="559F84BA" w14:textId="79D60A15" w:rsidR="7B596215" w:rsidRDefault="7B596215" w:rsidP="27718351">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="-360" w:right="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Arial" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
@@ -1771,186 +1771,194 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00222F95" w:rsidRPr="0015659F" w:rsidSect="001A6AE9">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08155DA9" w14:textId="77777777" w:rsidR="006220FA" w:rsidRDefault="006220FA" w:rsidP="00DE0F0A">
+    <w:p w14:paraId="40C5EEA8" w14:textId="77777777" w:rsidR="003872D3" w:rsidRDefault="003872D3" w:rsidP="00DE0F0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D295D02" w14:textId="77777777" w:rsidR="006220FA" w:rsidRDefault="006220FA" w:rsidP="00DE0F0A">
+    <w:p w14:paraId="2C8CF6D7" w14:textId="77777777" w:rsidR="003872D3" w:rsidRDefault="003872D3" w:rsidP="00DE0F0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
-    <w:panose1 w:val="020B0504020202020204"/>
-    <w:charset w:val="4D"/>
+    <w:altName w:val="Avenir Next LT Pro"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E6F9F75" w14:textId="119B3DE7" w:rsidR="00DE0F0A" w:rsidRPr="00854851" w:rsidRDefault="27718351" w:rsidP="27718351">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="27718351">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       </w:rPr>
       <w:t>Updated February 2026</w:t>
     </w:r>
     <w:r w:rsidR="00BD401B">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BD401B">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="27718351" w14:paraId="4540684F" w14:textId="77777777" w:rsidTr="27718351">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="48ED97F4" w14:textId="6B3ECA4F" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1966,70 +1974,70 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0857CBD2" w14:textId="4EC84FCC" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1BEB4A6F" w14:textId="65D616D8" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B7E9E5" w14:textId="77777777" w:rsidR="006220FA" w:rsidRDefault="006220FA" w:rsidP="00DE0F0A">
+    <w:p w14:paraId="645EBA9D" w14:textId="77777777" w:rsidR="003872D3" w:rsidRDefault="003872D3" w:rsidP="00DE0F0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21A3CA8D" w14:textId="77777777" w:rsidR="006220FA" w:rsidRDefault="006220FA" w:rsidP="00DE0F0A">
+    <w:p w14:paraId="627C7FDB" w14:textId="77777777" w:rsidR="003872D3" w:rsidRDefault="003872D3" w:rsidP="00DE0F0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="27718351" w14:paraId="503F8078" w14:textId="77777777" w:rsidTr="27718351">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="17C1F59E" w14:textId="5EA0C5F1" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -2045,91 +2053,91 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="013D55D0" w14:textId="2818A0EB" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2E5148C6" w14:textId="10211955" w:rsidR="27718351" w:rsidRDefault="27718351" w:rsidP="27718351">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1441712E" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRPr="009D7D49" w:rsidRDefault="468BF20F" w:rsidP="001A6AE9">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:color w:val="4F81BD"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DA70B9C" wp14:editId="1932F2A6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DA70B9C" wp14:editId="38D6DA65">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-415579</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-6696</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1366024" cy="762762"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1211558573" name="Picture 1" descr="Logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="1211558573" name="Picture 1" descr="Logo for Massachusetts Department of Public Health"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="399067217" name="Picture 1" descr="Logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="1211558573" name="Picture 1" descr="Logo for Massachusetts Department of Public Health"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1366024" cy="762762"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -2205,51 +2213,51 @@
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3ABD1177" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRDefault="00DE25C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C17FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5CC531E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2853,52 +2861,52 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1707021006">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1536309847">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1658919406">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="533732087">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="604270920">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="718628665">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="144"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -2906,50 +2914,51 @@
     <w:rsid w:val="00027AF0"/>
     <w:rsid w:val="00030214"/>
     <w:rsid w:val="00034E2A"/>
     <w:rsid w:val="00043EE5"/>
     <w:rsid w:val="00051FA0"/>
     <w:rsid w:val="00052DD3"/>
     <w:rsid w:val="00054655"/>
     <w:rsid w:val="00061123"/>
     <w:rsid w:val="00081A59"/>
     <w:rsid w:val="0009729E"/>
     <w:rsid w:val="000A2023"/>
     <w:rsid w:val="000A4A51"/>
     <w:rsid w:val="000B6875"/>
     <w:rsid w:val="000C0C16"/>
     <w:rsid w:val="000D0C1C"/>
     <w:rsid w:val="000D0C83"/>
     <w:rsid w:val="000D32A5"/>
     <w:rsid w:val="000E0ABC"/>
     <w:rsid w:val="000E55BF"/>
     <w:rsid w:val="000E5A89"/>
     <w:rsid w:val="000F2CA8"/>
     <w:rsid w:val="000F731A"/>
     <w:rsid w:val="001055F6"/>
     <w:rsid w:val="00110D8D"/>
     <w:rsid w:val="0011314D"/>
+    <w:rsid w:val="00124C24"/>
     <w:rsid w:val="00130107"/>
     <w:rsid w:val="00142ABC"/>
     <w:rsid w:val="0014396A"/>
     <w:rsid w:val="00144508"/>
     <w:rsid w:val="001524EF"/>
     <w:rsid w:val="00152E4E"/>
     <w:rsid w:val="001535FC"/>
     <w:rsid w:val="0015659F"/>
     <w:rsid w:val="001567F4"/>
     <w:rsid w:val="001649F3"/>
     <w:rsid w:val="0019154D"/>
     <w:rsid w:val="00195FFA"/>
     <w:rsid w:val="001A0792"/>
     <w:rsid w:val="001A3775"/>
     <w:rsid w:val="001A4A16"/>
     <w:rsid w:val="001A6AE9"/>
     <w:rsid w:val="001C0019"/>
     <w:rsid w:val="001C2DE6"/>
     <w:rsid w:val="001E1051"/>
     <w:rsid w:val="001E4E15"/>
     <w:rsid w:val="001E6FC4"/>
     <w:rsid w:val="001F392A"/>
     <w:rsid w:val="00211AC6"/>
     <w:rsid w:val="00215C7A"/>
     <w:rsid w:val="00222F95"/>
@@ -2958,50 +2967,51 @@
     <w:rsid w:val="00240584"/>
     <w:rsid w:val="00242594"/>
     <w:rsid w:val="00251AE3"/>
     <w:rsid w:val="00261A7D"/>
     <w:rsid w:val="00280A50"/>
     <w:rsid w:val="002842B3"/>
     <w:rsid w:val="00286FBF"/>
     <w:rsid w:val="002946D5"/>
     <w:rsid w:val="00297803"/>
     <w:rsid w:val="002A0004"/>
     <w:rsid w:val="002A0CA5"/>
     <w:rsid w:val="002B3540"/>
     <w:rsid w:val="002C00BF"/>
     <w:rsid w:val="002E1D81"/>
     <w:rsid w:val="002F117E"/>
     <w:rsid w:val="003063C3"/>
     <w:rsid w:val="00311BB3"/>
     <w:rsid w:val="0034590A"/>
     <w:rsid w:val="003548E4"/>
     <w:rsid w:val="00354EA9"/>
     <w:rsid w:val="003553EE"/>
     <w:rsid w:val="00362248"/>
     <w:rsid w:val="00364A76"/>
     <w:rsid w:val="003654A7"/>
     <w:rsid w:val="00374634"/>
+    <w:rsid w:val="003872D3"/>
     <w:rsid w:val="00391D9B"/>
     <w:rsid w:val="003947A9"/>
     <w:rsid w:val="003B2C27"/>
     <w:rsid w:val="003B3732"/>
     <w:rsid w:val="003C5CEA"/>
     <w:rsid w:val="003E4BC2"/>
     <w:rsid w:val="003E6ABD"/>
     <w:rsid w:val="00410CB4"/>
     <w:rsid w:val="004221DF"/>
     <w:rsid w:val="00424B0A"/>
     <w:rsid w:val="00427D23"/>
     <w:rsid w:val="00440BFE"/>
     <w:rsid w:val="004446CD"/>
     <w:rsid w:val="004447E1"/>
     <w:rsid w:val="004527C9"/>
     <w:rsid w:val="00456975"/>
     <w:rsid w:val="00466C5F"/>
     <w:rsid w:val="00470E38"/>
     <w:rsid w:val="004776B0"/>
     <w:rsid w:val="00480529"/>
     <w:rsid w:val="004C123D"/>
     <w:rsid w:val="00500B81"/>
     <w:rsid w:val="00511FCC"/>
     <w:rsid w:val="00540E68"/>
     <w:rsid w:val="00552A39"/>
@@ -3059,62 +3069,64 @@
     <w:rsid w:val="007C558A"/>
     <w:rsid w:val="007D1537"/>
     <w:rsid w:val="007D507C"/>
     <w:rsid w:val="007E2388"/>
     <w:rsid w:val="007F54B0"/>
     <w:rsid w:val="008139C9"/>
     <w:rsid w:val="0082553D"/>
     <w:rsid w:val="0083481E"/>
     <w:rsid w:val="00837F00"/>
     <w:rsid w:val="008400AA"/>
     <w:rsid w:val="008469FD"/>
     <w:rsid w:val="008512CE"/>
     <w:rsid w:val="00854048"/>
     <w:rsid w:val="00854851"/>
     <w:rsid w:val="008605B2"/>
     <w:rsid w:val="0088250F"/>
     <w:rsid w:val="00897D73"/>
     <w:rsid w:val="008B4967"/>
     <w:rsid w:val="008D0133"/>
     <w:rsid w:val="008D04CC"/>
     <w:rsid w:val="008D2158"/>
     <w:rsid w:val="008E274D"/>
     <w:rsid w:val="008E5A0F"/>
     <w:rsid w:val="008F3B02"/>
     <w:rsid w:val="009002CC"/>
+    <w:rsid w:val="00905486"/>
     <w:rsid w:val="00905D25"/>
     <w:rsid w:val="009258C2"/>
     <w:rsid w:val="00937B7C"/>
     <w:rsid w:val="009468B7"/>
     <w:rsid w:val="00975807"/>
     <w:rsid w:val="00985C67"/>
     <w:rsid w:val="009867F0"/>
     <w:rsid w:val="009918AC"/>
     <w:rsid w:val="00994132"/>
     <w:rsid w:val="009972A2"/>
     <w:rsid w:val="009A3E8B"/>
     <w:rsid w:val="009B6BA0"/>
+    <w:rsid w:val="009C3D65"/>
     <w:rsid w:val="009D2650"/>
     <w:rsid w:val="009D451D"/>
     <w:rsid w:val="009D53F2"/>
     <w:rsid w:val="009D785D"/>
     <w:rsid w:val="009D7D49"/>
     <w:rsid w:val="009E7F7A"/>
     <w:rsid w:val="009F2A69"/>
     <w:rsid w:val="009F404D"/>
     <w:rsid w:val="00A05D3F"/>
     <w:rsid w:val="00A208F3"/>
     <w:rsid w:val="00A24C96"/>
     <w:rsid w:val="00A304C1"/>
     <w:rsid w:val="00A36A9B"/>
     <w:rsid w:val="00A36E0D"/>
     <w:rsid w:val="00A44240"/>
     <w:rsid w:val="00A46C27"/>
     <w:rsid w:val="00A675C4"/>
     <w:rsid w:val="00A77203"/>
     <w:rsid w:val="00A81618"/>
     <w:rsid w:val="00A856D5"/>
     <w:rsid w:val="00A955DB"/>
     <w:rsid w:val="00A972AA"/>
     <w:rsid w:val="00AA4D9A"/>
     <w:rsid w:val="00AF4F92"/>
     <w:rsid w:val="00B139A8"/>
@@ -3267,67 +3279,67 @@
     <w:rsid w:val="763A8398"/>
     <w:rsid w:val="76A5A53E"/>
     <w:rsid w:val="76B9355D"/>
     <w:rsid w:val="79421C95"/>
     <w:rsid w:val="7A36F592"/>
     <w:rsid w:val="7A9696EE"/>
     <w:rsid w:val="7B2096E7"/>
     <w:rsid w:val="7B596215"/>
     <w:rsid w:val="7E309EAC"/>
     <w:rsid w:val="7F299E74"/>
     <w:rsid w:val="7F6E0829"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5534B672"/>
   <w15:docId w15:val="{B848CA46-CB54-4174-8C98-51144910BCC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4090,51 +4102,51 @@
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005D4A84"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EIDisputeResolution@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -4401,56 +4413,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b4021d34-4649-4bf6-bc5c-1a993f5a1a63">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b4021d34-4649-4bf6-bc5c-1a993f5a1a63" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9CE8F09DC8D214E921F5ECFFEC65E96" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d39d4eca998fd6ac9640bad5cbf4543">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d" xmlns:ns3="b4021d34-4649-4bf6-bc5c-1a993f5a1a63" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ec64ec3611fbbc3bbf873315c5778f5" ns2:_="" ns3:_="">
     <xsd:import namespace="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
     <xsd:import namespace="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -4651,144 +4672,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{206E145C-117D-47DB-AD25-1D0C52F123B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFD198C-5CDA-44A1-BF9D-95A32E8FEFBE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
+    <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4847719-FA39-4310-9C4D-17BE5AE195AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
     <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFD198C-5CDA-44A1-BF9D-95A32E8FEFBE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{206E145C-117D-47DB-AD25-1D0C52F123B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>299</Words>
   <Characters>1707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Longpre, Julie (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C9CE8F09DC8D214E921F5ECFFEC65E96</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>