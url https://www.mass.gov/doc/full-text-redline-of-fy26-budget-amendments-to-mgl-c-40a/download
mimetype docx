--- v0 (2026-09-19)
+++ v1 (2026-11-05)
@@ -405,96 +405,94 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">No claim of invalidity of any zoning ordinance or by-law arising out of any possible defect in the procedure of adoption or amendment shall be made in any legal proceedings and no state, regional, county or municipal officer shall refuse, deny or revoke any permit, approval or certificate because of any such claim of invalidity unless legal action is commenced within the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>time period specified in sections thirty-two and thirty-two A of chapter forty and notice specifying the court, parties, invalidity claimed, and date of filing is filed together with a copy of the petition with the town or city clerk within seven days after commencement of the action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FFA652F" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="40" w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>G.L. c. 40A, § 6 — Existing structures, uses, or permits; certain subdivision plans; application of chapter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34088C66" w14:textId="5434AB78" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
+    <w:p w14:paraId="46FEF41B" w14:textId="6785A0E8" w:rsidR="00F70219" w:rsidRDefault="00F05B01" w:rsidP="007F5316">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Except as hereinafter provided, a zoning ordinance or by-law shall not apply to structures or uses lawfully in existence or lawfully begun, or to a building or special permit </w:t>
       </w:r>
       <w:del w:id="3" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:30:00Z" w16du:dateUtc="2026-09-17T19:30:00Z">
         <w:r w:rsidRPr="00F41363" w:rsidDel="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:delText xml:space="preserve">issued </w:delText>
         </w:r>
       </w:del>
       <w:ins w:id="4" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:30:00Z" w16du:dateUtc="2026-09-17T19:30:00Z">
         <w:r w:rsidR="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="005288"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>or other entitlement applied for under this chapter</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="002F26DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>efore the first publication of notice of the public hearing on such ordinance or by-law required by section five, but shall apply to any change or substantial extension of such use, to a building or special permit issued after the first notice of said public hearing, to any reconstruction, extension or structural change of such structure and to any alteration of a structure begun after the first notice of said public hearing to provide for its use for a substantially different purpose or for the same purpose in a substantially different manner or to a substantially greater extent except where alteration, reconstruction, extension or structural change to a single or two-family residential structure does not increase the nonconforming nature of said structure.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="007F5316">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Pre-existing nonconforming structures or uses may be extended or altered, provided, that no such extension or alteration shall be permitted unless there is a finding by the permit granting authority or by the special permit granting authority designated by ordinance or by-law that such change, extension or alteration shall not be substantially more detrimental than the existing nonconforming use</w:t>
       </w:r>
       <w:r w:rsidR="001431BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:ins w:id="5" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:30:00Z" w16du:dateUtc="2026-09-17T19:30:00Z">
         <w:r w:rsidR="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="005288"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>or structure</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="002F26DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -633,75 +631,81 @@
         <w:spacing w:before="40" w:after="100"/>
         <w:ind w:firstLine="346"/>
         <w:rPr>
           <w:ins w:id="13" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:36:00Z" w16du:dateUtc="2026-09-17T19:36:00Z"/>
         </w:rPr>
       </w:pPr>
       <w:ins w:id="14" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:36:00Z" w16du:dateUtc="2026-09-17T19:36:00Z">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="005288"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>A zoning ordinance or by-law may define and regulate nonconforming uses and structures abandoned or not used for a period of 4 years or more.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="05BE787C" w14:textId="6D9C173E" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Any increase in area, frontage, width, yard, or depth requirements of a zoning ordinance or by-law shall not apply to a lot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:strike/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:del w:id="15" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:31:00Z" w16du:dateUtc="2026-09-17T19:31:00Z">
         <w:r w:rsidRPr="00F41363" w:rsidDel="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:delText xml:space="preserve">for single and two-family residential use </w:delText>
         </w:r>
       </w:del>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>which at the time of recording or endorsement, whichever occurs sooner was not held in common ownership with any adjoining land, conformed to then existing requirements and had less than the proposed requirement but at least five thousand square feet of area and fifty feet of frontage. Any increase in area, frontage, width, yard or depth requirement of a zoning ordinance or by-law shall not apply for a period of five years from its effective date or for five years after January first, nineteen hundred and seventy-six, whichever is later, to a lot</w:t>
+        <w:t xml:space="preserve">which at the time of recording or endorsement, whichever occurs sooner was not held </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>in common ownership with any adjoining land, conformed to then existing requirements and had less than the proposed requirement but at least five thousand square feet of area and fifty feet of frontage. Any increase in area, frontage, width, yard or depth requirement of a zoning ordinance or by-law shall not apply for a period of five years from its effective date or for five years after January first, nineteen hundred and seventy-six, whichever is later, to a lot</w:t>
       </w:r>
       <w:del w:id="16" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:31:00Z" w16du:dateUtc="2026-09-17T19:31:00Z">
         <w:r w:rsidR="001431BC" w:rsidDel="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
         <w:r w:rsidRPr="00F41363" w:rsidDel="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:delText>for single and two family residential use</w:delText>
         </w:r>
       </w:del>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, provided the plan for such lot was recorded or endorsed and such lot was held in common ownership with any adjoining land and conformed to the existing zoning requirements as of January first, nineteen hundred and seventy-six, and had less area, frontage, width, yard or depth requirements than the newly effective zoning requirements but contained at least seven thousand five hundred square feet of area and seventy-five feet of frontage, and provided that said five year period does not commence prior to January first, nineteen hundred and seventy-six, and provided further that the provisions of this sentence shall not apply to more than three of such adjoining lots held in common ownership. The provisions of this paragraph shall not be construed to prohibit a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -758,69 +762,63 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Disapproval of a plan shall not serve to terminate any rights which shall have accrued under the provisions of this section, provided an appeal from the decision disapproving said plan is made under applicable provisions of law. Such appeal shall stay, pending either (1) the conclusion of voluntary mediation proceedings and the filing of a written agreement for judgment or stipulation of dismissal, or (2) the entry of an order or decree of a court of final jurisdiction, the applicability to land shown on said plan of the provisions of any zoning ordinance or by-law which became effective after the date of submission of the plan first submitted, together with time required to comply with any such agreement or with the terms of any order or decree of the court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054324E2" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>In the event that any lot shown on a plan endorsed by the planning board is the subject matter of any appeal or any litigation, the exemptive provisions of this section shall be extended for a period equal to that from the date of filing of said appeal or the commencement of litigation, whichever is earlier, to the date of final disposition thereof, provided final adjudication is in favor of the owner of said lot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEA9BC2" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The record owner of the land shall have the right, at any time, by an instrument duly recorded in the registry of deeds for the district in which the land lies, to waive the provisions of this section, in which case the ordinance or by-law then or thereafter in effect shall apply. The submission of an amended plan or of a further subdivision of all or part of the land shall not constitute such a waiver, nor shall it have the effect of further extending the applicability of the ordinance or by-law that was extended by </w:t>
-[...6 lines deleted...]
-        <w:t>the original submission, but, if accompanied by the waiver described above, shall have the effect of extending, but only to extent aforesaid, the ordinance or by-law made then applicable by such waiver.</w:t>
+        <w:t>The record owner of the land shall have the right, at any time, by an instrument duly recorded in the registry of deeds for the district in which the land lies, to waive the provisions of this section, in which case the ordinance or by-law then or thereafter in effect shall apply. The submission of an amended plan or of a further subdivision of all or part of the land shall not constitute such a waiver, nor shall it have the effect of further extending the applicability of the ordinance or by-law that was extended by the original submission, but, if accompanied by the waiver described above, shall have the effect of extending, but only to extent aforesaid, the ordinance or by-law made then applicable by such waiver.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72666160" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="40" w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>G.L. c. 40A, § 10 — Variances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB2A279" w14:textId="5DDC8DD1" w:rsidR="00F70219" w:rsidRPr="00F41363" w:rsidDel="00F41363" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:spacing w:before="40" w:after="100"/>
         <w:ind w:firstLine="346"/>
         <w:rPr>
           <w:del w:id="17" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:31:00Z" w16du:dateUtc="2026-09-17T19:31:00Z"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:del w:id="18" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:31:00Z" w16du:dateUtc="2026-09-17T19:31:00Z">
         <w:r w:rsidRPr="00F41363" w:rsidDel="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:delText>The permit granting authority shall have the power after public hearing for which notice has been given by publication and posting as provided in section eleven and by mailing to all parties in interest to grant upon appeal or upon petition with respect to particular land or structures a variance from the terms of the applicable zoning ordinance or by-law where such permit granting authority specifically finds that owing to circumstances relating to the soil conditions, shape, or topography of such land or structures and especially affecting such land or structures but not affecting generally the zoning district in which it is located, a literal enforcement of the provisions of the ordinance or by-law would involve substantial hardship, financial or otherwise, to the petitioner or appellant, and that desirable relief may be granted without substantial detriment to the public good and without nullifying or substantially derogating from the intent or purpose of such ordinance or by-law. Except where local ordinances or by-laws shall expressly permit variances for use, no variance may authorize a use or activity not otherwise permitted in the district in which the land or structure is located; provided however, that such variances properly granted prior to January first, nineteen hundred and seventy-six but limited in time, may be extended on the same terms and conditions that were in effect for such variance upon said effective date.</w:delText>
         </w:r>
       </w:del>
     </w:p>
     <w:p w14:paraId="4C0FECE0" w14:textId="46BB0CBF" w:rsidR="00F70219" w:rsidRPr="00F41363" w:rsidDel="00F41363" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:spacing w:before="40" w:after="100"/>
@@ -943,77 +941,83 @@
             <w:color w:val="005288"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>application therefor</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="005288"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> and, upon the expiration of the original 2-year period, such rights shall only be reestablished after notice and a new hearing pursuant to this section.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="49592159" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="40" w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">G.L. c. 40A, § 11 — Notice requirements for public hearings; parties </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>in interest</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> defined; review of special permit petitions; recording copies of special permit and variance decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6123A7" w14:textId="6E0A63BB" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>In all cases where notice of a public hearing is required notice shall be given by publication in a newspaper of general circulation in the city or town once in each of two successive weeks, the first publication to be not less than fourteen days before the day of the hearing and by posting such notice in a conspicuous place in the city or town hall for a period of not less than fourteen days before the day of such hearing. In all cases where notice to individuals or specific boards or other agencies is required, notice shall be sent</w:t>
+        <w:t xml:space="preserve">In all cases where notice of a public hearing is required notice shall be given by publication in a newspaper of general circulation in the city or town once in each of two successive weeks, the first publication to be not less than fourteen days before the day of the hearing and by posting such notice in a conspicuous place in the city or town hall for a period of not less </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>than fourteen days before the day of such hearing. In all cases where notice to individuals or specific boards or other agencies is required, notice shall be sent</w:t>
       </w:r>
       <w:r w:rsidR="001431BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:ins w:id="29" w:author="Snellings, Emma (HLC)" w:date="2026-09-17T15:31:00Z" w16du:dateUtc="2026-09-17T19:31:00Z">
         <w:r w:rsidR="00F41363">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="005288"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>electronically or</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="002F26DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1105,99 +1109,99 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Upon the granting of a variance or special permit, or any extension, modification or renewal thereof, the permit granting authority or special permit granting authority shall issue to the owner and to the applicant if other than the owner a copy of its decision, certified by the permit granting authority or special permit granting authority, containing the name and address of the owner, identifying the land affected, setting forth compliance with the statutory requirements for the issuance of such variance or permit and certifying that copies of the decision and all plans referred to in the decision have been filed with the planning board and city or town clerk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF835D2" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>No variance, or any extension, modification or renewal thereof, shall take effect until a copy of the decision bearing the certification of the city or town clerk that twenty days have elapsed after the decision has been filed in the office of the city or town clerk and no appeal has been filed, or that if such appeal has been filed, that it has been dismissed or denied, or that if it is a variance which has been approved by reason of the failure of the permit granting authority or special permit granting authority to act thereon within the time prescribed, a copy of the petition for the variance accompanied by the certification of the city or town clerk stating the fact that the permit granting authority failed to act within the time prescribed, and no appeal has been filed, and that the grant of the petition resulting from such failure to act has become final, or that if such appeal has been filed, that it has been dismissed or denied, is recorded in the registry of deeds for the county and district in which the land is located and indexed in the grantor index under the name of the owner of record or is recorded and noted on the owner’s certificate of title.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C35B54C" w14:textId="77777777" w:rsidR="00F70219" w:rsidRDefault="00F05B01">
       <w:pPr>
         <w:ind w:firstLine="346"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A special permit, or any extension, modification or renewal thereof, shall not take effect until a copy of the decision bearing the certification of the city or town clerk that 20 days have elapsed after the decision has been filed in the office of the city or town clerk and either that no appeal has been filed or the appeal has been filed within such time, or if it is a special permit </w:t>
+        <w:t xml:space="preserve">A special permit, or any extension, modification or renewal thereof, shall not take effect until a copy of the decision bearing the certification of the city or town clerk that 20 days have elapsed after the decision has been filed in the office of the city or town clerk and either that no appeal has been filed or the appeal has been filed within such time, or if it is a special permit which has been approved by reason of the failure of the permit granting authority or special permit granting authority to act thereon within the time prescribed, a copy of the application for the special permit-accompanied by the certification of the city or town clerk stating the fact that the permit granting authority or special permit granting authority failed to act within the time prescribed, and whether or not an appeal has been filed within that time, and that the grant of the application resulting from the failure to act has become final, is recorded in the registry of deeds for the county and district in which the land is located and indexed in the grantor index under the name of the owner of record or is recorded and noted on the owner’s certificate of title. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">which has been approved by reason of the failure of the permit granting authority or special permit granting authority to act thereon within the time prescribed, a copy of the application for the special permit-accompanied by the certification of the city or town clerk stating the fact that the permit granting authority or special permit granting authority failed to act within the time prescribed, and whether or not an appeal has been filed within that time, and that the grant of the application resulting from the failure to act has become final, is recorded in the registry of deeds for the county and district in which the land is located and indexed in the grantor index under the name of the owner of record or is recorded and noted on the owner’s certificate of title. The person exercising rights under a duly appealed special permit does so at risk that a court will reverse the permit and that any construction performed under the permit may be ordered undone. This section shall in no event terminate or shorten the tolling, during the pendency of any appeals, of the </w:t>
+        <w:t xml:space="preserve">The person exercising rights under a duly appealed special permit does so at risk that a court will reverse the permit and that any construction performed under the permit may be ordered undone. This section shall in no event terminate or shorten the tolling, during the pendency of any appeals, of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6 month</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> periods provided under the second paragraph of section 6. The fee for recording or registering shall be paid by the owner or applicant.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F70219" w:rsidSect="009620C2">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5308EBD3" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRDefault="00F54DF4">
+    <w:p w14:paraId="5267083F" w14:textId="77777777" w:rsidR="00A73E88" w:rsidRDefault="00A73E88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32CA3519" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRDefault="00F54DF4">
+    <w:p w14:paraId="7D1EFA55" w14:textId="77777777" w:rsidR="00A73E88" w:rsidRDefault="00A73E88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1261,61 +1265,61 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2309B124" w14:textId="2B882FB9" w:rsidR="00F70219" w:rsidRDefault="00F70219">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6069A962" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRDefault="00F54DF4">
+    <w:p w14:paraId="1F73CC7A" w14:textId="77777777" w:rsidR="00A73E88" w:rsidRDefault="00A73E88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57124C81" w14:textId="77777777" w:rsidR="00F54DF4" w:rsidRDefault="00F54DF4">
+    <w:p w14:paraId="744986DA" w14:textId="77777777" w:rsidR="00A73E88" w:rsidRDefault="00A73E88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -1496,51 +1500,51 @@
   <w:num w:numId="6" w16cid:durableId="1157963130">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="964429666">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="640696049">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="805587258">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Snellings, Emma (HLC)">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Emma.Snellings@mass.gov::c9e0fad6-a350-4967-b06f-34d38d5cb72b"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
@@ -1557,77 +1561,80 @@
     <w:rsid w:val="00253A80"/>
     <w:rsid w:val="0027266E"/>
     <w:rsid w:val="0029215E"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002F26DE"/>
     <w:rsid w:val="003248BB"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="003A1A2A"/>
     <w:rsid w:val="003A2B6C"/>
     <w:rsid w:val="004134F3"/>
     <w:rsid w:val="00463B5C"/>
     <w:rsid w:val="00482496"/>
     <w:rsid w:val="004E6A76"/>
     <w:rsid w:val="0054030D"/>
     <w:rsid w:val="005416C0"/>
     <w:rsid w:val="005A0F35"/>
     <w:rsid w:val="005B281D"/>
     <w:rsid w:val="005F128D"/>
     <w:rsid w:val="00621982"/>
     <w:rsid w:val="006F01BC"/>
     <w:rsid w:val="006F29C2"/>
     <w:rsid w:val="006F64B5"/>
     <w:rsid w:val="00723651"/>
     <w:rsid w:val="0078310A"/>
     <w:rsid w:val="007B16D1"/>
+    <w:rsid w:val="007F5316"/>
     <w:rsid w:val="00821543"/>
     <w:rsid w:val="008455B7"/>
     <w:rsid w:val="00870339"/>
     <w:rsid w:val="008937C4"/>
     <w:rsid w:val="00896151"/>
     <w:rsid w:val="008F1CB4"/>
     <w:rsid w:val="0091265A"/>
     <w:rsid w:val="009367AF"/>
     <w:rsid w:val="009620C2"/>
     <w:rsid w:val="00981C9A"/>
     <w:rsid w:val="009B5782"/>
     <w:rsid w:val="009C3F40"/>
+    <w:rsid w:val="00A73E88"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AB0F61"/>
     <w:rsid w:val="00AF3377"/>
     <w:rsid w:val="00B0170A"/>
     <w:rsid w:val="00B11592"/>
     <w:rsid w:val="00B20C1B"/>
     <w:rsid w:val="00B33261"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B72B3A"/>
     <w:rsid w:val="00BD1ADE"/>
     <w:rsid w:val="00C50D5C"/>
     <w:rsid w:val="00CB04A0"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CC748E"/>
     <w:rsid w:val="00D11CDC"/>
+    <w:rsid w:val="00D53E0B"/>
     <w:rsid w:val="00D67930"/>
     <w:rsid w:val="00D909A9"/>
     <w:rsid w:val="00D94AA7"/>
     <w:rsid w:val="00E305B3"/>
     <w:rsid w:val="00E44832"/>
     <w:rsid w:val="00E92F8A"/>
     <w:rsid w:val="00EB0240"/>
     <w:rsid w:val="00EB176C"/>
     <w:rsid w:val="00EC393D"/>
     <w:rsid w:val="00EC523F"/>
     <w:rsid w:val="00F05B01"/>
     <w:rsid w:val="00F41363"/>
     <w:rsid w:val="00F41614"/>
     <w:rsid w:val="00F54DF4"/>
     <w:rsid w:val="00F5687A"/>
     <w:rsid w:val="00F635B2"/>
     <w:rsid w:val="00F70219"/>
     <w:rsid w:val="00F83C7E"/>
     <w:rsid w:val="00FC33D9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FF6663"/>
     <w:rsid w:val="057B064F"/>
     <w:rsid w:val="145A99A8"/>
     <w:rsid w:val="56743B25"/>
   </w:rsids>
@@ -13459,74 +13466,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F75741674DAB3C4A91D4D4EAF8471F21" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4769813678a2186da9b93065908be233">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="284a69f8-a849-4d4f-929d-22bdf9b66af6" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f5c82a81d50a41ac48a3971fea3889c" ns2:_="" ns3:_="">
     <xsd:import namespace="284a69f8-a849-4d4f-929d-22bdf9b66af6"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13729,105 +13712,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="284a69f8-a849-4d4f-929d-22bdf9b66af6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65C4869-F8E9-46BC-815F-AA4A43A83665}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="284a69f8-a849-4d4f-929d-22bdf9b66af6"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2AEF3B6-D209-4255-B8BD-F37C893A9E1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="284a69f8-a849-4d4f-929d-22bdf9b66af6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D22EE35F-E478-4087-85B2-8AB8F6DD7BF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>5221</Words>
   <Characters>29761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>248</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Verified Full-Text Redline of 2026 Amendments to G.L. c. 40A</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>