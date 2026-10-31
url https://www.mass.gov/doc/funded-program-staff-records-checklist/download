--- v0 (2026-09-13)
+++ v1 (2026-10-31)
@@ -7,268 +7,270 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/eec-policy/Shared Documents/01. Internal Policy Unit Files/01. Policies/01. Child Care Licensing/Staff Records Checklist (John)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{5622F0FD-65A4-4DAE-96D9-AFE092FBE7E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DEC7FECE-6EDB-43DA-8351-9B14AC94085E}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{0DC872F3-3CED-4DA7-A441-C75D196109D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2331C9D8-C425-422A-AB77-6BC22118B124}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{F5292996-E648-477D-A550-927B702FF995}"/>
+    <workbookView xWindow="-19298" yWindow="-98" windowWidth="19396" windowHeight="10395" xr2:uid="{F5292996-E648-477D-A550-927B702FF995}"/>
   </bookViews>
   <sheets>
     <sheet name="Funded_Checklist" sheetId="1" r:id="rId1"/>
     <sheet name="Instructions" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Funded_Checklist!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="26">
   <si>
     <t>1. Staff Legal Name and 
      Position</t>
   </si>
   <si>
     <t>2. Date of Birth</t>
   </si>
   <si>
     <t>*=If needed/required</t>
   </si>
   <si>
     <t>Attestation</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>Signature:</t>
   </si>
   <si>
     <t xml:space="preserve">Each personnel record contains documentation listed above in the Staff Records Checklist along with all required documentation as outlined in EEC Regulations. The program must provide, upon request, the full staff file for EEC review. </t>
-  </si>
-[...29 lines deleted...]
-        Development Hours</t>
   </si>
   <si>
     <t>School District/ Program Name:</t>
   </si>
   <si>
     <t>Name and Position:</t>
   </si>
   <si>
     <t>For person in charge of reviewing staff BRCs only:</t>
   </si>
   <si>
     <t>For Human Resources/Personnel Manager or other person in charge of maintaining staff files only:</t>
   </si>
   <si>
     <t>I understand that by signing below, I confirm that I am authorized to act as the official agent of</t>
   </si>
   <si>
     <t>I confirm that</t>
   </si>
   <si>
     <t xml:space="preserve">             </t>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>School District/Program Name</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>maintains a complete, accurate and confidential record for each staff member.</t>
   </si>
+  <si>
+    <t>3. PQR Number or EEC ID</t>
+  </si>
+  <si>
+    <t>4. BRC Status 
+     (Provisional/Suitable)</t>
+  </si>
+  <si>
+    <t>5. BRC Renewal Date</t>
+  </si>
+  <si>
+    <t>6. Physical Date</t>
+  </si>
+  <si>
+    <t>7. MMR (need two)</t>
+  </si>
+  <si>
+    <t>8. First Aid Expiration Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. CPR Expiration Date* </t>
+  </si>
+  <si>
+    <t>10. EEC Essentials 2.0 
+     Certificate Date</t>
+  </si>
+  <si>
+    <t>11. EEC Essentials 2.0 
+       Refresher Date*</t>
+  </si>
+  <si>
+    <t>12.  Professional 
+        Development Hours</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -400,220 +402,211 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" textRotation="90" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB5121B"/>
       <color rgb="FFB97C2B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -826,183 +819,216 @@
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Staff Legal Name and Position: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>List the names of all teaching staff, cooks, transportation staff, administrators and itinerant service staff.  Indicate the position in which the individual is employed (a staff person's position may be different from their actual qualifications).</a:t>
+            <a:t>List the names of all teaching staff, cooks, transportation staff, administrators and itinerant service staff. Indicate the position in which the individual is employed (a staff person's position may be different from their actual qualifications).</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Date of Birth:  </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the date of birth for all staff (7.04(18)(c)3).</a:t>
+            <a:t>Indicate the date of birth for all staff. (7.04(18)(c)3)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>BRC Status: </a:t>
-[...11 lines deleted...]
-            <a:t>Indicate the status of the most recent FINGERPRINT review (Suitable or Provisional) (7.04(18)(c)5).</a:t>
+            <a:t>PQR Number or EEC ID: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>A copy of the program’s employees PQR number, EEC ID, or individualized employee numbers listed. (7.09(4))</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>BRC Renewal Date:</a:t>
+            <a:t>BRC Status: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> Indicate the date the most recent BRC in Navigator portal is identified as the renewal date.</a:t>
+            <a:t>Indicate the status of the most recent FINGERPRINT review (Suitable or Provisional). (7.04(18)(c)5)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
+            <a:t>BRC Renewal Date:</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Indicate the date the most recent BRC in Navigator portal is identified as the renewal date.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
+            <a:lnSpc>
+              <a:spcPct val="120000"/>
+            </a:lnSpc>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>Physical Date</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>: Indicate the date of the most recent physical examination that is on file (update is required every 2 years) (7.09(11)).</a:t>
+            <a:t>: Indicate the date of the most recent physical examination that is on file (update is required every 2 years). (7.09(11))</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>			</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
@@ -1012,117 +1038,117 @@
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>MMR: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the status of staff member’s MMR immunization or evidence of immunity to mumps, measles, and rubella are on file.  (Titer, Yes, No).  All educators born in or after 1957, regardless of country of birth must be able to document two doses of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella.  Those born before 1957 in the U.S. are considered to be immune.  Those born before 1957 in countries other than the U.S. must be able to document one dose of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella (7.09)(11)(b)).</a:t>
+            <a:t>Indicate the staff member’s MMR immunization status or evidence of immunity to mumps, measles, and rubella are on file. (Titer, Yes, No). All educators born in or after 1957, regardless of country of birth, must document two doses of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella. Those born before 1957 in the U.S. are considered to be immune. Those born before 1957 in countries other than the U.S. must be able to document one dose of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella. (7.09)(11)(b))</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>First Aid Expiration Date: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the expiration date noted on the most recent first aid certificate (7.09(17)(d)).</a:t>
+            <a:t>Indicate the expiration date noted on the most recent first aid certificate. (7.09(17)(d))</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>CPR Expiration Date: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the expiration date of the most recent CPR certificate (if applicable and required). </a:t>
+            <a:t>Indicate the expiration date of the most recent CPR certificate (if applicable and required).</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
@@ -1531,108 +1557,108 @@
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Introduction to Child Growth &amp; Development			</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>EEC Essentials 2.0 Annual Refresher:  </a:t>
+            <a:t>EEC Essentials 2.0 Annual Refresher: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>In addition, all applicable staff will be required to take an annual EEC Essentials Refresher package.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Professional Development Hours:  </a:t>
+            <a:t>Professional Development Hours: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the number of professional development hours that are documented in the file for the current year (7.09(19)(b).</a:t>
+            <a:t>Indicate the number of professional development hours that are documented in the file for the current year. (7.09(19)(b)</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>					</a:t>
+            <a:t>				</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1938,2045 +1964,997 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AC11ED1-2927-41AC-8D6F-D371D74360C7}">
   <sheetPr>
     <tabColor rgb="FFB5121B"/>
   </sheetPr>
-  <dimension ref="A1:DD417"/>
+  <dimension ref="A1:M417"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="26.6328125" customWidth="1"/>
-    <col min="2" max="13" width="16.6328125" customWidth="1"/>
+    <col min="1" max="1" width="26.59765625" customWidth="1"/>
+    <col min="2" max="13" width="16.59765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108" s="2" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" s="2" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...122 lines deleted...]
-    <row r="3" spans="1:108" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="4.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="12"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="9"/>
-[...109 lines deleted...]
-        <v>7</v>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
-      <c r="N4" s="23"/>
-[...97 lines deleted...]
-        <v>8</v>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="1" t="s">
+        <v>17</v>
       </c>
-      <c r="B5" s="9"/>
-[...107 lines deleted...]
-    <row r="6" spans="1:108" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
-      <c r="B6" s="9"/>
-[...109 lines deleted...]
-        <v>10</v>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
-      <c r="N7" s="23"/>
-[...97 lines deleted...]
-        <v>11</v>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
       </c>
-      <c r="B8" s="9"/>
-[...107 lines deleted...]
-    <row r="9" spans="1:108" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="3" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
-      <c r="B9" s="9"/>
-[...107 lines deleted...]
-    <row r="10" spans="1:108" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="3" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
-      <c r="B10" s="9"/>
-[...107 lines deleted...]
-    <row r="11" spans="1:108" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="3" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
-      <c r="B11" s="9"/>
-[...109 lines deleted...]
-        <v>15</v>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
-      <c r="N12" s="23"/>
-[...96 lines deleted...]
-      <c r="A13" s="5" t="s">
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="6"/>
-[...9 lines deleted...]
-      <c r="B14" s="14"/>
+      <c r="B14" s="6"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:108" s="2" customFormat="1" ht="4" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="B16" s="62" t="s">
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="4.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="30"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="28.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B16" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="63"/>
-[...2 lines deleted...]
-        <v>16</v>
+      <c r="C16" s="57"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="29" t="s">
+        <v>7</v>
       </c>
-      <c r="F16" s="19"/>
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="F16" s="49"/>
+      <c r="G16" s="50"/>
+    </row>
+    <row r="17" spans="2:13" s="2" customFormat="1" ht="5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B17" s="14"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="16"/>
+    </row>
+    <row r="18" spans="2:13" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="28" t="s">
+        <v>9</v>
       </c>
-      <c r="C18" s="36"/>
-[...6 lines deleted...]
-      <c r="B19" s="39"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="20"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
-      <c r="G19" s="40"/>
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G19" s="21"/>
+    </row>
+    <row r="20" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="39" t="s">
+        <v>8</v>
       </c>
-      <c r="C20" s="15"/>
-[...1 lines deleted...]
-      <c r="E20" s="43" t="s">
+      <c r="C20" s="33"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="F20" s="16"/>
-[...19 lines deleted...]
-      <c r="B23" s="41" t="s">
+      <c r="F20" s="34"/>
+      <c r="G20" s="23"/>
+    </row>
+    <row r="21" spans="2:13" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="22"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="52"/>
+    </row>
+    <row r="22" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="24"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="23"/>
+    </row>
+    <row r="23" spans="2:13" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="C23" s="16"/>
-[...19 lines deleted...]
-      <c r="G25" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="23"/>
+    </row>
+    <row r="24" spans="2:13" s="2" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="22"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="23"/>
+    </row>
+    <row r="25" spans="2:13" s="8" customFormat="1" ht="5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="14"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="16"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
     </row>
-    <row r="26" spans="2:13" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="26" spans="2:13" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="28" t="s">
+        <v>10</v>
       </c>
-      <c r="C26" s="49"/>
-[...6 lines deleted...]
-      <c r="B27" s="39"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="26"/>
+    </row>
+    <row r="27" spans="2:13" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="20"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
-      <c r="F27" s="17"/>
-[...4 lines deleted...]
-        <v>20</v>
+      <c r="F27" s="37"/>
+      <c r="G27" s="27"/>
+    </row>
+    <row r="28" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B28" s="40" t="s">
+        <v>11</v>
       </c>
-      <c r="C28" s="52"/>
-[...11 lines deleted...]
-        <v>23</v>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="55"/>
+    </row>
+    <row r="29" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B29" s="42"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="62" t="s">
+        <v>14</v>
       </c>
-      <c r="G29" s="69"/>
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G29" s="63"/>
+    </row>
+    <row r="30" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="44" t="s">
+        <v>12</v>
       </c>
-      <c r="C30" s="61"/>
-[...2 lines deleted...]
-        <v>24</v>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="45" t="s">
+        <v>15</v>
       </c>
-      <c r="F30" s="52"/>
-[...4 lines deleted...]
-        <v>22</v>
+      <c r="F30" s="41"/>
+      <c r="G30" s="46"/>
+    </row>
+    <row r="31" spans="2:13" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="47" t="s">
+        <v>13</v>
       </c>
-      <c r="C31" s="68" t="s">
-        <v>23</v>
+      <c r="C31" s="62" t="s">
+        <v>14</v>
       </c>
-      <c r="D31" s="68"/>
-[...5 lines deleted...]
-      <c r="B32" s="65" t="s">
+      <c r="D31" s="62"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="48"/>
+    </row>
+    <row r="32" spans="2:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="66"/>
-[...23 lines deleted...]
-        <v>17</v>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="61"/>
+    </row>
+    <row r="33" spans="2:7" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="59"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="61"/>
+    </row>
+    <row r="34" spans="2:7" s="2" customFormat="1" ht="5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B34" s="24"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="23"/>
+    </row>
+    <row r="35" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="39" t="s">
+        <v>8</v>
       </c>
-      <c r="C35" s="15"/>
-[...1 lines deleted...]
-      <c r="E35" s="43" t="s">
+      <c r="C35" s="33"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="F35" s="16"/>
-[...19 lines deleted...]
-      <c r="B38" s="41" t="s">
+      <c r="F35" s="34"/>
+      <c r="G35" s="23"/>
+    </row>
+    <row r="36" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="22"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="36"/>
+      <c r="F36" s="51"/>
+      <c r="G36" s="52"/>
+    </row>
+    <row r="37" spans="2:7" s="2" customFormat="1" ht="5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B37" s="24"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="23"/>
+    </row>
+    <row r="38" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="16"/>
-[...397 lines deleted...]
-    <row r="417" s="2" customFormat="1" x14ac:dyDescent="0.35"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="34"/>
+      <c r="G38" s="23"/>
+    </row>
+    <row r="39" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="22"/>
+      <c r="C39" s="51"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="23"/>
+    </row>
+    <row r="40" spans="2:7" s="2" customFormat="1" ht="5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="14"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="16"/>
+    </row>
+    <row r="41" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="42" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="43" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="44" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="45" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="46" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="47" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="48" spans="2:7" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="49" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="50" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="51" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="52" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="53" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="54" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="55" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="56" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="57" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="58" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="59" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="60" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="61" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="62" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="63" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="64" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="65" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="66" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="67" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="68" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="69" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="70" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="71" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="72" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="73" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="74" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="75" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="76" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="77" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="78" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="79" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="80" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="81" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="82" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="83" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="84" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="85" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="86" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="87" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="88" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="89" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="90" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="91" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="92" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="93" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="94" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="95" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="96" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="97" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="98" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="99" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="100" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="101" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="102" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="103" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="104" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="105" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="106" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="107" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="108" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="109" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="110" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="111" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="112" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="113" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="114" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="115" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="116" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="117" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="118" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="119" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="120" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="121" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="122" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="123" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="124" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="125" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="126" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="127" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="128" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="129" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="130" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="131" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="132" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="133" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="134" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="135" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="136" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="137" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="138" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="139" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="140" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="141" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="142" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="143" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="144" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="145" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="146" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="147" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="148" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="149" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="150" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="151" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="152" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="153" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="154" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="155" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="156" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="157" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="158" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="159" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="160" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="161" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="162" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="163" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="164" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="165" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="166" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="167" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="168" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="169" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="170" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="171" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="172" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="173" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="174" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="175" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="176" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="177" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="178" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="179" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="180" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="181" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="182" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="183" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="184" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="185" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="186" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="187" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="188" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="189" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="190" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="191" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="192" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="193" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="194" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="195" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="196" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="197" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="198" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="199" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="200" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="201" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="202" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="203" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="204" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="205" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="206" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="207" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="208" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="209" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="210" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="211" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="212" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="213" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="214" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="215" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="216" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="217" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="218" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="219" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="220" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="221" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="222" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="223" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="224" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="225" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="226" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="227" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="228" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="229" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="230" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="231" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="232" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="233" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="234" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="235" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="236" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="237" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="238" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="239" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="240" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="241" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="242" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="243" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="244" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="245" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="246" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="247" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="248" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="249" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="250" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="251" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="252" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="253" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="254" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="255" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="256" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="257" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="258" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="259" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="260" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="261" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="262" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="263" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="264" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="265" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="266" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="267" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="268" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="269" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="270" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="271" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="272" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="273" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="274" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="275" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="276" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="277" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="278" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="279" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="280" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="281" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="282" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="283" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="284" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="285" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="286" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="287" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="288" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="289" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="290" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="291" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="292" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="293" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="294" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="295" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="296" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="297" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="298" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="299" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="300" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="301" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="302" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="303" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="304" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="305" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="306" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="307" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="308" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="309" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="310" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="311" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="312" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="313" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="314" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="315" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="316" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="317" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="318" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="319" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="320" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="321" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="322" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="323" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="324" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="325" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="326" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="327" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="328" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="329" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="330" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="331" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="332" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="333" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="334" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="335" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="336" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="337" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="338" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="339" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="340" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="341" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="342" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="343" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="344" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="345" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="346" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="347" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="348" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="349" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="350" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="351" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="352" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="353" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="354" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="355" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="356" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="357" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="358" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="359" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="360" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="361" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="362" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="363" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="364" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="365" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="366" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="367" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="368" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="369" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="370" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="371" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="372" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="373" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="374" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="375" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="376" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="377" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="378" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="379" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="380" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="381" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="382" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="383" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="384" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="385" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="386" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="387" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="388" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="389" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="390" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="391" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="392" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="393" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="394" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="395" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="396" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="397" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="398" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="399" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="400" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="401" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="402" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="403" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="404" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="405" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="406" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="407" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="408" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="409" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="410" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="411" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="412" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="413" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="414" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="415" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="416" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="417" s="2" customFormat="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gC5zfjJqImQbM2eXxpale1SSIIrA3gTR35dI513mXF5nfq0Fyks1soW6DJp1JH1t2TPKbUPvImd93VTYWP2BGA==" saltValue="PlqO6pHuoaG/665v8MI2cg==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertColumns="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="owK0TnlBOJZtgB8w+3uu1yLI4m31Y91VmhJMlcvLHPNs7S0/sxgOnwqI/dlc6uTfdFZjk6tCQxTXeAx6Vb+W1w==" saltValue="8itH7+qejRn/Cx8r9hHabw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="4">
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B32:G33"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="C31:D31"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B4:BZ4" xr:uid="{1D996044-5943-4068-A2FF-314CA73E649F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:BZ5" xr:uid="{1D996044-5943-4068-A2FF-314CA73E649F}">
       <formula1>"Suitable,Provisional"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:BZ7" xr:uid="{4E450018-37F4-403C-984A-1CFB50A74B30}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8:BZ8" xr:uid="{4E450018-37F4-403C-984A-1CFB50A74B30}">
       <formula1>"Titer,Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.6" right="0.6" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Franklin Gothic Medium Cond,Bold"&amp;14Funded Program Staff Records Checklist
 &amp;"Franklin Gothic Medium Cond,Regular"&amp;12Massachusetts Department of Early Education and Care (EEC)</oddHeader>
-    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"May 2026
+    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"September 2026
 &amp;C&amp;"Calibri,Regular"&amp;9 50 Milk Street, 14th Floor, Boston, MA 02109
  Phone: 617-988-6600 • commissioners.office@mass.gov 
-www.mass.gov/eec &amp;R&amp;"Calibri,Regular"&amp;P
- </oddFooter>
+www.mass.gov/eec </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A08B1F7-7FC2-49D4-8EB0-2A299FC48B3B}">
   <sheetPr>
-    <tabColor rgb="FFB97C2B"/>
+    <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="K1" sqref="K1"/>
+      <selection activeCell="S5" sqref="S5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="17" width="6.36328125" customWidth="1"/>
+    <col min="1" max="17" width="6.33203125" customWidth="1"/>
   </cols>
   <sheetData/>
-  <sheetProtection algorithmName="SHA-512" hashValue="vkEQ4+bBURwxwqPaxShcjZLYUKEF4auDUGCfGt4dEQNjt8geOHeWQbC5ZurHOxVCsnD1mEgjOEfyOJyVGqp0rQ==" saltValue="fy6+Bj7lS/4kJqDiJyPNEg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="aplEB+QvgVUJmfxsGJsurKFAK7bfhRmS1tRcnpOlv9Z8Z4n2ElycAi9ES/3ZkunKPR1I3IHwFh+tsSXvK7Lbgw==" saltValue="jaoH8d9Yz85iN59gi0AymA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1">
-    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"May 2026&amp;"-,Regular"
+    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"September 2026&amp;"-,Regular"
 &amp;C&amp;"Calibri,Regular"&amp;9 50 Milk Street, 14th Floor, Boston, MA 02109
  Phone: 617-988-6600 • commissioners.office@mass.gov 
 www.mass.gov/eec &amp;R&amp;"Calibri,Regular"&amp;P
  </oddFooter>
     <firstHeader>&amp;C&amp;G</firstHeader>
-    <firstFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"May 2026
+    <firstFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"September 2026
 &amp;C&amp;"Calibri,Regular"&amp;9 50 Milk Street, 14th Floor, Boston, MA 02109
  Phone: 617-988-6600 • commissioners.office@mass.gov 
 www.mass.gov/eec &amp;R&amp;"Calibri,Regular"&amp;P
  </firstFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A2DAA167EF98842B35FE6DC0C578CBA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="88636de231b125169d52487d99d2b6f1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0" xmlns:ns3="ee2e4ef3-5231-4a0e-9620-faa856cdc860" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d57bc36892dcfcd5de26f611d1370d07" ns2:_="" ns3:_="">
     <xsd:import namespace="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0"/>
     <xsd:import namespace="ee2e4ef3-5231-4a0e-9620-faa856cdc860"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4161,91 +3139,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ee2e4ef3-5231-4a0e-9620-faa856cdc860" xsi:nil="true"/>
     <SharedWithUsers xmlns="ee2e4ef3-5231-4a0e-9620-faa856cdc860">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AE17F2-8048-450F-AB7B-896F33454F24}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62D4B48D-DA84-4789-97CB-B9EA9FD86222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0"/>
     <ds:schemaRef ds:uri="ee2e4ef3-5231-4a0e-9620-faa856cdc860"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AE17F2-8048-450F-AB7B-896F33454F24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36297AD7-A1B8-4CCD-B470-10954631ED69}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f0dadd96-bb02-43ff-b721-c5b7f234f31a"/>
     <ds:schemaRef ds:uri="baeaa786-ebd5-4f52-8cee-8fa081d737a1"/>
     <ds:schemaRef ds:uri="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0"/>
     <ds:schemaRef ds:uri="ee2e4ef3-5231-4a0e-9620-faa856cdc860"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">