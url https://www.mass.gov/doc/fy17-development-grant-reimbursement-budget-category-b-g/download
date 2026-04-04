--- v0 (2025-11-17)
+++ v1 (2026-04-04)
@@ -1,72 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/venus_wheeler_mass_gov/Documents/Desktop/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B3FEFC0-7FC7-4680-8E3F-6763C7F303B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="45" windowWidth="12120" windowHeight="9120"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CAT B-G" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'CAT B-G'!$A$1:$F$22</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F21" i="3"/>
+  <c r="F21" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Commonwealth of Massachusetts</t>
   </si>
   <si>
     <t>State 911 Department</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>BUDGET CATEGORY</t>
   </si>
   <si>
     <t>VENDOR NAME</t>
   </si>
   <si>
     <t>EQUIPMENT MAKE AND MODEL NUMBER</t>
   </si>
   <si>
     <t>COST</t>
@@ -77,55 +90,55 @@
   <si>
     <t>BRIEF DESCRIPTION AND/OR PURPOSE OF THE EQUIPMENT, MATERIALS OR SERVICES</t>
   </si>
   <si>
     <t>BUDGET CATEGORIES B. THROUGH G.   PLEASE COMPLETE THIS FORM</t>
   </si>
   <si>
     <t>For State 911 Department Use Only:</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Initials</t>
   </si>
   <si>
     <t>All entries verified with grant application</t>
   </si>
   <si>
     <t>FY2017 REGIONAL &amp; REGIONAL SECONDARY PSAP &amp; RECC DEVELOPMENT GRANT FINANCIAL FORM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -327,250 +340,250 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...29 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...8 lines deleted...]
-
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -698,299 +711,289 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...4 lines deleted...]
-
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+      <selection activeCell="A5" sqref="A5:F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="41.140625" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="4" t="s">
+    <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="5"/>
-[...1 lines deleted...]
-      <c r="D2" s="23" t="s">
+      <c r="D2" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="25" t="s">
+      <c r="E2" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="27" t="s">
+      <c r="F2" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:6" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="5"/>
-[...9 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="D3" s="19"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="23"/>
+    </row>
+    <row r="4" spans="1:6" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="7"/>
-[...3 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="E4" s="5"/>
+      <c r="F4" s="6"/>
+    </row>
+    <row r="5" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="22"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" ht="24" customHeight="1">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+    </row>
+    <row r="7" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="36" customHeight="1">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="19"/>
-[...13 lines deleted...]
-    <row r="10" spans="1:6" ht="45.75" customHeight="1">
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="15"/>
+    </row>
+    <row r="9" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="11"/>
+    </row>
+    <row r="10" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="D10" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="15"/>
+      <c r="E10" s="27"/>
       <c r="F10" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="30" customHeight="1">
+    <row r="11" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
-      <c r="D11" s="16"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" ht="30" customHeight="1">
+      <c r="D11" s="28"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
-      <c r="D12" s="16"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:6" ht="30" customHeight="1">
+      <c r="D12" s="28"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
-      <c r="D13" s="16"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:6" ht="30" customHeight="1">
+      <c r="D13" s="28"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
-      <c r="D14" s="16"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:6" ht="30" customHeight="1">
+      <c r="D14" s="28"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
-      <c r="D15" s="16"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:6" ht="30" customHeight="1">
+      <c r="D15" s="28"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
-      <c r="D16" s="16"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:6" ht="30" customHeight="1">
+      <c r="D16" s="28"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
-      <c r="D17" s="16"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:6" ht="30" customHeight="1">
+      <c r="D17" s="28"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="7"/>
+    </row>
+    <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
-      <c r="D18" s="16"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:6" ht="30" customHeight="1">
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="7"/>
+    </row>
+    <row r="19" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
-      <c r="D19" s="16"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:6" ht="30" customHeight="1" thickBot="1">
+      <c r="D19" s="28"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="7"/>
+    </row>
+    <row r="20" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
-      <c r="D20" s="16"/>
-[...4 lines deleted...]
-      <c r="D21" s="12" t="s">
+      <c r="D20" s="28"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="8"/>
+    </row>
+    <row r="21" spans="1:6" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E21" s="13"/>
-      <c r="F21" s="11">
+      <c r="E21" s="25"/>
+      <c r="F21" s="9">
         <f>SUM(F11:F20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A8:F8"/>
-[...3 lines deleted...]
-    <mergeCell ref="F2:F3"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CAT B-G</vt:lpstr>
       <vt:lpstr>'CAT B-G'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State 911 Department</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Vicki Goetz</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Vicki Goetz</dc:creator>
-[...1 lines deleted...]
-  <lastPrinted>2016-10-20T13:38:01Z</lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
-</file>
+</cp:coreProperties>
+</file>