--- v0 (2025-11-17)
+++ v1 (2026-04-04)
@@ -1,74 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/venus_wheeler_mass_gov/Documents/Desktop/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9587D75-CEA7-4A6B-99E5-DBE501793E4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="50" windowWidth="15480" windowHeight="9440"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Summary!$A$1:$G$26</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E26" i="1"/>
-  <c r="F26"/>
+  <c r="E26" i="1" l="1"/>
+  <c r="F26" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="31">
   <si>
     <t>Commonwealth of Massachusetts</t>
   </si>
   <si>
     <t>State 911 Department</t>
   </si>
   <si>
     <t xml:space="preserve">                REIMBURSEMENT   </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>SUMMARY</t>
   </si>
   <si>
     <t>CATEGORY</t>
   </si>
   <si>
     <t>GRANT AWARDED AMOUNT</t>
@@ -170,55 +186,55 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Initials</t>
   </si>
   <si>
     <t>All entries verified with grant application</t>
   </si>
   <si>
     <t xml:space="preserve">Grant Recipient:          </t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>FY2017 REGIONAL &amp; REGIONAL SECONDARY PSAP &amp; RECC DEVELOPMENT GRANT FINANCIAL FORM</t>
   </si>
   <si>
     <t>Administrative Costs (as authorized)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -647,330 +663,472 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...61 lines deleted...]
-    </xf>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
 
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...5 lines deleted...]
-</Relationships>
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
 
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>1419225</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1025" name="Check Box 1" descr="check box" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1025"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F62D2D3D-FFE1-4CFD-4922-B48CBEC68994}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>666750</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>1000125</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1026" name="Check Box 2" descr="check box" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1026"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74163990-1451-DB3C-BBEA-E89710EB9673}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1098,452 +1256,492 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...5 lines deleted...]
-
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A25" sqref="A25:D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7265625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="17.453125" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="2" width="11.140625" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" customWidth="1"/>
+    <col min="4" max="4" width="36.7109375" customWidth="1"/>
+    <col min="5" max="5" width="21.7109375" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" customHeight="1">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...2 lines deleted...]
-      <c r="E1" s="31" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="F1" s="33" t="s">
+      <c r="F1" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="G1" s="42" t="s">
+      <c r="G1" s="28" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A2" s="5" t="s">
+    <row r="2" spans="1:7" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5"/>
-[...11 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="29"/>
+    </row>
+    <row r="3" spans="1:7" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="12"/>
-[...12 lines deleted...]
-      <c r="A5" s="40" t="s">
+      <c r="F3" s="8"/>
+      <c r="G3" s="9"/>
+    </row>
+    <row r="4" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+    </row>
+    <row r="5" spans="1:7" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="40"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:7" ht="20">
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:7" ht="24.75" customHeight="1" thickBot="1">
+    <row r="8" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="58"/>
-[...7 lines deleted...]
-      <c r="A9" s="57" t="s">
+      <c r="B8" s="43"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="6"/>
+    </row>
+    <row r="9" spans="1:7" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="57"/>
-[...2 lines deleted...]
-      <c r="E9" s="19" t="s">
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="53"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" ht="23.25" customHeight="1" thickBot="1">
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+    </row>
+    <row r="10" spans="1:7" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="59"/>
-[...4 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:7" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="56"/>
-[...2 lines deleted...]
-      <c r="E11" s="8" t="s">
+      <c r="B11" s="42"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F11" s="55"/>
-[...3 lines deleted...]
-      <c r="A12" s="60" t="s">
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="60"/>
-[...7 lines deleted...]
-      <c r="A13" s="57" t="s">
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+    </row>
+    <row r="13" spans="1:7" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="57"/>
-[...2 lines deleted...]
-      <c r="E13" s="20" t="s">
+      <c r="B13" s="18"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="F13" s="54"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" ht="7.5" customHeight="1">
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+    </row>
+    <row r="14" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
     </row>
-    <row r="15" spans="1:7" ht="9.75" customHeight="1">
+    <row r="15" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
     </row>
-    <row r="16" spans="1:7" ht="16" thickBot="1">
+    <row r="16" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
     </row>
-    <row r="17" spans="1:7" ht="33.75" customHeight="1">
-      <c r="A17" s="44" t="s">
+    <row r="17" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="45"/>
-[...2 lines deleted...]
-      <c r="E17" s="17" t="s">
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F17" s="51" t="s">
+      <c r="F17" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G17" s="52"/>
-[...2 lines deleted...]
-      <c r="A18" s="47" t="s">
+      <c r="G17" s="38"/>
+    </row>
+    <row r="18" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="48"/>
-[...2 lines deleted...]
-      <c r="E18" s="14">
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="10">
         <v>0</v>
       </c>
-      <c r="F18" s="35"/>
-[...3 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="F18" s="54"/>
+      <c r="G18" s="55"/>
+    </row>
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="26"/>
-[...2 lines deleted...]
-      <c r="E19" s="15">
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="11">
         <v>0</v>
       </c>
-      <c r="F19" s="37"/>
-[...3 lines deleted...]
-      <c r="A20" s="25" t="s">
+      <c r="F19" s="56"/>
+      <c r="G19" s="55"/>
+    </row>
+    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="26"/>
-[...2 lines deleted...]
-      <c r="E20" s="15">
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="11">
         <v>0</v>
       </c>
-      <c r="F20" s="37"/>
-[...3 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="F20" s="56"/>
+      <c r="G20" s="55"/>
+    </row>
+    <row r="21" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="26"/>
-[...2 lines deleted...]
-      <c r="E21" s="15">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="11">
         <v>0</v>
       </c>
-      <c r="F21" s="37"/>
-[...3 lines deleted...]
-      <c r="A22" s="25" t="s">
+      <c r="F21" s="56"/>
+      <c r="G21" s="55"/>
+    </row>
+    <row r="22" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="26"/>
-[...7 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="55"/>
+    </row>
+    <row r="23" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="26"/>
-[...2 lines deleted...]
-      <c r="E23" s="15">
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="11">
         <v>0</v>
       </c>
-      <c r="F23" s="37"/>
-[...3 lines deleted...]
-      <c r="A24" s="25" t="s">
+      <c r="F23" s="56"/>
+      <c r="G23" s="55"/>
+    </row>
+    <row r="24" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="26"/>
-[...2 lines deleted...]
-      <c r="E24" s="15">
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="11">
         <v>0</v>
       </c>
-      <c r="F24" s="37"/>
-[...3 lines deleted...]
-      <c r="A25" s="61" t="s">
+      <c r="F24" s="56"/>
+      <c r="G24" s="55"/>
+    </row>
+    <row r="25" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="62"/>
-[...2 lines deleted...]
-      <c r="E25" s="16">
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="12">
         <v>0</v>
       </c>
-      <c r="F25" s="23"/>
-[...3 lines deleted...]
-      <c r="A26" s="28" t="s">
+      <c r="F25" s="45"/>
+      <c r="G25" s="46"/>
+    </row>
+    <row r="26" spans="1:7" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="29"/>
-[...2 lines deleted...]
-      <c r="E26" s="22">
+      <c r="B26" s="48"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="17">
         <f>SUM(E18:E25)</f>
         <v>0</v>
       </c>
-      <c r="F26" s="38">
+      <c r="F26" s="57">
         <f>SUM(F18:G24)</f>
         <v>0</v>
       </c>
-      <c r="G26" s="39"/>
+      <c r="G26" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A9:C9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="E1:E2"/>
+    <mergeCell ref="F1:F2"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="F26:G26"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C11:D11"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A5:G5"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:D24"/>
-    <mergeCell ref="A26:D26"/>
-[...11 lines deleted...]
-    <mergeCell ref="F26:G26"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup scale="86" orientation="landscape" r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1025" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="check box">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>4</xdr:col>
+                    <xdr:colOff>1419225</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1026" r:id="rId5" name="Check Box 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="check box">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>666750</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>1000125</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
       <vt:lpstr>Summary!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State 911 Department</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Vicki Goetz</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Vicki Goetz</dc:creator>
-[...1 lines deleted...]
-  <lastPrinted>2016-10-20T13:36:34Z</lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>