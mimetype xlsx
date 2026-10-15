--- v4 (2026-08-25)
+++ v5 (2026-10-15)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\OrgsProgs\911\GrantEligibility\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29CBCD6E-EC97-47DE-A7FA-A564D2E916C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C072995-FCEC-4BA9-8EBF-E6B65454FEEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="12450" xr2:uid="{DAA989E6-4D80-4A8E-AF9F-35A1F51E9D7F}"/>
   </bookViews>
   <sheets>
     <sheet name="S911D S&amp;I GRANT ELIGIBILITY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="202">
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>AYER SHIRLEY REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>BARNSTABLE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BERKSHIRE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>CENTRAL MASSACHUSETTS REGIONAL 911 DISTRICT</t>
   </si>
   <si>
     <t>DALTON COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>DUKES COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
@@ -532,53 +532,50 @@
   <si>
     <t>SANDWICH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SAUGUS POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SCITUATE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SEEKONK POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SHARON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SHREWSBURY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOMERSET POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOMERVILLE POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>SOUTH HADLEY POLICE DEPARTMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTHBOROUGH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOUTHBRIDGE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SPENCER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SPRINGFIELD POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>STONEHAM POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>STOW POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>STURBRIDGE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SUTTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SWANSEA POLICE DEPARTMENT</t>
@@ -643,51 +640,51 @@
   <si>
     <t>WESTWOOD POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WEYMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILLIAMSTOWN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILMINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WINCHESTER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WOBURN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>YARMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>NASHOBA VALLEY REGIONAL DISPATCH DISTRICT</t>
   </si>
   <si>
-    <t>Revised 8/18/2026</t>
+    <t>Revised 10/6/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -823,52 +820,52 @@
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C199" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
-  <autoFilter ref="A5:C199" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C198" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
+  <autoFilter ref="A5:C198" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="ADDRESS _x000a_COMPLIANCE" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{AB1C9707-0ED7-4068-86D6-B916C4D92534}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1155,77 +1152,77 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5718E37E-283D-4DF6-8DB2-B20C20333643}">
-  <dimension ref="A1:C199"/>
+  <dimension ref="A1:C198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>0</v>
@@ -1269,65 +1266,65 @@
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>0</v>
       </c>
       <c r="C11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>0</v>
       </c>
       <c r="C13" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>0</v>
       </c>
       <c r="C14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>0</v>
       </c>
       <c r="C15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
@@ -1401,54 +1398,54 @@
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>0</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>0</v>
       </c>
       <c r="C23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C24" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>0</v>
       </c>
       <c r="C26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
@@ -1690,51 +1687,51 @@
         <v>0</v>
       </c>
       <c r="C48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49" t="s">
         <v>0</v>
       </c>
       <c r="C49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50" t="s">
         <v>0</v>
       </c>
       <c r="C50" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51" t="s">
         <v>0</v>
       </c>
       <c r="C51" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52" t="s">
         <v>0</v>
       </c>
       <c r="C52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
@@ -1947,51 +1944,51 @@
         <v>98</v>
       </c>
       <c r="B72" t="s">
         <v>0</v>
       </c>
       <c r="C72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>99</v>
       </c>
       <c r="B73" t="s">
         <v>0</v>
       </c>
       <c r="C73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>100</v>
       </c>
       <c r="B74" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>101</v>
       </c>
       <c r="B75" t="s">
         <v>0</v>
       </c>
       <c r="C75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>102</v>
       </c>
       <c r="B76" t="s">
         <v>0</v>
       </c>
       <c r="C76" t="s">
         <v>0</v>
@@ -2057,51 +2054,51 @@
         <v>108</v>
       </c>
       <c r="B82" t="s">
         <v>0</v>
       </c>
       <c r="C82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>0</v>
       </c>
       <c r="C83" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>109</v>
       </c>
       <c r="B84" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>110</v>
       </c>
       <c r="B85" t="s">
         <v>0</v>
       </c>
       <c r="C85" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>111</v>
       </c>
       <c r="B86" t="s">
         <v>0</v>
       </c>
       <c r="C86" t="s">
         <v>0</v>
@@ -2351,79 +2348,79 @@
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>129</v>
       </c>
       <c r="B109" t="s">
         <v>0</v>
       </c>
       <c r="C109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>130</v>
       </c>
       <c r="B110" t="s">
         <v>0</v>
       </c>
       <c r="C110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B111" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C111" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>131</v>
       </c>
       <c r="B112" t="s">
         <v>0</v>
       </c>
       <c r="C112" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113" t="s">
         <v>0</v>
       </c>
       <c r="C113" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>133</v>
       </c>
       <c r="B114" t="s">
         <v>0</v>
       </c>
       <c r="C114" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>134</v>
       </c>
       <c r="B115" t="s">
         <v>0</v>
       </c>
       <c r="C115" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
@@ -2789,279 +2786,279 @@
         <v>0</v>
       </c>
       <c r="C149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>162</v>
       </c>
       <c r="B150" t="s">
         <v>0</v>
       </c>
       <c r="C150" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>163</v>
       </c>
       <c r="B151" t="s">
         <v>0</v>
       </c>
       <c r="C151" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>164</v>
       </c>
       <c r="B152" t="s">
         <v>0</v>
       </c>
       <c r="C152" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="B153" t="s">
         <v>0</v>
       </c>
       <c r="C153" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B154" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C154" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="B155" t="s">
         <v>0</v>
       </c>
       <c r="C155" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>166</v>
       </c>
       <c r="B156" t="s">
         <v>0</v>
       </c>
       <c r="C156" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
       <c r="B157" t="s">
         <v>0</v>
       </c>
       <c r="C157" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="B158" t="s">
         <v>0</v>
       </c>
       <c r="C158" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>168</v>
       </c>
       <c r="B159" t="s">
         <v>0</v>
       </c>
       <c r="C159" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>169</v>
       </c>
       <c r="B160" t="s">
         <v>0</v>
       </c>
       <c r="C160" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>170</v>
       </c>
       <c r="B161" t="s">
         <v>0</v>
       </c>
       <c r="C161" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>171</v>
       </c>
       <c r="B162" t="s">
         <v>0</v>
       </c>
       <c r="C162" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>172</v>
       </c>
       <c r="B163" t="s">
         <v>0</v>
       </c>
       <c r="C163" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>173</v>
       </c>
       <c r="B164" t="s">
         <v>0</v>
       </c>
       <c r="C164" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>174</v>
       </c>
       <c r="B165" t="s">
         <v>0</v>
       </c>
       <c r="C165" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>175</v>
+        <v>26</v>
       </c>
       <c r="B166" t="s">
         <v>0</v>
       </c>
       <c r="C166" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>26</v>
+        <v>175</v>
       </c>
       <c r="B167" t="s">
         <v>0</v>
       </c>
       <c r="C167" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>176</v>
       </c>
       <c r="B168" t="s">
         <v>0</v>
       </c>
       <c r="C168" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="B169" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C169" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="B170" t="s">
         <v>0</v>
       </c>
       <c r="C170" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>178</v>
+        <v>28</v>
       </c>
       <c r="B171" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C171" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="B172" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C172" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>179</v>
       </c>
       <c r="B173" t="s">
         <v>0</v>
       </c>
       <c r="C173" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>180</v>
       </c>
       <c r="B174" t="s">
         <v>0</v>
       </c>
       <c r="C174" t="s">
         <v>0</v>
@@ -3075,297 +3072,286 @@
         <v>0</v>
       </c>
       <c r="C175" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>182</v>
       </c>
       <c r="B176" t="s">
         <v>0</v>
       </c>
       <c r="C176" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>183</v>
       </c>
       <c r="B177" t="s">
         <v>0</v>
       </c>
       <c r="C177" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>184</v>
       </c>
       <c r="B178" t="s">
         <v>0</v>
       </c>
       <c r="C178" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>185</v>
       </c>
       <c r="B179" t="s">
         <v>0</v>
       </c>
       <c r="C179" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>186</v>
       </c>
       <c r="B180" t="s">
         <v>0</v>
       </c>
       <c r="C180" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>187</v>
       </c>
       <c r="B181" t="s">
         <v>0</v>
       </c>
       <c r="C181" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>188</v>
       </c>
       <c r="B182" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C182" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="B183" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C183" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B184" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C184" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>30</v>
+        <v>189</v>
       </c>
       <c r="B185" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C185" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>190</v>
       </c>
       <c r="B186" t="s">
         <v>0</v>
       </c>
       <c r="C186" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>191</v>
       </c>
       <c r="B187" t="s">
         <v>0</v>
       </c>
       <c r="C187" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>192</v>
       </c>
       <c r="B188" t="s">
         <v>0</v>
       </c>
       <c r="C188" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>193</v>
       </c>
       <c r="B189" t="s">
         <v>0</v>
       </c>
       <c r="C189" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>194</v>
       </c>
       <c r="B190" t="s">
         <v>0</v>
       </c>
       <c r="C190" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>195</v>
+        <v>31</v>
       </c>
       <c r="B191" t="s">
         <v>0</v>
       </c>
       <c r="C191" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="B192" t="s">
         <v>0</v>
       </c>
       <c r="C192" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>196</v>
       </c>
       <c r="B193" t="s">
         <v>0</v>
       </c>
       <c r="C193" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>197</v>
+        <v>32</v>
       </c>
       <c r="B194" t="s">
         <v>0</v>
       </c>
       <c r="C194" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>32</v>
+        <v>197</v>
       </c>
       <c r="B195" t="s">
         <v>0</v>
       </c>
       <c r="C195" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>198</v>
       </c>
       <c r="B196" t="s">
         <v>0</v>
       </c>
       <c r="C196" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>199</v>
+        <v>33</v>
       </c>
       <c r="B197" t="s">
         <v>0</v>
       </c>
       <c r="C197" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
       <c r="B198" t="s">
         <v>0</v>
       </c>
       <c r="C198" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hOfa1X4BbrpiZ90dHvwZccmb3TDsufv+/hMODQnBqRPbMdN4Mfw6KOMdxrFZNT6Fxxu5A3Kd2pgiZHYkdZiWBg==" saltValue="CZQJUYZLuteHirpTVYTKyA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="TJWIV54cGphvRwKXXhv8GxhsH9z5/txFhIVgUko1wiSX7zxjp2Oxk88/Dwaz3VtLduy2+GGytHLuqegHM1KkWA==" saltValue="02ETS923dJygYa6Rr9pjvg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>S911D S&amp;I GRANT ELIGIBILITY</vt:lpstr>