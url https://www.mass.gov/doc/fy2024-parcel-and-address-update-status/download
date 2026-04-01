--- v0 (2026-01-29)
+++ v1 (2026-04-01)
@@ -1,705 +1,705 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\OrgsProgs\911\GrantEligibility\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6018CB45-0F8B-4338-9D0B-B4CD793C1989}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA1F018-9BCE-4BC8-8092-012F3656B28A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="12450" xr2:uid="{DAA989E6-4D80-4A8E-AF9F-35A1F51E9D7F}"/>
   </bookViews>
   <sheets>
     <sheet name="S911D S&amp;I GRANT ELIGIBILITY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="207">
   <si>
-    <t>PSAP</t>
-[...4 lines deleted...]
-  <si>
     <t>YES</t>
   </si>
   <si>
-    <t>ACUSHNET POLICE DEPARTMENT</t>
-[...28 lines deleted...]
-  <si>
     <t>AYER SHIRLEY REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>BARNSTABLE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>BARNSTABLE POLICE DEPARTMENT</t>
-[...13 lines deleted...]
-  <si>
     <t>BERKSHIRE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
-    <t>BEVERLY POLICE DEPARTMENT</t>
-[...49 lines deleted...]
-  <si>
     <t>CENTRAL MASSACHUSETTS REGIONAL 911 DISTRICT</t>
   </si>
   <si>
-    <t>CHARLTON POLICE DEPARTMENT</t>
-[...13 lines deleted...]
-  <si>
     <t>DALTON COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>DANVERS POLICE DEPARTMENT</t>
-[...19 lines deleted...]
-  <si>
     <t>DUKES COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>EASTHAMPTON POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>EVERETT COMMUNICATIONS CENTER</t>
-[...49 lines deleted...]
-  <si>
     <t>PRELIM</t>
   </si>
   <si>
-    <t>HOPKINTON POLICE DEPARTMENT</t>
-[...31 lines deleted...]
-  <si>
     <t>LYNN POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>LYNNFIELD POLICE DEPARTMENT</t>
-[...16 lines deleted...]
-  <si>
     <t>MASSACHUSETTS STATE POLICE (NEW BRAINTREE)</t>
   </si>
   <si>
     <t>MASSACHUSETTS STATE POLICE (NORTHAMPTON)</t>
   </si>
   <si>
     <t>MASSACHUSETTS STATE POLICE (SHELBURNE FALLS)</t>
   </si>
   <si>
-    <t>MATTAPOISETT POLICE DEPARTMENT</t>
-[...19 lines deleted...]
-  <si>
     <t>METACOMET EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>METHUEN POLICE DEPARTMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>METRO NORTH REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>MIDDLEBOROUGH POLICE DEPARTMENT</t>
-[...22 lines deleted...]
-  <si>
     <t>NASHOBA VALLEY REGIONAL COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>NATICK POLICE DEPARTMENT</t>
-[...16 lines deleted...]
-  <si>
     <t>NORFOLK COUNTY EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>NORTH ADAMS POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>NORTH ANDOVER POLICE DEPARTMENT</t>
-[...7 lines deleted...]
-  <si>
     <t>NORTH SHORE REGIONAL 911 CENTER</t>
   </si>
   <si>
-    <t>NORTHAMPTON POLICE DEPARTMENT</t>
-[...7 lines deleted...]
-  <si>
     <t>NORTHERN MIDDLESEX REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>OXFORD POLICE DEPARTMENT</t>
-[...4 lines deleted...]
-  <si>
     <t>PATRIOT REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>PEABODY POLICE DEPARTMENT</t>
-[...7 lines deleted...]
-  <si>
     <t>PLYMOUTH COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
-    <t>PSAP OPERATIONS DIVISION (POD-01)</t>
-[...13 lines deleted...]
-  <si>
     <t>REGIONAL OLD COLONY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>REHOBOTH POLICE DEPARTMENT</t>
-[...37 lines deleted...]
-  <si>
     <t>SOUTH SHORE REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>SOUTH WORCESTER COUNTY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>SOUTHBOROUGH POLICE DEPARTMENT</t>
-[...4 lines deleted...]
-  <si>
     <t>SOUTHEASTERN MASSACHUSETTS REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>SPENCER POLICE DEPARTMENT</t>
-[...25 lines deleted...]
-  <si>
     <t>TEMPLETON POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>TRURO POLICE DEPARTMENT</t>
-[...4 lines deleted...]
-  <si>
     <t>UPTON POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>UXBRIDGE POLICE DEPARTMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>WACHUSETT REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>WAKEFIELD POLICE DEPARTMENT</t>
-[...31 lines deleted...]
-  <si>
     <t>WESTCOMM REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>WESTFIELD REGIONAL PUBLIC SAFETY COMMUNICATIONS</t>
   </si>
   <si>
-    <t>WESTFORD POLICE DEPARTMENT</t>
-[...16 lines deleted...]
-  <si>
     <t>WILBRAHAM REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
-    <t>WILLIAMSTOWN POLICE DEPARTMENT</t>
-[...4 lines deleted...]
-  <si>
     <t>WINCHENDON POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>WINCHESTER POLICE DEPARTMENT</t>
-[...4 lines deleted...]
-  <si>
     <t>WORCESTER REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
-  </si>
-[...1 lines deleted...]
-    <t>YARMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>ADDRESS 
 COMPLIANCE</t>
   </si>
   <si>
     <t>PARCEL 
 COMPLIANCE</t>
   </si>
   <si>
     <t>State 911 Department Support &amp; Incentive Grant FY2027</t>
   </si>
   <si>
     <t>Address &amp; Parcel Mapping Update Status</t>
   </si>
   <si>
-    <t>Revised 1/21/2026</t>
+    <t>Revised 3/4/2026</t>
+  </si>
+  <si>
+    <t>PSAP</t>
+  </si>
+  <si>
+    <t>ACTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ACUSHNET POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>AGAWAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>AMHERST COMMUNICATIONS</t>
+  </si>
+  <si>
+    <t>ANDOVER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ARLINGTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ASHBURNHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ASHLAND POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ATHOL POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ATTLEBORO POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>AUBURN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BARNSTABLE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BEDFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BELLINGHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BELMONT POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BERKLEY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BEVERLY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BILLERICA POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BLACKSTONE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BOSTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BOURNE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BOXBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BOXFORD COMMUNICATIONS DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BOYLSTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BRAINTREE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BRIDGEWATER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BROCKTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BROOKLINE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>BURLINGTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CAMBRIDGE COMMUNICATIONS</t>
+  </si>
+  <si>
+    <t>CANTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CARLISLE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CARVER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CHARLTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CHELMSFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CHELSEA EMERGENCY COMMUNICATIONS</t>
+  </si>
+  <si>
+    <t>CLINTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>CONCORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DANVERS POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DARTMOUTH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DEDHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DENNIS POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DIGHTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DOUGLAS POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>DOVER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>EVERETT COMMUNICATIONS CENTER</t>
+  </si>
+  <si>
+    <t>FALL RIVER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>FITCHBURG POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>FRAMINGHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>FREETOWN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GARDNER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GEORGETOWN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GLOUCESTER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GRAFTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GRANBY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GREAT BARRINGTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>GREENFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>HADLEY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>HAMILTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>HANSCOM AIR FORCE BASE</t>
+  </si>
+  <si>
+    <t>HAVERHILL POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>HOLYOKE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>HOPKINTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>IPSWICH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>KINGSTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LAKEVILLE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LAWRENCE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LEOMINSTER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LEXINGTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LINCOLN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LITTLETON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LOWELL POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LUDLOW POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>LYNNFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MALDEN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MARBLEHEAD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MARION POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MARLBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MARSHFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MATTAPOISETT POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MAYNARD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MEDFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MEDFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MEDWAY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MELROSE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MERRIMAC POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>METHUEN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MIDDLEBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MILFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MILLBURY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MILLIS POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MILTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>MONTAGUE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NAHANT POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NANTUCKET POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NATICK POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NEEDHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NEW BEDFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NEWBURY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NEWBURYPORT POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NEWTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NORTH ANDOVER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NORTH ATTLEBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NORTH SHORE 911 WIRELESS CENTER</t>
+  </si>
+  <si>
+    <t>NORTHAMPTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NORTHBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NORTHBRIDGE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>OXFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>PALMER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>PEABODY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>PEMBROKE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>PITTSFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>PSAP OPERATIONS DIVISION (POD-01)</t>
+  </si>
+  <si>
+    <t>QUINCY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>RANDOLPH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>RAYNHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>READING POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>REHOBOTH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>ROCKPORT POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SALEM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SALISBURY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SANDWICH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SAUGUS POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SCITUATE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SEEKONK POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SHARON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SHREWSBURY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SOMERSET POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SOMERVILLE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SOUTH HADLEY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SOUTHBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SOUTHBRIDGE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SPENCER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SPRINGFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>STERLING COMMUNICATIONS</t>
+  </si>
+  <si>
+    <t>STONEHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>STOW POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>STURBRIDGE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SUTTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SWANSEA POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>TAUNTON FIRE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>TRURO POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>TYNGSBOROUGH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>UXBRIDGE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WAKEFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WALPOLE POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WALTHAM COMMUNICATIONS</t>
+  </si>
+  <si>
+    <t>WAREHAM POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WATERTOWN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WAYLAND POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WELLESLEY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WEST BRIDGEWATER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WEST NEWBURY POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WEST SPRINGFIELD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WESTBOROUGH PUBLIC SAFETY DISPATCH CENTER</t>
+  </si>
+  <si>
+    <t>WESTFORD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WESTMINSTER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WESTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WESTPORT POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WESTWOOD POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WEYMOUTH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WILLIAMSTOWN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WILMINGTON POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WINCHESTER POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>WOBURN POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>YARMOUTH POLICE DEPARTMENT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -835,56 +835,56 @@
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C203" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C203" totalsRowShown="0" headerRowDxfId="4" dataDxfId="0">
   <autoFilter ref="A5:C203" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="2"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="ADDRESS _x000a_COMPLIANCE" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{AB1C9707-0ED7-4068-86D6-B916C4D92534}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1176,2245 +1176,2252 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5718E37E-283D-4DF6-8DB2-B20C20333643}">
   <dimension ref="A1:C203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>205</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>206</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
     </row>
-    <row r="5" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B58" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>89</v>
+      </c>
+      <c r="B61" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>90</v>
+      </c>
+      <c r="B62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>91</v>
+      </c>
+      <c r="B63" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>92</v>
+      </c>
+      <c r="B64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>94</v>
+      </c>
+      <c r="B66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>95</v>
+      </c>
+      <c r="B67" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>97</v>
+      </c>
+      <c r="B69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>98</v>
+      </c>
+      <c r="B70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>99</v>
+      </c>
+      <c r="B71" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>100</v>
+      </c>
+      <c r="B72"/>
+      <c r="C72"/>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>101</v>
+      </c>
+      <c r="B73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>102</v>
+      </c>
+      <c r="B74" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>104</v>
+      </c>
+      <c r="B76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>106</v>
+      </c>
+      <c r="B78" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>107</v>
+      </c>
+      <c r="B79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>108</v>
+      </c>
+      <c r="B80" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>109</v>
+      </c>
+      <c r="B81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>110</v>
+      </c>
+      <c r="B82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>111</v>
+      </c>
+      <c r="B83" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>112</v>
+      </c>
+      <c r="B84" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>113</v>
+      </c>
+      <c r="B85" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>114</v>
+      </c>
+      <c r="B87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>115</v>
+      </c>
+      <c r="B88" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>116</v>
+      </c>
+      <c r="B89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>117</v>
+      </c>
+      <c r="B90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>118</v>
+      </c>
+      <c r="B91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>119</v>
+      </c>
+      <c r="B92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>11</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>13</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>120</v>
+      </c>
+      <c r="B96" t="s">
+        <v>3</v>
+      </c>
+      <c r="C96" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>121</v>
+      </c>
+      <c r="B97" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>122</v>
+      </c>
+      <c r="B98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>123</v>
+      </c>
+      <c r="B99" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>124</v>
+      </c>
+      <c r="B100" t="s">
+        <v>3</v>
+      </c>
+      <c r="C100" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>125</v>
+      </c>
+      <c r="B101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>126</v>
+      </c>
+      <c r="B102" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>127</v>
+      </c>
+      <c r="B104" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>128</v>
+      </c>
+      <c r="B106" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>129</v>
+      </c>
+      <c r="B107" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>130</v>
+      </c>
+      <c r="B108" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>131</v>
+      </c>
+      <c r="B109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>132</v>
+      </c>
+      <c r="B110" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>133</v>
+      </c>
+      <c r="B111" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>134</v>
+      </c>
+      <c r="B112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>135</v>
+      </c>
+      <c r="B113" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>136</v>
+      </c>
+      <c r="B115" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>137</v>
+      </c>
+      <c r="B116" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>138</v>
+      </c>
+      <c r="B117" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>139</v>
+      </c>
+      <c r="B118" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>140</v>
+      </c>
+      <c r="B119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>141</v>
+      </c>
+      <c r="B120" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>17</v>
+      </c>
+      <c r="B121" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>18</v>
+      </c>
+      <c r="B122" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>142</v>
+      </c>
+      <c r="B123" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>143</v>
+      </c>
+      <c r="B124" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>144</v>
+      </c>
+      <c r="B125"/>
+      <c r="C125"/>
+    </row>
+    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>19</v>
+      </c>
+      <c r="B126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C126" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>145</v>
+      </c>
+      <c r="B127" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>146</v>
+      </c>
+      <c r="B128" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>147</v>
+      </c>
+      <c r="B129" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>20</v>
+      </c>
+      <c r="B130" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B131" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>149</v>
+      </c>
+      <c r="B132" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>21</v>
+      </c>
+      <c r="B133" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>150</v>
+      </c>
+      <c r="B134" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>151</v>
+      </c>
+      <c r="B135" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>152</v>
+      </c>
+      <c r="B136" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>22</v>
+      </c>
+      <c r="B137" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>153</v>
+      </c>
+      <c r="B138"/>
+      <c r="C138"/>
+    </row>
+    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>154</v>
+      </c>
+      <c r="B139" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>155</v>
+      </c>
+      <c r="B140" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>156</v>
+      </c>
+      <c r="B141" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>157</v>
+      </c>
+      <c r="B142" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>23</v>
+      </c>
+      <c r="B143" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>158</v>
+      </c>
+      <c r="B144" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>159</v>
+      </c>
+      <c r="B145" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>160</v>
+      </c>
+      <c r="B146" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>161</v>
+      </c>
+      <c r="B147" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>162</v>
+      </c>
+      <c r="B148" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>163</v>
+      </c>
+      <c r="B149" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>164</v>
+      </c>
+      <c r="B150" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>165</v>
+      </c>
+      <c r="B151" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>166</v>
+      </c>
+      <c r="B152" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>167</v>
+      </c>
+      <c r="B153" t="s">
+        <v>0</v>
+      </c>
+      <c r="C153" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>168</v>
+      </c>
+      <c r="B154" t="s">
+        <v>0</v>
+      </c>
+      <c r="C154" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>169</v>
+      </c>
+      <c r="B155" t="s">
+        <v>0</v>
+      </c>
+      <c r="C155" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>170</v>
+      </c>
+      <c r="B156" t="s">
+        <v>0</v>
+      </c>
+      <c r="C156" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>24</v>
+      </c>
+      <c r="B157" t="s">
+        <v>3</v>
+      </c>
+      <c r="C157" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>25</v>
+      </c>
+      <c r="B158" t="s">
+        <v>0</v>
+      </c>
+      <c r="C158" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>171</v>
+      </c>
+      <c r="B159" t="s">
+        <v>0</v>
+      </c>
+      <c r="C159" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>172</v>
+      </c>
+      <c r="B160" t="s">
+        <v>0</v>
+      </c>
+      <c r="C160" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>26</v>
+      </c>
+      <c r="B161" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>173</v>
+      </c>
+      <c r="B162" t="s">
+        <v>0</v>
+      </c>
+      <c r="C162" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>174</v>
+      </c>
+      <c r="B163" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>175</v>
+      </c>
+      <c r="B164" t="s">
+        <v>0</v>
+      </c>
+      <c r="C164" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>176</v>
+      </c>
+      <c r="B165" t="s">
+        <v>0</v>
+      </c>
+      <c r="C165" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>177</v>
+      </c>
+      <c r="B166" t="s">
+        <v>0</v>
+      </c>
+      <c r="C166" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>178</v>
+      </c>
+      <c r="B167" t="s">
+        <v>0</v>
+      </c>
+      <c r="C167" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>179</v>
+      </c>
+      <c r="B168" t="s">
+        <v>0</v>
+      </c>
+      <c r="C168" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>180</v>
+      </c>
+      <c r="B169" t="s">
+        <v>0</v>
+      </c>
+      <c r="C169" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>181</v>
+      </c>
+      <c r="B170" t="s">
+        <v>0</v>
+      </c>
+      <c r="C170" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>27</v>
+      </c>
+      <c r="B171" t="s">
+        <v>0</v>
+      </c>
+      <c r="C171" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>182</v>
+      </c>
+      <c r="B172" t="s">
+        <v>0</v>
+      </c>
+      <c r="C172" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>183</v>
+      </c>
+      <c r="B173" t="s">
+        <v>0</v>
+      </c>
+      <c r="C173" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>28</v>
+      </c>
+      <c r="B174" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>184</v>
+      </c>
+      <c r="B175" t="s">
+        <v>0</v>
+      </c>
+      <c r="C175" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>29</v>
+      </c>
+      <c r="B176" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>185</v>
+      </c>
+      <c r="B177" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>186</v>
+      </c>
+      <c r="B178" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>187</v>
+      </c>
+      <c r="B179" t="s">
+        <v>0</v>
+      </c>
+      <c r="C179" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>188</v>
+      </c>
+      <c r="B180" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>189</v>
+      </c>
+      <c r="B181" t="s">
+        <v>0</v>
+      </c>
+      <c r="C181" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>190</v>
+      </c>
+      <c r="B182" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>191</v>
+      </c>
+      <c r="B183" t="s">
+        <v>0</v>
+      </c>
+      <c r="C183" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>192</v>
+      </c>
+      <c r="B184" t="s">
+        <v>0</v>
+      </c>
+      <c r="C184" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>193</v>
+      </c>
+      <c r="B185" t="s">
+        <v>0</v>
+      </c>
+      <c r="C185" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>194</v>
+      </c>
+      <c r="B186" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>195</v>
+      </c>
+      <c r="B187" t="s">
+        <v>3</v>
+      </c>
+      <c r="C187" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>30</v>
+      </c>
+      <c r="B188" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>31</v>
+      </c>
+      <c r="B189" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>196</v>
+      </c>
+      <c r="B190" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>197</v>
+      </c>
+      <c r="B191" t="s">
+        <v>0</v>
+      </c>
+      <c r="C191" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>198</v>
+      </c>
+      <c r="B192" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>199</v>
+      </c>
+      <c r="B193" t="s">
+        <v>0</v>
+      </c>
+      <c r="C193" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>200</v>
+      </c>
+      <c r="B194" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>201</v>
+      </c>
+      <c r="B195" t="s">
+        <v>0</v>
+      </c>
+      <c r="C195" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>32</v>
+      </c>
+      <c r="B196" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
         <v>202</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="B197" t="s">
+        <v>0</v>
+      </c>
+      <c r="C197" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
         <v>203</v>
       </c>
-    </row>
-[...331 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="B198" t="s">
+        <v>0</v>
+      </c>
+      <c r="C198" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="B199" t="s">
+        <v>0</v>
+      </c>
+      <c r="C199" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>204</v>
+      </c>
+      <c r="B200" t="s">
+        <v>0</v>
+      </c>
+      <c r="C200" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>205</v>
+      </c>
+      <c r="B201" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...1800 lines deleted...]
-        <v>15</v>
+      <c r="B202" t="s">
+        <v>0</v>
+      </c>
+      <c r="C202" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A203" s="1" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A203" t="s">
+        <v>206</v>
+      </c>
+      <c r="B203" t="s">
+        <v>0</v>
+      </c>
+      <c r="C203" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/qdDxfCxesyy8tR8WWiVgocD+Y2ilqJoClRi8GdCB6EL7FUykQq4zaj5O7MmEZQSoIOAiEIiqsIX9mU5hCO6Kw==" saltValue="quv5ZtW6SIalNnzm1IB5bQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="llOytKLNHynVJOsHvHl+dazyXsUTJJS6gOiCjB3LCik71Dvbws94ii+MVv5w10g66cJYN0PSPzz56DKczhwykw==" saltValue="AgsjvvsVzvIfNl3mazF0GA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>S911D S&amp;I GRANT ELIGIBILITY</vt:lpstr>