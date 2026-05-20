--- v1 (2026-04-01)
+++ v2 (2026-05-20)
@@ -1,133 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\OrgsProgs\911\GrantEligibility\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA1F018-9BCE-4BC8-8092-012F3656B28A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62A92E43-E7A8-4700-B604-09CE3DB84A51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="12450" xr2:uid="{DAA989E6-4D80-4A8E-AF9F-35A1F51E9D7F}"/>
   </bookViews>
   <sheets>
     <sheet name="S911D S&amp;I GRANT ELIGIBILITY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="205">
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>AYER SHIRLEY REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>BARNSTABLE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BERKSHIRE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>CENTRAL MASSACHUSETTS REGIONAL 911 DISTRICT</t>
   </si>
   <si>
     <t>DALTON COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>DUKES COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>EASTHAMPTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>PRELIM</t>
   </si>
   <si>
     <t>LYNN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>MASSACHUSETTS STATE POLICE (NEW BRAINTREE)</t>
   </si>
   <si>
     <t>MASSACHUSETTS STATE POLICE (NORTHAMPTON)</t>
   </si>
   <si>
     <t>MASSACHUSETTS STATE POLICE (SHELBURNE FALLS)</t>
   </si>
   <si>
     <t>METACOMET EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>METRO NORTH REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
-  </si>
-[...1 lines deleted...]
-    <t>NASHOBA VALLEY REGIONAL COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>NORFOLK COUNTY EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>NORTH ADAMS POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>NORTH SHORE REGIONAL 911 CENTER</t>
   </si>
   <si>
     <t>NORTHERN MIDDLESEX REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>PATRIOT REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>PLYMOUTH COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>REGIONAL OLD COLONY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>SOUTH SHORE REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
@@ -154,53 +151,50 @@
   </si>
   <si>
     <t>WILBRAHAM REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>WINCHENDON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WORCESTER REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>ADDRESS 
 COMPLIANCE</t>
   </si>
   <si>
     <t>PARCEL 
 COMPLIANCE</t>
   </si>
   <si>
     <t>State 911 Department Support &amp; Incentive Grant FY2027</t>
   </si>
   <si>
     <t>Address &amp; Parcel Mapping Update Status</t>
   </si>
   <si>
-    <t>Revised 3/4/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PSAP</t>
   </si>
   <si>
     <t>ACTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>ACUSHNET POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>AGAWAM POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>AMHERST COMMUNICATIONS</t>
   </si>
   <si>
     <t>ANDOVER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>ARLINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>ASHBURNHAM POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>ASHLAND POLICE DEPARTMENT</t>
@@ -223,53 +217,50 @@
   <si>
     <t>BELLINGHAM POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BELMONT POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BERKLEY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BEVERLY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BILLERICA POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BLACKSTONE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BOSTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BOURNE POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>BOXBOROUGH POLICE DEPARTMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>BOXFORD COMMUNICATIONS DEPARTMENT</t>
   </si>
   <si>
     <t>BOYLSTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BRAINTREE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BRIDGEWATER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BROCKTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BROOKLINE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BURLINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>CAMBRIDGE COMMUNICATIONS</t>
   </si>
   <si>
     <t>CANTON POLICE DEPARTMENT</t>
@@ -334,53 +325,50 @@
   <si>
     <t>GARDNER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>GEORGETOWN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>GLOUCESTER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>GRAFTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>GRANBY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>GREAT BARRINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>GREENFIELD POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>HADLEY POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>HAMILTON POLICE DEPARTMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>HANSCOM AIR FORCE BASE</t>
   </si>
   <si>
     <t>HAVERHILL POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>HOLYOKE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>HOPKINTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>IPSWICH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>KINGSTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>LAKEVILLE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>LAWRENCE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>LEOMINSTER POLICE DEPARTMENT</t>
@@ -656,50 +644,56 @@
     <t>WESTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WESTPORT POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WESTWOOD POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WEYMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILLIAMSTOWN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILMINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WINCHESTER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WOBURN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>YARMOUTH POLICE DEPARTMENT</t>
+  </si>
+  <si>
+    <t>NASHOBA VALLEY REGIONAL DISPATCH DISTRICT</t>
+  </si>
+  <si>
+    <t>Revised 5/12/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -835,56 +829,56 @@
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C203" totalsRowShown="0" headerRowDxfId="4" dataDxfId="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C203" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
   <autoFilter ref="A5:C203" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="3"/>
-[...1 lines deleted...]
-    <tableColumn id="4" xr3:uid="{AB1C9707-0ED7-4068-86D6-B916C4D92534}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="ADDRESS _x000a_COMPLIANCE" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{AB1C9707-0ED7-4068-86D6-B916C4D92534}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1183,2245 +1177,2245 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5718E37E-283D-4DF6-8DB2-B20C20333643}">
   <dimension ref="A1:C203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>39</v>
+        <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="3" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>0</v>
       </c>
       <c r="C7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>0</v>
       </c>
       <c r="C8" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>0</v>
       </c>
       <c r="C9" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>0</v>
       </c>
       <c r="C11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>3</v>
       </c>
       <c r="C12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>0</v>
       </c>
       <c r="C13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>0</v>
       </c>
       <c r="C14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>0</v>
       </c>
       <c r="C15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
         <v>0</v>
       </c>
       <c r="C16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>0</v>
       </c>
       <c r="C17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>0</v>
       </c>
       <c r="C18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
         <v>0</v>
       </c>
       <c r="C19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
         <v>0</v>
       </c>
       <c r="C20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
         <v>0</v>
       </c>
       <c r="C21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>0</v>
       </c>
       <c r="C22" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>0</v>
       </c>
       <c r="C23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>3</v>
       </c>
       <c r="C24" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>0</v>
       </c>
       <c r="C26" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>0</v>
       </c>
       <c r="C27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B28" t="s">
         <v>0</v>
       </c>
       <c r="C28" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B29" t="s">
         <v>0</v>
       </c>
       <c r="C29" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B30" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C30" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B31" t="s">
         <v>0</v>
       </c>
       <c r="C31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B32" t="s">
         <v>0</v>
       </c>
       <c r="C32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>0</v>
       </c>
       <c r="C33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>0</v>
       </c>
       <c r="C34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>0</v>
       </c>
       <c r="C35" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>0</v>
       </c>
       <c r="C36" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B37" t="s">
         <v>0</v>
       </c>
       <c r="C37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B38" t="s">
         <v>0</v>
       </c>
       <c r="C38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>0</v>
       </c>
       <c r="C39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>0</v>
       </c>
       <c r="C40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>73</v>
+        <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>0</v>
       </c>
       <c r="C41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>5</v>
+        <v>71</v>
       </c>
       <c r="B42" t="s">
         <v>0</v>
       </c>
       <c r="C42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B43" t="s">
         <v>0</v>
       </c>
       <c r="C43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B44" t="s">
         <v>0</v>
       </c>
       <c r="C44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B45" t="s">
         <v>0</v>
       </c>
       <c r="C45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B46" t="s">
         <v>0</v>
       </c>
       <c r="C46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>0</v>
       </c>
       <c r="C47" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
       <c r="B48" t="s">
         <v>0</v>
       </c>
       <c r="C48" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B49" t="s">
         <v>0</v>
       </c>
       <c r="C49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B50" t="s">
         <v>0</v>
       </c>
       <c r="C50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B51" t="s">
         <v>0</v>
       </c>
       <c r="C51" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B52" t="s">
         <v>0</v>
       </c>
       <c r="C52" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B53" t="s">
         <v>0</v>
       </c>
       <c r="C53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B54" t="s">
         <v>0</v>
       </c>
       <c r="C54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C56" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="B57" t="s">
         <v>0</v>
       </c>
       <c r="C57" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B58" t="s">
         <v>0</v>
       </c>
       <c r="C58" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B59" t="s">
         <v>0</v>
       </c>
       <c r="C59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B60" t="s">
         <v>0</v>
       </c>
       <c r="C60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B61" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B62" t="s">
         <v>0</v>
       </c>
       <c r="C62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B63" t="s">
         <v>0</v>
       </c>
       <c r="C63" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B64" t="s">
         <v>0</v>
       </c>
       <c r="C64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B65" t="s">
         <v>0</v>
       </c>
       <c r="C65" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B66" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C66" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B67" t="s">
         <v>0</v>
       </c>
       <c r="C67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B68" t="s">
         <v>0</v>
       </c>
       <c r="C68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B69" t="s">
         <v>0</v>
       </c>
       <c r="C69" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B70"/>
+      <c r="C70"/>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B71" t="s">
         <v>0</v>
       </c>
       <c r="C71" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C72"/>
+        <v>98</v>
+      </c>
+      <c r="B72" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B73" t="s">
         <v>0</v>
       </c>
       <c r="C73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B74" t="s">
         <v>0</v>
       </c>
       <c r="C74" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B75" t="s">
         <v>0</v>
       </c>
       <c r="C75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B76" t="s">
         <v>0</v>
       </c>
       <c r="C76" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B77" t="s">
         <v>0</v>
       </c>
       <c r="C77" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B78" t="s">
         <v>0</v>
       </c>
       <c r="C78" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B79" t="s">
         <v>0</v>
       </c>
       <c r="C79" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B80" t="s">
         <v>0</v>
       </c>
       <c r="C80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B81" t="s">
         <v>0</v>
       </c>
       <c r="C81" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B82" t="s">
         <v>0</v>
       </c>
       <c r="C82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B83" t="s">
         <v>0</v>
       </c>
       <c r="C83" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="B84" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B85" t="s">
         <v>0</v>
       </c>
       <c r="C85" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="B86" t="s">
         <v>0</v>
       </c>
       <c r="C86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B87" t="s">
         <v>0</v>
       </c>
       <c r="C87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B88" t="s">
         <v>0</v>
       </c>
       <c r="C88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B89" t="s">
         <v>0</v>
       </c>
       <c r="C89" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B90" t="s">
         <v>0</v>
       </c>
       <c r="C90" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="B92" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="B94" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C94" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="B95" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C95" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B96" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B97" t="s">
         <v>0</v>
       </c>
       <c r="C97" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B98" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C98" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B99" t="s">
         <v>0</v>
       </c>
       <c r="C99" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B100" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C100" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C101" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B102" t="s">
         <v>0</v>
       </c>
       <c r="C102" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B103" t="s">
         <v>0</v>
       </c>
       <c r="C103" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B104" t="s">
         <v>0</v>
       </c>
       <c r="C104" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="B105" t="s">
         <v>0</v>
       </c>
       <c r="C105" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B106" t="s">
         <v>0</v>
       </c>
       <c r="C106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B107" t="s">
         <v>0</v>
       </c>
       <c r="C107" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B108" t="s">
         <v>0</v>
       </c>
       <c r="C108" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B109" t="s">
         <v>0</v>
       </c>
       <c r="C109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B110" t="s">
         <v>0</v>
       </c>
       <c r="C110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B111" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C111" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>134</v>
+        <v>203</v>
       </c>
       <c r="B112" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C112" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B113" t="s">
         <v>0</v>
       </c>
       <c r="C113" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="B114" t="s">
         <v>0</v>
       </c>
       <c r="C114" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B115" t="s">
         <v>0</v>
       </c>
       <c r="C115" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B116" t="s">
         <v>0</v>
       </c>
       <c r="C116" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B117" t="s">
         <v>0</v>
       </c>
       <c r="C117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B118" t="s">
         <v>0</v>
       </c>
       <c r="C118" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="B119" t="s">
         <v>0</v>
       </c>
       <c r="C119" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="B120" t="s">
         <v>0</v>
       </c>
       <c r="C120" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="B121" t="s">
         <v>0</v>
       </c>
       <c r="C121" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="B122" t="s">
         <v>0</v>
       </c>
       <c r="C122" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B123"/>
+      <c r="C123"/>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="B124" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C124" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C125"/>
+        <v>141</v>
+      </c>
+      <c r="B125" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="B126" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C126" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B127" t="s">
         <v>0</v>
       </c>
       <c r="C127" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="B128" t="s">
         <v>0</v>
       </c>
       <c r="C128" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B129" t="s">
         <v>0</v>
       </c>
       <c r="C129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="B130" t="s">
         <v>0</v>
       </c>
       <c r="C130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="B131" t="s">
         <v>0</v>
       </c>
       <c r="C131" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B132" t="s">
         <v>0</v>
       </c>
       <c r="C132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="B133" t="s">
         <v>0</v>
       </c>
       <c r="C133" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B134" t="s">
         <v>0</v>
       </c>
       <c r="C134" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="B135" t="s">
         <v>0</v>
       </c>
       <c r="C135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="B136"/>
+      <c r="C136"/>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="B137" t="s">
         <v>0</v>
       </c>
       <c r="C137" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C138"/>
+        <v>151</v>
+      </c>
+      <c r="B138" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B139" t="s">
         <v>0</v>
       </c>
       <c r="C139" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B140" t="s">
         <v>0</v>
       </c>
       <c r="C140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="B141" t="s">
         <v>0</v>
       </c>
       <c r="C141" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B142" t="s">
         <v>0</v>
       </c>
       <c r="C142" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="B143" t="s">
         <v>0</v>
       </c>
       <c r="C143" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B144" t="s">
         <v>0</v>
       </c>
       <c r="C144" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B145" t="s">
         <v>0</v>
       </c>
       <c r="C145" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B146" t="s">
         <v>0</v>
       </c>
       <c r="C146" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B147" t="s">
         <v>0</v>
       </c>
       <c r="C147" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B148" t="s">
         <v>0</v>
       </c>
       <c r="C148" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B149" t="s">
         <v>0</v>
       </c>
       <c r="C149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B150" t="s">
         <v>0</v>
       </c>
       <c r="C150" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B151" t="s">
         <v>0</v>
       </c>
       <c r="C151" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B152" t="s">
         <v>0</v>
       </c>
       <c r="C152" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B153" t="s">
         <v>0</v>
       </c>
       <c r="C153" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B154" t="s">
         <v>0</v>
       </c>
       <c r="C154" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>169</v>
+        <v>23</v>
       </c>
       <c r="B155" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C155" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>170</v>
+        <v>24</v>
       </c>
       <c r="B156" t="s">
         <v>0</v>
       </c>
       <c r="C156" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="B157" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C157" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="B158" t="s">
         <v>0</v>
       </c>
       <c r="C158" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="B159" t="s">
         <v>0</v>
       </c>
       <c r="C159" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B160" t="s">
         <v>0</v>
       </c>
       <c r="C160" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="B161" t="s">
         <v>0</v>
       </c>
       <c r="C161" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B162" t="s">
         <v>0</v>
       </c>
       <c r="C162" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B163" t="s">
         <v>0</v>
       </c>
       <c r="C163" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B164" t="s">
         <v>0</v>
       </c>
       <c r="C164" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B165" t="s">
         <v>0</v>
       </c>
       <c r="C165" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B166" t="s">
         <v>0</v>
       </c>
       <c r="C166" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B167" t="s">
         <v>0</v>
       </c>
       <c r="C167" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B168" t="s">
         <v>0</v>
       </c>
       <c r="C168" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="B169" t="s">
         <v>0</v>
       </c>
       <c r="C169" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B170" t="s">
         <v>0</v>
       </c>
       <c r="C170" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="B171" t="s">
         <v>0</v>
       </c>
       <c r="C171" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>182</v>
+        <v>27</v>
       </c>
       <c r="B172" t="s">
         <v>0</v>
       </c>
       <c r="C172" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B173" t="s">
         <v>0</v>
       </c>
       <c r="C173" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>28</v>
       </c>
       <c r="B174" t="s">
         <v>0</v>
       </c>
       <c r="C174" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B175" t="s">
         <v>0</v>
       </c>
       <c r="C175" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
       <c r="B176" t="s">
         <v>0</v>
       </c>
       <c r="C176" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B177" t="s">
         <v>0</v>
       </c>
       <c r="C177" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B178" t="s">
         <v>0</v>
       </c>
       <c r="C178" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B179" t="s">
         <v>0</v>
       </c>
       <c r="C179" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B180" t="s">
         <v>0</v>
       </c>
       <c r="C180" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B181" t="s">
         <v>0</v>
       </c>
       <c r="C181" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B182" t="s">
         <v>0</v>
       </c>
       <c r="C182" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B183" t="s">
         <v>0</v>
       </c>
       <c r="C183" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B184" t="s">
         <v>0</v>
       </c>
       <c r="C184" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B185" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C185" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>194</v>
+        <v>29</v>
       </c>
       <c r="B186" t="s">
         <v>0</v>
       </c>
       <c r="C186" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="B187" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C187" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>30</v>
+        <v>192</v>
       </c>
       <c r="B188" t="s">
         <v>0</v>
       </c>
       <c r="C188" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="B189" t="s">
         <v>0</v>
       </c>
       <c r="C189" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B190" t="s">
         <v>0</v>
       </c>
       <c r="C190" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B191" t="s">
         <v>0</v>
       </c>
       <c r="C191" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B192" t="s">
         <v>0</v>
       </c>
       <c r="C192" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B193" t="s">
         <v>0</v>
       </c>
       <c r="C193" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="B194" t="s">
         <v>0</v>
       </c>
       <c r="C194" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B195" t="s">
         <v>0</v>
       </c>
       <c r="C195" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>32</v>
+        <v>199</v>
       </c>
       <c r="B196" t="s">
         <v>0</v>
       </c>
       <c r="C196" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>202</v>
+        <v>32</v>
       </c>
       <c r="B197" t="s">
         <v>0</v>
       </c>
       <c r="C197" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B198" t="s">
         <v>0</v>
       </c>
       <c r="C198" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="B199" t="s">
         <v>0</v>
       </c>
       <c r="C199" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>204</v>
+        <v>33</v>
       </c>
       <c r="B200" t="s">
         <v>0</v>
       </c>
       <c r="C200" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B201" t="s">
         <v>0</v>
       </c>
       <c r="C201" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>34</v>
+        <v>202</v>
       </c>
       <c r="B202" t="s">
         <v>0</v>
       </c>
       <c r="C202" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>0</v>
       </c>
       <c r="C203" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="llOytKLNHynVJOsHvHl+dazyXsUTJJS6gOiCjB3LCik71Dvbws94ii+MVv5w10g66cJYN0PSPzz56DKczhwykw==" saltValue="AgsjvvsVzvIfNl3mazF0GA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MYGhDO25rw+tQih9Y8gC5Wp1Ei6RLgl6mpE5FiV8TzFNjMiiB1Wyt/xt5FCSHlX45rH9p/6nqvruFVxC6Z6jaw==" saltValue="SWh/EkS48J9b77PA98Z+YQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>S911D S&amp;I GRANT ELIGIBILITY</vt:lpstr>