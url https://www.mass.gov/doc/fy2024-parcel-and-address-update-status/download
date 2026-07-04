--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\OrgsProgs\911\GrantEligibility\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62A92E43-E7A8-4700-B604-09CE3DB84A51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C4BBE8A-7BEE-47B7-9F79-B7638B9E65C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="12450" xr2:uid="{DAA989E6-4D80-4A8E-AF9F-35A1F51E9D7F}"/>
   </bookViews>
   <sheets>
     <sheet name="S911D S&amp;I GRANT ELIGIBILITY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="204">
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>AYER SHIRLEY REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>BARNSTABLE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BERKSHIRE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>CENTRAL MASSACHUSETTS REGIONAL 911 DISTRICT</t>
   </si>
   <si>
     <t>DALTON COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>DUKES COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
@@ -217,53 +217,50 @@
   <si>
     <t>BELLINGHAM POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BELMONT POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BERKLEY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BEVERLY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BILLERICA POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BLACKSTONE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BOSTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BOURNE POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>BOXFORD COMMUNICATIONS DEPARTMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>BOYLSTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BRAINTREE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BRIDGEWATER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BROCKTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BROOKLINE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>BURLINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>CAMBRIDGE COMMUNICATIONS</t>
   </si>
   <si>
     <t>CANTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>CARLISLE POLICE DEPARTMENT</t>
@@ -649,51 +646,51 @@
   <si>
     <t>WESTWOOD POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WEYMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILLIAMSTOWN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILMINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WINCHESTER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WOBURN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>YARMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>NASHOBA VALLEY REGIONAL DISPATCH DISTRICT</t>
   </si>
   <si>
-    <t>Revised 5/12/2026</t>
+    <t>Revised 6/29/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -829,52 +826,52 @@
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C203" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
-  <autoFilter ref="A5:C203" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C200" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
+  <autoFilter ref="A5:C200" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="ADDRESS _x000a_COMPLIANCE" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{AB1C9707-0ED7-4068-86D6-B916C4D92534}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1161,124 +1158,124 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5718E37E-283D-4DF6-8DB2-B20C20333643}">
-  <dimension ref="A1:C203"/>
+  <dimension ref="A1:C200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>0</v>
       </c>
       <c r="C7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>0</v>
       </c>
       <c r="C8" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>0</v>
       </c>
       <c r="C9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
@@ -1520,444 +1517,444 @@
         <v>0</v>
       </c>
       <c r="C32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>0</v>
       </c>
       <c r="C33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>0</v>
       </c>
       <c r="C34" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>0</v>
       </c>
       <c r="C35" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>0</v>
       </c>
       <c r="C36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37" t="s">
         <v>0</v>
       </c>
       <c r="C37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
         <v>0</v>
       </c>
       <c r="C38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>0</v>
       </c>
       <c r="C39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>0</v>
       </c>
       <c r="C40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>5</v>
+        <v>70</v>
       </c>
       <c r="B41" t="s">
         <v>0</v>
       </c>
       <c r="C41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42" t="s">
         <v>0</v>
       </c>
       <c r="C42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43" t="s">
         <v>0</v>
       </c>
       <c r="C43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44" t="s">
         <v>0</v>
       </c>
       <c r="C44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45" t="s">
         <v>0</v>
       </c>
       <c r="C45" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>0</v>
       </c>
       <c r="C46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>6</v>
+        <v>75</v>
       </c>
       <c r="B47" t="s">
         <v>0</v>
       </c>
       <c r="C47" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48" t="s">
         <v>0</v>
       </c>
       <c r="C48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49" t="s">
         <v>0</v>
       </c>
       <c r="C49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50" t="s">
         <v>0</v>
       </c>
       <c r="C50" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51" t="s">
         <v>0</v>
       </c>
       <c r="C51" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52" t="s">
         <v>0</v>
       </c>
       <c r="C52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53" t="s">
         <v>0</v>
       </c>
       <c r="C53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>82</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>8</v>
+        <v>82</v>
       </c>
       <c r="B56" t="s">
         <v>0</v>
       </c>
       <c r="C56" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57" t="s">
         <v>0</v>
       </c>
       <c r="C57" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58" t="s">
         <v>0</v>
       </c>
       <c r="C58" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59" t="s">
         <v>0</v>
       </c>
       <c r="C59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60" t="s">
         <v>0</v>
       </c>
       <c r="C60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62" t="s">
         <v>0</v>
       </c>
       <c r="C62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>89</v>
       </c>
       <c r="B63" t="s">
         <v>0</v>
       </c>
       <c r="C63" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>90</v>
       </c>
       <c r="B64" t="s">
         <v>0</v>
       </c>
       <c r="C64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>91</v>
       </c>
       <c r="B65" t="s">
         <v>0</v>
       </c>
       <c r="C65" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>92</v>
       </c>
       <c r="B66" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C66" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>93</v>
       </c>
       <c r="B67" t="s">
         <v>0</v>
       </c>
       <c r="C67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>94</v>
       </c>
       <c r="B68" t="s">
         <v>0</v>
       </c>
       <c r="C68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>95</v>
       </c>
-      <c r="B69" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>96</v>
       </c>
-      <c r="B70"/>
-      <c r="C70"/>
+      <c r="B70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>97</v>
       </c>
       <c r="B71" t="s">
         <v>0</v>
       </c>
       <c r="C71" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>98</v>
       </c>
       <c r="B72" t="s">
         <v>0</v>
       </c>
       <c r="C72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
@@ -2049,65 +2046,65 @@
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>107</v>
       </c>
       <c r="B81" t="s">
         <v>0</v>
       </c>
       <c r="C81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>108</v>
       </c>
       <c r="B82" t="s">
         <v>0</v>
       </c>
       <c r="C82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>0</v>
       </c>
       <c r="C83" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="B84" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>110</v>
       </c>
       <c r="B85" t="s">
         <v>0</v>
       </c>
       <c r="C85" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>111</v>
       </c>
       <c r="B86" t="s">
         <v>0</v>
       </c>
       <c r="C86" t="s">
         <v>0</v>
@@ -2126,200 +2123,200 @@
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>113</v>
       </c>
       <c r="B88" t="s">
         <v>0</v>
       </c>
       <c r="C88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>114</v>
       </c>
       <c r="B89" t="s">
         <v>0</v>
       </c>
       <c r="C89" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="B93" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C93" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>116</v>
       </c>
       <c r="B94" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C94" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>117</v>
       </c>
       <c r="B95" t="s">
         <v>0</v>
       </c>
       <c r="C95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>118</v>
       </c>
       <c r="B96" t="s">
         <v>0</v>
       </c>
       <c r="C96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>119</v>
       </c>
       <c r="B97" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C97" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>120</v>
       </c>
       <c r="B98" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C98" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>121</v>
       </c>
       <c r="B99" t="s">
         <v>0</v>
       </c>
       <c r="C99" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C100" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="B101" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C101" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="B102" t="s">
         <v>0</v>
       </c>
       <c r="C102" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="B103" t="s">
         <v>0</v>
       </c>
       <c r="C103" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>124</v>
       </c>
       <c r="B104" t="s">
         <v>0</v>
       </c>
       <c r="C104" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>125</v>
       </c>
       <c r="B105" t="s">
         <v>0</v>
       </c>
       <c r="C105" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
@@ -2357,68 +2354,68 @@
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>129</v>
       </c>
       <c r="B109" t="s">
         <v>0</v>
       </c>
       <c r="C109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>130</v>
       </c>
       <c r="B110" t="s">
         <v>0</v>
       </c>
       <c r="C110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>131</v>
+        <v>202</v>
       </c>
       <c r="B111" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>203</v>
+        <v>131</v>
       </c>
       <c r="B112" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C112" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113" t="s">
         <v>0</v>
       </c>
       <c r="C113" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>133</v>
       </c>
       <c r="B114" t="s">
         <v>0</v>
       </c>
       <c r="C114" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
@@ -2434,357 +2431,357 @@
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>135</v>
       </c>
       <c r="B116" t="s">
         <v>0</v>
       </c>
       <c r="C116" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>136</v>
       </c>
       <c r="B117" t="s">
         <v>0</v>
       </c>
       <c r="C117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="B118" t="s">
         <v>0</v>
       </c>
       <c r="C118" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B119" t="s">
         <v>0</v>
       </c>
       <c r="C119" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="B120" t="s">
         <v>0</v>
       </c>
       <c r="C120" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>138</v>
       </c>
       <c r="B121" t="s">
         <v>0</v>
       </c>
       <c r="C121" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>139</v>
       </c>
-      <c r="B122" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B122"/>
+      <c r="C122"/>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C123"/>
+        <v>18</v>
+      </c>
+      <c r="B123" t="s">
+        <v>3</v>
+      </c>
+      <c r="C123" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="B124" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C124" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>141</v>
       </c>
       <c r="B125" t="s">
         <v>0</v>
       </c>
       <c r="C125" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>142</v>
       </c>
       <c r="B126" t="s">
         <v>0</v>
       </c>
       <c r="C126" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="B127" t="s">
         <v>0</v>
       </c>
       <c r="C127" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="B128" t="s">
         <v>0</v>
       </c>
       <c r="C128" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>144</v>
       </c>
       <c r="B129" t="s">
         <v>0</v>
       </c>
       <c r="C129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="B130" t="s">
         <v>0</v>
       </c>
       <c r="C130" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="B131" t="s">
         <v>0</v>
       </c>
       <c r="C131" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>146</v>
       </c>
       <c r="B132" t="s">
         <v>0</v>
       </c>
       <c r="C132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>147</v>
       </c>
       <c r="B133" t="s">
         <v>0</v>
       </c>
       <c r="C133" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="B134" t="s">
         <v>0</v>
       </c>
       <c r="C134" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>21</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B135"/>
+      <c r="C135"/>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>149</v>
       </c>
-      <c r="B136"/>
-      <c r="C136"/>
+      <c r="B136" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>150</v>
       </c>
       <c r="B137" t="s">
         <v>0</v>
       </c>
       <c r="C137" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>151</v>
       </c>
       <c r="B138" t="s">
         <v>0</v>
       </c>
       <c r="C138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>152</v>
       </c>
       <c r="B139" t="s">
         <v>0</v>
       </c>
       <c r="C139" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="B140" t="s">
         <v>0</v>
       </c>
       <c r="C140" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="B141" t="s">
         <v>0</v>
       </c>
       <c r="C141" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>154</v>
       </c>
       <c r="B142" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C142" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>155</v>
       </c>
       <c r="B143" t="s">
         <v>0</v>
       </c>
       <c r="C143" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>156</v>
       </c>
       <c r="B144" t="s">
         <v>0</v>
       </c>
       <c r="C144" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>157</v>
       </c>
       <c r="B145" t="s">
         <v>0</v>
       </c>
       <c r="C145" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>158</v>
       </c>
       <c r="B146" t="s">
         <v>0</v>
       </c>
       <c r="C146" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>159</v>
       </c>
       <c r="B147" t="s">
         <v>0</v>
       </c>
       <c r="C147" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>160</v>
       </c>
       <c r="B148" t="s">
         <v>0</v>
       </c>
       <c r="C148" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
@@ -2795,304 +2792,304 @@
         <v>0</v>
       </c>
       <c r="C149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>162</v>
       </c>
       <c r="B150" t="s">
         <v>0</v>
       </c>
       <c r="C150" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>163</v>
       </c>
       <c r="B151" t="s">
         <v>0</v>
       </c>
       <c r="C151" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>164</v>
       </c>
       <c r="B152" t="s">
         <v>0</v>
       </c>
       <c r="C152" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>165</v>
       </c>
       <c r="B153" t="s">
         <v>0</v>
       </c>
       <c r="C153" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="B154" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C154" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B155" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C155" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>24</v>
+        <v>166</v>
       </c>
       <c r="B156" t="s">
         <v>0</v>
       </c>
       <c r="C156" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>167</v>
       </c>
       <c r="B157" t="s">
         <v>0</v>
       </c>
       <c r="C157" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="B158" t="s">
         <v>0</v>
       </c>
       <c r="C158" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="B159" t="s">
         <v>0</v>
       </c>
       <c r="C159" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>169</v>
       </c>
       <c r="B160" t="s">
         <v>0</v>
       </c>
       <c r="C160" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>170</v>
       </c>
       <c r="B161" t="s">
         <v>0</v>
       </c>
       <c r="C161" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>171</v>
       </c>
       <c r="B162" t="s">
         <v>0</v>
       </c>
       <c r="C162" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>172</v>
       </c>
       <c r="B163" t="s">
         <v>0</v>
       </c>
       <c r="C163" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>173</v>
       </c>
       <c r="B164" t="s">
         <v>0</v>
       </c>
       <c r="C164" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>174</v>
       </c>
       <c r="B165" t="s">
         <v>0</v>
       </c>
       <c r="C165" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>175</v>
       </c>
       <c r="B166" t="s">
         <v>0</v>
       </c>
       <c r="C166" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>176</v>
       </c>
       <c r="B167" t="s">
         <v>0</v>
       </c>
       <c r="C167" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>177</v>
+        <v>26</v>
       </c>
       <c r="B168" t="s">
         <v>0</v>
       </c>
       <c r="C168" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>26</v>
+        <v>177</v>
       </c>
       <c r="B169" t="s">
         <v>0</v>
       </c>
       <c r="C169" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>178</v>
       </c>
       <c r="B170" t="s">
         <v>0</v>
       </c>
       <c r="C170" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>179</v>
+        <v>27</v>
       </c>
       <c r="B171" t="s">
         <v>0</v>
       </c>
       <c r="C171" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="B172" t="s">
         <v>0</v>
       </c>
       <c r="C172" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="B173" t="s">
         <v>0</v>
       </c>
       <c r="C173" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="B174" t="s">
         <v>0</v>
       </c>
       <c r="C174" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>181</v>
       </c>
       <c r="B175" t="s">
         <v>0</v>
       </c>
       <c r="C175" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>182</v>
       </c>
       <c r="B176" t="s">
         <v>0</v>
       </c>
       <c r="C176" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
@@ -3103,133 +3100,133 @@
         <v>0</v>
       </c>
       <c r="C177" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>184</v>
       </c>
       <c r="B178" t="s">
         <v>0</v>
       </c>
       <c r="C178" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>185</v>
       </c>
       <c r="B179" t="s">
         <v>0</v>
       </c>
       <c r="C179" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>186</v>
       </c>
       <c r="B180" t="s">
         <v>0</v>
       </c>
       <c r="C180" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>187</v>
       </c>
       <c r="B181" t="s">
         <v>0</v>
       </c>
       <c r="C181" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>188</v>
       </c>
       <c r="B182" t="s">
         <v>0</v>
       </c>
       <c r="C182" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>189</v>
       </c>
       <c r="B183" t="s">
         <v>0</v>
       </c>
       <c r="C183" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>190</v>
       </c>
       <c r="B184" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C184" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="B185" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C185" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B186" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C186" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>30</v>
+        <v>191</v>
       </c>
       <c r="B187" t="s">
         <v>0</v>
       </c>
       <c r="C187" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>192</v>
       </c>
       <c r="B188" t="s">
         <v>0</v>
       </c>
       <c r="C188" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>193</v>
       </c>
       <c r="B189" t="s">
         <v>0</v>
@@ -3251,171 +3248,138 @@
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>195</v>
       </c>
       <c r="B191" t="s">
         <v>0</v>
       </c>
       <c r="C191" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>196</v>
       </c>
       <c r="B192" t="s">
         <v>0</v>
       </c>
       <c r="C192" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>197</v>
+        <v>31</v>
       </c>
       <c r="B193" t="s">
         <v>0</v>
       </c>
       <c r="C193" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="B194" t="s">
         <v>0</v>
       </c>
       <c r="C194" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>198</v>
       </c>
       <c r="B195" t="s">
         <v>0</v>
       </c>
       <c r="C195" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>199</v>
+        <v>32</v>
       </c>
       <c r="B196" t="s">
         <v>0</v>
       </c>
       <c r="C196" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>32</v>
+        <v>199</v>
       </c>
       <c r="B197" t="s">
         <v>0</v>
       </c>
       <c r="C197" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>200</v>
       </c>
       <c r="B198" t="s">
         <v>0</v>
       </c>
       <c r="C198" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
       <c r="B199" t="s">
         <v>0</v>
       </c>
       <c r="C199" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="B200" t="s">
         <v>0</v>
       </c>
       <c r="C200" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MYGhDO25rw+tQih9Y8gC5Wp1Ei6RLgl6mpE5FiV8TzFNjMiiB1Wyt/xt5FCSHlX45rH9p/6nqvruFVxC6Z6jaw==" saltValue="SWh/EkS48J9b77PA98Z+YQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="y9Y8ILeEa3o40pZjIRtsSa3Fa5GDHJDXp50dy9+VU2WyUSDDL6c6E1KQml+rTi8KTOpQbLAUO30uHt5QGNxoKQ==" saltValue="Jfg3Vt6tjLvO9AVpfPyqyA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>S911D S&amp;I GRANT ELIGIBILITY</vt:lpstr>