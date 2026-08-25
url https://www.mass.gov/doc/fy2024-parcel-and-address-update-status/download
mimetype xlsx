--- v3 (2026-07-04)
+++ v4 (2026-08-25)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\OrgsProgs\911\GrantEligibility\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C4BBE8A-7BEE-47B7-9F79-B7638B9E65C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29CBCD6E-EC97-47DE-A7FA-A564D2E916C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="12450" xr2:uid="{DAA989E6-4D80-4A8E-AF9F-35A1F51E9D7F}"/>
   </bookViews>
   <sheets>
     <sheet name="S911D S&amp;I GRANT ELIGIBILITY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="203">
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>AYER SHIRLEY REGIONAL EMERGENCY COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>BARNSTABLE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>BERKSHIRE COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
     <t>CENTRAL MASSACHUSETTS REGIONAL 911 DISTRICT</t>
   </si>
   <si>
     <t>DALTON COMMUNICATIONS CENTER</t>
   </si>
   <si>
     <t>DUKES COUNTY SHERIFF'S OFFICE</t>
   </si>
   <si>
@@ -547,53 +547,50 @@
   <si>
     <t>SHREWSBURY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOMERSET POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOMERVILLE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOUTH HADLEY POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOUTHBOROUGH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SOUTHBRIDGE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SPENCER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SPRINGFIELD POLICE DEPARTMENT</t>
   </si>
   <si>
-    <t>STERLING COMMUNICATIONS</t>
-[...1 lines deleted...]
-  <si>
     <t>STONEHAM POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>STOW POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>STURBRIDGE POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SUTTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>SWANSEA POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>TAUNTON FIRE DEPARTMENT</t>
   </si>
   <si>
     <t>TRURO POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>TYNGSBOROUGH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>UXBRIDGE POLICE DEPARTMENT</t>
@@ -646,51 +643,51 @@
   <si>
     <t>WESTWOOD POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WEYMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILLIAMSTOWN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WILMINGTON POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WINCHESTER POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>WOBURN POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>YARMOUTH POLICE DEPARTMENT</t>
   </si>
   <si>
     <t>NASHOBA VALLEY REGIONAL DISPATCH DISTRICT</t>
   </si>
   <si>
-    <t>Revised 6/29/2026</t>
+    <t>Revised 8/18/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -826,52 +823,52 @@
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C200" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
-  <autoFilter ref="A5:C200" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:C199" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
+  <autoFilter ref="A5:C199" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="PSAP" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="ADDRESS _x000a_COMPLIANCE" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{AB1C9707-0ED7-4068-86D6-B916C4D92534}" name="PARCEL _x000a_COMPLIANCE" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -1158,77 +1155,77 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5718E37E-283D-4DF6-8DB2-B20C20333643}">
-  <dimension ref="A1:C200"/>
+  <dimension ref="A1:C199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>0</v>
@@ -1286,51 +1283,51 @@
         <v>0</v>
       </c>
       <c r="C11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>3</v>
       </c>
       <c r="C12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>0</v>
       </c>
       <c r="C13" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>0</v>
       </c>
       <c r="C14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>0</v>
       </c>
       <c r="C15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
@@ -1404,98 +1401,98 @@
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>0</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>0</v>
       </c>
       <c r="C23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>0</v>
       </c>
       <c r="C26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>0</v>
       </c>
       <c r="C27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28" t="s">
         <v>0</v>
       </c>
       <c r="C28" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29" t="s">
         <v>0</v>
       </c>
       <c r="C29" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>0</v>
       </c>
       <c r="C30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
@@ -1517,51 +1514,51 @@
         <v>0</v>
       </c>
       <c r="C32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>0</v>
       </c>
       <c r="C33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34" t="s">
         <v>0</v>
       </c>
       <c r="C34" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>0</v>
       </c>
       <c r="C35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>0</v>
       </c>
       <c r="C36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
@@ -1580,51 +1577,51 @@
         <v>68</v>
       </c>
       <c r="B38" t="s">
         <v>0</v>
       </c>
       <c r="C38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>0</v>
       </c>
       <c r="C39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41" t="s">
         <v>0</v>
       </c>
       <c r="C41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42" t="s">
         <v>0</v>
       </c>
       <c r="C42" t="s">
         <v>0</v>
@@ -1638,51 +1635,51 @@
         <v>0</v>
       </c>
       <c r="C43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44" t="s">
         <v>0</v>
       </c>
       <c r="C44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45" t="s">
         <v>0</v>
       </c>
       <c r="C45" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>0</v>
       </c>
       <c r="C46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47" t="s">
         <v>0</v>
       </c>
       <c r="C47" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
@@ -1781,51 +1778,51 @@
         <v>0</v>
       </c>
       <c r="C56" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57" t="s">
         <v>0</v>
       </c>
       <c r="C57" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58" t="s">
         <v>0</v>
       </c>
       <c r="C58" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59" t="s">
         <v>0</v>
       </c>
       <c r="C59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60" t="s">
         <v>0</v>
       </c>
       <c r="C60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
@@ -1836,51 +1833,51 @@
         <v>0</v>
       </c>
       <c r="C61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62" t="s">
         <v>0</v>
       </c>
       <c r="C62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>89</v>
       </c>
       <c r="B63" t="s">
         <v>0</v>
       </c>
       <c r="C63" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>90</v>
       </c>
       <c r="B64" t="s">
         <v>0</v>
       </c>
       <c r="C64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>91</v>
       </c>
       <c r="B65" t="s">
         <v>0</v>
       </c>
       <c r="C65" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
@@ -1950,51 +1947,51 @@
         <v>98</v>
       </c>
       <c r="B72" t="s">
         <v>0</v>
       </c>
       <c r="C72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>99</v>
       </c>
       <c r="B73" t="s">
         <v>0</v>
       </c>
       <c r="C73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>100</v>
       </c>
       <c r="B74" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>101</v>
       </c>
       <c r="B75" t="s">
         <v>0</v>
       </c>
       <c r="C75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>102</v>
       </c>
       <c r="B76" t="s">
         <v>0</v>
       </c>
       <c r="C76" t="s">
         <v>0</v>
@@ -2206,81 +2203,81 @@
         <v>0</v>
       </c>
       <c r="C95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>118</v>
       </c>
       <c r="B96" t="s">
         <v>0</v>
       </c>
       <c r="C96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>119</v>
       </c>
       <c r="B97" t="s">
         <v>3</v>
       </c>
       <c r="C97" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>120</v>
       </c>
       <c r="B98" t="s">
         <v>0</v>
       </c>
       <c r="C98" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>121</v>
       </c>
       <c r="B99" t="s">
         <v>0</v>
       </c>
       <c r="C99" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>122</v>
       </c>
       <c r="B101" t="s">
         <v>0</v>
       </c>
       <c r="C101" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>15</v>
       </c>
       <c r="B102" t="s">
         <v>0</v>
       </c>
       <c r="C102" t="s">
         <v>0</v>
@@ -2354,57 +2351,57 @@
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>129</v>
       </c>
       <c r="B109" t="s">
         <v>0</v>
       </c>
       <c r="C109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>130</v>
       </c>
       <c r="B110" t="s">
         <v>0</v>
       </c>
       <c r="C110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>131</v>
       </c>
       <c r="B112" t="s">
         <v>0</v>
       </c>
       <c r="C112" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113" t="s">
         <v>0</v>
       </c>
       <c r="C113" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
@@ -2562,54 +2559,54 @@
         <v>143</v>
       </c>
       <c r="B128" t="s">
         <v>0</v>
       </c>
       <c r="C128" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>144</v>
       </c>
       <c r="B129" t="s">
         <v>0</v>
       </c>
       <c r="C129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>20</v>
       </c>
       <c r="B130" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C130" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>145</v>
       </c>
       <c r="B131" t="s">
         <v>0</v>
       </c>
       <c r="C131" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>146</v>
       </c>
       <c r="B132" t="s">
         <v>0</v>
       </c>
       <c r="C132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
@@ -2671,70 +2668,70 @@
         <v>0</v>
       </c>
       <c r="C138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>152</v>
       </c>
       <c r="B139" t="s">
         <v>0</v>
       </c>
       <c r="C139" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>22</v>
       </c>
       <c r="B140" t="s">
         <v>0</v>
       </c>
       <c r="C140" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>153</v>
       </c>
       <c r="B141" t="s">
         <v>0</v>
       </c>
       <c r="C141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>154</v>
       </c>
       <c r="B142" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C142" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>155</v>
       </c>
       <c r="B143" t="s">
         <v>0</v>
       </c>
       <c r="C143" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>156</v>
       </c>
       <c r="B144" t="s">
         <v>0</v>
       </c>
       <c r="C144" t="s">
         <v>0</v>
@@ -2792,81 +2789,81 @@
         <v>0</v>
       </c>
       <c r="C149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>162</v>
       </c>
       <c r="B150" t="s">
         <v>0</v>
       </c>
       <c r="C150" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>163</v>
       </c>
       <c r="B151" t="s">
         <v>0</v>
       </c>
       <c r="C151" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>164</v>
       </c>
       <c r="B152" t="s">
         <v>0</v>
       </c>
       <c r="C152" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>165</v>
       </c>
       <c r="B153" t="s">
         <v>0</v>
       </c>
       <c r="C153" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>23</v>
       </c>
       <c r="B154" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>24</v>
       </c>
       <c r="B155" t="s">
         <v>0</v>
       </c>
       <c r="C155" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>166</v>
       </c>
       <c r="B156" t="s">
         <v>0</v>
       </c>
       <c r="C156" t="s">
         <v>0</v>
@@ -2902,323 +2899,323 @@
         <v>0</v>
       </c>
       <c r="C159" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>169</v>
       </c>
       <c r="B160" t="s">
         <v>0</v>
       </c>
       <c r="C160" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>170</v>
       </c>
       <c r="B161" t="s">
         <v>0</v>
       </c>
       <c r="C161" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>171</v>
       </c>
       <c r="B162" t="s">
         <v>0</v>
       </c>
       <c r="C162" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>172</v>
       </c>
       <c r="B163" t="s">
         <v>0</v>
       </c>
       <c r="C163" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>173</v>
       </c>
       <c r="B164" t="s">
         <v>0</v>
       </c>
       <c r="C164" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>174</v>
       </c>
       <c r="B165" t="s">
         <v>0</v>
       </c>
       <c r="C165" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>175</v>
       </c>
       <c r="B166" t="s">
         <v>0</v>
       </c>
       <c r="C166" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="B167" t="s">
         <v>0</v>
       </c>
       <c r="C167" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>26</v>
+        <v>176</v>
       </c>
       <c r="B168" t="s">
         <v>0</v>
       </c>
       <c r="C168" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>177</v>
       </c>
       <c r="B169" t="s">
         <v>0</v>
       </c>
       <c r="C169" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="B170" t="s">
         <v>0</v>
       </c>
       <c r="C170" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="B171" t="s">
         <v>0</v>
       </c>
       <c r="C171" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>179</v>
+        <v>28</v>
       </c>
       <c r="B172" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C172" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="B173" t="s">
         <v>0</v>
       </c>
       <c r="C173" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>180</v>
       </c>
       <c r="B174" t="s">
         <v>0</v>
       </c>
       <c r="C174" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>181</v>
       </c>
       <c r="B175" t="s">
         <v>0</v>
       </c>
       <c r="C175" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>182</v>
       </c>
       <c r="B176" t="s">
         <v>0</v>
       </c>
       <c r="C176" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>183</v>
       </c>
       <c r="B177" t="s">
         <v>0</v>
       </c>
       <c r="C177" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>184</v>
       </c>
       <c r="B178" t="s">
         <v>0</v>
       </c>
       <c r="C178" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>185</v>
       </c>
       <c r="B179" t="s">
         <v>0</v>
       </c>
       <c r="C179" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>186</v>
       </c>
       <c r="B180" t="s">
         <v>0</v>
       </c>
       <c r="C180" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>187</v>
       </c>
       <c r="B181" t="s">
         <v>0</v>
       </c>
       <c r="C181" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>188</v>
       </c>
       <c r="B182" t="s">
         <v>0</v>
       </c>
       <c r="C182" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>189</v>
       </c>
       <c r="B183" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C183" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="B184" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C184" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B185" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C185" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>30</v>
+        <v>190</v>
       </c>
       <c r="B186" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C186" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>191</v>
       </c>
       <c r="B187" t="s">
         <v>0</v>
       </c>
       <c r="C187" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>192</v>
       </c>
       <c r="B188" t="s">
         <v>0</v>
       </c>
       <c r="C188" t="s">
         <v>0</v>
@@ -3237,149 +3234,138 @@
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>194</v>
       </c>
       <c r="B190" t="s">
         <v>0</v>
       </c>
       <c r="C190" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>195</v>
       </c>
       <c r="B191" t="s">
         <v>0</v>
       </c>
       <c r="C191" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>196</v>
+        <v>31</v>
       </c>
       <c r="B192" t="s">
         <v>0</v>
       </c>
       <c r="C192" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>31</v>
+        <v>196</v>
       </c>
       <c r="B193" t="s">
         <v>0</v>
       </c>
       <c r="C193" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>197</v>
       </c>
       <c r="B194" t="s">
         <v>0</v>
       </c>
       <c r="C194" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>198</v>
+        <v>32</v>
       </c>
       <c r="B195" t="s">
         <v>0</v>
       </c>
       <c r="C195" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>32</v>
+        <v>198</v>
       </c>
       <c r="B196" t="s">
         <v>0</v>
       </c>
       <c r="C196" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>199</v>
       </c>
       <c r="B197" t="s">
         <v>0</v>
       </c>
       <c r="C197" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="B198" t="s">
         <v>0</v>
       </c>
       <c r="C198" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>33</v>
+        <v>200</v>
       </c>
       <c r="B199" t="s">
         <v>0</v>
       </c>
       <c r="C199" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="y9Y8ILeEa3o40pZjIRtsSa3Fa5GDHJDXp50dy9+VU2WyUSDDL6c6E1KQml+rTi8KTOpQbLAUO30uHt5QGNxoKQ==" saltValue="Jfg3Vt6tjLvO9AVpfPyqyA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="hOfa1X4BbrpiZ90dHvwZccmb3TDsufv+/hMODQnBqRPbMdN4Mfw6KOMdxrFZNT6Fxxu5A3Kd2pgiZHYkdZiWBg==" saltValue="CZQJUYZLuteHirpTVYTKyA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>S911D S&amp;I GRANT ELIGIBILITY</vt:lpstr>