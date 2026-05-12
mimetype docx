--- v0 (2025-10-29)
+++ v1 (2026-05-12)
@@ -184,62 +184,62 @@
     </w:p>
     <w:p w14:paraId="13C59021" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="008762AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D370C78" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008B6CD5" w:rsidP="008762AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002955D7">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B886BB5" wp14:editId="4B98E674">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B886BB5" wp14:editId="631AA970">
             <wp:extent cx="2110740" cy="1943100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Commonwealth of Massachusetts"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Commonwealth of Massachusetts"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2110740" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -662,58 +662,69 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>151 Campanelli Drive, Suite A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="6331A708" w14:textId="77777777" w:rsidR="00A87EE0" w:rsidRPr="004368A5" w:rsidRDefault="00A87EE0" w:rsidP="00A87EE0">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc5188529"/>
       <w:bookmarkStart w:id="31" w:name="_Toc5189390"/>
       <w:bookmarkStart w:id="32" w:name="_Toc8915407"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004368A5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Middleborough, MA 02346</w:t>
+        <w:t>Middleborough</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004368A5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, MA 02346</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="02E1CA08" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="008762AA">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc5188530"/>
       <w:bookmarkStart w:id="34" w:name="_Toc5189391"/>
       <w:bookmarkStart w:id="35" w:name="_Toc8915408"/>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -826,52 +837,62 @@
         </w:rPr>
         <w:t>All applications shall be mailed</w:t>
       </w:r>
       <w:r w:rsidR="00621F62">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098763E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hand delivered</w:t>
       </w:r>
       <w:r w:rsidR="00216EEA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or submitted via Commbuys</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> or submitted via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00216EEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commbuys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098763E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFE166E" w14:textId="6228919E" w:rsidR="004B5E2A" w:rsidRDefault="004B5E2A" w:rsidP="004B5E2A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098763E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No applications will be accepted via fax or email.  All applications must be received by 5:00 P.M. on</w:t>
@@ -2342,66 +2363,68 @@
       </w:r>
       <w:r w:rsidR="003E46B4">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="003E46B4" w:rsidRPr="00174C32">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant will begin on July 1, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003E46B4" w:rsidRPr="00174C32">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="003E46B4">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003E46B4" w:rsidRPr="00174C32">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and run through June 30, </w:t>
       </w:r>
       <w:r w:rsidR="003E46B4">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
@@ -2721,769 +2744,799 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5807ACCD" w14:textId="286D154A" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: the </w:t>
-[...27 lines deleted...]
-      </w:smartTag>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commonwealth of Massachusetts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397D2085" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10556550" w14:textId="77777777" w:rsidR="008762AA" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State 911 Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371C5D1E" w14:textId="77777777" w:rsidR="00B65D35" w:rsidRDefault="00B65D35" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562D246F" w14:textId="77777777" w:rsidR="008762AA" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA001D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edical </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA001D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ispatch or EMD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: the management of requests for emergency medical assistance by utilizing a system of: (a) tiered response or priority dispatching of emergency medical resources based on the level of medical assistance needed by the victim; and (b) pre-arrival first aid or other medical instructions given by trained personnel responsible for receiving 911 calls and directly dispatching emergency response services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDB9CAE" w14:textId="77777777" w:rsidR="00EA001D" w:rsidRDefault="00EA001D" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30167755" w14:textId="77777777" w:rsidR="00EA001D" w:rsidRPr="009E6679" w:rsidRDefault="00EA001D" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Emergency Medical Dispatch P</w:t>
+      </w:r>
+      <w:r w:rsidR="00344A6B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rotocol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reference System or EMDPR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a system </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>approved by the Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40D17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes a protocol for emergency medical dispatcher response to calls, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structured caller questioning for patient condition, incident facts, and scene safety, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pre-arrival instructions, post-dispatch instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (such as first responder, basic life support and/or advanced life support)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, a continuous quality assurance program that measures compliance with the protocol through ongoing rand</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om case review of each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency medical dispatcher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ECD397" w14:textId="77777777" w:rsidR="00EA001D" w:rsidRPr="00174C32" w:rsidRDefault="00EA001D" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607E2E48" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Enhanced 911 Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: the fund established under section 35JJ of Chapter 10 of the Massachusetts General Laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C2659B" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C0E944" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Enhanced 911 Telecommunicator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: an individual who acts in the capacity of an enhanced 911 call taker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC19625" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA9C502" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Executive Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: the executive director of the State 911 Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF7C713" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329D0C94" w14:textId="77777777" w:rsidR="00E263C7" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Governmental Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0CD4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0CD4" w:rsidRPr="008A5D89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state board, committee, special committee, subcommittee or commission, however created or constituted within the executive or legislative branch of the commonwealth or the governing board or body of any authority established by the general court to serve a public purpose in the commonwealth or any part thereof; a board, commission, committee or subcommittee of any district, city, region or town, however elected, appointed or otherwise constituted, and the governing board of a local housing, redevelopment or similar authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00423B3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, provided that such entity</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4DCE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00423B3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E263C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rrently operates a PSAP </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or RECC </w:t>
+      </w:r>
+      <w:r w:rsidR="00E263C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seek</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94892">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E263C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94892">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the Department </w:t>
+      </w:r>
+      <w:r w:rsidR="00E263C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to operate a PSAP or RECC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF85A2A" w14:textId="77777777" w:rsidR="00244BDF" w:rsidRDefault="00244BDF" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA7D346" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  an eligible applicant that has contracted with the State 911 Department to receive funds under the State 911 Department </w:t>
+      </w:r>
+      <w:r w:rsidR="00B843FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EMD Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  Only governmental bodies and municipalities are eligible to be grantees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0061125B" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2709CC15" w14:textId="77777777" w:rsidR="008762AA" w:rsidRDefault="008762AA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Limited Secondary PSAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a facility equipped, at a minimum, with </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">automatic number identification and automatic location information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>display</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>printout capability.  It receives 911 calls only</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transferred from the primary PSAP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24AC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Data sent to a limited secondary PSAP cannot be re-routed to another location and may not necessarily be transmitted simultaneously with the voice call.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE6FCC0" w14:textId="77777777" w:rsidR="00B65D35" w:rsidRDefault="00B65D35" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617B1FAC" w14:textId="77777777" w:rsidR="00B65D35" w:rsidRPr="009E6679" w:rsidRDefault="00B11311" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00174C32">
+        <w:t>Post-dispatch I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65D35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65D35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">case-specific advice, warnings, and treatments given by a certified emergency medical dispatcher whenever possible and appropriate after dispatching field responders in accordance with a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B65D35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00174C32">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00174C32">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B65D35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-approved EMDPRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7B0617" w14:textId="77777777" w:rsidR="00710AFA" w:rsidRDefault="00710AFA" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Emergency </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA001D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A57CD1" w14:textId="77777777" w:rsidR="00B65D35" w:rsidRPr="009E6679" w:rsidRDefault="00B11311" w:rsidP="00FF6868">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00174C32">
+        <w:t>Pre-arrival I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65D35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">edical </w:t>
-[...41 lines deleted...]
-      </w:pPr>
+        <w:t>nstructions</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...489 lines deleted...]
-        <w:t>Post-dispatch I</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B65D35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">scripted medical instructions given whenever possible and appropriate to provide necessary assistance and control of the situation, including without limitation, potential life-saving instructions and post-dispatch instructions, prior to arrival of emergency medical services personnel in accordance with a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B65D35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>case-specific advice, warnings, and treatments given by a certified emergency medical dispatcher whenever possible and appropriate after dispatching field responders in accordance with a Department-approved EMDPRS.</w:t>
-[...27 lines deleted...]
-      </w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B65D35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...15 lines deleted...]
-        <w:t>scripted medical instructions given whenever possible and appropriate to provide necessary assistance and control of the situation, including without limitation, potential life-saving instructions and post-dispatch instructions, prior to arrival of emergency medical services personnel in accordance with a Department-approved EMDPRS.</w:t>
+        </w:rPr>
+        <w:t>-approved EMDPRS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB23D4F" w14:textId="77777777" w:rsidR="00B65D35" w:rsidRPr="00174C32" w:rsidRDefault="00B65D35" w:rsidP="00FF6868">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE6E24F" w14:textId="77777777" w:rsidR="00832980" w:rsidRDefault="00832980" w:rsidP="00FF6868">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5144,51 +5197,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If a</w:t>
       </w:r>
       <w:r w:rsidR="003964E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n applicant/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">grantee seeks to </w:t>
       </w:r>
       <w:r w:rsidRPr="00157CFB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">change the manner in which the </w:t>
+        <w:t xml:space="preserve">change the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00157CFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manner in which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00157CFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="003964E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applicant/</w:t>
       </w:r>
       <w:r w:rsidRPr="00157CFB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grantee complies with the minimum requirements governing emergency medical dispatch established by the State 911 Department, the grantee shall su</w:t>
       </w:r>
       <w:r w:rsidR="003964E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bmit a </w:t>
       </w:r>
       <w:r w:rsidR="005D0AED">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5312,143 +5381,170 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
       <w:r w:rsidR="003964E3" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">method by </w:t>
       </w:r>
       <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>which the applicant/grantee provides EMD;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">which the applicant/grantee provides </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EMD;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4408C3C4" w14:textId="39C3702C" w:rsidR="004C7306" w:rsidRDefault="10366BFE" w:rsidP="0082574C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="003964E3" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proposed</w:t>
       </w:r>
       <w:r w:rsidR="003964E3" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> method by</w:t>
       </w:r>
       <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which the applicant/grantee seeks to provide EMD (including proposed effective date);</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> which the applicant/grantee seeks to provide EMD (including proposed effective date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0837B67E" w14:textId="19B31F0E" w:rsidR="004C7306" w:rsidRDefault="797B52C0" w:rsidP="0082574C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ow the </w:t>
       </w:r>
       <w:r w:rsidR="003964E3" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applicant/</w:t>
       </w:r>
       <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>grantee shall ensure that it shall comply with the minimum requirements governing emergency medical dispatch established by the State 911 Department;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">grantee shall ensure that it shall comply with the minimum requirements governing emergency medical dispatch established by the State 911 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C7306" w:rsidRPr="255E1622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6F4FDEE9" w14:textId="77777777" w:rsidR="0082574C" w:rsidRDefault="0082574C" w:rsidP="0082574C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C60B0C6" w14:textId="13FB2539" w:rsidR="004C7306" w:rsidRPr="002A65CB" w:rsidRDefault="2CBD6D84" w:rsidP="0082574C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5577,71 +5673,51 @@
     </w:p>
     <w:p w14:paraId="5522E85E" w14:textId="2FFF4197" w:rsidR="007C7DE3" w:rsidRPr="002A65CB" w:rsidRDefault="00F3011C" w:rsidP="00F3011C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490C09">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, in support of the Commonwealth’s Environmental Justice goal, all applicants shall incorporate the Commonwealth’s Environmental Justice principles, where applicable.  For more information, please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00490C09">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>he</w:t>
-[...19 lines deleted...]
-          <w:t>e</w:t>
+          <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00490C09">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0104652A" w14:textId="77777777" w:rsidR="008762AA" w:rsidRPr="00DB22B5" w:rsidRDefault="008762AA" w:rsidP="0044198A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc8915415"/>
       <w:r w:rsidRPr="00DB22B5">
         <w:t xml:space="preserve">V. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB22B5">
         <w:tab/>
         <w:t>Use of Funding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="20A9A2C6" w14:textId="77777777" w:rsidR="003923D3" w:rsidRPr="003923D3" w:rsidRDefault="00DC3A5A">
@@ -6109,63 +6185,81 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Funding for replacement of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an EMDPRS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94144">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>previously funded under the State 911 Department Grant programs will be authorized only for good cause shown. No funding for EMD software will be available under the EMD Grant unless the grantee is a regional PSAP or RECC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  No funding for the electronic version of the printed EMD protocols (i.e., electronic version of EMD </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A62CC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guidecards</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">/cardsets </w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cardsets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460C3A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if approved by the State 911 Department)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be available under the EMD Grant unless the electronic version of the printed EMD protocols is the only format of the EMD protocols available from the vendor or unless the grantee is a regional PSAP or RECC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1934FE73" w14:textId="77777777" w:rsidR="00BE0AA8" w:rsidRPr="00BE0AA8" w:rsidRDefault="00BE0AA8" w:rsidP="0049026D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6520,57 +6614,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>req</w:t>
       </w:r>
       <w:r w:rsidR="00932FED" w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uesting medical assistance</w:t>
       </w:r>
       <w:r w:rsidR="004B04B6" w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to identify compliance with the emergency medical dispatch protocol reference system</w:t>
       </w:r>
       <w:r w:rsidR="00C31E07">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in accordance with the guidelines of the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00193C37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EMDPRS;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00932FED" w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394AC6E3" w14:textId="77777777" w:rsidR="0042335C" w:rsidRDefault="001A3D9A" w:rsidP="0049026D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6669,63 +6765,72 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uality assurance evaluation</w:t>
       </w:r>
       <w:r w:rsidR="006C074D" w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> review </w:t>
       </w:r>
       <w:r w:rsidR="004B04B6" w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>session</w:t>
       </w:r>
       <w:r w:rsidR="00C31E07">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the guidelines of the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00193C37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EMDPRS</w:t>
       </w:r>
       <w:r w:rsidR="006C074D" w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C074D" w:rsidRPr="00D57AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BCC9FC" w14:textId="77777777" w:rsidR="004B04B6" w:rsidRPr="0042335C" w:rsidRDefault="0042335C" w:rsidP="0049026D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnel costs</w:t>
       </w:r>
       <w:r w:rsidR="00DB22B5">
@@ -6769,94 +6874,112 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t eligible for funding under other</w:t>
       </w:r>
       <w:r w:rsidR="00B80182">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> State 911 Department grant programs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reparation of reports documenting the quality assurance case review process utilized to identify compliance with the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00193C37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EMDPRS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D57AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D57AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599D8204" w14:textId="77777777" w:rsidR="003964E3" w:rsidRPr="00656E32" w:rsidRDefault="004B04B6" w:rsidP="0049026D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E38C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fee for EMD medical director review and approval of emergency medical dispatch quality assurance program</w:t>
+        <w:t xml:space="preserve">Fee for EMD medical director review and approval of emergency medical dispatch quality assurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E38C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>program</w:t>
       </w:r>
       <w:r w:rsidR="003964E3" w:rsidRPr="009E38C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003964E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A91B982" w14:textId="77777777" w:rsidR="00656E32" w:rsidRPr="009978F2" w:rsidRDefault="003964E3" w:rsidP="0049026D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6904,58 +7027,74 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>training</w:t>
       </w:r>
       <w:r w:rsidR="00193C37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of PSAP personnel</w:t>
       </w:r>
       <w:r w:rsidR="00D65875">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for PSAPs that provide EMD in-house through certified </w:t>
       </w:r>
       <w:r w:rsidR="00D65875" w:rsidRPr="009978F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>EMD dispatchers</w:t>
+        <w:t xml:space="preserve">EMD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D65875" w:rsidRPr="009978F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dispatchers</w:t>
       </w:r>
       <w:r w:rsidR="00656E32" w:rsidRPr="009978F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00656E32" w:rsidRPr="009978F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138672D7" w14:textId="77777777" w:rsidR="005B6D18" w:rsidRPr="009E3AEA" w:rsidRDefault="00B1746D" w:rsidP="0049026D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnel costs (overtime only</w:t>
       </w:r>
       <w:r w:rsidR="00431EC1">
@@ -7091,58 +7230,60 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B073DD2" w14:textId="0B839D8F" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="008762AA" w:rsidP="0049026D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All goods and services shall be received on or before June 30, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E3D81">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E3D81" w:rsidRPr="00174C32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to be eligible for reimbursement under the Fiscal Year </w:t>
       </w:r>
       <w:r w:rsidR="000E3D81">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="000E3D81" w:rsidRPr="00174C32">
@@ -7464,51 +7605,67 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA36D6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hand-delivered to the address below</w:t>
       </w:r>
       <w:r w:rsidR="00621F62">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E357DB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or submitted via Commbuys (www.commbuys.com)</w:t>
+        <w:t xml:space="preserve"> or submitted via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E357DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commbuys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E357DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (www.commbuys.com)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA36D6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  No applications will be accepted via fax or email. </w:t>
       </w:r>
       <w:r w:rsidR="00621F62">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Original signatures are required.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA36D6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030370B3" w14:textId="77777777" w:rsidR="00103BF7" w:rsidRDefault="00103BF7">
       <w:pPr>
@@ -7689,58 +7846,69 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>151 Campanelli Drive, Suite A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="60DA6C64" w14:textId="0ED15DB3" w:rsidR="00A87EE0" w:rsidRDefault="00A87EE0" w:rsidP="00A87EE0">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc5188545"/>
       <w:bookmarkStart w:id="59" w:name="_Toc5189405"/>
       <w:bookmarkStart w:id="60" w:name="_Toc8915423"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Middleborough, MA  02346</w:t>
+        <w:t>Middleborough</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, MA  02346</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="5089CB52" w14:textId="77777777" w:rsidR="00302AEB" w:rsidRDefault="00302AEB" w:rsidP="00A87EE0">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F27001" w14:textId="6DDBD8A7" w:rsidR="00D06DD4" w:rsidRDefault="00D06DD4" w:rsidP="00882F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8128,82 +8296,114 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008762AA" w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reasonable and properly completed application; </w:t>
+        <w:t xml:space="preserve"> reasonable and properly completed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008762AA" w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>application;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008762AA" w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0B2C90" w14:textId="77777777" w:rsidR="00DD6727" w:rsidRDefault="00DD6727" w:rsidP="00882F6D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A32825">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pplicant’s adherence to filing requirements of the PSAP/RECC Annual Certification of Compliance; </w:t>
+        <w:t xml:space="preserve">pplicant’s adherence to filing requirements of the PSAP/RECC Annual Certification of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A32825">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Compliance;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A32825">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629BAC5F" w14:textId="55F4591A" w:rsidR="008762AA" w:rsidRPr="00174C32" w:rsidRDefault="00DD6727" w:rsidP="00882F6D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -8303,51 +8503,67 @@
     </w:p>
     <w:p w14:paraId="32D63D42" w14:textId="77777777" w:rsidR="007D2C4A" w:rsidRDefault="007D2C4A" w:rsidP="00882F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF8DC06" w14:textId="77777777" w:rsidR="00D06DD4" w:rsidRDefault="00D06DD4" w:rsidP="006778A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Upon completion of the grant review and selection process, the State 911 Department will enter into contracts with approved applicants.  After contract exe</w:t>
+        <w:t xml:space="preserve">Upon completion of the grant review and selection process, the State 911 Department will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contracts with approved applicants.  After contract exe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cution, the grantee can incur costs and seek</w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reimbursement from the State 911 Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, provided that all award conditions have been satisfied</w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8435,51 +8651,67 @@
       <w:r w:rsidRPr="00072E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reporting and/or certification requirements set forth in regulations and/or standards established by the State 911 Department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314456A0" w14:textId="77777777" w:rsidR="00072E8F" w:rsidRPr="00072E8F" w:rsidRDefault="00072E8F" w:rsidP="006778A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00072E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Should a Grantee withdraw from a regional project (through dissolution, termination, or amendment of the IMA, or otherwise), the State 911 Department reserves its rights to seek reimbursement (including from non-Grantees) of any and all grant funding disbursed to the Grantee. </w:t>
+        <w:t xml:space="preserve">Should a Grantee withdraw from a regional project (through dissolution, termination, or amendment of the IMA, or otherwise), the State 911 Department reserves its rights to seek reimbursement (including from non-Grantees) of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00072E8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00072E8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grant funding disbursed to the Grantee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BC02FB" w14:textId="5153ACA9" w:rsidR="00D06DD4" w:rsidRPr="008C79B0" w:rsidRDefault="00B27901" w:rsidP="006778A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072094D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding of reimbursement requests received </w:t>
       </w:r>
       <w:r w:rsidRPr="0072094D">
         <w:rPr>
@@ -8626,67 +8858,85 @@
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00CE6255">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.mass.gov/e911</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A46161">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.   This form shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00174C32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be completed and forwarded along with a brief narrative explaining the requested changes.  Budget modifications along with requested narrative and quotes (if applicable) </w:t>
+        <w:t xml:space="preserve"> be completed and forwarded along with a brief narrative explaining the requested changes.  Budget modifications along with requested narrative and quotes (if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00174C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable) </w:t>
       </w:r>
       <w:r w:rsidR="002012F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002012F8" w:rsidRPr="002012F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MUST be submitted to:</w:t>
+        <w:t>MUST</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002012F8" w:rsidRPr="002012F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be submitted to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CD5618" w14:textId="77777777" w:rsidR="002012F8" w:rsidRPr="002012F8" w:rsidRDefault="002012F8" w:rsidP="002012F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="376CC29E" w14:textId="77777777" w:rsidR="002012F8" w:rsidRPr="002012F8" w:rsidRDefault="002012F8" w:rsidP="002012F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9448,51 +9698,67 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A19BF1" w14:textId="77777777" w:rsidR="00C633A7" w:rsidRPr="00AF52E5" w:rsidRDefault="00C633A7" w:rsidP="006E29F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE85E5F" w14:textId="0CD9DEC3" w:rsidR="00C633A7" w:rsidRDefault="00C633A7" w:rsidP="00882F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For personnel costs, proof of payment shall include the individual name, pay period, pay date, rate of pay, number of hours paid and the total amount paid.   As an example, the supporting documentation may be a copy of the payroll register/report from the city or town or copies of pay advices for the employee.   Please note </w:t>
+        <w:t xml:space="preserve">For personnel costs, proof of payment shall include the individual name, pay period, pay date, rate of pay, number of hours paid and the total amount paid.   As an example, the supporting documentation may be a copy of the payroll register/report from the city or town or copies of pay </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="255E1622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>advices</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="255E1622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the employee.   Please note </w:t>
       </w:r>
       <w:r w:rsidR="005A6849" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the payroll register/report does not need to segregate the “grant” costs, it simply needs to show payment to the individual for at least the amount of the requested reimbursement.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1979129E" w14:textId="77777777" w:rsidR="00641756" w:rsidRPr="00AF52E5" w:rsidRDefault="00641756" w:rsidP="00882F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9601,56 +9867,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="7BB97EC0" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reimbursement forms, along with all required supporting documentation, shall be submitted to the Department by mail</w:t>
       </w:r>
       <w:r w:rsidR="00DF61F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00DF61F2" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="7BB97EC0" w:rsidRPr="255E1622">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">hand-delivered.  </w:t>
+        <w:t>hand-delivered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="7BB97EC0" w:rsidRPr="255E1622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1514FD2A" w14:textId="304FB443" w:rsidR="255E1622" w:rsidRDefault="255E1622" w:rsidP="255E1622">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="375DE736" w14:textId="1558C3D2" w:rsidR="2368680D" w:rsidRPr="00856BC6" w:rsidRDefault="2368680D" w:rsidP="00A349FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856BC6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Awardees will receive an e-mail notification from the Department confirming receipt of the reimbursement request.  It is incumbent upon the awardee to contact the Department if said receipt is not received within ten (10) business days from the date the reimbursement was mailed or three (3) business days from the date the reimbursement was hand delivered</w:t>
@@ -9941,51 +10216,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en received/rendered; and (4) a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62A7B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">valid invoice from the vendor documenting receipt of the goods/services is produced.  </w:t>
       </w:r>
       <w:r w:rsidR="00C633A7" w:rsidRPr="0030315B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Documentation, including but not limited to, bid documents (where applicable), product information, shipping documents and additional pertinent and available information will be required prior to release of funds.  </w:t>
+        <w:t xml:space="preserve"> Documentation, including but not limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C633A7" w:rsidRPr="0030315B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C633A7" w:rsidRPr="0030315B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bid documents (where applicable), product information, shipping documents and additional pertinent and available information will be required prior to release of funds.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17504360" w14:textId="77777777" w:rsidR="00D32C30" w:rsidRDefault="00D32C30" w:rsidP="00F01471">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7679FAA5" w14:textId="77777777" w:rsidR="007E572A" w:rsidRDefault="00C633A7" w:rsidP="00F01471">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030315B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Additional documentation, including but not limited to, proof of payment and other pertinent and available documentation shall be submitted to the State 911 Department within fifteen (15) days of issuance of payment by the grantee to the vendor.  The State 911 Department reserves the right to withhold future disbursements</w:t>
@@ -10135,51 +10426,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grant guidelines may result in suspension or cancellation of the ISA and/or delays in future funding.  Expenses identified by the State 911 Department as ineligible under this grant shall be removed from the child account within ten (10) business days of receipt of notification of ineligible expenses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418780B7" w14:textId="77777777" w:rsidR="00AA3F50" w:rsidRDefault="00AA3F50" w:rsidP="00F01471">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0661B205" w14:textId="77777777" w:rsidR="00D06DD4" w:rsidRDefault="00D06DD4" w:rsidP="00F01471">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2C4A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The State 911 Department staff will review all reimbursement requests and make selection recommendations to the Executive Director or his designee.  The State 911 Department staff will use its best efforts to review reimbursement requests and take action within </w:t>
+        <w:t xml:space="preserve">The State 911 Department staff will review all reimbursement requests and make selection recommendations to the Executive Director or his designee.  The State 911 Department staff will use its best efforts to review reimbursement requests and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D2C4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D2C4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within </w:t>
       </w:r>
       <w:r w:rsidR="004A769C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>thirty (30)</w:t>
       </w:r>
       <w:r w:rsidRPr="007D2C4A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> business days of receipt of the reimbursement request</w:t>
       </w:r>
       <w:r w:rsidR="00AA3F50">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF70C81" w14:textId="77777777" w:rsidR="00AA3F50" w:rsidRDefault="00AA3F50" w:rsidP="00F01471">
       <w:pPr>
@@ -10195,51 +10502,83 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The State 911 </w:t>
       </w:r>
       <w:r w:rsidR="001A2F19">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">will provide a letter of explanation with all reimbursement requests that are returned to a grantee.  The State 911 Department will also notify, via e-mail, the authorized signatory(ies) for a grantee of all payments processed.  In the event that a payment is processed for an amount less </w:t>
+        <w:t>will provide a letter of explanation with all reimbursement requests that are returned to a grantee.  The State 911 Department will also notify, via e-mail, the authorized signatory(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) for a grantee of all payments processed.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a payment is processed for an amount less </w:t>
       </w:r>
       <w:r w:rsidR="00EF5E2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that requested, the reason(s) for such reduction will be noted </w:t>
       </w:r>
       <w:r w:rsidR="001413BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on the reimbursement forms that will be prov</w:t>
       </w:r>
       <w:r w:rsidR="006B3B62">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10992,58 +11331,74 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Angela Pilling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA4F265" w14:textId="7FB00F1F" w:rsidR="00511044" w:rsidRPr="00511044" w:rsidRDefault="00511044" w:rsidP="003252DA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511044">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Questions regarding eligibility and process for reimbursements</w:t>
+              <w:t xml:space="preserve">Questions regarding eligibility and process for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00511044">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reimbursements</w:t>
             </w:r>
             <w:r w:rsidR="003D5C6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>;  to schedule application and/or reimbursement training sessions</w:t>
+              <w:t>;  to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D5C6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> schedule application and/or reimbursement training sessions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EF40F5F" w14:textId="07E49CFE" w:rsidR="00511044" w:rsidRPr="00511044" w:rsidRDefault="00511044" w:rsidP="003252DA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00511044">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-821-</w:t>
             </w:r>
             <w:r w:rsidR="008C78B4" w:rsidRPr="00511044">
@@ -11087,253 +11442,244 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0FE66412" w14:textId="77777777" w:rsidR="00511044" w:rsidRPr="00511044" w:rsidRDefault="00511044" w:rsidP="003252DA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C2D9A" w14:paraId="217C340C" w14:textId="77777777" w:rsidTr="255E1622">
         <w:trPr>
           <w:trHeight w:val="940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="062B736B" w14:textId="34D96B22" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Karen Robitaille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BF78F09" w14:textId="03992706" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Grant eligibility; funding; implementation of guidelines </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73372AD4" w14:textId="6F64B70F" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-821-7221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05CFBCE7" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="001E5CA5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Karen.Robitaille@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0D8EA68A" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2672E9B3" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C2D9A" w14:paraId="38DFD40D" w14:textId="77777777" w:rsidTr="255E1622">
         <w:trPr>
           <w:trHeight w:val="940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="689EBBD4" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Monna Wallace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C98B0EC" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Questions regarding training, certification, and compliance with 560 CMR 5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78C81FB4" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-821-7220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="307531A8" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="009A44B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Monna.Wallace@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1AFEB7DA" w14:textId="77777777" w:rsidR="009C2D9A" w:rsidRDefault="009C2D9A" w:rsidP="009C2D9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00771C70" w14:paraId="4AC4A869" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57E200BB" w14:textId="4F912E6C" w:rsidR="007D1CD2" w:rsidRPr="007D1CD2" w:rsidRDefault="00D25315" w:rsidP="007D1CD2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A349FE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual </w:t>
             </w:r>
             <w:r w:rsidR="00771C70" w:rsidRPr="00A349FE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
@@ -11427,51 +11773,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00960CCD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11:00 am on the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Third Wednesday of every month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554E323C" w14:textId="1C270A29" w:rsidR="00771C70" w:rsidRDefault="007D5287" w:rsidP="255E1622">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Register</w:t>
             </w:r>
             <w:r w:rsidR="00861E1B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> via e-mail to </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00861E1B" w:rsidRPr="008F6C3F">
                 <w:rPr>
@@ -11602,58 +11947,69 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>151 Campanelli Drive, Suite A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="386B5EDD" w14:textId="405EDA44" w:rsidR="00A87EE0" w:rsidRDefault="00A87EE0" w:rsidP="00A87EE0">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc5188559"/>
       <w:bookmarkStart w:id="78" w:name="_Toc5189419"/>
       <w:bookmarkStart w:id="79" w:name="_Toc8915437"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Middleborough, MA 02346</w:t>
+        <w:t>Middleborough</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, MA 02346</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="11E83308" w14:textId="13FA6298" w:rsidR="007E572A" w:rsidRDefault="007E572A" w:rsidP="00A87EE0">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66B83890" w14:textId="77777777" w:rsidR="007E572A" w:rsidRDefault="007E572A" w:rsidP="007E572A">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
@@ -12066,98 +12422,98 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC6B1E" w:rsidRPr="00905818" w:rsidSect="00374CD8">
       <w:headerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="360" w:left="1080" w:header="432" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B9CC4B9" w14:textId="77777777" w:rsidR="004246B2" w:rsidRDefault="004246B2" w:rsidP="008762AA">
+    <w:p w14:paraId="1BB3797B" w14:textId="77777777" w:rsidR="00391719" w:rsidRDefault="00391719" w:rsidP="008762AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21BED332" w14:textId="77777777" w:rsidR="004246B2" w:rsidRDefault="004246B2" w:rsidP="008762AA">
+    <w:p w14:paraId="1E81B0FB" w14:textId="77777777" w:rsidR="00391719" w:rsidRDefault="00391719" w:rsidP="008762AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E675CBC" w14:textId="77777777" w:rsidR="004246B2" w:rsidRDefault="004246B2"/>
+    <w:p w14:paraId="7697AA7F" w14:textId="77777777" w:rsidR="00391719" w:rsidRDefault="00391719"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -12222,65 +12578,65 @@
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidRPr="006E4DCE">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="35367D15" w14:textId="77777777" w:rsidR="00DD38C2" w:rsidRDefault="00DD38C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C6D213" w14:textId="77777777" w:rsidR="004246B2" w:rsidRDefault="004246B2" w:rsidP="008762AA">
+    <w:p w14:paraId="4678F052" w14:textId="77777777" w:rsidR="00391719" w:rsidRDefault="00391719" w:rsidP="008762AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="131D85D4" w14:textId="77777777" w:rsidR="004246B2" w:rsidRDefault="004246B2" w:rsidP="008762AA">
+    <w:p w14:paraId="5F717892" w14:textId="77777777" w:rsidR="00391719" w:rsidRDefault="00391719" w:rsidP="008762AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1FA8F397" w14:textId="77777777" w:rsidR="004246B2" w:rsidRDefault="004246B2"/>
+    <w:p w14:paraId="5B9E98D7" w14:textId="77777777" w:rsidR="00391719" w:rsidRDefault="00391719"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AB91AD8" w14:textId="25714A74" w:rsidR="00DD38C2" w:rsidRPr="008C79B0" w:rsidRDefault="008C79F6" w:rsidP="00374CD8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">STATE 911 DEPARTMENT EMERGENCY MEDICAL DISPATCH GRANT </w:t>
     </w:r>
     <w:r w:rsidR="00DD38C2" w:rsidRPr="007F2228">
@@ -15434,53 +15790,55 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1749184610">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2078361337">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1311865763">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="263194902">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="845512270">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1239706552">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15590,50 +15948,51 @@
     <w:rsid w:val="001453F1"/>
     <w:rsid w:val="00150495"/>
     <w:rsid w:val="00155C1A"/>
     <w:rsid w:val="0015651F"/>
     <w:rsid w:val="00156792"/>
     <w:rsid w:val="0015688F"/>
     <w:rsid w:val="001601E7"/>
     <w:rsid w:val="00162D24"/>
     <w:rsid w:val="00165E63"/>
     <w:rsid w:val="00167E10"/>
     <w:rsid w:val="00167E91"/>
     <w:rsid w:val="001718D6"/>
     <w:rsid w:val="00171E75"/>
     <w:rsid w:val="00173C79"/>
     <w:rsid w:val="0017661B"/>
     <w:rsid w:val="00177194"/>
     <w:rsid w:val="001774AB"/>
     <w:rsid w:val="001803B1"/>
     <w:rsid w:val="00181676"/>
     <w:rsid w:val="00184191"/>
     <w:rsid w:val="0018513B"/>
     <w:rsid w:val="00185C4D"/>
     <w:rsid w:val="00186208"/>
     <w:rsid w:val="00186434"/>
     <w:rsid w:val="00191218"/>
+    <w:rsid w:val="001914B0"/>
     <w:rsid w:val="00191CD2"/>
     <w:rsid w:val="001921C3"/>
     <w:rsid w:val="00192925"/>
     <w:rsid w:val="00193736"/>
     <w:rsid w:val="00193C37"/>
     <w:rsid w:val="00196DC8"/>
     <w:rsid w:val="001A053F"/>
     <w:rsid w:val="001A062E"/>
     <w:rsid w:val="001A2622"/>
     <w:rsid w:val="001A2F19"/>
     <w:rsid w:val="001A3D9A"/>
     <w:rsid w:val="001A7C98"/>
     <w:rsid w:val="001B664D"/>
     <w:rsid w:val="001C01C6"/>
     <w:rsid w:val="001C3175"/>
     <w:rsid w:val="001C3DB0"/>
     <w:rsid w:val="001C5383"/>
     <w:rsid w:val="001C72CE"/>
     <w:rsid w:val="001D07CE"/>
     <w:rsid w:val="001D21A2"/>
     <w:rsid w:val="001D38FA"/>
     <w:rsid w:val="001D56AB"/>
     <w:rsid w:val="001D6A1C"/>
     <w:rsid w:val="001D7E3B"/>
     <w:rsid w:val="001E0F88"/>
@@ -15771,50 +16130,51 @@
     <w:rsid w:val="003509D1"/>
     <w:rsid w:val="003530FE"/>
     <w:rsid w:val="003565C8"/>
     <w:rsid w:val="00356BD5"/>
     <w:rsid w:val="00360219"/>
     <w:rsid w:val="0036109B"/>
     <w:rsid w:val="00362C53"/>
     <w:rsid w:val="00364F85"/>
     <w:rsid w:val="00366847"/>
     <w:rsid w:val="0036794E"/>
     <w:rsid w:val="00370008"/>
     <w:rsid w:val="0037168E"/>
     <w:rsid w:val="00371844"/>
     <w:rsid w:val="00372E2E"/>
     <w:rsid w:val="00374112"/>
     <w:rsid w:val="003746E5"/>
     <w:rsid w:val="00374CD8"/>
     <w:rsid w:val="00374F08"/>
     <w:rsid w:val="00376C8F"/>
     <w:rsid w:val="003812F8"/>
     <w:rsid w:val="00382095"/>
     <w:rsid w:val="00383478"/>
     <w:rsid w:val="003876FA"/>
     <w:rsid w:val="00387ED8"/>
     <w:rsid w:val="00390038"/>
+    <w:rsid w:val="00391719"/>
     <w:rsid w:val="00391E1E"/>
     <w:rsid w:val="003922E1"/>
     <w:rsid w:val="003923D3"/>
     <w:rsid w:val="00394B70"/>
     <w:rsid w:val="003964E3"/>
     <w:rsid w:val="003A343F"/>
     <w:rsid w:val="003A38E7"/>
     <w:rsid w:val="003A4A01"/>
     <w:rsid w:val="003A4E0A"/>
     <w:rsid w:val="003A67AE"/>
     <w:rsid w:val="003B0F88"/>
     <w:rsid w:val="003B140C"/>
     <w:rsid w:val="003B17B2"/>
     <w:rsid w:val="003B2901"/>
     <w:rsid w:val="003B4B74"/>
     <w:rsid w:val="003B5B80"/>
     <w:rsid w:val="003B5C2E"/>
     <w:rsid w:val="003B7189"/>
     <w:rsid w:val="003C25D4"/>
     <w:rsid w:val="003C3941"/>
     <w:rsid w:val="003C65E7"/>
     <w:rsid w:val="003C7033"/>
     <w:rsid w:val="003D0240"/>
     <w:rsid w:val="003D0CFF"/>
     <w:rsid w:val="003D4158"/>
@@ -16382,50 +16742,51 @@
     <w:rsid w:val="00A653A3"/>
     <w:rsid w:val="00A66361"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A70FBB"/>
     <w:rsid w:val="00A73F81"/>
     <w:rsid w:val="00A746B5"/>
     <w:rsid w:val="00A75695"/>
     <w:rsid w:val="00A82723"/>
     <w:rsid w:val="00A83A7A"/>
     <w:rsid w:val="00A877A8"/>
     <w:rsid w:val="00A87A42"/>
     <w:rsid w:val="00A87EE0"/>
     <w:rsid w:val="00A9141D"/>
     <w:rsid w:val="00A96670"/>
     <w:rsid w:val="00A9724D"/>
     <w:rsid w:val="00A97317"/>
     <w:rsid w:val="00A97ECA"/>
     <w:rsid w:val="00AA13F1"/>
     <w:rsid w:val="00AA3426"/>
     <w:rsid w:val="00AA3F50"/>
     <w:rsid w:val="00AA75F6"/>
     <w:rsid w:val="00AB05DB"/>
     <w:rsid w:val="00AC12B7"/>
     <w:rsid w:val="00AC4482"/>
     <w:rsid w:val="00AC54A6"/>
+    <w:rsid w:val="00AC5DBB"/>
     <w:rsid w:val="00AC61A7"/>
     <w:rsid w:val="00AD2B0F"/>
     <w:rsid w:val="00AD7C0A"/>
     <w:rsid w:val="00AE08BF"/>
     <w:rsid w:val="00AE097A"/>
     <w:rsid w:val="00AE137B"/>
     <w:rsid w:val="00AE403C"/>
     <w:rsid w:val="00AE4D3E"/>
     <w:rsid w:val="00AE5C55"/>
     <w:rsid w:val="00AE6214"/>
     <w:rsid w:val="00AE6F95"/>
     <w:rsid w:val="00AE7B8E"/>
     <w:rsid w:val="00AF1C48"/>
     <w:rsid w:val="00AF3F58"/>
     <w:rsid w:val="00AF47D0"/>
     <w:rsid w:val="00AF51F9"/>
     <w:rsid w:val="00AF52E5"/>
     <w:rsid w:val="00B00588"/>
     <w:rsid w:val="00B0182C"/>
     <w:rsid w:val="00B01D84"/>
     <w:rsid w:val="00B02676"/>
     <w:rsid w:val="00B1034F"/>
     <w:rsid w:val="00B11311"/>
     <w:rsid w:val="00B12E0D"/>
     <w:rsid w:val="00B13B75"/>
@@ -16846,53 +17207,50 @@
     <w:rsid w:val="3CBE1606"/>
     <w:rsid w:val="3F46F55C"/>
     <w:rsid w:val="42C04C3E"/>
     <w:rsid w:val="47CF2845"/>
     <w:rsid w:val="49890057"/>
     <w:rsid w:val="6B3B5DBE"/>
     <w:rsid w:val="763D01B5"/>
     <w:rsid w:val="797B52C0"/>
     <w:rsid w:val="7BB97EC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="date"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79A43D05"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{01535F59-7E77-421C-B67B-98901EC450D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -17482,50 +17840,51 @@
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="268" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -19383,195 +19742,144 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-    <xsd:import namespace="b9f2782f-097f-40eb-9372-264ac07ebdc1"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52cd1b88-431f-43eb-9145-c28813ed3870" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9f2782f-097f-40eb-9372-264ac07ebdc1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b1f33c58-5842-4489-b398-5972bb89257d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b9f2782f-097f-40eb-9372-264ac07ebdc1">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -19638,138 +19946,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6519A59C-F7FE-48CD-BA57-B3B886BDD600}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09E1FB9-FFF3-4A85-9432-89E8BBFE74AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3708AFAE-59C9-4F65-B372-50B6D23B14D4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFCA263F-E155-45C0-B4C1-37CD8C41E0F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="b9f2782f-097f-40eb-9372-264ac07ebdc1"/>
-[...19 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09E1FB9-FFF3-4A85-9432-89E8BBFE74AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6519A59C-F7FE-48CD-BA57-B3B886BDD600}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5664</Words>
-  <Characters>32289</Characters>
+  <Words>5589</Words>
+  <Characters>32364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>688</Lines>
+  <Paragraphs>253</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37878</CharactersWithSpaces>
+  <CharactersWithSpaces>37700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LMcCarthy</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101002DBB0619F0636F499E0FB5D6AA84F981</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>26160300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>