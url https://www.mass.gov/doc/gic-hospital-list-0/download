--- v0 (2025-12-23)
+++ v1 (2026-04-04)
@@ -4,135 +4,159 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10727"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11003"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/lesliemonteiro/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE00AC34-091E-034D-AC0D-3506A39D5133}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B644A698-4E11-1C41-9107-F5ADF1B27314}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="29040" windowHeight="15840" xr2:uid="{14F07343-446C-4303-950A-3C1B8AAD0BC0}"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="32120" windowHeight="19320" xr2:uid="{14F07343-446C-4303-950A-3C1B8AAD0BC0}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$U$79</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$T$76</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R78" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="C78" i="1"/>
+  <c r="K75" i="1" l="1"/>
+  <c r="Q75" i="1"/>
+  <c r="N75" i="1"/>
+  <c r="I75" i="1"/>
+  <c r="F75" i="1"/>
+  <c r="C75" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="569" uniqueCount="148">
+  <si>
+    <t>GIC Hospital Tiers by Plan - FY27</t>
+  </si>
+  <si>
+    <t>Updated March 2026</t>
+  </si>
   <si>
     <t>Active Employee / Non-Medicare Plans</t>
   </si>
   <si>
     <t>Wellpoint Total Choice - Tiering/Network Does NOT Apply (all Mass facilities $275 copay)</t>
   </si>
   <si>
     <t>Harvard Pilgrim Explorer POS</t>
   </si>
   <si>
     <t>Harvard Pilgrim Quality HMO</t>
   </si>
   <si>
     <t>Health New England</t>
   </si>
   <si>
     <t>Mass General Brigham Health Plan</t>
   </si>
   <si>
+    <t>Wellpoint  Community Choice</t>
+  </si>
+  <si>
+    <t>Wellpoint  PLUS</t>
+  </si>
+  <si>
     <t>Hospital (√ = hospital is in network)</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>HPHC Explorer POS</t>
   </si>
   <si>
+    <t>FY 27 Tier</t>
+  </si>
+  <si>
     <t>Co-pay</t>
   </si>
   <si>
     <t>HPHC Quality HMO</t>
   </si>
   <si>
     <t>Health New England HMO</t>
+  </si>
+  <si>
+    <t>UniCare Wellpoint
+Community Choice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Wellpoint
+PLUS</t>
   </si>
   <si>
     <t>Addison Gilbert Hospital (Lahey Health)</t>
   </si>
   <si>
     <t>Gloucester</t>
   </si>
   <si>
     <t>√</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Anna Jaques Hospital</t>
   </si>
   <si>
     <t>Newburyport</t>
   </si>
   <si>
     <t>Athol Memorial Hospital</t>
   </si>
   <si>
     <t>Athol</t>
   </si>
@@ -238,473 +262,386 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> formerly Jordan Hospital</t>
     </r>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t xml:space="preserve">Beth Israel Deaconess Medical Center - Boston </t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Beverly Hospital (Notheast Hospital Corp.)</t>
   </si>
   <si>
     <t>Beverly</t>
   </si>
   <si>
     <t>Boston Medical Center</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Boston Medical Center - Brighton (St. Elizabeths)</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brigham and Women's Faulkner Hospital </t>
+  </si>
+  <si>
+    <t>Boston-Jamaica Plain</t>
   </si>
   <si>
     <t>Brigham and Women's Hospital</t>
   </si>
   <si>
     <t>Brockton Hospital (Signature Healthcare)</t>
   </si>
   <si>
     <t>Brockton</t>
   </si>
   <si>
-    <t>Fitchburg</t>
-[...1 lines deleted...]
-  <si>
     <t>Cape Cod Hospital</t>
   </si>
   <si>
     <t>Hyannis</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dorchester</t>
   </si>
   <si>
     <t>CHA Cambridge Hospital</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CHA Everett Hospital </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>formerly Whidden Hospital</t>
     </r>
   </si>
   <si>
     <t>Everett</t>
   </si>
   <si>
     <t>Charlton Memorial Hospital  (Southcoast Health System)</t>
   </si>
   <si>
     <t>Fall River</t>
   </si>
   <si>
     <t>Children's Hospital Boston</t>
   </si>
   <si>
     <t>Clinton Hospital (UMass Memorial Healthcare)</t>
   </si>
   <si>
     <t>Clinton</t>
   </si>
   <si>
+    <t>Clinton Hospital (UMass Memorial Healthcare-Leominster Campus)</t>
+  </si>
+  <si>
+    <t>Leominster</t>
+  </si>
+  <si>
     <t>Cooley Dickinson Hospital</t>
   </si>
   <si>
     <t>Northampton</t>
   </si>
   <si>
     <t>Dana-Farber Cancer Institute</t>
   </si>
   <si>
     <t>Emerson Hospital</t>
   </si>
   <si>
     <t>Concord</t>
   </si>
   <si>
     <t>Fairview Hospital</t>
   </si>
   <si>
     <t>Great Barrington</t>
   </si>
   <si>
     <t>Falmouth Hospital</t>
   </si>
   <si>
     <t>Falmouth</t>
   </si>
   <si>
     <t>Framingham Union Hospital (MetroWest Medical Center)</t>
   </si>
   <si>
     <t>Framingham</t>
   </si>
   <si>
+    <t>Good Samaritan Medical Center</t>
+  </si>
+  <si>
+    <t>Harrington Memorial Hospital (Umass Memorial Healthcare)</t>
+  </si>
+  <si>
     <t>Southbridge</t>
   </si>
   <si>
     <t>Heywood Hospital</t>
   </si>
   <si>
     <t>Gardner</t>
   </si>
   <si>
     <t xml:space="preserve">Holy Family Hospital </t>
   </si>
   <si>
     <t>Methuen</t>
   </si>
   <si>
+    <t>Holy Family- Merrimack Valley</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
+  </si>
+  <si>
     <t>Holyoke Medical Center</t>
   </si>
   <si>
     <t>Holyoke</t>
   </si>
   <si>
     <t>Lahey Hospital &amp; Medical Center</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
     <t>Lahey Medical Center</t>
   </si>
   <si>
     <t>Peabody</t>
   </si>
   <si>
     <t>Lawrence General Hospital</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
+    <t>Lawrence Memorial Hospital (MelroseWakefield Healthcare)</t>
+  </si>
+  <si>
     <t>Medford</t>
   </si>
   <si>
-    <t>Leominster</t>
-[...1 lines deleted...]
-  <si>
     <t>Leonard Morse Hospital (MetroWest Medical Center)</t>
   </si>
   <si>
     <t>Natick</t>
   </si>
   <si>
+    <t>Lowell General Hospital - Saints Campus (formerly Saints Medical Center)</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
     <t>Lowell General Hospital (Circle Health Alliance)</t>
   </si>
   <si>
-    <t>Lowell</t>
-[...1 lines deleted...]
-  <si>
     <t>Marlborough Hospital (UMass Memorial Healthcare)</t>
   </si>
   <si>
     <t>Marlborough</t>
   </si>
   <si>
     <t>Martha's Vineyard Hospital</t>
   </si>
   <si>
     <t>Oak Bluffs</t>
   </si>
   <si>
     <t>Massachusetts Eye And Ear Infirmary</t>
   </si>
   <si>
     <t>Massachusetts General Hospital</t>
   </si>
   <si>
+    <t>Melrose-Wakefield Hospital (MelroseWakefield Healthcare)</t>
+  </si>
+  <si>
     <t>Melrose</t>
   </si>
   <si>
     <t>Mercy Medical Center</t>
   </si>
   <si>
-    <t>Haverhill</t>
-[...1 lines deleted...]
-  <si>
     <t>Milford Regional Medical Center</t>
   </si>
   <si>
     <t>Milford</t>
   </si>
   <si>
+    <t>Morton Hospital (Brown University Health)</t>
+  </si>
+  <si>
     <t>Taunton</t>
   </si>
   <si>
     <t>Mount Auburn Hospital</t>
   </si>
   <si>
     <t>Nantucket Cottage Hospital</t>
   </si>
   <si>
     <t>Nantucket</t>
   </si>
   <si>
-    <t>Ayer</t>
-[...1 lines deleted...]
-  <si>
     <t>New England Baptist Hospital</t>
   </si>
   <si>
     <t>Newton-Wellesley Hospital</t>
   </si>
   <si>
     <t>Newton</t>
   </si>
   <si>
     <t>North Shore Medical Center - Salem Hospital (MGB)</t>
   </si>
   <si>
     <t>Salem</t>
   </si>
   <si>
     <t>North Shore Medical Center - Union Hospital</t>
   </si>
   <si>
     <t>Lynn</t>
   </si>
   <si>
-    <t>Norwood</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Vincent Hospital</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Shriner's Hospital for Children - Boston</t>
   </si>
   <si>
     <t>Shriner's Hospital for Children - Springfield</t>
   </si>
   <si>
     <t>South Shore Hospital</t>
   </si>
   <si>
     <t>Weymouth</t>
   </si>
   <si>
-    <t>Brighton</t>
+    <t>St. Anne's Hospital (Brown University Health)</t>
   </si>
   <si>
     <t>St. Luke's Hospital (Southcoast Health System)</t>
   </si>
   <si>
     <t>New Bedford</t>
   </si>
   <si>
     <t>Sturdy Memorial Hospital</t>
   </si>
   <si>
     <t>Attleboro</t>
   </si>
   <si>
     <t>Tobey Hospital (Southcoast Health System)</t>
   </si>
   <si>
     <t>Wareham</t>
   </si>
   <si>
     <t>Tufts Medical Center</t>
   </si>
   <si>
+    <t>Umass Memorial Healthcare-Burbank Campus</t>
+  </si>
+  <si>
+    <t>Fitchburg</t>
+  </si>
+  <si>
     <t xml:space="preserve">UMass Memorial Medical Center </t>
   </si>
   <si>
     <t>Winchester Hospital (Lahey Health)</t>
   </si>
   <si>
     <t>Winchester</t>
-  </si>
-[...49 lines deleted...]
-    <t>Wellpoint  PLUS</t>
   </si>
   <si>
     <r>
       <t>Total Hospitals:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 70</t>
     </r>
   </si>
   <si>
-    <t>Lowell General Hospital - Saints Campus (formerly Saints Medical Center)</t>
-[...53 lines deleted...]
-    </r>
+    <t>% of Total Hospitals</t>
+  </si>
+  <si>
+    <t>Hospital tiers are accurate as of 4/1/26, but may be subject to change throughout the plan year.  Please check with your insurance plan to confirm if you have a question about your facility’s copay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
@@ -773,141 +710,109 @@
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF474747"/>
+      <color rgb="FF1F1F1F"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
-    <font>
-[...18 lines deleted...]
-    </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000099"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="2" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1096,51 +1001,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1246,157 +1151,121 @@
     </xf>
     <xf numFmtId="6" fontId="8" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="7" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="7" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="3" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="3" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="3" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="3" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="3" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="3" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="4" xr:uid="{BDBDE4F8-18B7-412B-AC1F-83D2BAD1B1BA}"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{4CB25783-2D3D-4E32-8F32-C7D9BDF5CBA2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1680,4425 +1549,4217 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F29CBA5-D176-48AD-BF31-771820E3194D}">
-  <dimension ref="A1:U79"/>
+  <dimension ref="A1:T76"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B64" sqref="B64"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R3" activeCellId="4" sqref="C3:G3 I3 K3:L3 O3:P3 R3:S3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="15" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="56" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" style="1" customWidth="1"/>
     <col min="3" max="5" width="13.5" style="44" customWidth="1"/>
     <col min="6" max="7" width="13.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.5" style="44" customWidth="1"/>
-    <col min="9" max="14" width="13.5" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="16384" width="8.6640625" style="4"/>
+    <col min="9" max="13" width="13.5" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.5" style="45" customWidth="1"/>
+    <col min="15" max="16" width="13.5" style="1" customWidth="1"/>
+    <col min="17" max="19" width="13.5" style="4" customWidth="1"/>
+    <col min="20" max="16384" width="8.6640625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="46" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>130</v>
+        <v>1</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
-      <c r="F1" s="82" t="s">
-[...19 lines deleted...]
-    <row r="2" spans="1:20" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="F1" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="63"/>
+    </row>
+    <row r="2" spans="1:19" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47"/>
       <c r="B2" s="3"/>
-      <c r="C2" s="73" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="76" t="s">
+      <c r="C2" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="77"/>
-[...1 lines deleted...]
-      <c r="L2" s="76" t="s">
+      <c r="D2" s="65"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="M2" s="77"/>
-[...13 lines deleted...]
-      <c r="A3" s="83" t="s">
+      <c r="G2" s="68"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="J2" s="69"/>
+      <c r="K2" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="87" t="s">
+      <c r="L2" s="68"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="87" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="87" t="s">
+      <c r="O2" s="71"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="87" t="s">
+      <c r="R2" s="59"/>
+      <c r="S2" s="60"/>
+    </row>
+    <row r="3" spans="1:19" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="87" t="s">
-[...5 lines deleted...]
-      <c r="I3" s="88" t="s">
+      <c r="B3" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="87" t="s">
-[...33 lines deleted...]
-    <row r="4" spans="1:20" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="C3" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="L3" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="M3" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="N3" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="O3" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="P3" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q3" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="R3" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="S3" s="80" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A4" s="5" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D4" s="9">
         <v>1</v>
       </c>
       <c r="E4" s="10">
         <v>275</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G4" s="7">
         <v>1</v>
       </c>
       <c r="H4" s="10">
         <v>275</v>
       </c>
       <c r="I4" s="48"/>
-      <c r="J4" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J4" s="49"/>
+      <c r="K4" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L4" s="7">
+        <v>2</v>
+      </c>
+      <c r="M4" s="8">
+        <v>500</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="5" spans="1:20" s="15" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P4" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q4" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R4" s="12">
+        <v>2</v>
+      </c>
+      <c r="S4" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="15" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A5" s="5" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D5" s="9">
         <v>1</v>
       </c>
       <c r="E5" s="10">
         <v>275</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G5" s="7">
         <v>1</v>
       </c>
       <c r="H5" s="10">
         <v>275</v>
       </c>
       <c r="I5" s="48"/>
-      <c r="J5" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J5" s="49"/>
+      <c r="K5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L5" s="7">
+        <v>1</v>
+      </c>
+      <c r="M5" s="8">
+        <v>275</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O5" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="6" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P5" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q5" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R5" s="12">
+        <v>1</v>
+      </c>
+      <c r="S5" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="16" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D6" s="9">
         <v>1</v>
       </c>
       <c r="E6" s="10">
         <v>275</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G6" s="7">
         <v>1</v>
       </c>
       <c r="H6" s="10">
         <v>275</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>275</v>
+        <v>21</v>
+      </c>
+      <c r="J6" s="8">
+        <v>275</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" s="7">
+        <v>1</v>
+      </c>
+      <c r="M6" s="8">
+        <v>275</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="7" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P6" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R6" s="12">
+        <v>1</v>
+      </c>
+      <c r="S6" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="16" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="10">
         <v>275</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G7" s="7">
         <v>1</v>
       </c>
       <c r="H7" s="10">
         <v>275</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>275</v>
+        <v>21</v>
+      </c>
+      <c r="J7" s="8">
+        <v>275</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="7">
+        <v>1</v>
+      </c>
+      <c r="M7" s="8">
+        <v>275</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O7" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="8" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P7" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q7" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="12">
+        <v>1</v>
+      </c>
+      <c r="S7" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="9">
+        <v>1</v>
+      </c>
+      <c r="E8" s="10">
+        <v>275</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="7">
+        <v>1</v>
+      </c>
+      <c r="H8" s="10">
+        <v>275</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="8">
+        <v>275</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L8" s="7">
+        <v>2</v>
+      </c>
+      <c r="M8" s="8">
+        <v>500</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O8" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="6" t="s">
-[...57 lines deleted...]
-    <row r="9" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P8" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R8" s="12">
+        <v>2</v>
+      </c>
+      <c r="S8" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="10">
         <v>275</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G9" s="7">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>275</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>275</v>
+        <v>21</v>
+      </c>
+      <c r="J9" s="8">
+        <v>275</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="7">
+        <v>1</v>
+      </c>
+      <c r="M9" s="8">
+        <v>275</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O9" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="10" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P9" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q9" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R9" s="12">
+        <v>1</v>
+      </c>
+      <c r="S9" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="16" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="10">
         <v>275</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G10" s="7">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>275</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>275</v>
+        <v>21</v>
+      </c>
+      <c r="J10" s="8">
+        <v>275</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="7">
+        <v>1</v>
+      </c>
+      <c r="M10" s="8">
+        <v>275</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O10" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="11" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P10" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R10" s="12">
+        <v>1</v>
+      </c>
+      <c r="S10" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="16" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>3</v>
       </c>
       <c r="E11" s="10">
         <v>1500</v>
       </c>
-      <c r="F11" s="48"/>
-[...1 lines deleted...]
-      <c r="H11" s="50"/>
+      <c r="F11" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="7">
+        <v>2</v>
+      </c>
+      <c r="H11" s="10">
+        <v>500</v>
+      </c>
       <c r="I11" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>500</v>
+        <v>21</v>
+      </c>
+      <c r="J11" s="8">
+        <v>275</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="7">
+        <v>2</v>
+      </c>
+      <c r="M11" s="8">
+        <v>500</v>
+      </c>
+      <c r="N11" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O11" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="12" spans="1:20" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P11" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R11" s="12">
+        <v>2</v>
+      </c>
+      <c r="S11" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="5" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D12" s="9">
         <v>1</v>
       </c>
       <c r="E12" s="10">
         <v>275</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G12" s="7">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>275</v>
       </c>
       <c r="I12" s="48"/>
-      <c r="J12" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J12" s="49"/>
+      <c r="K12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L12" s="7">
+        <v>1</v>
+      </c>
+      <c r="M12" s="8">
+        <v>275</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O12" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="13" spans="1:20" s="14" customFormat="1" ht="28" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P12" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R12" s="12">
+        <v>1</v>
+      </c>
+      <c r="S12" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="14" customFormat="1" ht="28" x14ac:dyDescent="0.15">
       <c r="A13" s="5" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D13" s="9">
         <v>1</v>
       </c>
       <c r="E13" s="10">
         <v>275</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G13" s="7">
         <v>1</v>
       </c>
       <c r="H13" s="10">
         <v>275</v>
       </c>
       <c r="I13" s="48"/>
-      <c r="J13" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J13" s="49"/>
+      <c r="K13" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13" s="7">
+        <v>1</v>
+      </c>
+      <c r="M13" s="8">
+        <v>275</v>
+      </c>
+      <c r="N13" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O13" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="14" spans="1:20" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P13" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R13" s="12">
+        <v>1</v>
+      </c>
+      <c r="S13" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A14" s="16" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D14" s="9">
         <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>275</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G14" s="7">
         <v>1</v>
       </c>
       <c r="H14" s="10">
         <v>275</v>
       </c>
       <c r="I14" s="48"/>
-      <c r="J14" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J14" s="49"/>
+      <c r="K14" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L14" s="7">
+        <v>1</v>
+      </c>
+      <c r="M14" s="8">
+        <v>275</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O14" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="15" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P14" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R14" s="12">
+        <v>1</v>
+      </c>
+      <c r="S14" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D15" s="9">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>500</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G15" s="7">
         <v>2</v>
       </c>
       <c r="H15" s="10">
         <v>500</v>
       </c>
       <c r="I15" s="48"/>
-      <c r="J15" s="48"/>
-[...4 lines deleted...]
-      <c r="M15" s="7">
+      <c r="J15" s="49"/>
+      <c r="K15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" s="7">
         <v>3</v>
       </c>
-      <c r="N15" s="8">
+      <c r="M15" s="8">
         <v>1500</v>
       </c>
+      <c r="N15" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="O15" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="16" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P15" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q15" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R15" s="12">
+        <v>1</v>
+      </c>
+      <c r="S15" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D16" s="9">
         <v>1</v>
       </c>
       <c r="E16" s="10">
         <v>275</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G16" s="7">
         <v>1</v>
       </c>
       <c r="H16" s="10">
         <v>275</v>
       </c>
       <c r="I16" s="48"/>
-      <c r="J16" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J16" s="49"/>
+      <c r="K16" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L16" s="7">
+        <v>2</v>
+      </c>
+      <c r="M16" s="8">
+        <v>500</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O16" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="17" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P16" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R16" s="12">
+        <v>2</v>
+      </c>
+      <c r="S16" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="10">
         <v>275</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G17" s="7">
         <v>1</v>
       </c>
       <c r="H17" s="10">
         <v>275</v>
       </c>
       <c r="I17" s="48"/>
-      <c r="J17" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J17" s="49"/>
+      <c r="K17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L17" s="7">
+        <v>1</v>
+      </c>
+      <c r="M17" s="8">
+        <v>275</v>
+      </c>
+      <c r="N17" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O17" s="7" t="s">
-        <v>14</v>
-[...22 lines deleted...]
-        <v>37</v>
+        <v>22</v>
+      </c>
+      <c r="P17" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q17" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R17" s="12">
+        <v>1</v>
+      </c>
+      <c r="S17" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="H18" s="50"/>
+        <v>21</v>
+      </c>
+      <c r="D18" s="52">
+        <v>2</v>
+      </c>
+      <c r="E18" s="53">
+        <v>500</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="54">
+        <v>2</v>
+      </c>
+      <c r="H18" s="53">
+        <v>500</v>
+      </c>
       <c r="I18" s="48"/>
-      <c r="J18" s="48"/>
-[...23 lines deleted...]
-    <row r="19" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J18" s="49"/>
+      <c r="K18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L18" s="7">
+        <v>2</v>
+      </c>
+      <c r="M18" s="8">
+        <v>500</v>
+      </c>
+      <c r="N18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P18" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R18" s="12">
+        <v>1</v>
+      </c>
+      <c r="S18" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="5" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>50</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>51</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>1500</v>
       </c>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
       <c r="H19" s="50"/>
       <c r="I19" s="48"/>
-      <c r="J19" s="48"/>
-[...25 lines deleted...]
-        <v>43</v>
+      <c r="J19" s="49"/>
+      <c r="K19" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L19" s="7">
+        <v>1</v>
+      </c>
+      <c r="M19" s="8">
+        <v>275</v>
+      </c>
+      <c r="N19" s="51"/>
+      <c r="O19" s="48"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R19" s="12">
+        <v>2</v>
+      </c>
+      <c r="S19" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D20" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E20" s="10">
-        <v>275</v>
-[...9 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="50"/>
       <c r="I20" s="48"/>
-      <c r="J20" s="48"/>
-[...31 lines deleted...]
-        <v>46</v>
+      <c r="J20" s="49"/>
+      <c r="K20" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3</v>
+      </c>
+      <c r="M20" s="8">
+        <v>1500</v>
+      </c>
+      <c r="N20" s="51"/>
+      <c r="O20" s="48"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R20" s="12">
+        <v>3</v>
+      </c>
+      <c r="S20" s="13">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="14" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="16" t="s">
+        <v>53</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="H21" s="50"/>
+        <v>21</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1</v>
+      </c>
+      <c r="E21" s="10">
+        <v>275</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1</v>
+      </c>
+      <c r="H21" s="10">
+        <v>275</v>
+      </c>
       <c r="I21" s="48"/>
-      <c r="J21" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J21" s="49"/>
+      <c r="K21" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L21" s="7">
+        <v>2</v>
+      </c>
+      <c r="M21" s="8">
+        <v>500</v>
+      </c>
+      <c r="N21" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O21" s="7" t="s">
-        <v>14</v>
-[...43 lines deleted...]
-    <row r="23" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P21" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q21" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R21" s="12">
+        <v>2</v>
+      </c>
+      <c r="S21" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="52">
+        <v>2</v>
+      </c>
+      <c r="E22" s="53">
+        <v>500</v>
+      </c>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L22" s="7">
+        <v>2</v>
+      </c>
+      <c r="M22" s="8">
+        <v>500</v>
+      </c>
+      <c r="N22" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O22" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P22" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q22" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R22" s="12">
+        <v>2</v>
+      </c>
+      <c r="S22" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="5" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D23" s="54">
         <v>2</v>
       </c>
       <c r="E23" s="53">
         <v>500</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G23" s="54">
         <v>2</v>
       </c>
       <c r="H23" s="53">
         <v>500</v>
       </c>
       <c r="I23" s="48"/>
-      <c r="J23" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J23" s="49"/>
+      <c r="K23" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L23" s="7">
+        <v>1</v>
+      </c>
+      <c r="M23" s="8">
+        <v>275</v>
+      </c>
+      <c r="N23" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O23" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="24" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P23" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q23" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R23" s="12">
+        <v>1</v>
+      </c>
+      <c r="S23" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="16" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D24" s="54">
         <v>2</v>
       </c>
       <c r="E24" s="53">
         <v>500</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G24" s="54">
         <v>2</v>
       </c>
       <c r="H24" s="53">
         <v>500</v>
       </c>
       <c r="I24" s="48"/>
-      <c r="J24" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J24" s="49"/>
+      <c r="K24" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L24" s="7">
+        <v>1</v>
+      </c>
+      <c r="M24" s="8">
+        <v>275</v>
+      </c>
+      <c r="N24" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O24" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="25" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P24" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q24" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R24" s="12">
+        <v>1</v>
+      </c>
+      <c r="S24" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="14" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D25" s="52">
         <v>1</v>
       </c>
       <c r="E25" s="53">
         <v>275</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G25" s="7">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>275</v>
       </c>
       <c r="I25" s="48"/>
-      <c r="J25" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J25" s="49"/>
+      <c r="K25" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L25" s="7">
+        <v>2</v>
+      </c>
+      <c r="M25" s="8">
+        <v>500</v>
+      </c>
+      <c r="N25" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O25" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="26" spans="1:21" s="14" customFormat="1" ht="13.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P25" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q25" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R25" s="12">
+        <v>2</v>
+      </c>
+      <c r="S25" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="5" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D26" s="52">
         <v>2</v>
       </c>
       <c r="E26" s="53">
         <v>500</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G26" s="7">
         <v>2</v>
       </c>
       <c r="H26" s="10">
         <v>500</v>
       </c>
       <c r="I26" s="48"/>
-      <c r="J26" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J26" s="49"/>
+      <c r="K26" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L26" s="7">
+        <v>2</v>
+      </c>
+      <c r="M26" s="8">
+        <v>500</v>
+      </c>
+      <c r="N26" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O26" s="7" t="s">
-        <v>14</v>
-[...18 lines deleted...]
-    <row r="27" spans="1:21" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P26" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q26" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R26" s="12">
+        <v>2</v>
+      </c>
+      <c r="S26" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="17" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D27" s="52">
         <v>1</v>
       </c>
       <c r="E27" s="53">
         <v>275</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="10">
         <v>275</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-      <c r="O27" s="51"/>
+        <v>21</v>
+      </c>
+      <c r="J27" s="8">
+        <v>275</v>
+      </c>
+      <c r="K27" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L27" s="7">
+        <v>2</v>
+      </c>
+      <c r="M27" s="8">
+        <v>500</v>
+      </c>
+      <c r="N27" s="51"/>
+      <c r="O27" s="48"/>
       <c r="P27" s="48"/>
-      <c r="Q27" s="48"/>
-[...11 lines deleted...]
-    <row r="28" spans="1:21" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q27" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R27" s="12">
+        <v>2</v>
+      </c>
+      <c r="S27" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="14" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="17" t="s">
-        <v>142</v>
+        <v>66</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="E28" s="10">
+        <v>21</v>
+      </c>
+      <c r="D28" s="52">
+        <v>1</v>
+      </c>
+      <c r="E28" s="53">
         <v>275</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H28" s="10">
+        <v>21</v>
+      </c>
+      <c r="G28" s="54">
+        <v>1</v>
+      </c>
+      <c r="H28" s="53">
         <v>275</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>500</v>
+        <v>21</v>
+      </c>
+      <c r="J28" s="8">
+        <v>275</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L28" s="7">
+        <v>2</v>
+      </c>
+      <c r="M28" s="8">
+        <v>500</v>
+      </c>
+      <c r="N28" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O28" s="7" t="s">
-        <v>14</v>
-[...18 lines deleted...]
-    <row r="29" spans="1:21" s="14" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P28" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q28" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R28" s="12">
+        <v>2</v>
+      </c>
+      <c r="S28" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="17" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D29" s="52">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E29" s="53">
-        <v>275</v>
-[...9 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="50"/>
       <c r="I29" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>500</v>
+        <v>21</v>
+      </c>
+      <c r="J29" s="8">
+        <v>275</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L29" s="7">
+        <v>2</v>
+      </c>
+      <c r="M29" s="8">
+        <v>500</v>
+      </c>
+      <c r="N29" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O29" s="7" t="s">
-        <v>14</v>
-[...22 lines deleted...]
-        <v>59</v>
+        <v>22</v>
+      </c>
+      <c r="P29" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q29" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R29" s="12">
+        <v>2</v>
+      </c>
+      <c r="S29" s="13">
+        <v>500</v>
+      </c>
+      <c r="T29" s="14"/>
+    </row>
+    <row r="30" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D30" s="52">
+        <v>2</v>
+      </c>
+      <c r="E30" s="53">
+        <v>500</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="7">
+        <v>2</v>
+      </c>
+      <c r="H30" s="10">
+        <v>500</v>
+      </c>
+      <c r="I30" s="48"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L30" s="7">
+        <v>2</v>
+      </c>
+      <c r="M30" s="8">
+        <v>500</v>
+      </c>
+      <c r="N30" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O30" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P30" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q30" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R30" s="12">
+        <v>2</v>
+      </c>
+      <c r="S30" s="13">
+        <v>500</v>
+      </c>
+      <c r="T30" s="20"/>
+    </row>
+    <row r="31" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="52">
         <v>3</v>
       </c>
-      <c r="E30" s="53">
+      <c r="E31" s="53">
         <v>1500</v>
       </c>
-      <c r="F30" s="48"/>
-[...64 lines deleted...]
-      </c>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="57"/>
       <c r="I31" s="48"/>
-      <c r="J31" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J31" s="49"/>
+      <c r="K31" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L31" s="7">
+        <v>1</v>
+      </c>
+      <c r="M31" s="8">
+        <v>275</v>
+      </c>
+      <c r="N31" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O31" s="7" t="s">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>61</v>
+        <v>22</v>
+      </c>
+      <c r="P31" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q31" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R31" s="12">
+        <v>1</v>
+      </c>
+      <c r="S31" s="13">
+        <v>275</v>
+      </c>
+      <c r="T31" s="15"/>
+    </row>
+    <row r="32" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="16" t="s">
+        <v>73</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D32" s="52">
         <v>3</v>
       </c>
       <c r="E32" s="53">
         <v>1500</v>
       </c>
-      <c r="F32" s="57"/>
-[...12 lines deleted...]
-        <v>275</v>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="50"/>
+      <c r="I32" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J32" s="8">
+        <v>275</v>
+      </c>
+      <c r="K32" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L32" s="7">
+        <v>1</v>
+      </c>
+      <c r="M32" s="8">
+        <v>275</v>
+      </c>
+      <c r="N32" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O32" s="7" t="s">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>63</v>
+        <v>22</v>
+      </c>
+      <c r="P32" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q32" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R32" s="12">
+        <v>2</v>
+      </c>
+      <c r="S32" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D33" s="52">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E33" s="53">
-        <v>1500</v>
+        <v>500</v>
       </c>
       <c r="F33" s="48"/>
       <c r="G33" s="48"/>
       <c r="H33" s="50"/>
-      <c r="I33" s="7" t="s">
-[...15 lines deleted...]
-        <v>275</v>
+      <c r="I33" s="48"/>
+      <c r="J33" s="49"/>
+      <c r="K33" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L33" s="7">
+        <v>2</v>
+      </c>
+      <c r="M33" s="8">
+        <v>500</v>
+      </c>
+      <c r="N33" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O33" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="34" spans="1:21" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P33" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q33" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R33" s="12">
+        <v>2</v>
+      </c>
+      <c r="S33" s="13">
+        <v>500</v>
+      </c>
+      <c r="T33" s="14"/>
+    </row>
+    <row r="34" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="5" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D34" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E34" s="53">
-        <v>500</v>
-[...3 lines deleted...]
-      <c r="H34" s="50"/>
+        <v>275</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" s="7">
+        <v>1</v>
+      </c>
+      <c r="H34" s="10">
+        <v>275</v>
+      </c>
       <c r="I34" s="48"/>
-      <c r="J34" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J34" s="49"/>
+      <c r="K34" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L34" s="7">
+        <v>1</v>
+      </c>
+      <c r="M34" s="8">
+        <v>275</v>
+      </c>
+      <c r="N34" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O34" s="7" t="s">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>67</v>
+        <v>22</v>
+      </c>
+      <c r="P34" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q34" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R34" s="12">
+        <v>2</v>
+      </c>
+      <c r="S34" s="13">
+        <v>500</v>
+      </c>
+      <c r="T34" s="19"/>
+    </row>
+    <row r="35" spans="1:20" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A35" s="17" t="s">
+        <v>79</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D35" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E35" s="53">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G35" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H35" s="10">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="I35" s="48"/>
-      <c r="J35" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J35" s="49"/>
+      <c r="K35" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L35" s="7">
+        <v>2</v>
+      </c>
+      <c r="M35" s="8">
+        <v>500</v>
+      </c>
+      <c r="N35" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O35" s="7" t="s">
-        <v>14</v>
-[...18 lines deleted...]
-    <row r="36" spans="1:21" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P35" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q35" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R35" s="12">
+        <v>2</v>
+      </c>
+      <c r="S35" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="17" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D36" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E36" s="53">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G36" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H36" s="10">
-        <v>500</v>
-[...11 lines deleted...]
-        <v>500</v>
+        <v>275</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" s="8">
+        <v>275</v>
+      </c>
+      <c r="K36" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L36" s="7">
+        <v>2</v>
+      </c>
+      <c r="M36" s="8">
+        <v>500</v>
+      </c>
+      <c r="N36" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O36" s="7" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-        <v>136</v>
+        <v>22</v>
+      </c>
+      <c r="P36" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q36" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R36" s="12">
+        <v>1</v>
+      </c>
+      <c r="S36" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D37" s="52">
         <v>1</v>
       </c>
       <c r="E37" s="53">
         <v>275</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G37" s="7">
         <v>1</v>
       </c>
       <c r="H37" s="10">
         <v>275</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>500</v>
+        <v>21</v>
+      </c>
+      <c r="J37" s="8">
+        <v>275</v>
+      </c>
+      <c r="K37" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L37" s="7">
+        <v>1</v>
+      </c>
+      <c r="M37" s="8">
+        <v>275</v>
+      </c>
+      <c r="N37" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O37" s="7" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-        <v>70</v>
+        <v>22</v>
+      </c>
+      <c r="P37" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q37" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R37" s="12">
+        <v>1</v>
+      </c>
+      <c r="S37" s="13">
+        <v>275</v>
+      </c>
+      <c r="T37" s="14"/>
+    </row>
+    <row r="38" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="21" t="s">
+        <v>84</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D38" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E38" s="53">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G38" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H38" s="10">
-        <v>275</v>
-[...17 lines deleted...]
-        <v>275</v>
+        <v>500</v>
+      </c>
+      <c r="I38" s="48"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L38" s="7">
+        <v>2</v>
+      </c>
+      <c r="M38" s="8">
+        <v>500</v>
+      </c>
+      <c r="N38" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O38" s="7" t="s">
-        <v>14</v>
-[...18 lines deleted...]
-    <row r="39" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P38" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q38" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R38" s="12">
+        <v>1</v>
+      </c>
+      <c r="S38" s="13">
+        <v>275</v>
+      </c>
+      <c r="T38" s="15"/>
+    </row>
+    <row r="39" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="21" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D39" s="52">
         <v>2</v>
       </c>
       <c r="E39" s="53">
         <v>500</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H39" s="10">
+        <v>21</v>
+      </c>
+      <c r="G39" s="54">
+        <v>2</v>
+      </c>
+      <c r="H39" s="53">
         <v>500</v>
       </c>
       <c r="I39" s="48"/>
-      <c r="J39" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J39" s="49"/>
+      <c r="K39" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L39" s="7">
+        <v>2</v>
+      </c>
+      <c r="M39" s="8">
+        <v>500</v>
+      </c>
+      <c r="N39" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O39" s="7" t="s">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>138</v>
+        <v>22</v>
+      </c>
+      <c r="P39" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q39" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R39" s="12">
+        <v>1</v>
+      </c>
+      <c r="S39" s="13">
+        <v>275</v>
+      </c>
+      <c r="T39" s="19"/>
+    </row>
+    <row r="40" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="17" t="s">
+        <v>88</v>
       </c>
       <c r="B40" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="9">
+        <v>1</v>
+      </c>
+      <c r="E40" s="10">
+        <v>275</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" s="7">
+        <v>1</v>
+      </c>
+      <c r="H40" s="10">
+        <v>275</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J40" s="8">
+        <v>275</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L40" s="7">
+        <v>1</v>
+      </c>
+      <c r="M40" s="8">
+        <v>275</v>
+      </c>
+      <c r="N40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O40" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P40" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q40" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R40" s="12">
+        <v>1</v>
+      </c>
+      <c r="S40" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="9">
+        <v>2</v>
+      </c>
+      <c r="E41" s="10">
+        <v>500</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="7">
+        <v>2</v>
+      </c>
+      <c r="H41" s="10">
+        <v>500</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="8">
+        <v>275</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L41" s="7">
+        <v>2</v>
+      </c>
+      <c r="M41" s="8">
+        <v>500</v>
+      </c>
+      <c r="N41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O41" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P41" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q41" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R41" s="12">
+        <v>2</v>
+      </c>
+      <c r="S41" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A42" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="9">
+        <v>2</v>
+      </c>
+      <c r="E42" s="10">
+        <v>500</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="9">
+        <v>2</v>
+      </c>
+      <c r="H42" s="10">
+        <v>500</v>
+      </c>
+      <c r="I42" s="48"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L42" s="7">
+        <v>2</v>
+      </c>
+      <c r="M42" s="8">
+        <v>500</v>
+      </c>
+      <c r="N42" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O42" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P42" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q42" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R42" s="12">
+        <v>2</v>
+      </c>
+      <c r="S42" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A43" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="52">
+        <v>2</v>
+      </c>
+      <c r="E43" s="53">
+        <v>500</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="54">
+        <v>2</v>
+      </c>
+      <c r="H43" s="53">
+        <v>500</v>
+      </c>
+      <c r="I43" s="48"/>
+      <c r="J43" s="49"/>
+      <c r="K43" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L43" s="7">
+        <v>1</v>
+      </c>
+      <c r="M43" s="8">
+        <v>275</v>
+      </c>
+      <c r="N43" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O43" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P43" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q43" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R43" s="12">
+        <v>1</v>
+      </c>
+      <c r="S43" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C40" s="7" t="s">
-[...226 lines deleted...]
-      </c>
       <c r="B44" s="6" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>21</v>
+      </c>
+      <c r="D44" s="54">
+        <v>1</v>
       </c>
       <c r="E44" s="53">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G44" s="54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H44" s="53">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="I44" s="48"/>
-      <c r="J44" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J44" s="49"/>
+      <c r="K44" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L44" s="7">
+        <v>2</v>
+      </c>
+      <c r="M44" s="8">
+        <v>500</v>
+      </c>
+      <c r="N44" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O44" s="7" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-        <v>133</v>
+        <v>22</v>
+      </c>
+      <c r="P44" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q44" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R44" s="12">
+        <v>1</v>
+      </c>
+      <c r="S44" s="13">
+        <v>275</v>
+      </c>
+      <c r="T44" s="14"/>
+    </row>
+    <row r="45" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="16" t="s">
+        <v>98</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D45" s="54">
+        <v>21</v>
+      </c>
+      <c r="D45" s="52">
         <v>1</v>
       </c>
       <c r="E45" s="53">
         <v>275</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G45" s="54">
         <v>1</v>
       </c>
       <c r="H45" s="53">
         <v>275</v>
       </c>
       <c r="I45" s="48"/>
-      <c r="J45" s="48"/>
-[...35 lines deleted...]
-        <v>85</v>
+      <c r="J45" s="49"/>
+      <c r="K45" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L45" s="7">
+        <v>1</v>
+      </c>
+      <c r="M45" s="8">
+        <v>275</v>
+      </c>
+      <c r="N45" s="48"/>
+      <c r="O45" s="48"/>
+      <c r="P45" s="48"/>
+      <c r="Q45" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R45" s="12">
+        <v>2</v>
+      </c>
+      <c r="S45" s="13">
+        <v>500</v>
+      </c>
+      <c r="T45" s="19"/>
+    </row>
+    <row r="46" spans="1:20" s="14" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>101</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D46" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E46" s="53">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>21</v>
+      </c>
+      <c r="G46" s="52">
+        <v>2</v>
       </c>
       <c r="H46" s="53">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="I46" s="48"/>
-      <c r="J46" s="48"/>
-[...26 lines deleted...]
-        <v>147</v>
+      <c r="J46" s="49"/>
+      <c r="K46" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L46" s="7">
+        <v>2</v>
+      </c>
+      <c r="M46" s="8">
+        <v>500</v>
+      </c>
+      <c r="N46" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O46" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P46" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q46" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R46" s="12">
+        <v>2</v>
+      </c>
+      <c r="S46" s="13">
+        <v>500</v>
+      </c>
+      <c r="T46" s="20"/>
+    </row>
+    <row r="47" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="B47" s="18" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D47" s="52">
         <v>2</v>
       </c>
       <c r="E47" s="53">
         <v>500</v>
       </c>
-      <c r="F47" s="56"/>
-[...1 lines deleted...]
-      <c r="H47" s="50"/>
+      <c r="F47" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" s="54">
+        <v>2</v>
+      </c>
+      <c r="H47" s="53">
+        <v>500</v>
+      </c>
       <c r="I47" s="48"/>
-      <c r="J47" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J47" s="49"/>
+      <c r="K47" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L47" s="7">
+        <v>2</v>
+      </c>
+      <c r="M47" s="8">
+        <v>500</v>
+      </c>
+      <c r="N47" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O47" s="7" t="s">
-        <v>14</v>
-[...23 lines deleted...]
-        <v>87</v>
+        <v>22</v>
+      </c>
+      <c r="P47" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q47" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R47" s="12">
+        <v>2</v>
+      </c>
+      <c r="S47" s="13">
+        <v>500</v>
+      </c>
+      <c r="T47" s="20"/>
+    </row>
+    <row r="48" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>104</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D48" s="52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E48" s="53">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>14</v>
-[...41 lines deleted...]
-        <v>88</v>
+        <v>21</v>
+      </c>
+      <c r="G48" s="7">
+        <v>1</v>
+      </c>
+      <c r="H48" s="10">
+        <v>275</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="8">
+        <v>275</v>
+      </c>
+      <c r="K48" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L48" s="7">
+        <v>2</v>
+      </c>
+      <c r="M48" s="8">
+        <v>500</v>
+      </c>
+      <c r="N48" s="48"/>
+      <c r="O48" s="48"/>
+      <c r="P48" s="48"/>
+      <c r="Q48" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R48" s="12">
+        <v>1</v>
+      </c>
+      <c r="S48" s="13">
+        <v>275</v>
+      </c>
+      <c r="T48" s="14"/>
+    </row>
+    <row r="49" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="21" t="s">
+        <v>105</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D49" s="52">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E49" s="53">
-        <v>275</v>
-[...27 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="F49" s="48"/>
+      <c r="G49" s="48"/>
+      <c r="H49" s="50"/>
+      <c r="I49" s="48"/>
+      <c r="J49" s="49"/>
+      <c r="K49" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L49" s="7">
+        <v>2</v>
+      </c>
+      <c r="M49" s="8">
+        <v>500</v>
+      </c>
+      <c r="N49" s="51"/>
       <c r="O49" s="48"/>
       <c r="P49" s="48"/>
-      <c r="Q49" s="48"/>
-[...16 lines deleted...]
-        <v>91</v>
+      <c r="Q49" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R49" s="12">
+        <v>2</v>
+      </c>
+      <c r="S49" s="13">
+        <v>500</v>
+      </c>
+      <c r="T49" s="14"/>
+    </row>
+    <row r="50" spans="1:20" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A50" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B50" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D50" s="52">
+        <v>2</v>
+      </c>
+      <c r="E50" s="53">
+        <v>500</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" s="54">
+        <v>2</v>
+      </c>
+      <c r="H50" s="53">
+        <v>500</v>
+      </c>
+      <c r="I50" s="48"/>
+      <c r="J50" s="49"/>
+      <c r="K50" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L50" s="7">
+        <v>2</v>
+      </c>
+      <c r="M50" s="8">
+        <v>500</v>
+      </c>
+      <c r="N50" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O50" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P50" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q50" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R50" s="12">
+        <v>2</v>
+      </c>
+      <c r="S50" s="13">
+        <v>500</v>
+      </c>
+      <c r="T50" s="20"/>
+    </row>
+    <row r="51" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="52">
         <v>3</v>
       </c>
-      <c r="E50" s="53">
+      <c r="E51" s="53">
         <v>1500</v>
       </c>
-      <c r="F50" s="48"/>
-[...52 lines deleted...]
-      </c>
+      <c r="F51" s="48"/>
+      <c r="G51" s="48"/>
+      <c r="H51" s="50"/>
       <c r="I51" s="48"/>
-      <c r="J51" s="48"/>
-[...30 lines deleted...]
-    <row r="52" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J51" s="49"/>
+      <c r="K51" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L51" s="7">
+        <v>3</v>
+      </c>
+      <c r="M51" s="8">
+        <v>1500</v>
+      </c>
+      <c r="N51" s="51"/>
+      <c r="O51" s="48"/>
+      <c r="P51" s="48"/>
+      <c r="Q51" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R51" s="12">
+        <v>3</v>
+      </c>
+      <c r="S51" s="13">
+        <v>1500</v>
+      </c>
+      <c r="T51" s="15"/>
+    </row>
+    <row r="52" spans="1:20" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="5" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D52" s="52">
+        <v>21</v>
+      </c>
+      <c r="D52" s="54">
+        <v>1</v>
+      </c>
+      <c r="E52" s="53">
+        <v>275</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="54">
+        <v>1</v>
+      </c>
+      <c r="H52" s="53">
+        <v>275</v>
+      </c>
+      <c r="I52" s="48"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L52" s="7">
+        <v>2</v>
+      </c>
+      <c r="M52" s="8">
+        <v>500</v>
+      </c>
+      <c r="N52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O52" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P52" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q52" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R52" s="12">
+        <v>1</v>
+      </c>
+      <c r="S52" s="13">
+        <v>275</v>
+      </c>
+      <c r="T52" s="14"/>
+    </row>
+    <row r="53" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="52">
+        <v>2</v>
+      </c>
+      <c r="E53" s="53">
+        <v>500</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" s="54">
+        <v>2</v>
+      </c>
+      <c r="H53" s="53">
+        <v>500</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="8">
+        <v>275</v>
+      </c>
+      <c r="K53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L53" s="7">
+        <v>1</v>
+      </c>
+      <c r="M53" s="8">
+        <v>275</v>
+      </c>
+      <c r="N53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O53" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P53" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q53" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R53" s="12">
+        <v>1</v>
+      </c>
+      <c r="S53" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="52">
+        <v>1</v>
+      </c>
+      <c r="E54" s="53">
+        <v>275</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="7">
+        <v>1</v>
+      </c>
+      <c r="H54" s="10">
+        <v>275</v>
+      </c>
+      <c r="I54" s="48"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L54" s="7">
+        <v>1</v>
+      </c>
+      <c r="M54" s="8">
+        <v>275</v>
+      </c>
+      <c r="N54" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O54" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P54" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q54" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R54" s="12">
+        <v>1</v>
+      </c>
+      <c r="S54" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="52">
+        <v>2</v>
+      </c>
+      <c r="E55" s="53">
+        <v>500</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" s="7">
+        <v>2</v>
+      </c>
+      <c r="H55" s="10">
+        <v>500</v>
+      </c>
+      <c r="I55" s="48"/>
+      <c r="J55" s="49"/>
+      <c r="K55" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L55" s="7">
+        <v>2</v>
+      </c>
+      <c r="M55" s="8">
+        <v>500</v>
+      </c>
+      <c r="N55" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O55" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P55" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q55" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R55" s="12">
+        <v>2</v>
+      </c>
+      <c r="S55" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="9">
+        <v>2</v>
+      </c>
+      <c r="E56" s="10">
+        <v>500</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" s="7">
+        <v>2</v>
+      </c>
+      <c r="H56" s="10">
+        <v>500</v>
+      </c>
+      <c r="I56" s="48"/>
+      <c r="J56" s="49"/>
+      <c r="K56" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L56" s="7">
+        <v>2</v>
+      </c>
+      <c r="M56" s="8">
+        <v>500</v>
+      </c>
+      <c r="N56" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O56" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P56" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q56" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R56" s="12">
+        <v>1</v>
+      </c>
+      <c r="S56" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="9">
         <v>3</v>
       </c>
-      <c r="E52" s="53">
+      <c r="E57" s="10">
         <v>1500</v>
       </c>
-      <c r="F52" s="48"/>
-[...8 lines deleted...]
-      <c r="M52" s="7">
+      <c r="F57" s="48"/>
+      <c r="G57" s="48"/>
+      <c r="H57" s="50"/>
+      <c r="I57" s="48"/>
+      <c r="J57" s="49"/>
+      <c r="K57" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L57" s="7">
+        <v>2</v>
+      </c>
+      <c r="M57" s="8">
+        <v>500</v>
+      </c>
+      <c r="N57" s="51"/>
+      <c r="O57" s="51"/>
+      <c r="P57" s="51"/>
+      <c r="Q57" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R57" s="12">
+        <v>2</v>
+      </c>
+      <c r="S57" s="13">
+        <v>500</v>
+      </c>
+      <c r="T57" s="19"/>
+    </row>
+    <row r="58" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" s="52">
+        <v>2</v>
+      </c>
+      <c r="E58" s="53">
+        <v>500</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="54">
+        <v>2</v>
+      </c>
+      <c r="H58" s="53">
+        <v>500</v>
+      </c>
+      <c r="I58" s="48"/>
+      <c r="J58" s="49"/>
+      <c r="K58" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L58" s="7">
+        <v>2</v>
+      </c>
+      <c r="M58" s="8">
+        <v>500</v>
+      </c>
+      <c r="N58" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O58" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P58" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q58" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R58" s="12">
+        <v>2</v>
+      </c>
+      <c r="S58" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="52">
         <v>3</v>
       </c>
-      <c r="N52" s="8">
+      <c r="E59" s="53">
         <v>1500</v>
       </c>
-      <c r="O52" s="51"/>
-[...5 lines deleted...]
-      <c r="S52" s="12">
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="50"/>
+      <c r="I59" s="48"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L59" s="7">
+        <v>1</v>
+      </c>
+      <c r="M59" s="8">
+        <v>275</v>
+      </c>
+      <c r="N59" s="51"/>
+      <c r="O59" s="48"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R59" s="12">
+        <v>2</v>
+      </c>
+      <c r="S59" s="13">
+        <v>500</v>
+      </c>
+      <c r="T59" s="14"/>
+    </row>
+    <row r="60" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="B60" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="52">
         <v>3</v>
       </c>
-      <c r="T52" s="13">
+      <c r="E60" s="53">
         <v>1500</v>
       </c>
-      <c r="U52" s="15"/>
-[...383 lines deleted...]
-      </c>
+      <c r="F60" s="48"/>
+      <c r="G60" s="48"/>
+      <c r="H60" s="50"/>
       <c r="I60" s="48"/>
-      <c r="J60" s="48"/>
-[...34 lines deleted...]
-        <v>106</v>
+      <c r="J60" s="49"/>
+      <c r="K60" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L60" s="7">
+        <v>1</v>
+      </c>
+      <c r="M60" s="8">
+        <v>275</v>
+      </c>
+      <c r="N60" s="48"/>
+      <c r="O60" s="48"/>
+      <c r="P60" s="48"/>
+      <c r="Q60" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R60" s="12">
+        <v>2</v>
+      </c>
+      <c r="S60" s="13">
+        <v>500</v>
+      </c>
+      <c r="T60" s="22"/>
+    </row>
+    <row r="61" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="B61" s="18" t="s">
+        <v>125</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D61" s="52">
         <v>3</v>
       </c>
       <c r="E61" s="53">
         <v>1500</v>
       </c>
       <c r="F61" s="48"/>
       <c r="G61" s="48"/>
       <c r="H61" s="50"/>
       <c r="I61" s="48"/>
-      <c r="J61" s="48"/>
-[...10 lines deleted...]
-      <c r="O61" s="51"/>
+      <c r="J61" s="49"/>
+      <c r="K61" s="48"/>
+      <c r="L61" s="48"/>
+      <c r="M61" s="49"/>
+      <c r="N61" s="48"/>
+      <c r="O61" s="48"/>
       <c r="P61" s="48"/>
-      <c r="Q61" s="49"/>
-[...16 lines deleted...]
-        <v>108</v>
+      <c r="Q61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R61" s="12">
+        <v>2</v>
+      </c>
+      <c r="S61" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>127</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>14</v>
-[...36 lines deleted...]
-    <row r="63" spans="1:21" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>21</v>
+      </c>
+      <c r="D62" s="9">
+        <v>1</v>
+      </c>
+      <c r="E62" s="10">
+        <v>275</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" s="7">
+        <v>1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>275</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J62" s="8">
+        <v>275</v>
+      </c>
+      <c r="K62" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L62" s="7">
+        <v>1</v>
+      </c>
+      <c r="M62" s="8">
+        <v>275</v>
+      </c>
+      <c r="N62" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O62" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P62" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q62" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R62" s="12">
+        <v>2</v>
+      </c>
+      <c r="S62" s="13">
+        <v>500</v>
+      </c>
+      <c r="T62" s="14"/>
+    </row>
+    <row r="63" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="21" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="B63" s="18" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1500</v>
+        <v>21</v>
+      </c>
+      <c r="D63" s="9">
+        <v>2</v>
+      </c>
+      <c r="E63" s="10">
+        <v>500</v>
       </c>
       <c r="F63" s="48"/>
       <c r="G63" s="48"/>
       <c r="H63" s="50"/>
       <c r="I63" s="48"/>
-      <c r="J63" s="48"/>
-[...44 lines deleted...]
-    <row r="65" spans="1:21" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J63" s="49"/>
+      <c r="K63" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L63" s="7">
+        <v>2</v>
+      </c>
+      <c r="M63" s="8">
+        <v>500</v>
+      </c>
+      <c r="N63" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O63" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P63" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q63" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R63" s="12">
+        <v>2</v>
+      </c>
+      <c r="S63" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="9">
+        <v>2</v>
+      </c>
+      <c r="E64" s="10">
+        <v>500</v>
+      </c>
+      <c r="F64" s="48"/>
+      <c r="G64" s="48"/>
+      <c r="H64" s="50"/>
+      <c r="I64" s="48"/>
+      <c r="J64" s="49"/>
+      <c r="K64" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L64" s="7">
+        <v>2</v>
+      </c>
+      <c r="M64" s="8">
+        <v>500</v>
+      </c>
+      <c r="N64" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O64" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P64" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q64" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R64" s="12">
+        <v>2</v>
+      </c>
+      <c r="S64" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="16" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>21</v>
+      </c>
+      <c r="D65" s="52">
+        <v>2</v>
+      </c>
+      <c r="E65" s="53">
+        <v>500</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>14</v>
-[...23 lines deleted...]
-        <v>275</v>
+        <v>21</v>
+      </c>
+      <c r="G65" s="54">
+        <v>2</v>
+      </c>
+      <c r="H65" s="53">
+        <v>500</v>
+      </c>
+      <c r="I65" s="48"/>
+      <c r="J65" s="49"/>
+      <c r="K65" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L65" s="7">
+        <v>1</v>
+      </c>
+      <c r="M65" s="8">
+        <v>275</v>
+      </c>
+      <c r="N65" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O65" s="7" t="s">
-        <v>14</v>
-[...23 lines deleted...]
-        <v>37</v>
+        <v>22</v>
+      </c>
+      <c r="P65" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q65" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R65" s="12">
+        <v>1</v>
+      </c>
+      <c r="S65" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A66" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>62</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="H66" s="50"/>
+        <v>21</v>
+      </c>
+      <c r="D66" s="52">
+        <v>2</v>
+      </c>
+      <c r="E66" s="53">
+        <v>500</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" s="54">
+        <v>2</v>
+      </c>
+      <c r="H66" s="53">
+        <v>500</v>
+      </c>
       <c r="I66" s="48"/>
-      <c r="J66" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J66" s="49"/>
+      <c r="K66" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L66" s="7">
+        <v>2</v>
+      </c>
+      <c r="M66" s="8">
+        <v>500</v>
+      </c>
+      <c r="N66" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O66" s="7" t="s">
-        <v>14</v>
-[...22 lines deleted...]
-        <v>23</v>
+        <v>22</v>
+      </c>
+      <c r="P66" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q66" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R66" s="12">
+        <v>2</v>
+      </c>
+      <c r="S66" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>134</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="H67" s="50"/>
+        <v>21</v>
+      </c>
+      <c r="D67" s="52">
+        <v>1</v>
+      </c>
+      <c r="E67" s="53">
+        <v>275</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" s="54">
+        <v>1</v>
+      </c>
+      <c r="H67" s="53">
+        <v>275</v>
+      </c>
       <c r="I67" s="48"/>
-      <c r="J67" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J67" s="49"/>
+      <c r="K67" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L67" s="7">
+        <v>2</v>
+      </c>
+      <c r="M67" s="8">
+        <v>500</v>
+      </c>
+      <c r="N67" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O67" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="68" spans="1:21" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>22</v>
+      </c>
+      <c r="P67" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q67" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R67" s="12">
+        <v>2</v>
+      </c>
+      <c r="S67" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="16" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>117</v>
+        <v>136</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>21</v>
+      </c>
+      <c r="D68" s="54">
+        <v>1</v>
       </c>
       <c r="E68" s="53">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G68" s="54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H68" s="53">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="I68" s="48"/>
-      <c r="J68" s="48"/>
-[...8 lines deleted...]
-        <v>275</v>
+      <c r="J68" s="49"/>
+      <c r="K68" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L68" s="7">
+        <v>1</v>
+      </c>
+      <c r="M68" s="8">
+        <v>275</v>
+      </c>
+      <c r="N68" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O68" s="7" t="s">
-        <v>14</v>
-[...18 lines deleted...]
-      <c r="A69" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="P68" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q68" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R68" s="12">
+        <v>1</v>
+      </c>
+      <c r="S68" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="52">
+        <v>1</v>
+      </c>
+      <c r="E69" s="53">
+        <v>275</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="54">
+        <v>1</v>
+      </c>
+      <c r="H69" s="53">
+        <v>275</v>
+      </c>
+      <c r="I69" s="48"/>
+      <c r="J69" s="49"/>
+      <c r="K69" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L69" s="7">
+        <v>2</v>
+      </c>
+      <c r="M69" s="8">
+        <v>500</v>
+      </c>
+      <c r="N69" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O69" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="P69" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q69" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R69" s="12">
+        <v>2</v>
+      </c>
+      <c r="S69" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="54">
+        <v>1</v>
+      </c>
+      <c r="E70" s="53">
+        <v>275</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" s="54">
+        <v>1</v>
+      </c>
+      <c r="H70" s="53">
+        <v>275</v>
+      </c>
+      <c r="I70" s="48"/>
+      <c r="J70" s="49"/>
+      <c r="K70" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L70" s="7">
+        <v>3</v>
+      </c>
+      <c r="M70" s="8">
+        <v>1500</v>
+      </c>
+      <c r="N70" s="51"/>
+      <c r="O70" s="48"/>
+      <c r="P70" s="49"/>
+      <c r="Q70" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R70" s="12">
+        <v>3</v>
+      </c>
+      <c r="S70" s="13">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="17" t="s">
         <v>140</v>
       </c>
-      <c r="B69" s="6" t="s">
-[...52 lines deleted...]
-      <c r="A70" s="16" t="s">
+      <c r="B71" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="B70" s="6" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="C71" s="7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="E71" s="53">
+        <v>21</v>
+      </c>
+      <c r="D71" s="9">
+        <v>1</v>
+      </c>
+      <c r="E71" s="10">
         <v>275</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-        <v>500</v>
+        <v>21</v>
+      </c>
+      <c r="G71" s="7">
+        <v>1</v>
+      </c>
+      <c r="H71" s="10">
+        <v>275</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J71" s="8">
+        <v>275</v>
+      </c>
+      <c r="K71" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L71" s="7">
+        <v>2</v>
+      </c>
+      <c r="M71" s="8">
+        <v>500</v>
+      </c>
+      <c r="N71" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O71" s="7" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-        <v>121</v>
+        <v>22</v>
+      </c>
+      <c r="P71" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q71" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R71" s="12">
+        <v>2</v>
+      </c>
+      <c r="S71" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="21" t="s">
+        <v>142</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>21</v>
+      </c>
+      <c r="D72" s="52">
+        <v>2</v>
       </c>
       <c r="E72" s="53">
-        <v>275</v>
+        <v>500</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G72" s="54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H72" s="53">
-        <v>275</v>
-[...34 lines deleted...]
-        <v>123</v>
+        <v>500</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J72" s="8">
+        <v>275</v>
+      </c>
+      <c r="K72" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L72" s="7">
+        <v>3</v>
+      </c>
+      <c r="M72" s="8">
+        <v>1500</v>
+      </c>
+      <c r="N72" s="51"/>
+      <c r="O72" s="48"/>
+      <c r="P72" s="48"/>
+      <c r="Q72" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R72" s="12">
+        <v>2</v>
+      </c>
+      <c r="S72" s="13">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="E73" s="53">
+        <v>21</v>
+      </c>
+      <c r="D73" s="9">
+        <v>1</v>
+      </c>
+      <c r="E73" s="10">
         <v>275</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H73" s="53">
+        <v>21</v>
+      </c>
+      <c r="G73" s="7">
+        <v>1</v>
+      </c>
+      <c r="H73" s="10">
         <v>275</v>
       </c>
       <c r="I73" s="48"/>
-      <c r="J73" s="48"/>
-[...8 lines deleted...]
-        <v>500</v>
+      <c r="J73" s="49"/>
+      <c r="K73" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L73" s="7">
+        <v>1</v>
+      </c>
+      <c r="M73" s="8">
+        <v>275</v>
+      </c>
+      <c r="N73" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="O73" s="7" t="s">
-        <v>14</v>
-[...180 lines deleted...]
-      <c r="A77" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="P73" s="8">
+        <v>275</v>
+      </c>
+      <c r="Q73" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R73" s="12">
+        <v>1</v>
+      </c>
+      <c r="S73" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B74" s="24"/>
+      <c r="C74" s="26">
+        <v>70</v>
+      </c>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="25">
+        <v>55</v>
+      </c>
+      <c r="G74" s="25"/>
+      <c r="H74" s="27"/>
+      <c r="I74" s="28">
+        <v>19</v>
+      </c>
+      <c r="J74" s="28"/>
+      <c r="K74" s="28">
+        <v>69</v>
+      </c>
+      <c r="L74" s="28"/>
+      <c r="M74" s="28"/>
+      <c r="N74" s="25">
+        <v>57</v>
+      </c>
+      <c r="O74" s="25"/>
+      <c r="P74" s="25"/>
+      <c r="Q74" s="29">
+        <v>70</v>
+      </c>
+      <c r="R74" s="30"/>
+      <c r="S74" s="31"/>
+    </row>
+    <row r="75" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="32" t="s">
         <v>146</v>
       </c>
-      <c r="B77" s="24"/>
-[...49 lines deleted...]
-        <f>I77/70</f>
+      <c r="B75" s="33"/>
+      <c r="C75" s="35">
+        <f>C74/70</f>
+        <v>1</v>
+      </c>
+      <c r="D75" s="36"/>
+      <c r="E75" s="36"/>
+      <c r="F75" s="35">
+        <f>F74/70</f>
+        <v>0.7857142857142857</v>
+      </c>
+      <c r="G75" s="34"/>
+      <c r="H75" s="37"/>
+      <c r="I75" s="35">
+        <f>I74/70</f>
         <v>0.27142857142857141</v>
       </c>
-      <c r="J78" s="38"/>
-[...39 lines deleted...]
-      <c r="Q79" s="41"/>
+      <c r="J75" s="38"/>
+      <c r="K75" s="35">
+        <f>K74/70</f>
+        <v>0.98571428571428577</v>
+      </c>
+      <c r="L75" s="38"/>
+      <c r="M75" s="38"/>
+      <c r="N75" s="35">
+        <f>N74/70</f>
+        <v>0.81428571428571428</v>
+      </c>
+      <c r="O75" s="34"/>
+      <c r="P75" s="34"/>
+      <c r="Q75" s="35">
+        <f>Q74/70</f>
+        <v>1</v>
+      </c>
+      <c r="R75" s="39"/>
+      <c r="S75" s="40"/>
+    </row>
+    <row r="76" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B76" s="41"/>
+      <c r="C76" s="42"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="41"/>
+      <c r="G76" s="41"/>
+      <c r="H76" s="42"/>
+      <c r="I76" s="41"/>
+      <c r="J76" s="41"/>
+      <c r="K76" s="41"/>
+      <c r="L76" s="41"/>
+      <c r="M76" s="41"/>
+      <c r="N76" s="43"/>
+      <c r="O76" s="41"/>
+      <c r="P76" s="41"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:U79" xr:uid="{5F29CBA5-D176-48AD-BF31-771820E3194D}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A4:A76"/>
+  <autoFilter ref="A3:T76" xr:uid="{5F29CBA5-D176-48AD-BF31-771820E3194D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:T73">
+    <sortCondition ref="A4:A73"/>
   </sortState>
   <mergeCells count="8">
-    <mergeCell ref="R2:T2"/>
-    <mergeCell ref="O1:T1"/>
+    <mergeCell ref="Q2:S2"/>
+    <mergeCell ref="N1:S1"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="F2:H2"/>
-    <mergeCell ref="I2:K2"/>
-[...2 lines deleted...]
-    <mergeCell ref="F1:N1"/>
+    <mergeCell ref="I2:J2"/>
+    <mergeCell ref="N2:P2"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="F1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...30 lines deleted...]
-    <xsd:import namespace="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010037DB62472EC73B4D9C74115641C92E52" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b6597c56659b5b97e1b0a656ff443dd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="df47578f-8e2d-4f5e-8a70-e80b1e638954" xmlns:ns3="5a2017a2-43b2-4339-bcb6-81ed34d069df" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0d30ea534cc40812cd58f7a098378cba" ns2:_="" ns3:_="">
+    <xsd:import namespace="df47578f-8e2d-4f5e-8a70-e80b1e638954"/>
+    <xsd:import namespace="5a2017a2-43b2-4339-bcb6-81ed34d069df"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="14d9695c-504e-42d3-bbe5-3afafe4352e5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="df47578f-8e2d-4f5e-8a70-e80b1e638954" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17eb2ca1-151e-4498-8659-dcf34d506d6e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5a2017a2-43b2-4339-bcb6-81ed34d069df" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{754dbc26-273f-4e5e-adb8-66ae116629f4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="17eb2ca1-151e-4498-8659-dcf34d506d6e">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3f46be95-10df-495a-bc7a-400d1646ad66}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5a2017a2-43b2-4339-bcb6-81ed34d069df">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6165,95 +5826,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="df47578f-8e2d-4f5e-8a70-e80b1e638954">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5a2017a2-43b2-4339-bcb6-81ed34d069df" xsi:nil="true"/>
+    <SharedWithUsers xmlns="5a2017a2-43b2-4339-bcb6-81ed34d069df">
+      <UserInfo>
+        <DisplayName>Quinn, Maureen M. (GIC)</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Monteiro, Leslie (GIC)</DisplayName>
+        <AccountId>36</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>McBean, Cameron (GIC)</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48B6C3DF-E873-4342-8D85-EBBE687B046A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87DF0FEA-DF96-47D8-8E60-584B1FE4E186}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="14d9695c-504e-42d3-bbe5-3afafe4352e5"/>
-    <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
+    <ds:schemaRef ds:uri="df47578f-8e2d-4f5e-8a70-e80b1e638954"/>
+    <ds:schemaRef ds:uri="5a2017a2-43b2-4339-bcb6-81ed34d069df"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B96D07A-3E4F-4543-BD0F-EB94F938CE5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCADBE0B-3D37-4936-899D-4A3C25EE84B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="df47578f-8e2d-4f5e-8a70-e80b1e638954"/>
+    <ds:schemaRef ds:uri="5a2017a2-43b2-4339-bcb6-81ed34d069df"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -6269,32 +5956,32 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>McBean, Cameron (GIC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C20F6928D52C82458E417991CBCE85CE</vt:lpwstr>
+    <vt:lpwstr>0x01010037DB62472EC73B4D9C74115641C92E52</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>