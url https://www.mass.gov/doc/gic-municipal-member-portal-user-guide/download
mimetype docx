--- v0 (2025-12-08)
+++ v1 (2026-05-14)
@@ -1122,50 +1122,67 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57CD9DC4" w14:textId="77777777" w:rsidR="00C82E75" w:rsidRDefault="00C82E75">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062A59F3" w14:textId="77777777" w:rsidR="00C82E75" w:rsidRDefault="00C82E75">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="42342CEC" w14:textId="77777777" w:rsidR="002D382D" w:rsidRPr="002D382D" w:rsidRDefault="002D382D" w:rsidP="002D382D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Note: Carrier names and benefits may have changed. Please refer to Benefit Guides for the latest plan offerings.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="21C9686A" w14:textId="77777777" w:rsidR="00C82E75" w:rsidRDefault="00C82E75">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46B779A2" w14:textId="77777777" w:rsidR="00C82E75" w:rsidRDefault="00C82E75">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C20E80" w14:textId="77777777" w:rsidR="00C82E75" w:rsidRDefault="00C82E75">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
@@ -2865,51 +2882,51 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0848ECDC" id="Rectangle 63" o:spid="_x0000_s1026" alt="screenshot of MyGICLink" style="position:absolute;margin-left:162pt;margin-top:148.25pt;width:73.1pt;height:15.25pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCtPZRUbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Tem73EudhkHUyCSyEk&#13;&#10;oUnJs6yV7AWtRh3Jt359R9r12qSBQqkf5NHOmfsc3dzuWsM2Cn0DtuLFWc6ZshLqxi4r/uN1/uWa&#13;&#10;Mx+ErYUBqyq+V57fTj9/utm6iSphBaZWyMiJ9ZOtq/gqBDfJMi9XqhX+DJyypNSArQh0xWVWo9iS&#13;&#10;99ZkZZ5fZlvA2iFI5T19ve+UfJr8a61keNLaq8BMxSm3kE5M5yKe2fRGTJYo3KqRfRriH7JoRWMp&#13;&#10;6ODqXgTB1tj84aptJIIHHc4ktBlo3UiVaqBqivxdNS8r4VSqhZrj3dAm///cysfNi3tGasPW+Ykn&#13;&#10;MVax09jGf8qP7VKz9kOz1C4wSR/H5XV5ccGZJFUxPh9fjmIzs6OxQx++KmhZFCqONIvUIrF58KGD&#13;&#10;HiAxloV5Y0yah7FsS07LqzxPFh5MU0dtxHlcLu4Mso2gkc7nOf36wCcwSsNYyuZYVJLC3qjow9jv&#13;&#10;SrOmpjKKLkLcNzW4FVIqG4reb0JHM00pDIbnfzfs8dFUpV0cjMu/Gw8WKTLYMBi3jQX8yIEZUtYd&#13;&#10;/tCBru7YggXU+2dkCB0TvJPzhsbzIHx4FkirTyQhOocnOrQBGgP0EmcrwF8ffY942kjScrYlKlXc&#13;&#10;/1wLVJyZb5Z2dVyMRpF76TK6uCrpgqeaxanGrts7oNEW9HA4mcSID+YgaoT2jVg/i1FJJayk2BWX&#13;&#10;AQ+Xu9BRnN4NqWazBCO+OREe7IuTh6nH9XvdvQl0/Y4GWu5HONBOTN6taoeN87AwWwfQTdrjY1/7&#13;&#10;fhNXExP6dyU+Bqf3hDq+ftPfAAAA//8DAFBLAwQUAAYACAAAACEA+OqKQuUAAAAQAQAADwAAAGRy&#13;&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNCEmbxqlQKxCXHmiRenVjkwRiO9hOYv6e7Qku&#13;&#10;K61mdnZeuYm6J5NyvrOGw/2CAVGmtrIzDYf34/PdEogPwkjRW6M4/CgPm+r6qhSFtLN5U9MhNARD&#13;&#10;jC8EhzaEoaDU163Swi/soAxqH9ZpEXB1DZVOzBiue5owllEtOoMfWjGobavqr8OoOeTUxfr7ZbmN&#13;&#10;u3Tus+n0uR9fj5zf3sTdGsfTGkhQMfxdwIUB+0OFxc52NNKTnsNDkiJQ4JCsskcg6EhzlgA5X6Sc&#13;&#10;Aa1K+h+k+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#13;&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#13;&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtPZRUbAIAAEUFAAAOAAAAAAAA&#13;&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD46opC5QAAABABAAAPAAAA&#13;&#10;AAAAAAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#13;&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BB5386">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="13217FAB" wp14:editId="022E75F2">
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="13217FAB" wp14:editId="37D2E869">
             <wp:extent cx="4000500" cy="3000374"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="10160"/>
             <wp:docPr id="40" name="image36.png" descr="screenshot of MyGICLink"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="40" name="image36.png" descr="screenshot of MyGICLink"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -4366,51 +4383,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
         </w:rPr>
         <w:t>’ to discard any changes made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ADB8C2" w14:textId="2FC4368A" w:rsidR="00C82E75" w:rsidRDefault="00BB5386" w:rsidP="00B52191">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="5992741F" wp14:editId="4115F395">
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="5992741F" wp14:editId="1EC6485D">
             <wp:extent cx="5101903" cy="5703791"/>
             <wp:effectExtent l="19050" t="19050" r="22860" b="11430"/>
             <wp:docPr id="24" name="image23.png" descr="screenshot of MyGICLink"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="24" name="image23.png" descr="screenshot of MyGICLink"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -8719,61 +8736,61 @@
   <w15:commentEx w15:paraId="7573CBD6" w15:done="1"/>
   <w15:commentEx w15:paraId="5EA7F66A" w15:paraIdParent="7573CBD6" w15:done="1"/>
   <w15:commentEx w15:paraId="20F3A2C2" w15:paraIdParent="7573CBD6" w15:done="1"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2AED82D3" w16cex:dateUtc="2021-10-15T15:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="508581F5" w16cex:dateUtc="2021-10-15T15:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4E55C8DE" w16cex:dateUtc="2021-10-15T17:34:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="7573CBD6" w16cid:durableId="2AED82D3"/>
   <w16cid:commentId w16cid:paraId="5EA7F66A" w16cid:durableId="508581F5"/>
   <w16cid:commentId w16cid:paraId="20F3A2C2" w16cid:durableId="4E55C8DE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6044433A" w14:textId="77777777" w:rsidR="009D0F87" w:rsidRDefault="009D0F87">
+    <w:p w14:paraId="4A54B910" w14:textId="77777777" w:rsidR="004620BC" w:rsidRDefault="004620BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF57222" w14:textId="77777777" w:rsidR="009D0F87" w:rsidRDefault="009D0F87">
+    <w:p w14:paraId="20B9F826" w14:textId="77777777" w:rsidR="004620BC" w:rsidRDefault="004620BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8950,61 +8967,61 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00055E8D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62D8AE39" w14:textId="77777777" w:rsidR="009D0F87" w:rsidRDefault="009D0F87">
+    <w:p w14:paraId="10C3970C" w14:textId="77777777" w:rsidR="004620BC" w:rsidRDefault="004620BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08273E13" w14:textId="77777777" w:rsidR="009D0F87" w:rsidRDefault="009D0F87">
+    <w:p w14:paraId="4EDBFAF9" w14:textId="77777777" w:rsidR="004620BC" w:rsidRDefault="004620BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E471F02" w14:textId="77777777" w:rsidR="00C82E75" w:rsidRDefault="00BB5386">
     <w:pPr>
       <w:ind w:right="-1170"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -9563,61 +9580,64 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C82E75"/>
     <w:rsid w:val="00055E8D"/>
     <w:rsid w:val="000A09AE"/>
     <w:rsid w:val="0011678C"/>
     <w:rsid w:val="0012054B"/>
     <w:rsid w:val="00273443"/>
+    <w:rsid w:val="002D382D"/>
     <w:rsid w:val="00330E75"/>
     <w:rsid w:val="003A3E60"/>
     <w:rsid w:val="003D6B46"/>
     <w:rsid w:val="003E19C5"/>
+    <w:rsid w:val="004620BC"/>
     <w:rsid w:val="006E34C5"/>
     <w:rsid w:val="007B0BFE"/>
     <w:rsid w:val="00924BDE"/>
     <w:rsid w:val="009375F4"/>
     <w:rsid w:val="00983258"/>
     <w:rsid w:val="009C102B"/>
     <w:rsid w:val="009D0F87"/>
+    <w:rsid w:val="00AE6FFC"/>
     <w:rsid w:val="00B23343"/>
     <w:rsid w:val="00B52191"/>
     <w:rsid w:val="00B75005"/>
     <w:rsid w:val="00BB5386"/>
     <w:rsid w:val="00C66472"/>
     <w:rsid w:val="00C82E75"/>
     <w:rsid w:val="00CE679A"/>
     <w:rsid w:val="00D1325C"/>
     <w:rsid w:val="00F50BD2"/>
     <w:rsid w:val="0551476E"/>
     <w:rsid w:val="4F1D47C2"/>
     <w:rsid w:val="51140F46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -10676,53 +10696,53 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>1064</Words>
-  <Characters>6067</Characters>
+  <Words>1081</Words>
+  <Characters>6163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7117</CharactersWithSpaces>
+  <CharactersWithSpaces>7230</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Murphy, Paul (GIC)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>