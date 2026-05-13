--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -1,42 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E46BF9D" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="0065004B" w:rsidRDefault="00243B79" w:rsidP="00243B79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065004B">
@@ -76,138 +72,137 @@
       <w:r w:rsidR="00EC4391" w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Immunization Survey</w:t>
       </w:r>
       <w:r w:rsidR="00CC059E" w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B84898" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="0065004B" w:rsidRDefault="00243B79" w:rsidP="00243B79">
+    <w:p w14:paraId="00B84898" w14:textId="2F67ADC0" w:rsidR="00AA77F6" w:rsidRPr="0065004B" w:rsidRDefault="00243B79" w:rsidP="00243B79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MASSACHUSETTS </w:t>
       </w:r>
       <w:r w:rsidR="00F57199" w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="00F064FA" w:rsidRPr="0065004B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F52206" w:rsidRPr="0065004B">
+      <w:r w:rsidR="00DD52C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C58EFD" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="0065004B" w:rsidRDefault="00AA77F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13824" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA77F6" w:rsidRPr="00D17615" w14:paraId="583427AF" w14:textId="77777777" w:rsidTr="006F6596">
+      <w:tr w:rsidR="00AA77F6" w:rsidRPr="00D17615" w14:paraId="583427AF" w14:textId="77777777" w:rsidTr="00DD52C4">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E0B5A5A" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="00D17615" w:rsidRDefault="00AA77F6" w:rsidP="006F6596">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -436,1102 +431,1342 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0977E90C" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="00D17615" w:rsidRDefault="00AA77F6" w:rsidP="006F6596">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total % Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="0BFBD199" w14:textId="77777777" w:rsidTr="008A6D18">
+      <w:tr w:rsidR="00DD52C4" w:rsidRPr="00D17615" w14:paraId="317965A5" w14:textId="77777777" w:rsidTr="00DD52C4">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E3497E" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="196B3C10" w14:textId="10976C8C" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...11 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21874B08" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...285 lines deleted...]
-          <w:p w14:paraId="56A4A50F" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="41EBE8CF" w14:textId="1C2BE82A" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>71,843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="124F337B" w14:textId="5B765AAA" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0376A6D7" w14:textId="66810991" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EB3F92" w14:textId="7F58E965" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>776</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F2D074" w14:textId="10FED336" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E33DB45" w14:textId="1AF97A7D" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="766F9378" w14:textId="6FDCC5E7" w:rsidR="00DD52C4" w:rsidRPr="00DD52C4" w:rsidRDefault="00DD52C4" w:rsidP="00DD52C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1.05</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="2ED84BA5" w14:textId="77777777" w:rsidTr="00374EB5">
+      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="0BFBD199" w14:textId="77777777" w:rsidTr="00DD52C4">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4BCFF4" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="63E3497E" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7588E0" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="21874B08" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71,3</w:t>
+            </w:r>
+            <w:r w:rsidR="00170BE1" w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1110CCEC" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="5E5626BB" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00170BE1" w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C924184" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="2A18AFF2" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E83F3E" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="1022B2DB" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+            <w:r w:rsidR="00170BE1" w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65CF02A4" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="1E342A2B" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.8</w:t>
+            </w:r>
+            <w:r w:rsidR="00170BE1" w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A5349B" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="52426659" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+            <w:r w:rsidR="00170BE1" w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DFEEC8" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...14 lines deleted...]
-              <w:t>1.09</w:t>
+          <w:p w14:paraId="585D3D0C" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00DD52C4" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD52C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="1283DF9F" w14:textId="77777777" w:rsidTr="006F6596">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="2F0357CB" w14:textId="77777777" w:rsidTr="00DD52C4">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3ADABC61" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A4A50F" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2021-22</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>2023-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055D1F6C" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67,873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608B2615" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5540E824" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3616983A" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDAB92C" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FE8721" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F92D508" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="2ED84BA5" w14:textId="77777777" w:rsidTr="00DD52C4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4BCFF4" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7588E0" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68,358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1110CCEC" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C924184" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E83F3E" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CF02A4" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A5349B" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DFEEC8" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="1283DF9F" w14:textId="77777777" w:rsidTr="00DD52C4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74799AFE" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3ADABC61" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>52,417</w:t>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783C0698" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="74799AFE" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>135</w:t>
+              <w:t>52,417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5ED08" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="783C0698" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0.26</w:t>
+              <w:t>135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F31076" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="31D5ED08" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>398</w:t>
+              <w:t>0.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65CB86C9" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="76F31076" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0.76</w:t>
+              <w:t>398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFEBA0A" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+          <w:p w14:paraId="65CB86C9" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>533</w:t>
+              <w:t>0.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="4BFEBA0A" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17615">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>533</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="0633F67D" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17615">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="01C6D65F" w14:textId="77777777" w:rsidTr="006F6596">
+      <w:tr w:rsidR="00374EB5" w:rsidRPr="00D17615" w14:paraId="01C6D65F" w14:textId="77777777" w:rsidTr="00DD52C4">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682691CE" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="00D17615" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1749,1306 +1984,1557 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="441AB87A" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="21672" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="268"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="576"/>
+        <w:gridCol w:w="12528"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="2142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="0065004B" w14:paraId="17559E3B" w14:textId="77777777" w:rsidTr="005F5D42">
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="170E7A33" w14:textId="77777777" w:rsidTr="006C7119">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:gridAfter w:val="4"/>
+          <w:wAfter w:w="8568" w:type="dxa"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5024027A" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="1DEA9BF0" w14:textId="77777777" w:rsidR="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC24AED" w14:textId="77777777" w:rsidR="006535B4" w:rsidRPr="006C7119" w:rsidRDefault="006535B4" w:rsidP="006C7119">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1B1D80" w14:textId="77777777" w:rsidR="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C7119">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rates for exemptions are rounded and may slightly under- or overestimate true immunization rates and not always add up to 100%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AC15CB5" w14:textId="77777777" w:rsidR="006535B4" w:rsidRPr="006C7119" w:rsidRDefault="006535B4" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="70161F54" w14:textId="77777777" w:rsidTr="006C7119">
+        <w:trPr>
+          <w:gridAfter w:val="4"/>
+          <w:wAfter w:w="8568" w:type="dxa"/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2172C654" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="12528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107FF138" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="4B2F4926" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Compliance with grade 11 immunization requirements was assessed at grade 11 from 2020-2023. Beginning with the 2023-2024 school year, compliance with grade 11 immunization requirements is assessed at grade 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="0065004B" w14:paraId="4277F1DC" w14:textId="77777777" w:rsidTr="005F5D42">
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="3E0E9E4F" w14:textId="77777777" w:rsidTr="006C7119">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:gridAfter w:val="4"/>
+          <w:wAfter w:w="8568" w:type="dxa"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA3E957" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="1BBCC245" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="12528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3B9962" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="33758225" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In preparing these data reports, we follow-up with schools reporting numerically illogical survey entries and correct them whenever possible. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="0065004B" w14:paraId="3B43824D" w14:textId="77777777" w:rsidTr="005F5D42">
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="131ACA32" w14:textId="77777777" w:rsidTr="006C7119">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E8653AD" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="51DC0082" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="12528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5244C3A7" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="000C63D5" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2023-25: No schools omitted due to data discrepancies.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>2025-26: Data for 2 schools was omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3312B32A" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="765E855E" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F700F66" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="232F60B0" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="390B9E49" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6B9CF2A9" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DC43575" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7F163C78" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="0065004B" w14:paraId="0F3028BE" w14:textId="77777777" w:rsidTr="005F5D42">
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="2121330A" w14:textId="77777777" w:rsidTr="006C7119">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27EA91AD" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="05CBAAB9" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="12528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CE35B2F" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="7161246A" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2021-23: Data for 1 school was omitted due to data discrepancies.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>2023-25: No schools omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="692E02E6" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="36BEF2F7" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25320FE4" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="567BBC54" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C986B9B" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="63F4D11C" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E64E19D" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4206FCE8" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374EB5" w:rsidRPr="0065004B" w14:paraId="45FBB2C8" w14:textId="77777777" w:rsidTr="005F5D42">
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="387194CD" w14:textId="77777777" w:rsidTr="006C7119">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4597B94B" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="11AFC98C" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="12528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68AC5BE5" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="1FD3BB34" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065004B">
+            <w:r w:rsidRPr="006C7119">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2020-21: No schools omitted due to data discrepancies.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>2021-23: Data for 1 school was omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="374E3E61" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
+          <w:p w14:paraId="18C18E56" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FBBCF14" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="547E47EA" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="730402D0" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0B99D193" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BECC983" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="005F5D42">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2709A7A8" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7119" w:rsidRPr="006C7119" w14:paraId="7A8936C5" w14:textId="77777777" w:rsidTr="006C7119">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78663BDC" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05135A64" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C7119">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020-21: No schools </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C7119">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>omitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C7119">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="527F5E5B" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B53B374" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551866A5" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2426AB60" w14:textId="77777777" w:rsidR="006C7119" w:rsidRPr="006C7119" w:rsidRDefault="006C7119" w:rsidP="006C7119">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="640676CD" w14:textId="77777777" w:rsidR="00374EB5" w:rsidRPr="0065004B" w:rsidRDefault="00374EB5" w:rsidP="00374EB5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00374EB5" w:rsidRPr="0065004B">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40094FDD" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00F81E01" w:rsidP="00AA77F6">
+    <w:p w14:paraId="2BF37A45" w14:textId="77777777" w:rsidR="00E817DA" w:rsidRDefault="00E817DA" w:rsidP="00AA77F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6508BE5D" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00F81E01" w:rsidP="00AA77F6">
+    <w:p w14:paraId="2BF8FB77" w14:textId="77777777" w:rsidR="00E817DA" w:rsidRDefault="00E817DA" w:rsidP="00AA77F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BE98FFA" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00F81E01"/>
+    <w:p w14:paraId="1D632816" w14:textId="77777777" w:rsidR="00E817DA" w:rsidRDefault="00E817DA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11E3CA41" w14:textId="77777777" w:rsidR="002271CF" w:rsidRDefault="002271CF">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AF5F310" w14:textId="77777777" w:rsidR="002E3C20" w:rsidRPr="0065004B" w:rsidRDefault="002E3C20" w:rsidP="002E3C20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="787A8DC4" w14:textId="77777777" w:rsidR="002E3C20" w:rsidRPr="0065004B" w:rsidRDefault="002E3C20" w:rsidP="002E3C20">
+  <w:p w14:paraId="787A8DC4" w14:textId="483868C0" w:rsidR="002E3C20" w:rsidRPr="0065004B" w:rsidRDefault="002E3C20" w:rsidP="002E3C20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division, Grade 12 Immunization Surveys, 2020-202</w:t>
     </w:r>
-    <w:r w:rsidR="00F52206" w:rsidRPr="0065004B">
+    <w:r w:rsidR="00DD52C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="109D9A35" w14:textId="77777777" w:rsidR="002E3C20" w:rsidRPr="0065004B" w:rsidRDefault="002E3C20" w:rsidP="002E3C20">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="09319C6E" w14:textId="37667A6D" w:rsidR="000222FE" w:rsidRPr="0065004B" w:rsidRDefault="002E3C20" w:rsidP="00F52206">
+  <w:p w14:paraId="09319C6E" w14:textId="04D33C07" w:rsidR="000222FE" w:rsidRPr="0065004B" w:rsidRDefault="002E3C20" w:rsidP="00F52206">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="6480"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
     <w:r w:rsidR="002271CF" w:rsidRPr="002271CF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>04/24/25</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD52C4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="002271CF" w:rsidRPr="002271CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD52C4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0074173F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="002271CF" w:rsidRPr="002271CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD52C4">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00F52206" w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
     <w:r w:rsidR="00F52206" w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>G12</w:t>
     </w:r>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Coverage20-2</w:t>
     </w:r>
-    <w:r w:rsidR="00F52206" w:rsidRPr="0065004B">
+    <w:r w:rsidR="00DD52C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49AF9FE6" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00F81E01" w:rsidP="00AA77F6">
+    <w:p w14:paraId="450B0208" w14:textId="77777777" w:rsidR="00E817DA" w:rsidRDefault="00E817DA" w:rsidP="00AA77F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25571B57" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00F81E01" w:rsidP="00AA77F6">
+    <w:p w14:paraId="5B27282B" w14:textId="77777777" w:rsidR="00E817DA" w:rsidRDefault="00E817DA" w:rsidP="00AA77F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D7134C9" w14:textId="77777777" w:rsidR="00F81E01" w:rsidRDefault="00F81E01"/>
+    <w:p w14:paraId="2063C939" w14:textId="77777777" w:rsidR="00E817DA" w:rsidRDefault="00E817DA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6496B333" w14:textId="77777777" w:rsidR="000222FE" w:rsidRPr="0065004B" w:rsidRDefault="000222FE" w:rsidP="00243B79">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="04659BC6" w14:textId="77777777" w:rsidR="000222FE" w:rsidRPr="0065004B" w:rsidRDefault="00B460AD" w:rsidP="00243B79">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0065004B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>IMMUNIZATION DIVISION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4915B227" w14:textId="77777777" w:rsidR="000222FE" w:rsidRDefault="000222FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:spacing w:val="140"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjO0MDQzMDWxMLQ0MjBX0lEKTi0uzszPAykwqQUArsk/fywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006107BD"/>
     <w:rsid w:val="000222FE"/>
     <w:rsid w:val="000321AE"/>
     <w:rsid w:val="000333A6"/>
     <w:rsid w:val="00035837"/>
     <w:rsid w:val="00035B83"/>
     <w:rsid w:val="0004023C"/>
     <w:rsid w:val="00040429"/>
     <w:rsid w:val="000519B6"/>
+    <w:rsid w:val="00055A25"/>
     <w:rsid w:val="0006067C"/>
     <w:rsid w:val="00061AFC"/>
     <w:rsid w:val="0007410A"/>
     <w:rsid w:val="000841A0"/>
     <w:rsid w:val="0008667E"/>
     <w:rsid w:val="000A246D"/>
     <w:rsid w:val="000B0331"/>
     <w:rsid w:val="000D1BE9"/>
     <w:rsid w:val="000D226E"/>
     <w:rsid w:val="000D7FDE"/>
     <w:rsid w:val="000E0B48"/>
     <w:rsid w:val="000F0B48"/>
     <w:rsid w:val="00145154"/>
     <w:rsid w:val="00151862"/>
     <w:rsid w:val="001630DD"/>
     <w:rsid w:val="00170BE1"/>
     <w:rsid w:val="00194351"/>
     <w:rsid w:val="001953D6"/>
     <w:rsid w:val="001A1CF2"/>
     <w:rsid w:val="001C1C61"/>
     <w:rsid w:val="001E17F1"/>
     <w:rsid w:val="002271CF"/>
     <w:rsid w:val="002323CE"/>
     <w:rsid w:val="00243B79"/>
     <w:rsid w:val="00263E55"/>
     <w:rsid w:val="00272B18"/>
     <w:rsid w:val="00275453"/>
     <w:rsid w:val="002A4A65"/>
     <w:rsid w:val="002B551C"/>
     <w:rsid w:val="002C0C9A"/>
     <w:rsid w:val="002E3C20"/>
     <w:rsid w:val="002E6E6E"/>
     <w:rsid w:val="002F0A75"/>
     <w:rsid w:val="00330139"/>
     <w:rsid w:val="0033404C"/>
     <w:rsid w:val="00370902"/>
     <w:rsid w:val="0037251F"/>
     <w:rsid w:val="00374EB5"/>
     <w:rsid w:val="00375470"/>
     <w:rsid w:val="00392729"/>
     <w:rsid w:val="003B3355"/>
     <w:rsid w:val="003B6A44"/>
     <w:rsid w:val="003D5C0A"/>
     <w:rsid w:val="003E6E63"/>
     <w:rsid w:val="0040067C"/>
     <w:rsid w:val="00446188"/>
     <w:rsid w:val="00457A81"/>
     <w:rsid w:val="00470238"/>
+    <w:rsid w:val="00487DF5"/>
     <w:rsid w:val="00492F99"/>
     <w:rsid w:val="00497150"/>
     <w:rsid w:val="004C7F83"/>
     <w:rsid w:val="004D1BB0"/>
     <w:rsid w:val="004E510D"/>
     <w:rsid w:val="004F6B20"/>
     <w:rsid w:val="005504DB"/>
     <w:rsid w:val="00561F27"/>
     <w:rsid w:val="00567CAC"/>
     <w:rsid w:val="00574332"/>
     <w:rsid w:val="00586524"/>
     <w:rsid w:val="005A38EA"/>
     <w:rsid w:val="005C2FB6"/>
     <w:rsid w:val="005C3331"/>
     <w:rsid w:val="005C5516"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C7B99"/>
     <w:rsid w:val="005D5B94"/>
     <w:rsid w:val="005E1E01"/>
     <w:rsid w:val="005F5D42"/>
     <w:rsid w:val="006107BD"/>
     <w:rsid w:val="00615AC9"/>
     <w:rsid w:val="00643B2D"/>
     <w:rsid w:val="0065004B"/>
+    <w:rsid w:val="006535B4"/>
     <w:rsid w:val="0067125C"/>
     <w:rsid w:val="0067594F"/>
     <w:rsid w:val="006943D0"/>
     <w:rsid w:val="006A4EC0"/>
     <w:rsid w:val="006B6E26"/>
     <w:rsid w:val="006C5312"/>
+    <w:rsid w:val="006C7119"/>
     <w:rsid w:val="006D185B"/>
     <w:rsid w:val="006D6EFA"/>
     <w:rsid w:val="006E6E62"/>
     <w:rsid w:val="006F2758"/>
     <w:rsid w:val="006F4AD0"/>
     <w:rsid w:val="006F6596"/>
     <w:rsid w:val="00701237"/>
     <w:rsid w:val="00707BC8"/>
     <w:rsid w:val="007176AC"/>
+    <w:rsid w:val="0074173F"/>
     <w:rsid w:val="007465B3"/>
     <w:rsid w:val="0075137C"/>
     <w:rsid w:val="00751AEC"/>
     <w:rsid w:val="00754D63"/>
     <w:rsid w:val="00790EFD"/>
     <w:rsid w:val="00793996"/>
     <w:rsid w:val="007A2EB4"/>
     <w:rsid w:val="007B617B"/>
     <w:rsid w:val="007D7F32"/>
     <w:rsid w:val="007E1EF2"/>
     <w:rsid w:val="007E6296"/>
     <w:rsid w:val="00813B12"/>
     <w:rsid w:val="00824B52"/>
     <w:rsid w:val="00834A95"/>
     <w:rsid w:val="00844827"/>
     <w:rsid w:val="008454CB"/>
     <w:rsid w:val="00893F7E"/>
     <w:rsid w:val="008A0B9F"/>
     <w:rsid w:val="008A1F17"/>
     <w:rsid w:val="008A3BF3"/>
     <w:rsid w:val="008A6D18"/>
     <w:rsid w:val="008C40C0"/>
     <w:rsid w:val="008D0D92"/>
     <w:rsid w:val="008E003F"/>
     <w:rsid w:val="008E368E"/>
     <w:rsid w:val="008E75CC"/>
     <w:rsid w:val="008F37E8"/>
     <w:rsid w:val="008F48BD"/>
     <w:rsid w:val="0090042E"/>
     <w:rsid w:val="00920339"/>
+    <w:rsid w:val="00947575"/>
     <w:rsid w:val="00953080"/>
     <w:rsid w:val="009565F0"/>
     <w:rsid w:val="00980EB3"/>
     <w:rsid w:val="0099208D"/>
     <w:rsid w:val="00996689"/>
     <w:rsid w:val="009A1C23"/>
     <w:rsid w:val="009A2445"/>
     <w:rsid w:val="009A5A37"/>
     <w:rsid w:val="009D7438"/>
     <w:rsid w:val="009E1088"/>
+    <w:rsid w:val="009E2810"/>
     <w:rsid w:val="009E7716"/>
     <w:rsid w:val="00A02D97"/>
     <w:rsid w:val="00A12B30"/>
     <w:rsid w:val="00A21BC5"/>
     <w:rsid w:val="00A22238"/>
     <w:rsid w:val="00A2631A"/>
     <w:rsid w:val="00A44B2C"/>
     <w:rsid w:val="00A44E27"/>
     <w:rsid w:val="00A55AF3"/>
     <w:rsid w:val="00A74CAB"/>
     <w:rsid w:val="00A96429"/>
     <w:rsid w:val="00A97102"/>
     <w:rsid w:val="00AA3C75"/>
     <w:rsid w:val="00AA77F6"/>
     <w:rsid w:val="00AB4E9E"/>
     <w:rsid w:val="00AB6BEA"/>
     <w:rsid w:val="00AC7FD7"/>
     <w:rsid w:val="00AE4FB7"/>
     <w:rsid w:val="00AF0325"/>
     <w:rsid w:val="00B00E33"/>
     <w:rsid w:val="00B10465"/>
     <w:rsid w:val="00B13E62"/>
     <w:rsid w:val="00B15BFC"/>
     <w:rsid w:val="00B23FFC"/>
     <w:rsid w:val="00B36074"/>
     <w:rsid w:val="00B4055D"/>
     <w:rsid w:val="00B460AD"/>
     <w:rsid w:val="00B62CB0"/>
     <w:rsid w:val="00B62F52"/>
     <w:rsid w:val="00B63337"/>
     <w:rsid w:val="00B72936"/>
     <w:rsid w:val="00B74AE7"/>
+    <w:rsid w:val="00B85AD9"/>
     <w:rsid w:val="00B87DF2"/>
     <w:rsid w:val="00BB4B9A"/>
     <w:rsid w:val="00BD2377"/>
     <w:rsid w:val="00BD3CBF"/>
     <w:rsid w:val="00C033D4"/>
     <w:rsid w:val="00C124D7"/>
     <w:rsid w:val="00C20345"/>
     <w:rsid w:val="00C20895"/>
     <w:rsid w:val="00C2295F"/>
+    <w:rsid w:val="00C44ED6"/>
     <w:rsid w:val="00C52342"/>
     <w:rsid w:val="00C87F0B"/>
     <w:rsid w:val="00CB3124"/>
     <w:rsid w:val="00CC059E"/>
     <w:rsid w:val="00CD7446"/>
     <w:rsid w:val="00CE1666"/>
     <w:rsid w:val="00CE372A"/>
     <w:rsid w:val="00CE4766"/>
     <w:rsid w:val="00CF776B"/>
     <w:rsid w:val="00D06717"/>
     <w:rsid w:val="00D1655D"/>
     <w:rsid w:val="00D17615"/>
     <w:rsid w:val="00D4458D"/>
+    <w:rsid w:val="00D45621"/>
     <w:rsid w:val="00D54E0C"/>
     <w:rsid w:val="00D7378B"/>
     <w:rsid w:val="00D76968"/>
     <w:rsid w:val="00D9039D"/>
     <w:rsid w:val="00D9336B"/>
     <w:rsid w:val="00DA3DB4"/>
     <w:rsid w:val="00DC6055"/>
     <w:rsid w:val="00DD16BF"/>
+    <w:rsid w:val="00DD52C4"/>
     <w:rsid w:val="00DE2672"/>
     <w:rsid w:val="00E02F07"/>
+    <w:rsid w:val="00E04B64"/>
     <w:rsid w:val="00E12554"/>
     <w:rsid w:val="00E12961"/>
     <w:rsid w:val="00E169E4"/>
     <w:rsid w:val="00E25FD9"/>
     <w:rsid w:val="00E44E59"/>
     <w:rsid w:val="00E4743A"/>
     <w:rsid w:val="00E531C9"/>
     <w:rsid w:val="00E53F31"/>
     <w:rsid w:val="00E62CB0"/>
     <w:rsid w:val="00E72C16"/>
     <w:rsid w:val="00E734FA"/>
     <w:rsid w:val="00E77E78"/>
+    <w:rsid w:val="00E817DA"/>
     <w:rsid w:val="00E9791F"/>
     <w:rsid w:val="00EA2FFB"/>
     <w:rsid w:val="00EC35CE"/>
     <w:rsid w:val="00EC4391"/>
     <w:rsid w:val="00EE5ECC"/>
     <w:rsid w:val="00F064FA"/>
     <w:rsid w:val="00F114A9"/>
     <w:rsid w:val="00F1596E"/>
     <w:rsid w:val="00F337DD"/>
     <w:rsid w:val="00F41551"/>
     <w:rsid w:val="00F52206"/>
     <w:rsid w:val="00F52300"/>
     <w:rsid w:val="00F57199"/>
     <w:rsid w:val="00F67145"/>
     <w:rsid w:val="00F67F54"/>
     <w:rsid w:val="00F726B8"/>
     <w:rsid w:val="00F81E01"/>
     <w:rsid w:val="00FA0A01"/>
     <w:rsid w:val="00FA4D34"/>
     <w:rsid w:val="00FB0EDB"/>
     <w:rsid w:val="00FB3A1C"/>
     <w:rsid w:val="00FC2637"/>
     <w:rsid w:val="00FC361A"/>
     <w:rsid w:val="00FC38BA"/>
+    <w:rsid w:val="00FC7A5A"/>
     <w:rsid w:val="00FD4496"/>
     <w:rsid w:val="00FD76CB"/>
     <w:rsid w:val="00FE3BB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3354,50 +3840,51 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -3501,51 +3988,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136173429">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3830,52 +4317,68 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>186</Words>
-  <Characters>1088</Characters>
+  <Words>227</Words>
+  <Characters>1299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1272</CharactersWithSpaces>
+  <CharactersWithSpaces>1523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>