--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -1,42 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F4D5CE3" w14:textId="77777777" w:rsidR="002C1075" w:rsidRPr="00BD50B6" w:rsidRDefault="002C1075" w:rsidP="006B272F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD50B6">
@@ -73,1911 +69,2215 @@
       </w:r>
       <w:r w:rsidR="007262F6" w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F14282" w14:textId="77777777" w:rsidR="00B151CC" w:rsidRPr="00BD50B6" w:rsidRDefault="002C1075" w:rsidP="00B151CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Percent Up-to-Date</w:t>
+        <w:t xml:space="preserve">Percent </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD50B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Up-to-Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="73917174" w14:textId="77777777" w:rsidR="00B151CC" w:rsidRPr="00BD50B6" w:rsidRDefault="00B151CC" w:rsidP="00B151CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Grade 12 Immunization Survey</w:t>
       </w:r>
       <w:r w:rsidR="00E76BA8" w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBA757D" w14:textId="77777777" w:rsidR="002C1075" w:rsidRPr="00BD50B6" w:rsidRDefault="002C1075" w:rsidP="00692E21">
+    <w:p w14:paraId="2DBA757D" w14:textId="6D649FE5" w:rsidR="002C1075" w:rsidRPr="00BD50B6" w:rsidRDefault="002C1075" w:rsidP="00692E21">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MASSACHUSETTS</w:t>
       </w:r>
       <w:r w:rsidR="009C03AE" w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF6559" w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="009C03AE" w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="00E852F2" w:rsidRPr="00BD50B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00AB49D5" w:rsidRPr="00BD50B6">
+      <w:r w:rsidR="00F74D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653A0A1C" w14:textId="77777777" w:rsidR="00692E21" w:rsidRPr="00BD50B6" w:rsidRDefault="00692E21" w:rsidP="00692E21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14400" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A93886" w:rsidRPr="00E544DB" w14:paraId="56ABFCCF" w14:textId="77777777" w:rsidTr="006D77C3">
-[...443 lines deleted...]
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="71511843" w14:textId="77777777" w:rsidTr="00E0036A">
+      <w:tr w:rsidR="00A93886" w:rsidRPr="00E544DB" w14:paraId="56ABFCCF" w14:textId="77777777" w:rsidTr="00EC3B39">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0E6A84" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="7EA2BBDE" w14:textId="6EB0C3B9" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>School Year</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07191137" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...38 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="440E42D6" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number of Records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B6147D" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="7226EA13" w14:textId="77777777" w:rsidR="00270847" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59EECF0A" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MMR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3CF160" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="3989A174" w14:textId="77777777" w:rsidR="00270847" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7003AB6A" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hep B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7004D447" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="57D3FE43" w14:textId="77777777" w:rsidR="00270847" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACE3ACF" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Varicella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045090EC" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="54B31BAC" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>History of chickenpox disease</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D45B38" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...38 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="763974B7" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Immunity to chickenpox</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABC30A2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="153F8B84" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tdap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50A2A705" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="41D80452" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00C13E5D" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MenACWY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEE4170" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...19 lines deleted...]
-              <w:t>87.9</w:t>
+          <w:p w14:paraId="172A8E91" w14:textId="77777777" w:rsidR="00A93886" w:rsidRPr="00E544DB" w:rsidRDefault="00A93886" w:rsidP="007262F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="2DC92A85" w14:textId="77777777" w:rsidTr="00AB49D5">
+      <w:tr w:rsidR="00C87239" w:rsidRPr="00E544DB" w14:paraId="11183D02" w14:textId="77777777" w:rsidTr="00EC3B39">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F17F67" w14:textId="347526B5" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>67,873</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B1478B" w14:textId="0D5AC32D" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>71,843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41127105" w14:textId="6DFE4B85" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>98.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B869844" w14:textId="4FA413AB" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>98.3</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>97.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758C6588" w14:textId="649365C1" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>96.9</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>96.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262003ED" w14:textId="05B386C4" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0.9</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>0.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354355C4" w14:textId="5345C506" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>97.9</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>97.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733E22A8" w14:textId="36A45D62" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>97.9</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>97.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C47ACC" w14:textId="5A9F4926" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>90.2</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>90.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A7B003" w14:textId="2BC61AC3" w:rsidR="00C87239" w:rsidRPr="00C87239" w:rsidRDefault="00C87239" w:rsidP="00C87239">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>88.8</w:t>
+              <w:t>89.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="0D0910BC" w14:textId="77777777" w:rsidTr="00AB49D5">
+      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="71511843" w14:textId="77777777" w:rsidTr="00EC3B39">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1970E90A" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...26 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="1F0E6A84" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA8EB5E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="07191137" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71,3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE22F3" w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5A3A9C" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="67B6147D" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328734C3" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="4F3CF160" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FFD843" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="7004D447" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D183763" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="045090EC" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2511C1E2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="21D45B38" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE22F3" w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3547CAC0" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...12 lines deleted...]
-                <w:position w:val="-30"/>
+          <w:p w14:paraId="6ABC30A2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3A04D0" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="50A2A705" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D769F8" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>74.6</w:t>
+          <w:p w14:paraId="0AEE4170" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00C87239" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87239">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="01E8316C" w14:textId="77777777" w:rsidTr="00E97791">
+      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="2DC92A85" w14:textId="77777777" w:rsidTr="00EC3B39">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1CB37B" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1E5A51" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67,873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="767B86BA" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEC7B56" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A44967E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744E2A2D" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B4E858" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38427CAB" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B579F8" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721514BA" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="0D0910BC" w14:textId="77777777" w:rsidTr="00EC3B39">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD3B445" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...21 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="1970E90A" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2022-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA8EB5E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68,358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5A3A9C" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="328734C3" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FFD843" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D183763" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2511C1E2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3547CAC0" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3A04D0" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D769F8" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="01E8316C" w14:textId="77777777" w:rsidTr="00EC3B39">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B788D7" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>52,417</w:t>
+          <w:p w14:paraId="2FD3B445" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07098EC7" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>95.5</w:t>
+          <w:p w14:paraId="67B788D7" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52,417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14B726A3" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>94.5</w:t>
+          <w:p w14:paraId="07098EC7" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5151F37C" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>94.1</w:t>
+          <w:p w14:paraId="14B726A3" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF6C5B2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>1.2</w:t>
+          <w:p w14:paraId="5151F37C" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="490B1BD9" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>95.3</w:t>
+          <w:p w14:paraId="4FF6C5B2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A383A09" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>93.9</w:t>
+          <w:p w14:paraId="490B1BD9" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A173BD1" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
-[...16 lines deleted...]
-              <w:t>70.7</w:t>
+          <w:p w14:paraId="4A383A09" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="6A173BD1" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E544DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="185EA4E2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E544DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>68.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="1F8841F5" w14:textId="77777777" w:rsidTr="00E97791">
+      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="1F8841F5" w14:textId="77777777" w:rsidTr="00EC3B39">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43BC9C01" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E544DB">
@@ -2255,1786 +2555,1775 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="495705E8" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00BD50B6" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="14800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="267"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="476"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="4661"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="1763"/>
+        <w:gridCol w:w="1648"/>
+        <w:gridCol w:w="1615"/>
+        <w:gridCol w:w="1291"/>
+        <w:gridCol w:w="1291"/>
+        <w:gridCol w:w="1291"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="6BD6E4BE" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="664A6362" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="2A8A6E13" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5762A284" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="RANGE!A9"/>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005E15A3" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13570" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FAD05F" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134EE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rates for vaccines are rounded and may slightly under- or overestimate true immunization rates and not always add up to 100%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3470CBE2" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="2F327C65" w14:textId="77777777" w:rsidTr="00134EE2">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED39D5D" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="RANGE!A11"/>
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13570" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1BAD8BBF" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2748CECE" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Compliance with grade 11 immunization requirements was assessed at grade 11 from 2020-2023. Beginning with the 2023-2024 school year, compliance with grade 11 immunization requirements is assessed at grade 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="599FAFC1" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="517BBB81" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="2E123C5E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDAF413" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13570" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0CA2B8FE" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70D25E62" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="RANGE!B10"/>
-            <w:r w:rsidRPr="00E544DB">
+            <w:bookmarkStart w:id="3" w:name="RANGE!B12"/>
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. In 2020-2021, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="4FE7EAA4" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="3C84AF65" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D51EE7" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="01D3076F" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150F51FF" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2023-25: No schools omitted due to data discrepancies.</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="17D0EC7E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+              <w:t>2025-26: Data for 2 schools was omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C96175" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53AC735C" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19D2708F" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3934D326" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A95314C" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0890F7F2" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="6119138B" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="23C8DC7D" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49497D2C" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2353E5C4" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+              <w:t>2023-25: No schools omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64A24F71" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2021-23: Data for 1 school was omitted due to data discrepancies.</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19E1CA55" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="41CE8794" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="061BE6D0" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="2B341754" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77727B6C" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="086FADD6" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DF5D178" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="3F6CA6AF" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A71F6E2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="46436D67" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="169F348C" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="40C589C3" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBF799B" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA9131D" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+              <w:t>2021-23: Data for 1 school was omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="104F1748" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2020-21: No schools omitted due to data discrepancies.</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE7EAD1" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="453CCD2B" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="782843A4" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="4897C44F" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BB7E41D" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="0152F4CD" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18B6F7FE" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="668617BD" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E547B61" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...31 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4149A180" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="18A90B29" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="77AD8868" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7542C4A5" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7EE0BC" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020-21: No schools </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00134EE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>omitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00134EE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27804A44" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FADCE7E" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D7B607" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736F06ED" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0569B0E1" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B3681A" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="10F12FAC" w14:textId="77777777" w:rsidTr="00134EE2">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5756EB40" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="10092DD9" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8BDEA0" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Measles, mumps, and rubella vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B308A1D" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+          <w:p w14:paraId="5CE87AF0" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="202F61CA" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="5DC128B8" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C74166" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="56440B63" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B24B6AD" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="0B75A810" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A80F5C5" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="3BBD3226" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50616833" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="6439A874" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43E73A01" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="13006361" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="590B6DF0" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="09183CC8" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="281DF2B9" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBE8C24" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="1FF559FB" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="9697" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C12EC77" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Students with laboratory evidence of immunity to measles, mumps, rubella, hepatitis B, and varicella are included in these numbers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2289C38F" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+          <w:p w14:paraId="1D064B3A" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A200278" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1580BA2D" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06731C7B" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="0C486F97" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="49A3D2D9" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="268580CE" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01E06A93" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="6AAB38E6" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="9697" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1965396F" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Includes students with 2 doses of varicella vaccine, laboratory evidence of immunity, or a documented reliable history of chickenpox disease.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45B2B622" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+          <w:p w14:paraId="5B591B5C" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74020360" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="047B8692" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E642F8" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="508FB776" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="54243BB3" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="51EDB51E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDCB5DC" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="274A21C2" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A398966" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tetanus, diphtheria, acellular pertussis vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61FDCB7E" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+          <w:p w14:paraId="7C58C4AD" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60748D91" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="747E0AA5" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7267E9FC" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="226B4811" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1788617C" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="08B86BDA" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66108C1D" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="260E3C19" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23DC2BF9" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0B2463E0" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E184538" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w14:paraId="5E4760F1" w14:textId="77777777" w:rsidTr="008B5E96">
+      <w:tr w:rsidR="00134EE2" w:rsidRPr="00134EE2" w14:paraId="78FA25D2" w14:textId="77777777" w:rsidTr="00134EE2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="347E1910" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D133160" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="64944391" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
+            <w:tcW w:w="6434" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3459E034" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E544DB">
+            <w:r w:rsidRPr="00134EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Series complete 2020-Current: 2 MMR + 3 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AA35CA" w:rsidRPr="00E544DB">
+              <w:t>Series complete 2020-Current: 2 MMR + 3 Hep B + immunity to chickenpox + 1 Tdap + 1 MenACWY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76FB0ACC" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>H</w:t>
-[...39 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26F0F9D4" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="17DA2122" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05ACFFED" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="2635D3EB" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58E2ECA1" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...18 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:p w14:paraId="7A0FAB8B" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="149CCBE9" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00E544DB" w:rsidRDefault="00AB49D5" w:rsidP="008B5E96">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4634F725" w14:textId="77777777" w:rsidR="00134EE2" w:rsidRPr="00134EE2" w:rsidRDefault="00134EE2" w:rsidP="00134EE2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="735ED956" w14:textId="77777777" w:rsidR="00AB49D5" w:rsidRPr="00BD50B6" w:rsidRDefault="00AB49D5" w:rsidP="00AB49D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB49D5" w:rsidRPr="00BD50B6" w:rsidSect="00480024">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1626D508" w14:textId="77777777" w:rsidR="007B621E" w:rsidRDefault="007B621E" w:rsidP="002C1075">
+    <w:p w14:paraId="6F5F606C" w14:textId="77777777" w:rsidR="0036048A" w:rsidRDefault="0036048A" w:rsidP="002C1075">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79A2D0ED" w14:textId="77777777" w:rsidR="007B621E" w:rsidRDefault="007B621E" w:rsidP="002C1075">
+    <w:p w14:paraId="4271B018" w14:textId="77777777" w:rsidR="0036048A" w:rsidRDefault="0036048A" w:rsidP="002C1075">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -4046,249 +4335,255 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C6EE542" w14:textId="77777777" w:rsidR="00FD3A6A" w:rsidRDefault="00FD3A6A">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AD5A29A" w14:textId="77777777" w:rsidR="007262F6" w:rsidRPr="00BD50B6" w:rsidRDefault="007262F6" w:rsidP="007262F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="40CBA2EB" w14:textId="77777777" w:rsidR="007262F6" w:rsidRPr="00BD50B6" w:rsidRDefault="007262F6" w:rsidP="007262F6">
+  <w:p w14:paraId="40CBA2EB" w14:textId="4F37BE21" w:rsidR="007262F6" w:rsidRPr="00BD50B6" w:rsidRDefault="007262F6" w:rsidP="007262F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division,</w:t>
     </w:r>
     <w:r w:rsidR="00270847" w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Grade 12</w:t>
     </w:r>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Immunization Surveys, 2020-202</w:t>
     </w:r>
-    <w:r w:rsidR="00AB49D5" w:rsidRPr="00BD50B6">
+    <w:r w:rsidR="00F74D43">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F35FB51" w14:textId="77777777" w:rsidR="007262F6" w:rsidRPr="00BD50B6" w:rsidRDefault="007262F6" w:rsidP="007262F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34F74C7C" w14:textId="7BB2FBCD" w:rsidR="0021635E" w:rsidRPr="00BD50B6" w:rsidRDefault="007262F6" w:rsidP="00EA7496">
+  <w:p w14:paraId="34F74C7C" w14:textId="4E0DC23C" w:rsidR="0021635E" w:rsidRPr="00BD50B6" w:rsidRDefault="007262F6" w:rsidP="00EA7496">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
     <w:r w:rsidR="00FD3A6A" w:rsidRPr="00FD3A6A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>04/24/25</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00F74D43">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD3A6A" w:rsidRPr="00FD3A6A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00F74D43">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C151E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD3A6A" w:rsidRPr="00FD3A6A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F74D43">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00AB49D5" w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
     <w:r w:rsidR="00AB49D5" w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>G12</w:t>
     </w:r>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>Coverage20-2</w:t>
     </w:r>
-    <w:r w:rsidR="00AB49D5" w:rsidRPr="00BD50B6">
+    <w:r w:rsidR="00F74D43">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B133F8C" w14:textId="77777777" w:rsidR="007B621E" w:rsidRDefault="007B621E" w:rsidP="002C1075">
+    <w:p w14:paraId="633E34F0" w14:textId="77777777" w:rsidR="0036048A" w:rsidRDefault="0036048A" w:rsidP="002C1075">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="244142EF" w14:textId="77777777" w:rsidR="007B621E" w:rsidRDefault="007B621E" w:rsidP="002C1075">
+    <w:p w14:paraId="61048874" w14:textId="77777777" w:rsidR="0036048A" w:rsidRDefault="0036048A" w:rsidP="002C1075">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E6A909" w14:textId="77777777" w:rsidR="0021635E" w:rsidRPr="00BD50B6" w:rsidRDefault="0021635E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="4" w:name="_Hlk161698464"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk161698465"/>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
   </w:p>
   <w:p w14:paraId="35EF6E26" w14:textId="77777777" w:rsidR="0021635E" w:rsidRPr="00BD50B6" w:rsidRDefault="0021635E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
@@ -4300,65 +4595,56 @@
     </w:pPr>
     <w:r w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">IMMUNIZATION </w:t>
     </w:r>
     <w:r w:rsidR="002F1E92" w:rsidRPr="00BD50B6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>DIVISION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D618444" w14:textId="77777777" w:rsidR="00692E21" w:rsidRDefault="00692E21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4369,50 +4655,51 @@
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjO0MDAzN7QwMzczsTRX0lEKTi0uzszPAykwqQUANEjPkiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00675C7E"/>
     <w:rsid w:val="00004332"/>
     <w:rsid w:val="00015E6A"/>
     <w:rsid w:val="0002046E"/>
     <w:rsid w:val="00055111"/>
     <w:rsid w:val="00087BFB"/>
     <w:rsid w:val="000968A5"/>
     <w:rsid w:val="000A3580"/>
     <w:rsid w:val="000B3339"/>
     <w:rsid w:val="000C2E4C"/>
     <w:rsid w:val="000C7B57"/>
     <w:rsid w:val="000D4778"/>
     <w:rsid w:val="000D6645"/>
     <w:rsid w:val="00103502"/>
     <w:rsid w:val="00110F43"/>
     <w:rsid w:val="00112EB3"/>
     <w:rsid w:val="00113205"/>
     <w:rsid w:val="001155BA"/>
     <w:rsid w:val="001159E1"/>
     <w:rsid w:val="00116E42"/>
     <w:rsid w:val="00123E56"/>
     <w:rsid w:val="001303B6"/>
+    <w:rsid w:val="00134EE2"/>
     <w:rsid w:val="0015414E"/>
     <w:rsid w:val="0015530E"/>
     <w:rsid w:val="00164A23"/>
     <w:rsid w:val="00166C4B"/>
     <w:rsid w:val="001743CC"/>
     <w:rsid w:val="00175254"/>
     <w:rsid w:val="001817C3"/>
     <w:rsid w:val="00182339"/>
     <w:rsid w:val="001A315D"/>
     <w:rsid w:val="001B3264"/>
     <w:rsid w:val="001B40C0"/>
     <w:rsid w:val="001B7054"/>
     <w:rsid w:val="001C1D13"/>
     <w:rsid w:val="001C7199"/>
     <w:rsid w:val="001D48A9"/>
     <w:rsid w:val="001E631F"/>
     <w:rsid w:val="001F674B"/>
     <w:rsid w:val="0021351F"/>
     <w:rsid w:val="0021635E"/>
     <w:rsid w:val="00224EB1"/>
     <w:rsid w:val="00230C45"/>
     <w:rsid w:val="0023420B"/>
     <w:rsid w:val="00234FB1"/>
     <w:rsid w:val="00240B77"/>
     <w:rsid w:val="00242C57"/>
@@ -4423,94 +4710,99 @@
     <w:rsid w:val="002640CA"/>
     <w:rsid w:val="00270847"/>
     <w:rsid w:val="00274A72"/>
     <w:rsid w:val="00280B65"/>
     <w:rsid w:val="00284485"/>
     <w:rsid w:val="002A6873"/>
     <w:rsid w:val="002B0630"/>
     <w:rsid w:val="002B3359"/>
     <w:rsid w:val="002C1075"/>
     <w:rsid w:val="002C10E9"/>
     <w:rsid w:val="002C1624"/>
     <w:rsid w:val="002E392D"/>
     <w:rsid w:val="002F134A"/>
     <w:rsid w:val="002F1E92"/>
     <w:rsid w:val="002F639D"/>
     <w:rsid w:val="00302A8C"/>
     <w:rsid w:val="003130E3"/>
     <w:rsid w:val="0032152B"/>
     <w:rsid w:val="003359E0"/>
     <w:rsid w:val="00345141"/>
     <w:rsid w:val="003524A9"/>
     <w:rsid w:val="00353AB0"/>
     <w:rsid w:val="00355366"/>
     <w:rsid w:val="00355DA0"/>
     <w:rsid w:val="00356567"/>
+    <w:rsid w:val="0036048A"/>
     <w:rsid w:val="003747D8"/>
     <w:rsid w:val="003870A4"/>
     <w:rsid w:val="0039198B"/>
     <w:rsid w:val="0039353B"/>
     <w:rsid w:val="003A6AA6"/>
     <w:rsid w:val="003E7FA8"/>
+    <w:rsid w:val="003F0E9D"/>
     <w:rsid w:val="003F56A6"/>
     <w:rsid w:val="00407FBF"/>
     <w:rsid w:val="00410B29"/>
     <w:rsid w:val="004123BB"/>
     <w:rsid w:val="004219CC"/>
     <w:rsid w:val="00426D1D"/>
     <w:rsid w:val="00435397"/>
     <w:rsid w:val="00437A2F"/>
     <w:rsid w:val="00444BD1"/>
     <w:rsid w:val="00446639"/>
     <w:rsid w:val="00447A03"/>
+    <w:rsid w:val="004529D0"/>
     <w:rsid w:val="00455397"/>
     <w:rsid w:val="004576E4"/>
     <w:rsid w:val="004623E1"/>
     <w:rsid w:val="004643C7"/>
     <w:rsid w:val="00480024"/>
     <w:rsid w:val="0048538F"/>
     <w:rsid w:val="004A301B"/>
     <w:rsid w:val="004B0DE2"/>
     <w:rsid w:val="004C3BA1"/>
     <w:rsid w:val="004C66DC"/>
     <w:rsid w:val="004D285E"/>
     <w:rsid w:val="004E684F"/>
     <w:rsid w:val="00503FE7"/>
     <w:rsid w:val="00516DDF"/>
     <w:rsid w:val="00536737"/>
     <w:rsid w:val="00542CF9"/>
+    <w:rsid w:val="005474D1"/>
     <w:rsid w:val="005531D7"/>
     <w:rsid w:val="00566C5D"/>
     <w:rsid w:val="0057104F"/>
     <w:rsid w:val="005815D4"/>
     <w:rsid w:val="00584BB3"/>
     <w:rsid w:val="005A1A83"/>
     <w:rsid w:val="005A309F"/>
     <w:rsid w:val="005B3B2F"/>
     <w:rsid w:val="005B50A8"/>
     <w:rsid w:val="005D4651"/>
     <w:rsid w:val="005D4C6D"/>
+    <w:rsid w:val="005E49EF"/>
     <w:rsid w:val="005E56CA"/>
     <w:rsid w:val="006074FF"/>
     <w:rsid w:val="00610109"/>
     <w:rsid w:val="006102F8"/>
     <w:rsid w:val="006159A6"/>
     <w:rsid w:val="00616E4F"/>
     <w:rsid w:val="00625794"/>
     <w:rsid w:val="0063306D"/>
     <w:rsid w:val="0063337F"/>
     <w:rsid w:val="006466AF"/>
     <w:rsid w:val="0065606F"/>
     <w:rsid w:val="00664196"/>
     <w:rsid w:val="00664D89"/>
     <w:rsid w:val="00666DEA"/>
     <w:rsid w:val="00672AE9"/>
     <w:rsid w:val="00675C7E"/>
     <w:rsid w:val="00682997"/>
     <w:rsid w:val="00692E21"/>
     <w:rsid w:val="00696C33"/>
     <w:rsid w:val="00697601"/>
     <w:rsid w:val="006A3B6E"/>
     <w:rsid w:val="006A61FB"/>
     <w:rsid w:val="006B03B9"/>
     <w:rsid w:val="006B272F"/>
     <w:rsid w:val="006C02AF"/>
@@ -4533,50 +4825,51 @@
     <w:rsid w:val="00776C76"/>
     <w:rsid w:val="00780862"/>
     <w:rsid w:val="00783383"/>
     <w:rsid w:val="00794226"/>
     <w:rsid w:val="007945F9"/>
     <w:rsid w:val="007B36F8"/>
     <w:rsid w:val="007B621E"/>
     <w:rsid w:val="007B640C"/>
     <w:rsid w:val="007D77E6"/>
     <w:rsid w:val="007E3CEF"/>
     <w:rsid w:val="00813A12"/>
     <w:rsid w:val="00823E7D"/>
     <w:rsid w:val="00825533"/>
     <w:rsid w:val="00841DD4"/>
     <w:rsid w:val="008461EB"/>
     <w:rsid w:val="00850163"/>
     <w:rsid w:val="00853F15"/>
     <w:rsid w:val="00860B53"/>
     <w:rsid w:val="00862A1E"/>
     <w:rsid w:val="00881582"/>
     <w:rsid w:val="008901AF"/>
     <w:rsid w:val="0089599B"/>
     <w:rsid w:val="00896869"/>
     <w:rsid w:val="008A1847"/>
     <w:rsid w:val="008A2917"/>
+    <w:rsid w:val="008B3DC5"/>
     <w:rsid w:val="008B5E96"/>
     <w:rsid w:val="008C1060"/>
     <w:rsid w:val="008C7959"/>
     <w:rsid w:val="008D3E2F"/>
     <w:rsid w:val="008D4D95"/>
     <w:rsid w:val="008D4EE3"/>
     <w:rsid w:val="008D775E"/>
     <w:rsid w:val="008E481A"/>
     <w:rsid w:val="008F3E63"/>
     <w:rsid w:val="009076A8"/>
     <w:rsid w:val="00912F60"/>
     <w:rsid w:val="00922219"/>
     <w:rsid w:val="00926BB1"/>
     <w:rsid w:val="00936E7E"/>
     <w:rsid w:val="00943582"/>
     <w:rsid w:val="009517CA"/>
     <w:rsid w:val="00952AAC"/>
     <w:rsid w:val="00956934"/>
     <w:rsid w:val="00957712"/>
     <w:rsid w:val="00972D02"/>
     <w:rsid w:val="00976A18"/>
     <w:rsid w:val="00983639"/>
     <w:rsid w:val="00997659"/>
     <w:rsid w:val="009A0081"/>
     <w:rsid w:val="009B1086"/>
@@ -4598,150 +4891,158 @@
     <w:rsid w:val="00A96527"/>
     <w:rsid w:val="00AA2B41"/>
     <w:rsid w:val="00AA35CA"/>
     <w:rsid w:val="00AA76ED"/>
     <w:rsid w:val="00AA7EBD"/>
     <w:rsid w:val="00AB0D11"/>
     <w:rsid w:val="00AB49D5"/>
     <w:rsid w:val="00AD6E7E"/>
     <w:rsid w:val="00AE132A"/>
     <w:rsid w:val="00AE731C"/>
     <w:rsid w:val="00AF3784"/>
     <w:rsid w:val="00AF568C"/>
     <w:rsid w:val="00B151CC"/>
     <w:rsid w:val="00B1749C"/>
     <w:rsid w:val="00B66247"/>
     <w:rsid w:val="00B862F5"/>
     <w:rsid w:val="00BB3B9A"/>
     <w:rsid w:val="00BD50B6"/>
     <w:rsid w:val="00BD73F5"/>
     <w:rsid w:val="00BE1A72"/>
     <w:rsid w:val="00BE691D"/>
     <w:rsid w:val="00BF09CC"/>
     <w:rsid w:val="00BF282A"/>
     <w:rsid w:val="00C006E4"/>
     <w:rsid w:val="00C13E5D"/>
+    <w:rsid w:val="00C151E5"/>
     <w:rsid w:val="00C2229D"/>
     <w:rsid w:val="00C362EE"/>
     <w:rsid w:val="00C44BF2"/>
     <w:rsid w:val="00C46CB8"/>
     <w:rsid w:val="00C51BE9"/>
     <w:rsid w:val="00C52ECE"/>
+    <w:rsid w:val="00C702AF"/>
     <w:rsid w:val="00C72994"/>
     <w:rsid w:val="00C75C95"/>
     <w:rsid w:val="00C80244"/>
     <w:rsid w:val="00C84948"/>
+    <w:rsid w:val="00C87239"/>
     <w:rsid w:val="00C872D7"/>
     <w:rsid w:val="00C936C4"/>
     <w:rsid w:val="00C93D98"/>
     <w:rsid w:val="00CA2FF1"/>
     <w:rsid w:val="00CB1EE2"/>
     <w:rsid w:val="00CB637A"/>
     <w:rsid w:val="00CC1154"/>
     <w:rsid w:val="00CD64F2"/>
     <w:rsid w:val="00CD6962"/>
     <w:rsid w:val="00CE1C7C"/>
     <w:rsid w:val="00CF1F30"/>
     <w:rsid w:val="00CF5C32"/>
     <w:rsid w:val="00CF6559"/>
     <w:rsid w:val="00D0566C"/>
     <w:rsid w:val="00D056EC"/>
     <w:rsid w:val="00D1113A"/>
     <w:rsid w:val="00D14CD1"/>
     <w:rsid w:val="00D27071"/>
     <w:rsid w:val="00D33DE4"/>
     <w:rsid w:val="00D3407E"/>
     <w:rsid w:val="00D36ED6"/>
     <w:rsid w:val="00D432D5"/>
+    <w:rsid w:val="00D4626F"/>
     <w:rsid w:val="00D5291F"/>
     <w:rsid w:val="00D533BB"/>
     <w:rsid w:val="00D60738"/>
     <w:rsid w:val="00D643B0"/>
     <w:rsid w:val="00D65738"/>
     <w:rsid w:val="00DA4E54"/>
     <w:rsid w:val="00DC3286"/>
     <w:rsid w:val="00DC4798"/>
     <w:rsid w:val="00DC773F"/>
     <w:rsid w:val="00DD24D6"/>
     <w:rsid w:val="00DE22F3"/>
     <w:rsid w:val="00DF1C0C"/>
     <w:rsid w:val="00E0036A"/>
     <w:rsid w:val="00E06CC3"/>
     <w:rsid w:val="00E40003"/>
     <w:rsid w:val="00E44C35"/>
     <w:rsid w:val="00E544DB"/>
     <w:rsid w:val="00E545A2"/>
     <w:rsid w:val="00E54A58"/>
     <w:rsid w:val="00E57BDF"/>
     <w:rsid w:val="00E633E1"/>
     <w:rsid w:val="00E6371A"/>
     <w:rsid w:val="00E71622"/>
     <w:rsid w:val="00E7483C"/>
     <w:rsid w:val="00E75E46"/>
     <w:rsid w:val="00E76BA8"/>
     <w:rsid w:val="00E77439"/>
     <w:rsid w:val="00E81A44"/>
     <w:rsid w:val="00E82812"/>
     <w:rsid w:val="00E8315D"/>
     <w:rsid w:val="00E83FDF"/>
     <w:rsid w:val="00E852F2"/>
     <w:rsid w:val="00E91069"/>
     <w:rsid w:val="00E91ED8"/>
     <w:rsid w:val="00E97791"/>
     <w:rsid w:val="00EA38A1"/>
     <w:rsid w:val="00EA7404"/>
     <w:rsid w:val="00EA7496"/>
     <w:rsid w:val="00EA770C"/>
     <w:rsid w:val="00EB78E9"/>
     <w:rsid w:val="00EC335E"/>
+    <w:rsid w:val="00EC3B39"/>
     <w:rsid w:val="00EC56B0"/>
     <w:rsid w:val="00ED0E54"/>
     <w:rsid w:val="00ED3480"/>
     <w:rsid w:val="00ED392C"/>
     <w:rsid w:val="00EE1A19"/>
     <w:rsid w:val="00EE569D"/>
     <w:rsid w:val="00EE7682"/>
     <w:rsid w:val="00EF7926"/>
     <w:rsid w:val="00F0281A"/>
     <w:rsid w:val="00F06760"/>
     <w:rsid w:val="00F140D0"/>
     <w:rsid w:val="00F14183"/>
     <w:rsid w:val="00F20E07"/>
     <w:rsid w:val="00F23F43"/>
     <w:rsid w:val="00F302F0"/>
     <w:rsid w:val="00F31926"/>
     <w:rsid w:val="00F41952"/>
     <w:rsid w:val="00F545BC"/>
     <w:rsid w:val="00F5653E"/>
     <w:rsid w:val="00F57C03"/>
     <w:rsid w:val="00F601B7"/>
     <w:rsid w:val="00F61242"/>
     <w:rsid w:val="00F61B4D"/>
     <w:rsid w:val="00F670E3"/>
+    <w:rsid w:val="00F74D43"/>
+    <w:rsid w:val="00F827CB"/>
     <w:rsid w:val="00F90067"/>
     <w:rsid w:val="00F940C6"/>
     <w:rsid w:val="00F964F8"/>
+    <w:rsid w:val="00F96E06"/>
     <w:rsid w:val="00FC260D"/>
     <w:rsid w:val="00FC29F5"/>
     <w:rsid w:val="00FD3A6A"/>
     <w:rsid w:val="00FE7BB2"/>
     <w:rsid w:val="00FF3901"/>
     <w:rsid w:val="00FF4A7F"/>
     <w:rsid w:val="00FF4E2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -5051,50 +5352,51 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -5208,51 +5510,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2018534655">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5537,67 +5839,53 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>272</Words>
-  <Characters>1560</Characters>
+  <Words>313</Words>
+  <Characters>1788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1829</CharactersWithSpaces>
+  <CharactersWithSpaces>2097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>