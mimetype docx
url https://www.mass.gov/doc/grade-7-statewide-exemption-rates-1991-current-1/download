--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04F7DDC6" w14:textId="77777777" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -63,80 +59,80 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grade 7</w:t>
       </w:r>
       <w:r w:rsidR="00860708" w:rsidRPr="009B5EB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Immunization Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAAD513" w14:textId="77777777" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
+    <w:p w14:paraId="0DAAD513" w14:textId="325FEEA5" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MASSACHUSETTS 1991-202</w:t>
       </w:r>
-      <w:r w:rsidR="00B073E2" w:rsidRPr="009B5EB5">
+      <w:r w:rsidR="00773413">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBCF039" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="009B5EB5" w:rsidRDefault="00AA77F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14976" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -412,50 +408,315 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06219900" w14:textId="77777777" w:rsidR="00AA77F6" w:rsidRPr="00B04840" w:rsidRDefault="00AA77F6" w:rsidP="005C0983">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total % Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002D13AF" w:rsidRPr="00B04840" w14:paraId="7A1D0393" w14:textId="77777777" w:rsidTr="002D13AF">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38794AE2" w14:textId="771BF926" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="203A8AF5" w14:textId="07321A59" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>70,649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F19E18" w14:textId="28297F68" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504A9DF7" w14:textId="5B097FA9" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599ADCC1" w14:textId="16737028" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2513BD1E" w14:textId="65A26860" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014AFC0C" w14:textId="228B0D68" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B40B29" w14:textId="4B8E2326" w:rsidR="002D13AF" w:rsidRPr="002D13AF" w:rsidRDefault="002D13AF" w:rsidP="002D13AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="004541D7" w:rsidRPr="00B04840" w14:paraId="4BA3152E" w14:textId="77777777" w:rsidTr="008F24CB">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1587AECC" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -463,546 +724,515 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1149937E" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1149937E" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70,837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EABF1E9" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4EABF1E9" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="0068493A" w:rsidRPr="00B04840">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0068493A" w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356C46C5" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="356C46C5" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidR="0068493A" w:rsidRPr="00B04840">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0068493A" w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15E3C637" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="15E3C637" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="0068493A" w:rsidRPr="00B04840">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0068493A" w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E37ECDE" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5E37ECDE" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2286E607" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2286E607" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
-            <w:r w:rsidR="0068493A" w:rsidRPr="00B04840">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0068493A" w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C336B2B" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2C336B2B" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="002D13AF" w:rsidRDefault="004541D7" w:rsidP="004541D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
-            <w:r w:rsidR="0068493A" w:rsidRPr="00B04840">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0068493A" w:rsidRPr="002D13AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004541D7" w:rsidRPr="00B04840" w14:paraId="27BB4947" w14:textId="77777777" w:rsidTr="004541D7">
+      <w:tr w:rsidR="004541D7" w:rsidRPr="00B04840" w14:paraId="27BB4947" w14:textId="77777777" w:rsidTr="002D13AF">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A706744" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55368893" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71,277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28224652" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45F0863D" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="375AB2D2" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>754</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D8AE1E8" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44093CED" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31731A0E" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3791,50 +4021,51 @@
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F566E34" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2010-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11CE9A0F" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78,634</w:t>
@@ -3996,51 +4227,50 @@
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0846C7DA" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2009-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E6DB9B5" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>76,367</w:t>
@@ -7257,50 +7487,51 @@
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03B730A3" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1993-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25D19F14" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73,863</w:t>
@@ -7657,51 +7888,50 @@
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71C0D242" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1991-92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4F2FFB" w14:textId="77777777" w:rsidR="004541D7" w:rsidRPr="00B04840" w:rsidRDefault="004541D7" w:rsidP="004541D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04840">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>69,876</w:t>
@@ -7848,1587 +8078,1649 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5631AECB" w14:textId="77777777" w:rsidR="00E41D77" w:rsidRPr="009B5EB5" w:rsidRDefault="00E41D77" w:rsidP="00B43A90">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="14656" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="267"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="544"/>
+        <w:gridCol w:w="13224"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="66"/>
+        <w:gridCol w:w="222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="707BAF8A" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="0AA3B3DB" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B0B8540" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="26EF7370" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F73E092" w14:textId="77777777" w:rsidR="002B332D" w:rsidRPr="002E69B5" w:rsidRDefault="002B332D" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14112" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5155D655" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E69B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rates for exemptions are rounded and may slightly under- or overestimate true immunization rates and not always add up to 100%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7B0CB8" w14:textId="77777777" w:rsidR="002B332D" w:rsidRPr="002E69B5" w:rsidRDefault="002B332D" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="0786C6A7" w14:textId="77777777" w:rsidTr="002B332D">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="288" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45379733" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="13824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1403CA7C" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="00B053AD" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="RANGE!B37"/>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:bookmarkStart w:id="1" w:name="RANGE!B39"/>
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning with the 2017-18 school year, the survey submission deadline was extended from late October to mid-December at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="64350927" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="4674C25C" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="540A3FB0" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="587FADFD" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="283A14D6" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="3542A687" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2024-25: No schools omitted due to data discrepancies.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t xml:space="preserve">2024-26: No schools </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002E69B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>omitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002E69B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="573E1DAC" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="58FB6282" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="050537B7" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3EFEEA6C" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34370DFF" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5473F8DD" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F20B10D" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="001F2901" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="16C5C810" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="177DFB57" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61ACF74E" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="085129B4" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="439858E2" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="2CB99DEE" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2023-24: Data for 2 schools omitted due to data discrepancies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46969F02" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="67EC8E7F" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B5EDF74" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="79239292" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21AF22CF" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="64BAF594" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56D7257B" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="736C296C" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="4590345F" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="215F718F" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C98C243" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="571FE9AF" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B6163DF" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="7E54B770" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="RANGE!B40"/>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:bookmarkStart w:id="2" w:name="RANGE!B42"/>
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2019-23: No schools omitted due to data discrepancies.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7241528D" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="130E2DDD" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F08E4AE" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="22023999" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2339D1FC" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4A6872E8" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C39842A" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="240CFD55" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="495F93C5" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="789FA4FA" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4835F6C1" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="65943FF5" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59482693" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="03667F03" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2018-19: Data for 15 schools omitted due to data discrepancies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FFCB4C9" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="0E2343E0" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CB065A0" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="79EF9B2C" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76378676" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7820ED07" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B2E46D1" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="22322419" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="36F61401" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="32E896EB" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72B4D038" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1F88F91E" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DA4E484" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="64C9B5C2" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2017-18: Data for 30 schools omitted due to data discrepancies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59DF4C48" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="294EC6B8" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="667E4610" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4E2A4241" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1552C0D6" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="463CA768" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22BC903C" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1FEF1AEC" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="6CD1C0EC" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="259B419D" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="196A4BC6" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1FF27E47" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DE9A381" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="34E33985" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2016-17: Data for 15 schools omitted due to data discrepancies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="273244A9" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="0C2260FC" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E80D518" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1DEF69D5" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F7BE16B" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="04BBD265" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E83AEB3" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="34832124" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w14:paraId="6D19FA3F" w14:textId="77777777" w:rsidTr="00F5681A">
+      <w:tr w:rsidR="002E69B5" w:rsidRPr="002E69B5" w14:paraId="6D205DD8" w14:textId="77777777" w:rsidTr="002B332D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E30AE8" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5030EE37" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="13224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322632C9" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="002F8715" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B5EB5">
+            <w:r w:rsidRPr="002E69B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2015-16: Data for 12 schools omitted due to data discrepancies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E770DF3" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
+          <w:p w14:paraId="3A5DCE9A" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="385F27AD" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3BCBB699" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3581F030" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1128ECD8" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54E84132" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00F5681A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6A12C51A" w14:textId="77777777" w:rsidR="002E69B5" w:rsidRPr="002E69B5" w:rsidRDefault="002E69B5" w:rsidP="002E69B5">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18A22FFC" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="00B43A90">
+    <w:p w14:paraId="18A22FFC" w14:textId="77777777" w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidRDefault="00111A97" w:rsidP="002E69B5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00111A97" w:rsidRPr="009B5EB5" w:rsidSect="009E2034">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F75DE1B" w14:textId="77777777" w:rsidR="009B444F" w:rsidRDefault="009B444F" w:rsidP="00AA77F6">
+    <w:p w14:paraId="1F0E1DE8" w14:textId="77777777" w:rsidR="00BD7702" w:rsidRDefault="00BD7702" w:rsidP="00AA77F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F9AEFBE" w14:textId="77777777" w:rsidR="009B444F" w:rsidRDefault="009B444F" w:rsidP="00AA77F6">
+    <w:p w14:paraId="7B94F5D9" w14:textId="77777777" w:rsidR="00BD7702" w:rsidRDefault="00BD7702" w:rsidP="00AA77F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EBD3BD7" w14:textId="77777777" w:rsidR="00B13F11" w:rsidRDefault="00B13F11">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="575E7542" w14:textId="77777777" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5DC559DD" w14:textId="77777777" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
+  <w:p w14:paraId="5DC559DD" w14:textId="18F412F1" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division, Grade 7 Immunization Surveys, 1991-202</w:t>
     </w:r>
-    <w:r w:rsidR="00B073E2" w:rsidRPr="009B5EB5">
+    <w:r w:rsidR="00773413">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="77155AE8" w14:textId="77777777" w:rsidR="00860708" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00860708">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="094D7E81" w14:textId="66906F78" w:rsidR="000222FE" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00B073E2">
+  <w:p w14:paraId="094D7E81" w14:textId="57075CA9" w:rsidR="000222FE" w:rsidRPr="009B5EB5" w:rsidRDefault="00860708" w:rsidP="00B073E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
     <w:r w:rsidR="00B13F11">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B13F11" w:rsidRPr="00B13F11">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>04/24/25</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00773413">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00B13F11" w:rsidRPr="00B13F11">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00773413">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00D92C89">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00B13F11" w:rsidRPr="00B13F11">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00773413">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00B073E2" w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
     <w:r w:rsidR="00B073E2" w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>G7</w:t>
     </w:r>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Coverage91-2</w:t>
     </w:r>
-    <w:r w:rsidR="00B073E2" w:rsidRPr="009B5EB5">
+    <w:r w:rsidR="00773413">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21C8BAD1" w14:textId="77777777" w:rsidR="009B444F" w:rsidRDefault="009B444F" w:rsidP="00AA77F6">
+    <w:p w14:paraId="67E07F04" w14:textId="77777777" w:rsidR="00BD7702" w:rsidRDefault="00BD7702" w:rsidP="00AA77F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01F4CE63" w14:textId="77777777" w:rsidR="009B444F" w:rsidRDefault="009B444F" w:rsidP="00AA77F6">
+    <w:p w14:paraId="7D8EFBD8" w14:textId="77777777" w:rsidR="00BD7702" w:rsidRDefault="00BD7702" w:rsidP="00AA77F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BE629F4" w14:textId="77777777" w:rsidR="000222FE" w:rsidRPr="009B5EB5" w:rsidRDefault="000222FE" w:rsidP="00243B79">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37E4510E" w14:textId="77777777" w:rsidR="000222FE" w:rsidRPr="009B5EB5" w:rsidRDefault="00B460AD" w:rsidP="00243B79">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B5EB5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>IMMUNIZATION DIVISION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D0650A4" w14:textId="77777777" w:rsidR="000222FE" w:rsidRDefault="000222FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:spacing w:val="140"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9439,71 +9731,77 @@
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjO0MDQzMDWxMLQ0MjBX0lEKTi0uzszPAykwqQUArsk/fywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006107BD"/>
     <w:rsid w:val="00001070"/>
     <w:rsid w:val="000222FE"/>
     <w:rsid w:val="00030BDC"/>
     <w:rsid w:val="000321AE"/>
     <w:rsid w:val="000333A6"/>
     <w:rsid w:val="00035837"/>
     <w:rsid w:val="000519B6"/>
     <w:rsid w:val="0006067C"/>
     <w:rsid w:val="00061AFC"/>
     <w:rsid w:val="0008667E"/>
     <w:rsid w:val="000A246D"/>
     <w:rsid w:val="000B7DEA"/>
     <w:rsid w:val="000C6236"/>
     <w:rsid w:val="000D1BE9"/>
     <w:rsid w:val="000D226E"/>
     <w:rsid w:val="000D7FDE"/>
     <w:rsid w:val="000E0B48"/>
     <w:rsid w:val="000F0B48"/>
+    <w:rsid w:val="000F0BF6"/>
+    <w:rsid w:val="00100CE7"/>
     <w:rsid w:val="00111A97"/>
     <w:rsid w:val="00135027"/>
     <w:rsid w:val="00145154"/>
     <w:rsid w:val="001630DD"/>
     <w:rsid w:val="001652C3"/>
     <w:rsid w:val="00194351"/>
     <w:rsid w:val="001953D6"/>
     <w:rsid w:val="001A1CF2"/>
     <w:rsid w:val="001C1C61"/>
     <w:rsid w:val="001E17F1"/>
     <w:rsid w:val="002323CE"/>
+    <w:rsid w:val="002416A4"/>
     <w:rsid w:val="00243B79"/>
     <w:rsid w:val="00253EEC"/>
     <w:rsid w:val="00257C06"/>
     <w:rsid w:val="00263E55"/>
     <w:rsid w:val="00272B18"/>
     <w:rsid w:val="00275453"/>
     <w:rsid w:val="00286130"/>
     <w:rsid w:val="0029382F"/>
     <w:rsid w:val="002A4A65"/>
+    <w:rsid w:val="002B332D"/>
     <w:rsid w:val="002B551C"/>
+    <w:rsid w:val="002D13AF"/>
+    <w:rsid w:val="002E69B5"/>
     <w:rsid w:val="002E6E6E"/>
     <w:rsid w:val="002F0A75"/>
     <w:rsid w:val="0031570D"/>
     <w:rsid w:val="0032350A"/>
     <w:rsid w:val="0033404C"/>
     <w:rsid w:val="00344D4C"/>
     <w:rsid w:val="00370902"/>
     <w:rsid w:val="00375470"/>
     <w:rsid w:val="00392729"/>
     <w:rsid w:val="003B3355"/>
     <w:rsid w:val="003B6A44"/>
     <w:rsid w:val="003D5C0A"/>
     <w:rsid w:val="003E4C27"/>
     <w:rsid w:val="003E6E63"/>
     <w:rsid w:val="003F60F0"/>
     <w:rsid w:val="0040067C"/>
     <w:rsid w:val="00446188"/>
     <w:rsid w:val="004541D7"/>
     <w:rsid w:val="00457A81"/>
     <w:rsid w:val="00470238"/>
     <w:rsid w:val="00492F99"/>
     <w:rsid w:val="004A4508"/>
     <w:rsid w:val="004A48A9"/>
     <w:rsid w:val="004D1BB0"/>
     <w:rsid w:val="004E510D"/>
@@ -9523,144 +9821,154 @@
     <w:rsid w:val="005C7B99"/>
     <w:rsid w:val="005D5B94"/>
     <w:rsid w:val="005E1E01"/>
     <w:rsid w:val="005F7256"/>
     <w:rsid w:val="006107BD"/>
     <w:rsid w:val="00615AC9"/>
     <w:rsid w:val="00655815"/>
     <w:rsid w:val="0067125C"/>
     <w:rsid w:val="0067594F"/>
     <w:rsid w:val="0068493A"/>
     <w:rsid w:val="006943D0"/>
     <w:rsid w:val="006A4EC0"/>
     <w:rsid w:val="006B6E26"/>
     <w:rsid w:val="006C5312"/>
     <w:rsid w:val="006D185B"/>
     <w:rsid w:val="006D6EFA"/>
     <w:rsid w:val="006E3134"/>
     <w:rsid w:val="006F2758"/>
     <w:rsid w:val="00701237"/>
     <w:rsid w:val="00707BC8"/>
     <w:rsid w:val="007176AC"/>
     <w:rsid w:val="007471CE"/>
     <w:rsid w:val="0075137C"/>
     <w:rsid w:val="00751AEC"/>
     <w:rsid w:val="00754D63"/>
+    <w:rsid w:val="00773413"/>
     <w:rsid w:val="007742D8"/>
     <w:rsid w:val="00790EFD"/>
     <w:rsid w:val="00793996"/>
     <w:rsid w:val="007D7F32"/>
     <w:rsid w:val="007E1EF2"/>
     <w:rsid w:val="007E6296"/>
+    <w:rsid w:val="0080718D"/>
     <w:rsid w:val="00813B12"/>
     <w:rsid w:val="00824B52"/>
     <w:rsid w:val="00834A95"/>
     <w:rsid w:val="00844827"/>
     <w:rsid w:val="008454CB"/>
+    <w:rsid w:val="008478D3"/>
     <w:rsid w:val="00850136"/>
     <w:rsid w:val="00860708"/>
     <w:rsid w:val="00870DEB"/>
     <w:rsid w:val="008A0B9F"/>
     <w:rsid w:val="008A1F17"/>
     <w:rsid w:val="008A3BF3"/>
     <w:rsid w:val="008C40C0"/>
     <w:rsid w:val="008D0D92"/>
     <w:rsid w:val="008D520C"/>
     <w:rsid w:val="008E003F"/>
     <w:rsid w:val="008E75CC"/>
     <w:rsid w:val="008F24CB"/>
     <w:rsid w:val="008F48BD"/>
     <w:rsid w:val="0090042E"/>
     <w:rsid w:val="00911E49"/>
     <w:rsid w:val="00920339"/>
     <w:rsid w:val="00953080"/>
     <w:rsid w:val="00965F58"/>
     <w:rsid w:val="00966D27"/>
+    <w:rsid w:val="0099558C"/>
     <w:rsid w:val="00996689"/>
     <w:rsid w:val="009A1C23"/>
     <w:rsid w:val="009A5A37"/>
     <w:rsid w:val="009B444F"/>
     <w:rsid w:val="009B5EB5"/>
     <w:rsid w:val="009D7438"/>
     <w:rsid w:val="009E1088"/>
     <w:rsid w:val="009E2034"/>
     <w:rsid w:val="009E7716"/>
     <w:rsid w:val="00A02D97"/>
     <w:rsid w:val="00A12B30"/>
     <w:rsid w:val="00A21BC5"/>
     <w:rsid w:val="00A22238"/>
     <w:rsid w:val="00A2631A"/>
+    <w:rsid w:val="00A36045"/>
     <w:rsid w:val="00A44B2C"/>
     <w:rsid w:val="00A44E27"/>
     <w:rsid w:val="00A55AF3"/>
     <w:rsid w:val="00A74CAB"/>
     <w:rsid w:val="00A96429"/>
     <w:rsid w:val="00A97102"/>
     <w:rsid w:val="00AA3C75"/>
     <w:rsid w:val="00AA77F6"/>
     <w:rsid w:val="00AB4E9E"/>
     <w:rsid w:val="00AC4D0F"/>
     <w:rsid w:val="00AC7BAA"/>
     <w:rsid w:val="00AC7FD7"/>
     <w:rsid w:val="00AE0960"/>
     <w:rsid w:val="00AE4FB7"/>
     <w:rsid w:val="00AF0325"/>
     <w:rsid w:val="00B04840"/>
     <w:rsid w:val="00B050F7"/>
     <w:rsid w:val="00B073E2"/>
     <w:rsid w:val="00B10465"/>
     <w:rsid w:val="00B13E62"/>
     <w:rsid w:val="00B13F11"/>
     <w:rsid w:val="00B36074"/>
     <w:rsid w:val="00B4055D"/>
     <w:rsid w:val="00B43A90"/>
     <w:rsid w:val="00B460AD"/>
+    <w:rsid w:val="00B547A2"/>
     <w:rsid w:val="00B62CB0"/>
     <w:rsid w:val="00B62F52"/>
     <w:rsid w:val="00B63337"/>
     <w:rsid w:val="00B74AE7"/>
     <w:rsid w:val="00BB298D"/>
+    <w:rsid w:val="00BC5AD4"/>
     <w:rsid w:val="00BD061E"/>
     <w:rsid w:val="00BD3CBF"/>
+    <w:rsid w:val="00BD7702"/>
     <w:rsid w:val="00BE1B3A"/>
     <w:rsid w:val="00BE54D0"/>
     <w:rsid w:val="00C033D4"/>
     <w:rsid w:val="00C20345"/>
     <w:rsid w:val="00C20895"/>
     <w:rsid w:val="00C2295F"/>
     <w:rsid w:val="00C52342"/>
     <w:rsid w:val="00CD7446"/>
     <w:rsid w:val="00CE1666"/>
+    <w:rsid w:val="00CF0F09"/>
     <w:rsid w:val="00CF776B"/>
     <w:rsid w:val="00D02387"/>
     <w:rsid w:val="00D11E58"/>
     <w:rsid w:val="00D1655D"/>
     <w:rsid w:val="00D4458D"/>
     <w:rsid w:val="00D7378B"/>
     <w:rsid w:val="00D76968"/>
     <w:rsid w:val="00D80CA3"/>
     <w:rsid w:val="00D9039D"/>
+    <w:rsid w:val="00D92C89"/>
     <w:rsid w:val="00DA3DB4"/>
     <w:rsid w:val="00DC6055"/>
     <w:rsid w:val="00DD4F5B"/>
     <w:rsid w:val="00E02F07"/>
     <w:rsid w:val="00E12961"/>
     <w:rsid w:val="00E1695C"/>
     <w:rsid w:val="00E169E4"/>
     <w:rsid w:val="00E25FD9"/>
     <w:rsid w:val="00E41D77"/>
     <w:rsid w:val="00E44E59"/>
     <w:rsid w:val="00E4743A"/>
     <w:rsid w:val="00E531C9"/>
     <w:rsid w:val="00E62CB0"/>
     <w:rsid w:val="00E72C16"/>
     <w:rsid w:val="00E734FA"/>
     <w:rsid w:val="00E77E78"/>
     <w:rsid w:val="00E9791F"/>
     <w:rsid w:val="00EA2FFB"/>
     <w:rsid w:val="00EC35CE"/>
     <w:rsid w:val="00EC62A3"/>
     <w:rsid w:val="00ED617A"/>
     <w:rsid w:val="00EE5ECC"/>
     <w:rsid w:val="00F064FA"/>
     <w:rsid w:val="00F114A9"/>
     <w:rsid w:val="00F1596E"/>
@@ -10003,50 +10311,51 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -10120,55 +10429,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136173429">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10469,53 +10780,53 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5447DAB9-8EC2-4687-8590-8983628458B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>463</Words>
-  <Characters>2362</Characters>
+  <Words>448</Words>
+  <Characters>2556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2820</CharactersWithSpaces>
+  <CharactersWithSpaces>2999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>