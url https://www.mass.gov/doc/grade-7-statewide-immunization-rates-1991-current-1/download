--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -1,42 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F10769D" w14:textId="77777777" w:rsidR="002C1075" w:rsidRPr="00A50C8C" w:rsidRDefault="002C1075" w:rsidP="006B272F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50C8C">
@@ -57,111 +53,121 @@
       </w:r>
       <w:r w:rsidRPr="00A50C8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>evels of Students Entering Grade 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A32B2A" w14:textId="77777777" w:rsidR="002C1075" w:rsidRPr="00A50C8C" w:rsidRDefault="002C1075" w:rsidP="006B272F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50C8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Percent Up-to-Date</w:t>
+        <w:t xml:space="preserve">Percent </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A50C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Up-to-Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0FBBEB10" w14:textId="77777777" w:rsidR="00116F97" w:rsidRPr="00A50C8C" w:rsidRDefault="00116F97" w:rsidP="00116F97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50C8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Grade 7 Immunization Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37358195" w14:textId="77777777" w:rsidR="009D7625" w:rsidRPr="00A50C8C" w:rsidRDefault="002C1075" w:rsidP="00DD3B70">
+    <w:p w14:paraId="37358195" w14:textId="459F7C7E" w:rsidR="009D7625" w:rsidRPr="00A50C8C" w:rsidRDefault="002C1075" w:rsidP="00DD3B70">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A50C8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MASSACHUSETTS</w:t>
       </w:r>
       <w:r w:rsidR="009C03AE" w:rsidRPr="00A50C8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1991-20</w:t>
       </w:r>
       <w:r w:rsidR="00E852F2" w:rsidRPr="00A50C8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0025496B" w:rsidRPr="00A50C8C">
+      <w:r w:rsidR="00C730A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB8F085" w14:textId="77777777" w:rsidR="00DD3B70" w:rsidRPr="00A50C8C" w:rsidRDefault="00DD3B70" w:rsidP="00DD3B70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15120" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
@@ -412,58 +418,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DCB0BC3" w14:textId="77777777" w:rsidR="00682997" w:rsidRPr="007C0356" w:rsidRDefault="00682997" w:rsidP="00696397">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Hep B</w:t>
+              <w:t>Hep</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B</w:t>
             </w:r>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="118EFBF4" w14:textId="77777777" w:rsidR="00C23081" w:rsidRPr="007C0356" w:rsidRDefault="00682997" w:rsidP="00696397">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -794,11857 +811,12243 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Series</w:t>
             </w:r>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="005931C9" w14:textId="77777777" w:rsidTr="00172CCE">
+      <w:tr w:rsidR="00912D5D" w:rsidRPr="007C0356" w14:paraId="0B29438C" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B5F25E" w14:textId="5DFC903E" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="541FEA2C" w14:textId="3D3676D6" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70,649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="676774B8" w14:textId="6D79C130" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F5B5C7" w14:textId="72F53948" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B3B3B" w14:textId="44A38042" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302C1928" w14:textId="4F7C3C9E" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007C0356">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CDDB64" w14:textId="6C2E4EAA" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>90.9</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42664639" w14:textId="478CC4B9" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A0C9B4" w14:textId="7E63B582" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B66E5CA" w14:textId="5237474B" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358A69B3" w14:textId="2DB6E6E2" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A05C07C" w14:textId="5CC42F63" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B62152" w14:textId="6D5AC726" w:rsidR="00912D5D" w:rsidRPr="00912D5D" w:rsidRDefault="00912D5D" w:rsidP="00912D5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="756936C7" w14:textId="77777777" w:rsidTr="0057322A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="005931C9" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="78D7984D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6F8DA6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>2023-24</w:t>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>71,277</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B99D8B1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70,837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:bCs/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381AF1C4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>97.9</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB9C284" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>97.8</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D684BBE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:bCs/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="252EB9BA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>97.0</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C97D83C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>0.5</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384F2A19" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:bCs/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500ED2AE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:bCs/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B52FA1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>93.3</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F12C33" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>92.4</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17396BE8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>90.5</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10ED72C9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="00912D5D" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="12F1DB0D" w14:textId="77777777" w:rsidTr="0057322A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="756936C7" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="606764F4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D7984D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...59 lines deleted...]
-                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FAA93B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71,277</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="083AE37A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...77 lines deleted...]
-                <w:position w:val="-30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="563564C9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59685CF5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C30DC8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>97.3</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF45EEA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:position w:val="-30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EA05C3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>97.8</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEBB9A4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:position w:val="-30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573DC46F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>93.2</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A5B9E7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-                <w:position w:val="-30"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD9BC1E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>90.7</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B12A5A3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="683E28BF" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="12F1DB0D" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636D2FE0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="606764F4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk133224398"/>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2021-22</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>2022-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED2A061" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="7998DDCC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70,709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="215F9AAF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7881D04B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBDDF59" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="2720D0BF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F500D6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2E46E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="422DD63A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738049A8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B96A307" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF8F3B8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0061EECC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="75AAD22D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4812BF7B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>97.0</w:t>
+          <w:p w14:paraId="354DFDC3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1248B472" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...24 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="0C0CED99" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3F245A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...136 lines deleted...]
-              <w:t>89.3</w:t>
+          <w:p w14:paraId="6703AC32" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="17310A70" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="683E28BF" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33AE18E7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="636D2FE0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk133224398"/>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2020-21</w:t>
+              <w:t>2021-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38FE36E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>72,973</w:t>
+          <w:p w14:paraId="6ED2A061" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69,894</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8C0ADE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="215F9AAF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="168991CF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.4</w:t>
+          <w:p w14:paraId="6BBDDF59" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36AB7DA7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.3</w:t>
+          <w:p w14:paraId="6E2E46E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C004622" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0061EECC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618F77B7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>97.3</w:t>
+          <w:p w14:paraId="4812BF7B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F0A0F0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>0.8</w:t>
+          <w:p w14:paraId="1248B472" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455B01E3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.1</w:t>
+          <w:p w14:paraId="0A3F245A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F642E1E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3362473F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514A07C5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>91.3</w:t>
+          <w:p w14:paraId="5C53F85A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2018E65D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>90.3</w:t>
+          <w:p w14:paraId="1C6B84F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="764A306F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>88.2</w:t>
+          <w:p w14:paraId="63D7C8C5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="54433A27" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="17310A70" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6A24C2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="33AE18E7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2019-20</w:t>
+              <w:t>2020-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3610F78D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>73,781</w:t>
+          <w:p w14:paraId="38FE36E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72,973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F5A43B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0B8C0ADE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41AA3444" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.8</w:t>
+          <w:p w14:paraId="168991CF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A3DD76" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.7</w:t>
+          <w:p w14:paraId="36AB7DA7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E73B9A7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="6C004622" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A627F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>97.7</w:t>
+          <w:p w14:paraId="618F77B7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39570E16" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>0.9</w:t>
+          <w:p w14:paraId="57F0A0F0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC42B0C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.6</w:t>
+          <w:p w14:paraId="455B01E3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB44906" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="4F642E1E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1262209B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>94.5</w:t>
+          <w:p w14:paraId="514A07C5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5989A157" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="2018E65D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFF67F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>93.9</w:t>
+          <w:p w14:paraId="764A306F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="3D583676" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="54433A27" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="321ACD73" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A24C2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2018-19</w:t>
+              <w:t>2019-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-              <w:t>69,186</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3610F78D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73,781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7DB40AAA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F5A43B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7F0A192F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA3444" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A3DD76" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-              <w:t>98.5</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E73B9A7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="45CB90E2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A627F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39570E16" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC42B0C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB44906" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-              <w:t>97.3</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1262209B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-            <w:tcW w:w="1296" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5989A157" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...140 lines deleted...]
-              <w:t>92.0</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFF67F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="11F02F75" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="3D583676" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7C2E1505" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321ACD73" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2017-18</w:t>
-[...132 lines deleted...]
-          <w:p w14:paraId="44DBA90E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2018-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4948821A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69,186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB40AAA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="39F16A35" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0A192F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="417522F9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CB90E2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D82138E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>1.1</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7235062D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="582C7C47" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="773AD325" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3DA88CC8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C33ABD" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>94.2</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB127B9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1E30967B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694DAD7C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>93.4</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6405609C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="4E377CC1" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="11F02F75" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4659520D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7C2E1505" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2016-17</w:t>
+              <w:t>2017-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAD9F8D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>75,287</w:t>
+          <w:p w14:paraId="0EE95DF3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>59,963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECED476" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>N/A</w:t>
+          <w:p w14:paraId="29C5F3F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB9B6F7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.6</w:t>
+          <w:p w14:paraId="2A2C3507" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72AD048F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.5</w:t>
+          <w:p w14:paraId="7CFB042A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7294D230" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="44DBA90E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52507F89" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>96.4</w:t>
+          <w:p w14:paraId="39F16A35" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75398D99" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>1.2</w:t>
+          <w:p w14:paraId="7D845136" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFA16D3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>97.5</w:t>
+          <w:p w14:paraId="582C7C47" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="044A7A64" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3DA88CC8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38460AB9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>90.7</w:t>
+          <w:p w14:paraId="062D9818" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72161E1E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="1E30967B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558E469B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>89.9</w:t>
+          <w:p w14:paraId="4909A448" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="5589A884" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="4E377CC1" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="41B9C6CA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4659520D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2015-16</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="5ACBE7BE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2016-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAD9F8D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75,287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECED476" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5B864727" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB9B6F7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AD048F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="30E592D6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7294D230" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-              <w:t>95.5</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52507F89" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-              <w:t>1.4</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75398D99" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-              <w:t>96.9</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFA16D3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0C1395EE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044A7A64" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-              <w:t>92.3</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38460AB9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="3F08F41C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72161E1E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="558E469B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="45AE5C63" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="5589A884" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D12C1B2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B9C6CA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2014-15</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="0009AF63" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2015-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0C0296" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74,648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACBE7BE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...64 lines deleted...]
-          <w:p w14:paraId="26BBA6C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B864727" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="496488EC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E592D6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>92.6</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723EF20F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>2.1</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D90CE0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>94.7</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CFEF13" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5216CF7A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1395EE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>89.3</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="666B7FC2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="48DF9D9D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45112D70" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F08F41C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="206E3DF2" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="45AE5C63" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4D1B1F53" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D12C1B2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2013-14</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="6743E87A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2014-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="739D9929" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>77,145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0009AF63" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...64 lines deleted...]
-          <w:p w14:paraId="26AA4352" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9A1540" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482DF924" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BBA6C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>89.9</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F8DEC2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>2.7</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71866522" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>92.5</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE2AD15" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6C94A279" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5216CF7A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...21 lines deleted...]
-              <w:t>90.1</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502254C9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="6B831FF7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501B7836" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DF9D9D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="4EF41E96" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="206E3DF2" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="404B2017" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1B1F53" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2012-13</w:t>
-[...40 lines deleted...]
-          <w:p w14:paraId="2D3D27D4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2013-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248D996E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>77,954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6743E87A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E2DBCBF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333A7028" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ED6E38" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="551155F5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AA4352" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>86.4</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE5669F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>3.7</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="379EC6B1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3DEEEC20" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6139418D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C94A279" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D29FD83" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="11E5539B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEF4050" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B831FF7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...85 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="2269F2BB" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="4EF41E96" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06463A7C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404B2017" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2011-12</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="2700EE65" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2012-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1AEE85" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D27D4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69C667AA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2DBCBF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="0AC8E783" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAE9EDC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551155F5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-              <w:t>78.7</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="151B7165" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-              <w:t>5.5</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D9FDEA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-              <w:t>84.2</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEEEC20" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6729E121" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E5539B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-              <w:t>80.5</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C51BD4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="725E3025" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C9688A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABC2569" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="6D72756D" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="2269F2BB" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5591AA01" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="06463A7C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2010-11</w:t>
-[...155 lines deleted...]
-              <w:t>61.1</w:t>
+              <w:t>2011-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3E604B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2700EE65" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C667AA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B83CFD4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC8E783" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58664ADB" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23336D41" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>4.9</w:t>
+          <w:p w14:paraId="67528B39" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F31FAC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.9</w:t>
+          <w:p w14:paraId="64B3F77A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3812C0C8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>89.5</w:t>
+          <w:p w14:paraId="6729E121" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427A9472" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>79.8</w:t>
+          <w:p w14:paraId="4CAE98B6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="739DA071" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...25 lines deleted...]
-          <w:p w14:paraId="012116C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="61256345" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="725E3025" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="41533A5F" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="6D72756D" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0FC0D9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5591AA01" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2009-10</w:t>
-[...155 lines deleted...]
-              <w:t>47.7</w:t>
+              <w:t>2010-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5033B96F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,634</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5DC5B1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07760680" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E3FEE4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B658FB" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C805B18" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1290BCB1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>9.3</w:t>
+          <w:p w14:paraId="23336D41" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A3967C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>99.2</w:t>
+          <w:p w14:paraId="06F31FAC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD0F81F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>90.7</w:t>
+          <w:p w14:paraId="3812C0C8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECBBEBE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>78.0</w:t>
+          <w:p w14:paraId="427A9472" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39612DB4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...25 lines deleted...]
-          <w:p w14:paraId="60233272" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="739DA071" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012116C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="0D41AC95" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="41533A5F" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F32B20" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5B0FC0D9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2008-09</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="16DCFB7F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2009-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06661994" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>76,367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F006F4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34477D5B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A0E72C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D15806" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122AE49B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>47.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1290BCB1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A3967C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...102 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64DBEFAE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>15.3</w:t>
+          <w:p w14:paraId="7FD0F81F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6486D15B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.2</w:t>
+          <w:p w14:paraId="0ECBBEBE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="231A8686" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...77 lines deleted...]
-          <w:p w14:paraId="24DEAA8D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="39612DB4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>49.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60233272" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="353B447E" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="0D41AC95" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B867CF0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="30F32B20" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2007-08</w:t>
-[...139 lines deleted...]
-          <w:p w14:paraId="503404A3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2008-09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCA3194" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DCFB7F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A8ED03" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09995692" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9AE7A5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B57F29" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DBEFAE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6486D15B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A8686" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA77CD3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>64.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736C82B1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DEAA8D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...154 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="417ECB80" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="353B447E" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBF64C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="2B867CF0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2006-07</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="07CB1E00" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2007-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6173CE7D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80,088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C5804E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164AA445" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...25 lines deleted...]
-          <w:p w14:paraId="488C9C5E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5DD80394" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="430E3D66" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5557AFEB" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...25 lines deleted...]
-          <w:p w14:paraId="2004A82F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="14565CD5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503404A3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB4D66F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>38.4</w:t>
+          <w:p w14:paraId="76A2AFF6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D93457A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>98.3</w:t>
+          <w:p w14:paraId="5A456CE6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25DD3B8E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="346F8933" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>81.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33426F15" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="35EF349B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16AC50D3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="34C1F84C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA55A1C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="105F5B39" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="1C5CF656" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="417ECB80" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3851B38F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3DBF64C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2005-06</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="2281180D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2006-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7288DE75" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81,259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CB1E00" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8462C5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="164AA445" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACDF44F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="488C9C5E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5557AFEB" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>59.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2004A82F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB4D66F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D93457A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="1493071E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DD3B8E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33426F15" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6784CCA8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...77 lines deleted...]
-          <w:p w14:paraId="46A7D7EA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="16AC50D3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="30130938" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA55A1C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="05C3A575" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="1C5CF656" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3562F9F7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3851B38F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2004-05</w:t>
-[...138 lines deleted...]
-          <w:p w14:paraId="3499D8E6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2005-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3162486C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>82,144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2281180D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8462C5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACDF44F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A22653E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1493071E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D22BB03" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>62.6</w:t>
+          <w:p w14:paraId="6784CCA8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>53.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="086D1233" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>93.1</w:t>
+          <w:p w14:paraId="6CAC4329" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5FD32A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>82.8</w:t>
+          <w:p w14:paraId="27997EF2" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0634EBA5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="46A7D7EA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3740D64F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="30130938" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6A6579" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="655581AF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="7E9B9960" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="05C3A575" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAF2C75" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3562F9F7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2003-04</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="0AEC47B8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2004-05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="311C3F77" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83,749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BB7DB1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25880316" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...77 lines deleted...]
-          <w:p w14:paraId="0B501BC1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="6AD1B163" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098F04C0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB5EEE0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3499D8E6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B45787B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>69.3</w:t>
+          <w:p w14:paraId="0D22BB03" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>62.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="532BD775" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>91.5</w:t>
+          <w:p w14:paraId="086D1233" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F57600" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>84.4</w:t>
+          <w:p w14:paraId="5B5FD32A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>82.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABCB751" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0634EBA5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D165B0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3740D64F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7036BA72" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="4D6A6579" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="57A5E38E" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="7E9B9960" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325802B8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3DAF2C75" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2002-03</w:t>
-[...138 lines deleted...]
-          <w:p w14:paraId="5E8DC4ED" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2003-04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04494BC4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85,386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEC47B8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25880316" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEB2108" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705F1907" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B501BC1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC8AE8E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>73.8</w:t>
+          <w:p w14:paraId="1B45787B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DD8475" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>90.4</w:t>
+          <w:p w14:paraId="532BD775" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2F548B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>86.1</w:t>
+          <w:p w14:paraId="53F57600" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCB42BE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0ABCB751" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCC6298" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="04D165B0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEF2688" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7036BA72" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="70CDFC8B" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="57A5E38E" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1217A89D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="325802B8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2001-02</w:t>
-[...138 lines deleted...]
-          <w:p w14:paraId="021C9C68" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2002-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756D16A5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87,501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="750AB4EB" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CB9AAD" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF9A9B4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>82.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F02379" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8DC4ED" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA8F87B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>78.4</w:t>
+          <w:p w14:paraId="7FC8AE8E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53515117" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>91.2</w:t>
+          <w:p w14:paraId="50DD8475" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A0B7FE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>88.9</w:t>
+          <w:p w14:paraId="5D2F548B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBF86E8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7BCB42BE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A74107" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3FCC6298" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6676A612" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="1EEF2688" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="099A87B0" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="70CDFC8B" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="295E51F0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="1217A89D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2000-01</w:t>
-[...138 lines deleted...]
-          <w:p w14:paraId="1F6F911D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2001-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AC4356" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87,023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA00BD6" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F30987" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C15263" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8291B5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="021C9C68" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161EC7B3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>79.2</w:t>
+          <w:p w14:paraId="1EA8F87B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35DFE06A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>90.3</w:t>
+          <w:p w14:paraId="53515117" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B119CC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>87.4</w:t>
+          <w:p w14:paraId="71A0B7FE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D379866" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3DBF86E8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DE7379" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="77A74107" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5900AA85" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="6676A612" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="548E4CC9" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="099A87B0" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08541679" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="295E51F0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1999-00</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="1442D7B1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>2000-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227A3E54" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83,206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B5E3B3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63596E2D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...77 lines deleted...]
-          <w:p w14:paraId="233A903A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="4AED12EF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FC2A8D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF920E3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F911D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18BBC854" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>78.5</w:t>
+          <w:p w14:paraId="161EC7B3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77010E63" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>88.1</w:t>
+          <w:p w14:paraId="35DFE06A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E91DDED" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
-[...16 lines deleted...]
-              <w:t>70.1</w:t>
+          <w:p w14:paraId="68B119CC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFBD7F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="6D379866" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2498025B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="08DE7379" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769F33AC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5900AA85" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="3B40AC19" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="548E4CC9" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7224AC3C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="08541679" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1998-99</w:t>
-[...112 lines deleted...]
-          <w:p w14:paraId="334D7FE5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>1999-00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEEE7E4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>82,343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1442D7B1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63596E2D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>94.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E49C1F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7546410D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="233A903A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F3030A9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BBC854" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77010E63" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E91DDED" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFBD7F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C78D46" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="2498025B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20839404" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769F33AC" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...102 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="284ABB85" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="3B40AC19" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1706E9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7224AC3C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1997-98</w:t>
-[...112 lines deleted...]
-          <w:p w14:paraId="235C77B7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>1998-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F06540" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81,230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3868E7A5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8B82E7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2229A938" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>53.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334D7FE5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D696094" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3F3030A9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAAD0FA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="36C78D46" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1FDE0A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="20839404" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7395E997" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="72D23245" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592F3C64" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="04DF7296" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="042CAFF5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0B3B9F2A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4167057F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0955CA5B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="4AB565A9" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="284ABB85" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5608A3BF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3B1706E9" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1996-97</w:t>
-[...112 lines deleted...]
-          <w:p w14:paraId="4FA93444" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>1997-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D70EB96" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81,172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="700ADC9D" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBE6E71" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="039FC530" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>47.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="235C77B7" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29470326" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="2D696094" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2450989B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3EAAD0FA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FB36F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3A1FDE0A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A77A414" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7395E997" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADE55A8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="592F3C64" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E88BEF5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="042CAFF5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F12AE4C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="4167057F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="6BDFE077" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="4AB565A9" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C09EC3F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5608A3BF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1995-96</w:t>
-[...86 lines deleted...]
-          <w:p w14:paraId="69CA33AF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>1996-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247ECCB3" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7FC19A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5332EADD" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="636909C8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA93444" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2DA20F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="29470326" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AAED8FD" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2450989B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C73CF4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="42FB36F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="467A045A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3A77A414" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5205D4E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="1ADE55A8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C46998" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5E88BEF5" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E13CC5A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F12AE4C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="080A01F3" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="6BDFE077" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06B322EE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="2C09EC3F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1994-95</w:t>
-[...86 lines deleted...]
-          <w:p w14:paraId="1B52CB2E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>1995-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B8FD4A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>76,782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD9AF8A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3008B0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CA33AF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="524962E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="0D2DA20F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="646309EF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="2AAED8FD" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4680F881" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="10C73CF4" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCA4F2B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="467A045A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="584C0A73" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5205D4E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7839B1D8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="44C46998" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5868A407" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="3E13CC5A" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4169846C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="18937443" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="606CA67E" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="080A01F3" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F96B2C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="06B322EE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1993-94</w:t>
-[...86 lines deleted...]
-          <w:p w14:paraId="5FC8A8CF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+              <w:t>1994-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214FB4F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75,870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DD4909" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09479CB0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B52CB2E" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3000F593" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="524962E0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD9E337" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="646309EF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54EE9483" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="4680F881" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC45621" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5CCA4F2B" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A292973" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="584C0A73" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6827E51C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="7839B1D8" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8D562F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="5868A407" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12304250" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+          <w:p w14:paraId="4169846C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="24959EF9" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="606CA67E" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F96B2C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1993-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35912AB0" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73,863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1F6228" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58055632" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC8A8CF" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3000F593" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD9E337" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EE9483" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC45621" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A292973" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6827E51C" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8D562F" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12304250" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-30"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="24959EF9" w14:textId="77777777" w:rsidTr="00912D5D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="433C08CA" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1992-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7129FF20" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -12954,51 +13357,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E399F1" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="18114BB9" w14:textId="77777777" w:rsidTr="0001675A">
+      <w:tr w:rsidR="0057322A" w:rsidRPr="007C0356" w14:paraId="18114BB9" w14:textId="77777777" w:rsidTr="00912D5D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B0089EE" w14:textId="77777777" w:rsidR="0057322A" w:rsidRPr="007C0356" w:rsidRDefault="0057322A" w:rsidP="0057322A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
@@ -13352,4508 +13755,4548 @@
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:position w:val="-30"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A92BAE4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="00A50C8C" w:rsidRDefault="004228E2" w:rsidP="004228E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="18720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="267"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="358"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="7389"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="457"/>
+        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="6413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="53EBE72E" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="00F10C50" w14:paraId="60A6A219" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A18AFFF" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="2E7B7E10" w14:textId="77777777" w:rsidR="00F10C50" w:rsidRDefault="00F10C50">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0356">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:vertAlign w:val="superscript"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="11"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17280" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40248415" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="52A009D9" w14:textId="77777777" w:rsidR="00F10C50" w:rsidRDefault="00F10C50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="RANGE!B37"/>
-            <w:r w:rsidRPr="007C0356">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning with the 2017-18 school year, the survey submission deadline was extended from late October to mid-December at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+              <w:t>Rates for vaccines are rounded and may slightly under- or overestimate true immunization rates and not always add up to 100%.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="401C1756" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="00F10C50" w:rsidRPr="007C0356" w14:paraId="27C084C6" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C10A97A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          </w:tcPr>
+          <w:p w14:paraId="5E167572" w14:textId="77777777" w:rsidR="00F10C50" w:rsidRPr="00CC29A2" w:rsidRDefault="00F10C50" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="46427806" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA47F9E" w14:textId="77777777" w:rsidR="00F10C50" w:rsidRPr="00CC29A2" w:rsidRDefault="00F10C50" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0356">
-[...9 lines deleted...]
-        </w:tc>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="53EBE72E" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F035BB0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1A18AFFF" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EE16327" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="40248415" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="RANGE!B37"/>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning with the 2017-18 school year, the survey submission deadline was extended from late October to mid-December at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="401C1756" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A59E84" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1C10A97A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57BF1581" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46427806" w14:textId="197FCDA1" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2024-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C730A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: No schools </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>omitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58A8D0C0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7F035BB0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F5D3C40" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="3EE16327" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DD4FAD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="67A59E84" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43464CF4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="57BF1581" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B0313D0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="58A8D0C0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10B812FD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="5F5D3C40" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00BD3819" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16DD4FAD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761DD5CB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="43464CF4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="719FCE38" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="7B0313D0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="6E284D28" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AB7414B" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-            <w:pPr>
+          <w:p w14:paraId="10B812FD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="035092F9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="00BD3819" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2023-24: Data for 2 schools omitted due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4522FAD3" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="761DD5CB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69FD5C79" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="719FCE38" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37D18D69" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="1AB7414B" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D2ACDDB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="035092F9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B24E873" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="4522FAD3" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71F6536C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="69FD5C79" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11EB59A9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="37D18D69" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CDB72F4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="7D2ACDDB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="5ACF2D66" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59D5A3DA" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-            <w:pPr>
+          <w:p w14:paraId="1B24E873" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73FBB849" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71F6536C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2019-23: No schools omitted due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AD9BD69" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="11EB59A9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E442669" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="0CDB72F4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="078245A4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="59D5A3DA" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BB66099" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="73FBB849" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA49405" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="1AD9BD69" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="590D9AFD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="2E442669" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79FFBC31" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="078245A4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62E38D4C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2BB66099" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EB09338" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="0EA49405" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="7EFAC44F" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="670CB9C9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-            <w:pPr>
+          <w:p w14:paraId="590D9AFD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E404A2E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="79FFBC31" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2018-19: Data for 15 schools omitted due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="336AB1B6" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="62E38D4C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F305548" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="4EB09338" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C446D8C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="670CB9C9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="082B44CB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="6E404A2E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7549FD1D" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="336AB1B6" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32802976" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1F305548" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79C36B4E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1C446D8C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58F88E90" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="082B44CB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="5FFD4208" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="528214A3" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-            <w:pPr>
+          <w:p w14:paraId="7549FD1D" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="635E8163" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32802976" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2017-18: Data for 30 schools omitted due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B969A71" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="79C36B4E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BAFB4F9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="58F88E90" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EBE78B8" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="528214A3" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C29F087" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="635E8163" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11DB28B1" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="3B969A71" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FB4C47A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1BAFB4F9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74E23C4E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3EBE78B8" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26308130" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="2C29F087" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="7D85EC50" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DD8C3DD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-            <w:pPr>
+          <w:p w14:paraId="11DB28B1" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FDEBC51" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1FB4C47A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2016-17: Data for 15 schools omitted due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EEB50C2" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="74E23C4E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3485FA85" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="26308130" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12E88434" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="2DD8C3DD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D248818" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="6FDEBC51" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15C7B2F9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="4EEB50C2" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2929C251" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3485FA85" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42105852" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="12E88434" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="081912CA" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...8 lines deleted...]
-        </w:tc>
+          <w:p w14:paraId="7D248818" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="43CC6BB0" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F2906C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-            <w:pPr>
+          <w:p w14:paraId="15C7B2F9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="289B4C30" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2929C251" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0356">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2015-16: Data for 12 schools omitted due to data discrepancies.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68C695D1" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="42105852" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="256E5E9A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="081912CA" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="162FEE19" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+          <w:p w14:paraId="44F2906C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47CDF8BE" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
-[...13 lines deleted...]
-        </w:trPr>
+          <w:p w14:paraId="289B4C30" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68C695D1" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="256E5E9A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162FEE19" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47CDF8BE" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="54A86C15" w14:textId="77777777" w:rsidTr="00CC29A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="144C108A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45232A31" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Measles, mumps, and rubella vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71166C25" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="043FB930" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BB00FBA" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C580944" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68686678" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082FF199" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3254328E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63243F5C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="009F9B18" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="060DA610" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="526B9829" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="526B9829" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C4756C6" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="RANGE!A46"/>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37D8CF29" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Beginning in 2015-16, students with laboratory evidence of immunity to measles, mumps, rubella, hepatitis B, and varicella are included in these numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13901A95" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A5892EF" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53099544" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31B0459E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="244B49DA" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="244B49DA" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B94DF7" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53F0B3E0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hepatitis B vaccine (1991-2009: includes those who received special 2-dose adolescent series).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54318C96" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BEB4C22" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CD46E92" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CA2B60C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="692ED07C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="440114FD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="788F15FC" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="2783C229" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="2783C229" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="775CF9D9" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44E9E8E0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1991-07: Includes students with 1 or 2 doses of varicella vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C97BAB5" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43E289B8" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64CA3B1F" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D4B07F4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="027CE081" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BBD6592" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BEE4810" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F4F7D38" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="77ED3D5D" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="77ED3D5D" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04BC5945" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48B94C49" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2008-11: Includes students with ONLY 1 dose of varicella vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07B06A69" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15EEE21D" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08652D35" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C840659" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FF451BB" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AF06520" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33644F92" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A4D70CD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="431C7E5D" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="431C7E5D" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63581145" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="449B60E7" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1999-10: Includes students with 1 or 2 doses of varicella vaccine or a documented reliable history of chickenpox disease.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17E159C8" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B3E1BA8" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58B7D93E" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2015F7DE" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05D2B90C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0011BA16" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="544275D4" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="544275D4" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37287B3F" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="270CEF9D" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>After 2010: Includes students with 2 doses of varicella vaccine, laboratory evidence of immunity, or a documented reliable history of chickenpox disease.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="365117B4" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60071AAC" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B9720DD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FD472BC" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="23C4E3B7" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="23C4E3B7" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14AF3690" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20CCDF0C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tetanus and diphtheria vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E9593B1" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B4FE050" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="425D565F" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C7575A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="276ECD32" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60C2C52A" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B12B978" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="086208F0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33FD9895" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22D36B37" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="03EAB1F1" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="03EAB1F1" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5360A8F0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E3DE7A3" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1999-2010: Number reflects total number with booster dose of Td/Tdap (or a dose of DTaP, DTP, or DT given within past 5 years).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67EC39FF" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C79C70C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16D60847" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C085B71" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57A8DB1C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="396ECB3C" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="396ECB3C" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DB92C30" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E10BC6" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tetanus, diphtheria, acellular pertussis vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B8D78B5" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D5C800F" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70A9A426" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="370B4ACE" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47418432" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37795751" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4517A082" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36756C26" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51C2CE3D" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="13E250DD" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="13E250DD" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A7784CD" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="062E9BAC" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Series complete 2016-2019: 2 MMR + 3 </w:t>
             </w:r>
             <w:r w:rsidR="00A211A8" w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -17861,250 +18304,243 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ep B + Immunity to chickenpox + 1 Tdap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4516B7E0" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1398F487" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DE9A4F3" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3769EA2D" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75498966" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21291215" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FA76534" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="4A034E15" w14:textId="77777777" w:rsidTr="00506904">
+      <w:tr w:rsidR="004228E2" w:rsidRPr="007C0356" w14:paraId="4A034E15" w14:textId="77777777" w:rsidTr="00CC29A2">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5040" w:type="dxa"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C44E102" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="297908CF" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Series complete 2020-Current: 2 MMR + 3 </w:t>
             </w:r>
             <w:r w:rsidR="00A211A8" w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -18112,225 +18548,215 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="007C0356">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ep B + Immunity to chickenpox + 1 Tdap + 1 MenACWY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2353A313" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AA3DA61" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AFDAA35" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50778D78" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="157B02BF" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B251E2C" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="007C0356" w:rsidRDefault="004228E2" w:rsidP="00506904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BD75C22" w14:textId="77777777" w:rsidR="004228E2" w:rsidRPr="00A50C8C" w:rsidRDefault="004228E2" w:rsidP="004228E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004228E2" w:rsidRPr="00A50C8C" w:rsidSect="00C37BEC">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E0859DC" w14:textId="77777777" w:rsidR="00DA7ADC" w:rsidRDefault="00DA7ADC" w:rsidP="002C1075">
+    <w:p w14:paraId="2E43DF5A" w14:textId="77777777" w:rsidR="007A6320" w:rsidRDefault="007A6320" w:rsidP="002C1075">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FEF17CB" w14:textId="77777777" w:rsidR="00DA7ADC" w:rsidRDefault="00DA7ADC" w:rsidP="002C1075">
+    <w:p w14:paraId="28D7574F" w14:textId="77777777" w:rsidR="007A6320" w:rsidRDefault="007A6320" w:rsidP="002C1075">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -18342,231 +18768,237 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="246F8283" w14:textId="77777777" w:rsidR="00673CC1" w:rsidRDefault="00673CC1">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32C36DF3" w14:textId="77777777" w:rsidR="00F51669" w:rsidRPr="00A50C8C" w:rsidRDefault="00F51669" w:rsidP="00F51669">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0E5DC7EA" w14:textId="77777777" w:rsidR="00F51669" w:rsidRPr="00A50C8C" w:rsidRDefault="00F51669" w:rsidP="00F51669">
+  <w:p w14:paraId="0E5DC7EA" w14:textId="1C2F0B69" w:rsidR="00F51669" w:rsidRPr="00A50C8C" w:rsidRDefault="00F51669" w:rsidP="00F51669">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division, Grade 7 Immunization Surveys, 1991-202</w:t>
     </w:r>
-    <w:r w:rsidR="0025496B" w:rsidRPr="00A50C8C">
+    <w:r w:rsidR="00C730A1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3ECB1E2B" w14:textId="77777777" w:rsidR="00F51669" w:rsidRPr="00A50C8C" w:rsidRDefault="00F51669" w:rsidP="00F51669">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="11514060" w14:textId="710B3163" w:rsidR="00F51669" w:rsidRPr="00A50C8C" w:rsidRDefault="00F51669" w:rsidP="0025496B">
+  <w:p w14:paraId="11514060" w14:textId="44A614A9" w:rsidR="00F51669" w:rsidRPr="00A50C8C" w:rsidRDefault="00F51669" w:rsidP="0025496B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
     <w:r w:rsidR="00673CC1" w:rsidRPr="00673CC1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>04/24/25</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00C730A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00673CC1" w:rsidRPr="00673CC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00C730A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00A96033">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00673CC1" w:rsidRPr="00673CC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00C730A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="0025496B" w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
     <w:r w:rsidR="0025496B" w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>G7</w:t>
     </w:r>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>Coverage91-2</w:t>
     </w:r>
-    <w:r w:rsidR="0025496B" w:rsidRPr="00A50C8C">
+    <w:r w:rsidR="00C730A1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F03106F" w14:textId="77777777" w:rsidR="00DA7ADC" w:rsidRDefault="00DA7ADC" w:rsidP="002C1075">
+    <w:p w14:paraId="00281504" w14:textId="77777777" w:rsidR="007A6320" w:rsidRDefault="007A6320" w:rsidP="002C1075">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45B5A78C" w14:textId="77777777" w:rsidR="00DA7ADC" w:rsidRDefault="00DA7ADC" w:rsidP="002C1075">
+    <w:p w14:paraId="4C6E7C4E" w14:textId="77777777" w:rsidR="007A6320" w:rsidRDefault="007A6320" w:rsidP="002C1075">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44B698B5" w14:textId="77777777" w:rsidR="0021635E" w:rsidRPr="00A50C8C" w:rsidRDefault="0021635E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C0D4141" w14:textId="77777777" w:rsidR="0021635E" w:rsidRPr="00A50C8C" w:rsidRDefault="0021635E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
@@ -18574,122 +19006,114 @@
     </w:pPr>
     <w:r w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">IMMUNIZATION </w:t>
     </w:r>
     <w:r w:rsidR="002F1E92" w:rsidRPr="00A50C8C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>DIVISION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="138D2ADD" w14:textId="77777777" w:rsidR="00DD3B70" w:rsidRDefault="00DD3B70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjO0MDAzN7QwMzczsTRX0lEKTi0uzszPAykwqQUANEjPkiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00675C7E"/>
     <w:rsid w:val="00004332"/>
     <w:rsid w:val="00015E6A"/>
     <w:rsid w:val="0001675A"/>
     <w:rsid w:val="0002046E"/>
     <w:rsid w:val="000439E1"/>
     <w:rsid w:val="00055111"/>
+    <w:rsid w:val="00060455"/>
     <w:rsid w:val="00087BFB"/>
     <w:rsid w:val="000A0919"/>
     <w:rsid w:val="000B3339"/>
     <w:rsid w:val="000C2E4C"/>
     <w:rsid w:val="000C7B57"/>
     <w:rsid w:val="000D045D"/>
     <w:rsid w:val="000D4778"/>
     <w:rsid w:val="000D6645"/>
     <w:rsid w:val="00103502"/>
     <w:rsid w:val="00110F43"/>
     <w:rsid w:val="00112EB3"/>
     <w:rsid w:val="001155BA"/>
     <w:rsid w:val="001159E1"/>
     <w:rsid w:val="00116E42"/>
     <w:rsid w:val="00116F97"/>
     <w:rsid w:val="00123E56"/>
     <w:rsid w:val="001303B6"/>
+    <w:rsid w:val="00133950"/>
     <w:rsid w:val="001475E6"/>
     <w:rsid w:val="0015414E"/>
     <w:rsid w:val="0015530E"/>
     <w:rsid w:val="001646FA"/>
     <w:rsid w:val="00164A23"/>
     <w:rsid w:val="00166C4B"/>
     <w:rsid w:val="00172CCE"/>
     <w:rsid w:val="001743CC"/>
     <w:rsid w:val="00175254"/>
     <w:rsid w:val="001817C3"/>
     <w:rsid w:val="00182339"/>
     <w:rsid w:val="00197673"/>
     <w:rsid w:val="001A315D"/>
     <w:rsid w:val="001B40C0"/>
     <w:rsid w:val="001B5505"/>
     <w:rsid w:val="001B7054"/>
     <w:rsid w:val="001C1D13"/>
     <w:rsid w:val="001C7199"/>
     <w:rsid w:val="001D48A9"/>
     <w:rsid w:val="001E631F"/>
     <w:rsid w:val="001F05DC"/>
     <w:rsid w:val="001F674B"/>
     <w:rsid w:val="0021351F"/>
     <w:rsid w:val="0021635E"/>
     <w:rsid w:val="00224EB1"/>
@@ -18704,295 +19128,310 @@
     <w:rsid w:val="0025496B"/>
     <w:rsid w:val="00254B3E"/>
     <w:rsid w:val="00263EFD"/>
     <w:rsid w:val="002640CA"/>
     <w:rsid w:val="00274A72"/>
     <w:rsid w:val="00280B65"/>
     <w:rsid w:val="00284485"/>
     <w:rsid w:val="002852BA"/>
     <w:rsid w:val="002B0630"/>
     <w:rsid w:val="002B3359"/>
     <w:rsid w:val="002C1075"/>
     <w:rsid w:val="002C10E9"/>
     <w:rsid w:val="002E392D"/>
     <w:rsid w:val="002F134A"/>
     <w:rsid w:val="002F1E92"/>
     <w:rsid w:val="002F639D"/>
     <w:rsid w:val="00302A8C"/>
     <w:rsid w:val="003130E3"/>
     <w:rsid w:val="003359E0"/>
     <w:rsid w:val="00345141"/>
     <w:rsid w:val="003524A9"/>
     <w:rsid w:val="00353AB0"/>
     <w:rsid w:val="00355DA0"/>
     <w:rsid w:val="00356567"/>
     <w:rsid w:val="003747D8"/>
+    <w:rsid w:val="003A39EE"/>
     <w:rsid w:val="003B705D"/>
     <w:rsid w:val="003C50AA"/>
     <w:rsid w:val="003E7FA8"/>
     <w:rsid w:val="003F56A6"/>
     <w:rsid w:val="00407FBF"/>
     <w:rsid w:val="004123BB"/>
     <w:rsid w:val="004219CC"/>
     <w:rsid w:val="004228E2"/>
     <w:rsid w:val="00426D1D"/>
     <w:rsid w:val="00434BE8"/>
     <w:rsid w:val="00446639"/>
     <w:rsid w:val="00455397"/>
     <w:rsid w:val="004576E4"/>
     <w:rsid w:val="004643C7"/>
     <w:rsid w:val="0048538F"/>
     <w:rsid w:val="004958CD"/>
     <w:rsid w:val="004B0DE2"/>
     <w:rsid w:val="004C3BA1"/>
     <w:rsid w:val="004C66DC"/>
     <w:rsid w:val="004D285E"/>
     <w:rsid w:val="004E684F"/>
     <w:rsid w:val="004E75B0"/>
     <w:rsid w:val="00503FE7"/>
     <w:rsid w:val="00506904"/>
     <w:rsid w:val="00516DDF"/>
     <w:rsid w:val="00566C5D"/>
     <w:rsid w:val="0057104F"/>
     <w:rsid w:val="00572A84"/>
     <w:rsid w:val="0057322A"/>
     <w:rsid w:val="00580B81"/>
     <w:rsid w:val="005815D4"/>
     <w:rsid w:val="00584BB3"/>
     <w:rsid w:val="00592723"/>
     <w:rsid w:val="005A22AB"/>
     <w:rsid w:val="005B3B2F"/>
     <w:rsid w:val="005D4651"/>
     <w:rsid w:val="005D4C6D"/>
     <w:rsid w:val="005E1ADD"/>
     <w:rsid w:val="005E56CA"/>
     <w:rsid w:val="006074FF"/>
     <w:rsid w:val="00610109"/>
     <w:rsid w:val="006102F8"/>
     <w:rsid w:val="00612D95"/>
+    <w:rsid w:val="0061365F"/>
     <w:rsid w:val="006159A6"/>
     <w:rsid w:val="00616E4F"/>
     <w:rsid w:val="006235A2"/>
     <w:rsid w:val="00625794"/>
     <w:rsid w:val="0063214E"/>
     <w:rsid w:val="0063306D"/>
     <w:rsid w:val="0063337F"/>
     <w:rsid w:val="00636144"/>
     <w:rsid w:val="006466AF"/>
     <w:rsid w:val="0065606F"/>
     <w:rsid w:val="00664D89"/>
     <w:rsid w:val="00672AE9"/>
     <w:rsid w:val="00673CC1"/>
     <w:rsid w:val="00675C7E"/>
     <w:rsid w:val="00682997"/>
     <w:rsid w:val="00696397"/>
     <w:rsid w:val="00696C33"/>
     <w:rsid w:val="006A3B6E"/>
     <w:rsid w:val="006A61FB"/>
     <w:rsid w:val="006B1FEE"/>
     <w:rsid w:val="006B272F"/>
+    <w:rsid w:val="006B4C7E"/>
     <w:rsid w:val="006B52AE"/>
     <w:rsid w:val="006C02AF"/>
     <w:rsid w:val="006C5B6E"/>
     <w:rsid w:val="006C7D3F"/>
     <w:rsid w:val="006E26B5"/>
     <w:rsid w:val="006E6171"/>
     <w:rsid w:val="006F21E2"/>
     <w:rsid w:val="006F5C78"/>
     <w:rsid w:val="006F64CB"/>
     <w:rsid w:val="00701C03"/>
     <w:rsid w:val="007107AC"/>
     <w:rsid w:val="0071106B"/>
     <w:rsid w:val="00713960"/>
     <w:rsid w:val="0071490D"/>
     <w:rsid w:val="007158E5"/>
     <w:rsid w:val="007207B5"/>
     <w:rsid w:val="0072488D"/>
     <w:rsid w:val="00730802"/>
+    <w:rsid w:val="0074284B"/>
     <w:rsid w:val="007460B4"/>
     <w:rsid w:val="00755B36"/>
     <w:rsid w:val="007750DA"/>
     <w:rsid w:val="00776C76"/>
     <w:rsid w:val="00780179"/>
     <w:rsid w:val="007945F9"/>
     <w:rsid w:val="0079550C"/>
+    <w:rsid w:val="007A6320"/>
     <w:rsid w:val="007B36F8"/>
     <w:rsid w:val="007B640C"/>
     <w:rsid w:val="007C0356"/>
     <w:rsid w:val="007D77E6"/>
     <w:rsid w:val="007E3CEF"/>
     <w:rsid w:val="007F4B22"/>
     <w:rsid w:val="008018D1"/>
     <w:rsid w:val="00823E7D"/>
     <w:rsid w:val="00841DD4"/>
     <w:rsid w:val="008461EB"/>
     <w:rsid w:val="00850163"/>
     <w:rsid w:val="00853F15"/>
     <w:rsid w:val="00854006"/>
     <w:rsid w:val="00860B53"/>
     <w:rsid w:val="00862A1E"/>
     <w:rsid w:val="00881582"/>
     <w:rsid w:val="008901AF"/>
     <w:rsid w:val="0089599B"/>
     <w:rsid w:val="008A1847"/>
     <w:rsid w:val="008A2917"/>
     <w:rsid w:val="008C1060"/>
+    <w:rsid w:val="008D1BC1"/>
     <w:rsid w:val="008D4A0D"/>
     <w:rsid w:val="008D4D95"/>
     <w:rsid w:val="008D4EE3"/>
     <w:rsid w:val="008D775E"/>
     <w:rsid w:val="009034F8"/>
     <w:rsid w:val="009076A8"/>
+    <w:rsid w:val="00912D5D"/>
     <w:rsid w:val="00912F60"/>
     <w:rsid w:val="00922219"/>
     <w:rsid w:val="00926BB1"/>
     <w:rsid w:val="00936E7E"/>
     <w:rsid w:val="00943582"/>
     <w:rsid w:val="009517CA"/>
     <w:rsid w:val="00952AAC"/>
     <w:rsid w:val="00956934"/>
     <w:rsid w:val="00957712"/>
     <w:rsid w:val="00972D02"/>
     <w:rsid w:val="00976A18"/>
     <w:rsid w:val="00983639"/>
     <w:rsid w:val="009A0081"/>
     <w:rsid w:val="009A759E"/>
     <w:rsid w:val="009A79A5"/>
     <w:rsid w:val="009B1086"/>
     <w:rsid w:val="009B7F61"/>
     <w:rsid w:val="009C03AE"/>
     <w:rsid w:val="009C3488"/>
     <w:rsid w:val="009D6BF3"/>
     <w:rsid w:val="009D7625"/>
     <w:rsid w:val="009E0708"/>
     <w:rsid w:val="009E36FC"/>
     <w:rsid w:val="00A211A8"/>
     <w:rsid w:val="00A45E95"/>
     <w:rsid w:val="00A50C8C"/>
+    <w:rsid w:val="00A56D98"/>
     <w:rsid w:val="00A573E1"/>
     <w:rsid w:val="00A6466D"/>
     <w:rsid w:val="00A651A3"/>
     <w:rsid w:val="00A7376C"/>
+    <w:rsid w:val="00A96033"/>
     <w:rsid w:val="00A96527"/>
     <w:rsid w:val="00AA2B41"/>
     <w:rsid w:val="00AA76ED"/>
     <w:rsid w:val="00AD6E7E"/>
     <w:rsid w:val="00AE731C"/>
     <w:rsid w:val="00AF704A"/>
     <w:rsid w:val="00B131C8"/>
     <w:rsid w:val="00B1749C"/>
     <w:rsid w:val="00B27281"/>
     <w:rsid w:val="00B33825"/>
     <w:rsid w:val="00B34947"/>
     <w:rsid w:val="00B66247"/>
     <w:rsid w:val="00B862F5"/>
     <w:rsid w:val="00B9485A"/>
     <w:rsid w:val="00BA3444"/>
     <w:rsid w:val="00BA3BB0"/>
     <w:rsid w:val="00BB3B9A"/>
+    <w:rsid w:val="00BB7145"/>
     <w:rsid w:val="00BC4B7D"/>
     <w:rsid w:val="00BD4C16"/>
     <w:rsid w:val="00BD73F5"/>
     <w:rsid w:val="00BE18D2"/>
     <w:rsid w:val="00BE1A72"/>
     <w:rsid w:val="00BF09CC"/>
     <w:rsid w:val="00BF282A"/>
     <w:rsid w:val="00C006E4"/>
     <w:rsid w:val="00C0195B"/>
     <w:rsid w:val="00C2229D"/>
     <w:rsid w:val="00C23081"/>
     <w:rsid w:val="00C362EE"/>
     <w:rsid w:val="00C37BEC"/>
     <w:rsid w:val="00C428B6"/>
     <w:rsid w:val="00C44BF2"/>
     <w:rsid w:val="00C46CB8"/>
     <w:rsid w:val="00C51BE9"/>
     <w:rsid w:val="00C52ECE"/>
+    <w:rsid w:val="00C730A1"/>
     <w:rsid w:val="00C75C95"/>
     <w:rsid w:val="00C80244"/>
     <w:rsid w:val="00C84948"/>
     <w:rsid w:val="00C872D7"/>
     <w:rsid w:val="00C936C4"/>
     <w:rsid w:val="00C93D98"/>
     <w:rsid w:val="00CB1EE2"/>
     <w:rsid w:val="00CB637A"/>
     <w:rsid w:val="00CC1154"/>
+    <w:rsid w:val="00CC29A2"/>
     <w:rsid w:val="00CD64F2"/>
     <w:rsid w:val="00CD6962"/>
     <w:rsid w:val="00CF1F30"/>
     <w:rsid w:val="00CF5C32"/>
     <w:rsid w:val="00D0566C"/>
     <w:rsid w:val="00D056EC"/>
     <w:rsid w:val="00D1113A"/>
     <w:rsid w:val="00D14CD1"/>
     <w:rsid w:val="00D27071"/>
     <w:rsid w:val="00D33DE4"/>
     <w:rsid w:val="00D3407E"/>
     <w:rsid w:val="00D36ED6"/>
     <w:rsid w:val="00D432D5"/>
     <w:rsid w:val="00D5291F"/>
     <w:rsid w:val="00D533BB"/>
     <w:rsid w:val="00D60738"/>
     <w:rsid w:val="00D65738"/>
     <w:rsid w:val="00D760C7"/>
+    <w:rsid w:val="00D87DAB"/>
     <w:rsid w:val="00D92CC9"/>
     <w:rsid w:val="00DA7ADC"/>
     <w:rsid w:val="00DB0E2A"/>
     <w:rsid w:val="00DC3286"/>
     <w:rsid w:val="00DC5A77"/>
     <w:rsid w:val="00DC773F"/>
     <w:rsid w:val="00DD3B70"/>
     <w:rsid w:val="00DD4D48"/>
     <w:rsid w:val="00DF1C0C"/>
     <w:rsid w:val="00E06CC3"/>
+    <w:rsid w:val="00E2466A"/>
     <w:rsid w:val="00E44C35"/>
     <w:rsid w:val="00E5542D"/>
     <w:rsid w:val="00E57BDF"/>
     <w:rsid w:val="00E633E1"/>
     <w:rsid w:val="00E6371A"/>
     <w:rsid w:val="00E71622"/>
     <w:rsid w:val="00E7483C"/>
     <w:rsid w:val="00E75E46"/>
     <w:rsid w:val="00E77439"/>
     <w:rsid w:val="00E81A44"/>
     <w:rsid w:val="00E82812"/>
     <w:rsid w:val="00E8315D"/>
     <w:rsid w:val="00E852F2"/>
     <w:rsid w:val="00E91069"/>
     <w:rsid w:val="00E91ED8"/>
     <w:rsid w:val="00EA7404"/>
     <w:rsid w:val="00EA770C"/>
     <w:rsid w:val="00EB78E9"/>
     <w:rsid w:val="00EC335E"/>
     <w:rsid w:val="00EC56B0"/>
     <w:rsid w:val="00ED3480"/>
     <w:rsid w:val="00EE569D"/>
     <w:rsid w:val="00EE721A"/>
     <w:rsid w:val="00EE7682"/>
     <w:rsid w:val="00EF7926"/>
     <w:rsid w:val="00F0281A"/>
     <w:rsid w:val="00F06760"/>
+    <w:rsid w:val="00F10C50"/>
     <w:rsid w:val="00F140D0"/>
     <w:rsid w:val="00F14183"/>
     <w:rsid w:val="00F302F0"/>
     <w:rsid w:val="00F31926"/>
     <w:rsid w:val="00F41952"/>
     <w:rsid w:val="00F51669"/>
     <w:rsid w:val="00F545BC"/>
     <w:rsid w:val="00F5653E"/>
     <w:rsid w:val="00F57C03"/>
     <w:rsid w:val="00F601B7"/>
     <w:rsid w:val="00F61242"/>
     <w:rsid w:val="00F61AAC"/>
     <w:rsid w:val="00F61B4D"/>
     <w:rsid w:val="00F67489"/>
     <w:rsid w:val="00F81FEA"/>
     <w:rsid w:val="00F8507E"/>
     <w:rsid w:val="00F90067"/>
     <w:rsid w:val="00F918E7"/>
     <w:rsid w:val="00F964F8"/>
     <w:rsid w:val="00FB71C2"/>
     <w:rsid w:val="00FC260D"/>
     <w:rsid w:val="00FC29F5"/>
     <w:rsid w:val="00FF3901"/>
     <w:rsid w:val="00FF4A7F"/>
     <w:rsid w:val="00FF4E2A"/>
@@ -19320,50 +19759,51 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -19438,55 +19878,57 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F51669"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="688916980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -19771,52 +20213,53 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>819</Words>
-  <Characters>4046</Characters>
+  <Words>756</Words>
+  <Characters>4311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4856</CharactersWithSpaces>
+  <CharactersWithSpaces>5057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>