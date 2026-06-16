--- v0 (2025-10-24)
+++ v1 (2026-06-16)
@@ -1,89 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://masscourts-my.sharepoint.com/personal/jennifer_shaw_jud_state_ma_us/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://masscourts-my.sharepoint.com/personal/jennifer_maclellan_jud_state_ma_us/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F25384F6-2C14-4360-A545-0F5570E9C67A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{C3ED06EF-7F2F-4966-A6B2-B6E1D9DD337D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3648" yWindow="2352" windowWidth="17280" windowHeight="8964" xr2:uid="{081724E6-747A-484E-834D-2D5D4B5669C9}"/>
+    <workbookView xWindow="3972" yWindow="528" windowWidth="15648" windowHeight="10356" xr2:uid="{081724E6-747A-484E-834D-2D5D4B5669C9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C18" i="1" l="1"/>
+  <c r="C23" i="1" l="1"/>
+  <c r="Y24" i="1" s="1"/>
+  <c r="C18" i="1"/>
   <c r="Y19" i="1" s="1"/>
-  <c r="C23" i="1"/>
-  <c r="Y24" i="1" s="1"/>
   <c r="Y28" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="33">
   <si>
     <t>GRAND JUROR TRAVEL REIMBURSEMENT FORM</t>
   </si>
   <si>
     <t>(beginning on FOURTH DAY OF GRAND JURY DUTY)</t>
   </si>
   <si>
     <t>Grand Juror Name and Home Address</t>
   </si>
   <si>
     <t>Employer Name and Address</t>
   </si>
   <si>
     <t>Private Auto Miles</t>
   </si>
   <si>
     <t>Taxi Fare</t>
   </si>
   <si>
@@ -591,51 +592,51 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1123950</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC656909-9FF3-34C0-4003-DA7897D82E7E}"/>
             </a:ext>
           </a:extLst>
@@ -667,50 +668,54 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
             <a:t>Juror's Certification: I hereby certify  under penalty of perjury that I am regularly employed.  I further certify under penalty of perjury that each expense listed on this form is a true and accurate expense that I expect to incur traveling from my home to the courthouse beginning on the fourth day of my grand jury duty* and that I ordinarily incur traveling from my home to work**.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -973,51 +978,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BBF82E6-1754-4D26-AD3A-54A5FFBE1C98}">
   <dimension ref="A1:Z35"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Y19" sqref="Y19"/>
+      <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="3.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="2.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="2.88671875" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="0.109375" style="2" hidden="1" customWidth="1"/>
     <col min="10" max="11" width="17.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="20.33203125" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.109375" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="2" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="63.33203125" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.5546875" style="2" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="2.88671875" style="2" customWidth="1"/>
     <col min="19" max="20" width="9.109375" style="2" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="15.88671875" style="2" customWidth="1"/>
     <col min="22" max="22" width="2.88671875" style="2" customWidth="1"/>
     <col min="23" max="23" width="15.88671875" style="2" customWidth="1"/>
@@ -1481,51 +1486,51 @@
       <c r="G17" s="4"/>
       <c r="H17" s="15"/>
       <c r="I17" s="4"/>
       <c r="J17" s="15"/>
       <c r="K17" s="59"/>
       <c r="L17" s="59"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="22">
-        <f>SUM(C16*0.62)</f>
+        <f>SUM(C16*0.7)</f>
         <v>0</v>
       </c>
       <c r="D18" s="15"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="4"/>
       <c r="J18" s="23"/>
       <c r="K18" s="59"/>
       <c r="L18" s="59"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="24"/>
       <c r="X18" s="25" t="s">
         <v>26</v>
       </c>
@@ -1623,51 +1628,51 @@
       <c r="G22" s="62"/>
       <c r="H22" s="63"/>
       <c r="I22" s="4"/>
       <c r="J22" s="15"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
     </row>
     <row r="23" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="29">
-        <f>SUM(C21*0.62)</f>
+        <f>SUM(C21*0.7)</f>
         <v>0</v>
       </c>
       <c r="D23" s="15"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="4"/>
       <c r="J23" s="15"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="24"/>
       <c r="X23" s="25" t="s">
         <v>25</v>
       </c>
@@ -1845,51 +1850,51 @@
         <v>21</v>
       </c>
       <c r="H35" s="44" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="45"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M35" s="46"/>
       <c r="N35" s="41"/>
       <c r="R35" s="51" t="s">
         <v>31</v>
       </c>
       <c r="S35" s="51"/>
       <c r="T35" s="51"/>
       <c r="U35" s="51"/>
       <c r="V35" s="51"/>
       <c r="W35" s="51"/>
       <c r="X35" s="51"/>
       <c r="Y35" s="49"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ilELMyzFVa5u/nznl5crKffWnSg4A5UDdPBExsKntNsOqjI9bn9rroYTppoCAQDKPe06Q74sBvA5Cw0ZzvSGHw==" saltValue="Z6euSf9zDEAv6HK7Mt2C3A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="A6 B6 B7 B8 D9 U6 U7 U8 W9 C16 E16 G16 U16 W16 Y16 C21 E21 G21 W21 Y21 B34 B35 U34 Y35" name="Editing Allowed"/>
   </protectedRanges>
   <mergeCells count="28">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:Z3"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="U5:Y5"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="I7:L7"/>
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="U6:Y6"/>
     <mergeCell ref="U7:Y7"/>
     <mergeCell ref="U8:Y8"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="R35:X35"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="W9:Y9"/>