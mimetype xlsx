--- v0 (2026-05-13)
+++ v1 (2026-10-17)
@@ -1,112 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/eec-policy/Shared Documents/01. Internal Policy Unit Files/01. Policies/01. Child Care Licensing/Staff Records Checklist (John)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="8_{AA0F7FD3-A6F4-4AE9-BCA0-BB5BC34D3228}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07FBD742-FCFD-4184-97C3-F14A3BD9447E}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{F21C1728-48BE-4F40-A746-2E937ECAD873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4A66AFC6-966A-426B-AC04-17FE5D3604DC}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="10395" xr2:uid="{F5292996-E648-477D-A550-927B702FF995}"/>
   </bookViews>
   <sheets>
     <sheet name="GSA_Checklist" sheetId="1" r:id="rId1"/>
     <sheet name="Instructions" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">GSA_Checklist!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="31">
   <si>
     <t>1. Staff Legal Name and 
      Position</t>
   </si>
   <si>
     <t>2. Date of Birth</t>
   </si>
   <si>
     <t>3. Date of Hire</t>
   </si>
   <si>
     <t>4. EEC Certificate/ 
      Minimum Hiring</t>
-  </si>
-[...1 lines deleted...]
-    <t>5. PQR Number</t>
   </si>
   <si>
     <t>6. BRC Status 
      (Provisional/Suitable)</t>
   </si>
   <si>
     <t>7. BRC Renewal Date</t>
   </si>
   <si>
     <t>8. Physical Date</t>
   </si>
   <si>
     <t>9. MMR (need two)</t>
   </si>
   <si>
     <t>10. First Aid Expiration Date</t>
   </si>
   <si>
     <t xml:space="preserve">11. CPR Expiration Date* </t>
   </si>
   <si>
     <t>12. EEC Essentials 2.0 
        Certificate Date</t>
   </si>
   <si>
@@ -170,56 +167,59 @@
       </rPr>
       <t>Program Name</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>I confirm that</t>
   </si>
   <si>
     <t>maintains a complete, accurate and confidential record for each staff member.</t>
   </si>
   <si>
     <t xml:space="preserve">             </t>
   </si>
   <si>
     <t xml:space="preserve">Each personnel record contains documentation listed above in the Staff Records Checklist along with all required documentation as outlined in EEC Regulations. The program must provide, upon request, the full staff file for EEC review. </t>
   </si>
+  <si>
+    <t>5. PQR Number or EEC ID</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -421,51 +421,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" textRotation="90" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
@@ -479,221 +479,216 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF28377D"/>
       <color rgb="FF4C803B"/>
       <color rgb="FFB97C2B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>455083</xdr:colOff>
+      <xdr:colOff>445558</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>176213</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="TextBox 1">
+        <xdr:cNvPr id="6" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56DC6A5E-C271-49F6-991A-AD514B22FF45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="566738"/>
-          <a:ext cx="6398683" cy="15354300"/>
+          <a:off x="0" y="559594"/>
+          <a:ext cx="6249856" cy="15154275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -712,51 +707,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>GSA Program Staff Records Checklist Instructions</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
           </a:pPr>
-          <a:endParaRPr lang="en-US" sz="1100">
+          <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
@@ -783,270 +778,294 @@
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>must be accessible to EEC upon request and uploaded into the document library. 					</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Staff Legal Name and Position:  </a:t>
+            <a:t>Staff Legal Name and Position: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>List the names of all teaching staff, cooks, transportation staff, administrators and itinerant service staff.  Indicate the position in which the individual is employed (a staff person's position may be different from their actual qualifications).</a:t>
+            <a:t>List the names of all teaching staff, cooks, transportation staff, administrators and itinerant service staff. Indicate the position of each</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> employed</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individual (a staff person's position may be different from their actual qualifications).</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Date of Birth:  </a:t>
+            <a:t>Date of Birth: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the date of birth for all staff (7.04(18)(c)3)	</a:t>
+            <a:t>Indicate the date of birth for all staff. (7.04(18)(c)3)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Date of Hire:  </a:t>
+            <a:t>Date of Hire: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate date of hire (this information is significant to determine training requirements) (7.04(18)(c)3)	</a:t>
+            <a:t>Indicate date of hire (this information is significant to determine training requirements) (7.04(18)(c)3).</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>		</a:t>
+            <a:t>	</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>EEC Certificate/Minimum Hiring  </a:t>
+            <a:t>EEC Certificate/Minimum Hiring: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Identify how staff are qualified for the position they are currently operating in. (Certificate or Minimum Hiring)  All supporting documentation must be maintained in the staff file to support the staff person’s qualifications. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>	</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1">
-[...20 lines deleted...]
-            <a:t>A copy of the program’s employees PQR number or individualized employee numbers listed. (7.09(4))</a:t>
+            <a:rPr lang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>PQR Number or EEC ID: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>A copy of the program’s employees PQR number, EEC ID, or individualized employee numbers listed. (7.09(4))</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>BRC Status: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the status of the most recent FINGERPRINT review (Suitable or Provisional) (7.04(18)(c)5)</a:t>
+            <a:t>Indicate the status of the most recent FINGERPRINT review (Suitable or Provisional). (7.04(18)(c)5)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>BRC Renewal Date:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
@@ -1122,51 +1141,51 @@
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>MMR: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the status of staff member’s MMR immunization or evidence of immunity to mumps, measles, and rubella are on file.  (Titer, Yes, No).  All educators born in or after 1957, regardless of country of birth must be able to document two doses of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella.  Those born before 1957 in the U.S. are considered to be immune.  Those born before 1957 in countries other than the U.S. must be able to document one dose of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella.  (7.09)(11)(b))</a:t>
+            <a:t>Indicate the staff member’s MMR immunization status or evidence of immunity to mumps, measles, and rubella are on file. (Titer, Yes, No). All educators born in or after 1957, regardless of country of birth, must document two doses of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella. Those born before 1957 in the U.S. are considered to be immune. Those born before 1957 in countries other than the U.S. must be able to document one dose of MMR or have serologic evidence (blood titer) of immunity to measles, mumps, and rubella. (7.09)(11)(b))</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>First Aid Expiration Date: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
@@ -1202,106 +1221,124 @@
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
-          <a:r>
-[...22 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
+            <a:t>CPR Expiration Date: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Indicate the expiration date of the most recent CPR certificate. *If applicable and required. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
+            <a:lnSpc>
+              <a:spcPct val="120000"/>
+            </a:lnSpc>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>EEC Essentials 2.0: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the dates the trainings were completed and certificate obtained. All educators and administrators working in EEC-licensed programs are required to complete the EEC Essentials 2.0 training package prior to working with children. All program staff that count toward required staff:child ratios and working directly with children must have completed the following training modules included in the EEC Essentials training via EEC's LMS	</a:t>
+            <a:t>Indicate the dates the trainings were completed and certificate obtained. All educators and administrators working in EEC-licensed programs are required to complete the EEC Essentials 2.0 training package prior to working with children. All program staff that count toward required staff:child ratios and working directly with children must have completed the following training modules included in the EEC Essentials training via EEC's LMS:	</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="685800" lvl="1" indent="-228600">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
             <a:buChar char="o"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Emergency Response				</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="685800" lvl="1" indent="-228600">
@@ -1551,262 +1588,273 @@
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Introduction to Child Growth &amp; Development			</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>EEC Essentials 2.0 Annual Refresher:  </a:t>
+            <a:t>EEC Essentials 2.0 Annual Refresher: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>In addition, all applicable staff will be required to take an annual EEC Essentials Refresher package.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Professional Development Hours:  </a:t>
+            <a:t>Professional Development Hours: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Indicate the number of professional development hours that are documented in the file for the current year. (7.09(19)(b))		</a:t>
+            <a:t>Indicate the number of professional development hours that are documented in the file for the current year. (7.09(19)(b))	</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Itinerant Services Suitability Letter</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>:  A copy of the suitability letter for the person working with the child receiving services [see EEC policy: </a:t>
-[...15 lines deleted...]
-            <a:rPr lang="en-US" sz="1200">
+            <a:t>: A copy of the suitability letter for the person working with the child receiving services [see EEC policy</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" u="none">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>: Itinerant Team Educational Service Provision in Child Care Programs</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" u="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>].</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1200" b="1">
+            <a:rPr lang="en-US" sz="1200" b="1" u="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Itinerant Services Parent Consent</a:t>
           </a:r>
           <a:r>
+            <a:rPr lang="en-US" sz="1200" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>: C</a:t>
+          </a:r>
+          <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>:  A copy of the parent consent for the child receiving services.</a:t>
+            <a:t>onsent for the child receiving services.</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="457200" lvl="0" indent="-457200">
             <a:lnSpc>
               <a:spcPct val="120000"/>
             </a:lnSpc>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>7-D/School Bus License:  </a:t>
+            <a:t>7-D/School Bus License: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Indicate the date of Expiration of the license, if applicable. (7.13(4)(b))</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>					</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1200">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
+            <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -2102,3231 +2150,3231 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AC11ED1-2927-41AC-8D6F-D371D74360C7}">
   <sheetPr>
     <tabColor rgb="FF28377D"/>
   </sheetPr>
   <dimension ref="A1:EK422"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" customWidth="1"/>
-    <col min="2" max="13" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="26.59765625" customWidth="1"/>
+    <col min="2" max="13" width="16.59765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141" s="1" customFormat="1" ht="80.25" customHeight="1">
+    <row r="1" spans="1:141" s="1" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
-      <c r="N1" s="59"/>
-[...126 lines deleted...]
-      <c r="EK1" s="59"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
+      <c r="AQ1" s="55"/>
+      <c r="AR1" s="55"/>
+      <c r="AS1" s="55"/>
+      <c r="AT1" s="55"/>
+      <c r="AU1" s="55"/>
+      <c r="AV1" s="55"/>
+      <c r="AW1" s="55"/>
+      <c r="AX1" s="55"/>
+      <c r="AY1" s="55"/>
+      <c r="AZ1" s="55"/>
+      <c r="BA1" s="55"/>
+      <c r="BB1" s="55"/>
+      <c r="BC1" s="55"/>
+      <c r="BD1" s="55"/>
+      <c r="BE1" s="55"/>
+      <c r="BF1" s="55"/>
+      <c r="BG1" s="55"/>
+      <c r="BH1" s="55"/>
+      <c r="BI1" s="55"/>
+      <c r="BJ1" s="55"/>
+      <c r="BK1" s="55"/>
+      <c r="BL1" s="55"/>
+      <c r="BM1" s="55"/>
+      <c r="BN1" s="55"/>
+      <c r="BO1" s="55"/>
+      <c r="BP1" s="55"/>
+      <c r="BQ1" s="55"/>
+      <c r="BR1" s="55"/>
+      <c r="BS1" s="55"/>
+      <c r="BT1" s="55"/>
+      <c r="BU1" s="55"/>
+      <c r="BV1" s="55"/>
+      <c r="BW1" s="55"/>
+      <c r="BX1" s="55"/>
+      <c r="BY1" s="55"/>
+      <c r="BZ1" s="55"/>
+      <c r="CA1" s="55"/>
+      <c r="CB1" s="55"/>
+      <c r="CC1" s="55"/>
+      <c r="CD1" s="55"/>
+      <c r="CE1" s="55"/>
+      <c r="CF1" s="55"/>
+      <c r="CG1" s="55"/>
+      <c r="CH1" s="55"/>
+      <c r="CI1" s="55"/>
+      <c r="CJ1" s="55"/>
+      <c r="CK1" s="55"/>
+      <c r="CL1" s="55"/>
+      <c r="CM1" s="55"/>
+      <c r="CN1" s="55"/>
+      <c r="CO1" s="55"/>
+      <c r="CP1" s="55"/>
+      <c r="CQ1" s="55"/>
+      <c r="CR1" s="55"/>
+      <c r="CS1" s="55"/>
+      <c r="CT1" s="55"/>
+      <c r="CU1" s="55"/>
+      <c r="CV1" s="55"/>
+      <c r="CW1" s="55"/>
+      <c r="CX1" s="55"/>
+      <c r="CY1" s="55"/>
+      <c r="CZ1" s="55"/>
+      <c r="DA1" s="55"/>
+      <c r="DB1" s="55"/>
+      <c r="DC1" s="55"/>
+      <c r="DD1" s="55"/>
+      <c r="DE1" s="55"/>
+      <c r="DF1" s="55"/>
+      <c r="DG1" s="55"/>
+      <c r="DH1" s="55"/>
+      <c r="DI1" s="55"/>
+      <c r="DJ1" s="55"/>
+      <c r="DK1" s="55"/>
+      <c r="DL1" s="55"/>
+      <c r="DM1" s="55"/>
+      <c r="DN1" s="55"/>
+      <c r="DO1" s="55"/>
+      <c r="DP1" s="55"/>
+      <c r="DQ1" s="55"/>
+      <c r="DR1" s="55"/>
+      <c r="DS1" s="55"/>
+      <c r="DT1" s="55"/>
+      <c r="DU1" s="55"/>
+      <c r="DV1" s="55"/>
+      <c r="DW1" s="55"/>
+      <c r="DX1" s="55"/>
+      <c r="DY1" s="55"/>
+      <c r="DZ1" s="55"/>
+      <c r="EA1" s="55"/>
+      <c r="EB1" s="55"/>
+      <c r="EC1" s="55"/>
+      <c r="ED1" s="55"/>
+      <c r="EE1" s="55"/>
+      <c r="EF1" s="55"/>
+      <c r="EG1" s="55"/>
+      <c r="EH1" s="55"/>
+      <c r="EI1" s="55"/>
+      <c r="EJ1" s="55"/>
+      <c r="EK1" s="55"/>
     </row>
-    <row r="2" spans="1:141" s="62" customFormat="1" ht="4.1500000000000004" customHeight="1">
+    <row r="2" spans="1:141" s="1" customFormat="1" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="25"/>
-      <c r="B2" s="61"/>
-[...10 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
     </row>
-    <row r="3" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="3" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
-      <c r="N3" s="60"/>
-[...126 lines deleted...]
-      <c r="EK3" s="60"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="56"/>
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="56"/>
+      <c r="AS3" s="56"/>
+      <c r="AT3" s="56"/>
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="56"/>
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56"/>
+      <c r="BA3" s="56"/>
+      <c r="BB3" s="56"/>
+      <c r="BC3" s="56"/>
+      <c r="BD3" s="56"/>
+      <c r="BE3" s="56"/>
+      <c r="BF3" s="56"/>
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56"/>
+      <c r="BI3" s="56"/>
+      <c r="BJ3" s="56"/>
+      <c r="BK3" s="56"/>
+      <c r="BL3" s="56"/>
+      <c r="BM3" s="56"/>
+      <c r="BN3" s="56"/>
+      <c r="BO3" s="56"/>
+      <c r="BP3" s="56"/>
+      <c r="BQ3" s="56"/>
+      <c r="BR3" s="56"/>
+      <c r="BS3" s="56"/>
+      <c r="BT3" s="56"/>
+      <c r="BU3" s="56"/>
+      <c r="BV3" s="56"/>
+      <c r="BW3" s="56"/>
+      <c r="BX3" s="56"/>
+      <c r="BY3" s="56"/>
+      <c r="BZ3" s="56"/>
+      <c r="CA3" s="56"/>
+      <c r="CB3" s="56"/>
+      <c r="CC3" s="56"/>
+      <c r="CD3" s="56"/>
+      <c r="CE3" s="56"/>
+      <c r="CF3" s="56"/>
+      <c r="CG3" s="56"/>
+      <c r="CH3" s="56"/>
+      <c r="CI3" s="56"/>
+      <c r="CJ3" s="56"/>
+      <c r="CK3" s="56"/>
+      <c r="CL3" s="56"/>
+      <c r="CM3" s="56"/>
+      <c r="CN3" s="56"/>
+      <c r="CO3" s="56"/>
+      <c r="CP3" s="56"/>
+      <c r="CQ3" s="56"/>
+      <c r="CR3" s="56"/>
+      <c r="CS3" s="56"/>
+      <c r="CT3" s="56"/>
+      <c r="CU3" s="56"/>
+      <c r="CV3" s="56"/>
+      <c r="CW3" s="56"/>
+      <c r="CX3" s="56"/>
+      <c r="CY3" s="56"/>
+      <c r="CZ3" s="56"/>
+      <c r="DA3" s="56"/>
+      <c r="DB3" s="56"/>
+      <c r="DC3" s="56"/>
+      <c r="DD3" s="56"/>
+      <c r="DE3" s="56"/>
+      <c r="DF3" s="56"/>
+      <c r="DG3" s="56"/>
+      <c r="DH3" s="56"/>
+      <c r="DI3" s="56"/>
+      <c r="DJ3" s="56"/>
+      <c r="DK3" s="56"/>
+      <c r="DL3" s="56"/>
+      <c r="DM3" s="56"/>
+      <c r="DN3" s="56"/>
+      <c r="DO3" s="56"/>
+      <c r="DP3" s="56"/>
+      <c r="DQ3" s="56"/>
+      <c r="DR3" s="56"/>
+      <c r="DS3" s="56"/>
+      <c r="DT3" s="56"/>
+      <c r="DU3" s="56"/>
+      <c r="DV3" s="56"/>
+      <c r="DW3" s="56"/>
+      <c r="DX3" s="56"/>
+      <c r="DY3" s="56"/>
+      <c r="DZ3" s="56"/>
+      <c r="EA3" s="56"/>
+      <c r="EB3" s="56"/>
+      <c r="EC3" s="56"/>
+      <c r="ED3" s="56"/>
+      <c r="EE3" s="56"/>
+      <c r="EF3" s="56"/>
+      <c r="EG3" s="56"/>
+      <c r="EH3" s="56"/>
+      <c r="EI3" s="56"/>
+      <c r="EJ3" s="56"/>
+      <c r="EK3" s="56"/>
     </row>
-    <row r="4" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="4" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
-      <c r="N4" s="60"/>
-[...126 lines deleted...]
-      <c r="EK4" s="60"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="56"/>
+      <c r="AX4" s="56"/>
+      <c r="AY4" s="56"/>
+      <c r="AZ4" s="56"/>
+      <c r="BA4" s="56"/>
+      <c r="BB4" s="56"/>
+      <c r="BC4" s="56"/>
+      <c r="BD4" s="56"/>
+      <c r="BE4" s="56"/>
+      <c r="BF4" s="56"/>
+      <c r="BG4" s="56"/>
+      <c r="BH4" s="56"/>
+      <c r="BI4" s="56"/>
+      <c r="BJ4" s="56"/>
+      <c r="BK4" s="56"/>
+      <c r="BL4" s="56"/>
+      <c r="BM4" s="56"/>
+      <c r="BN4" s="56"/>
+      <c r="BO4" s="56"/>
+      <c r="BP4" s="56"/>
+      <c r="BQ4" s="56"/>
+      <c r="BR4" s="56"/>
+      <c r="BS4" s="56"/>
+      <c r="BT4" s="56"/>
+      <c r="BU4" s="56"/>
+      <c r="BV4" s="56"/>
+      <c r="BW4" s="56"/>
+      <c r="BX4" s="56"/>
+      <c r="BY4" s="56"/>
+      <c r="BZ4" s="56"/>
+      <c r="CA4" s="56"/>
+      <c r="CB4" s="56"/>
+      <c r="CC4" s="56"/>
+      <c r="CD4" s="56"/>
+      <c r="CE4" s="56"/>
+      <c r="CF4" s="56"/>
+      <c r="CG4" s="56"/>
+      <c r="CH4" s="56"/>
+      <c r="CI4" s="56"/>
+      <c r="CJ4" s="56"/>
+      <c r="CK4" s="56"/>
+      <c r="CL4" s="56"/>
+      <c r="CM4" s="56"/>
+      <c r="CN4" s="56"/>
+      <c r="CO4" s="56"/>
+      <c r="CP4" s="56"/>
+      <c r="CQ4" s="56"/>
+      <c r="CR4" s="56"/>
+      <c r="CS4" s="56"/>
+      <c r="CT4" s="56"/>
+      <c r="CU4" s="56"/>
+      <c r="CV4" s="56"/>
+      <c r="CW4" s="56"/>
+      <c r="CX4" s="56"/>
+      <c r="CY4" s="56"/>
+      <c r="CZ4" s="56"/>
+      <c r="DA4" s="56"/>
+      <c r="DB4" s="56"/>
+      <c r="DC4" s="56"/>
+      <c r="DD4" s="56"/>
+      <c r="DE4" s="56"/>
+      <c r="DF4" s="56"/>
+      <c r="DG4" s="56"/>
+      <c r="DH4" s="56"/>
+      <c r="DI4" s="56"/>
+      <c r="DJ4" s="56"/>
+      <c r="DK4" s="56"/>
+      <c r="DL4" s="56"/>
+      <c r="DM4" s="56"/>
+      <c r="DN4" s="56"/>
+      <c r="DO4" s="56"/>
+      <c r="DP4" s="56"/>
+      <c r="DQ4" s="56"/>
+      <c r="DR4" s="56"/>
+      <c r="DS4" s="56"/>
+      <c r="DT4" s="56"/>
+      <c r="DU4" s="56"/>
+      <c r="DV4" s="56"/>
+      <c r="DW4" s="56"/>
+      <c r="DX4" s="56"/>
+      <c r="DY4" s="56"/>
+      <c r="DZ4" s="56"/>
+      <c r="EA4" s="56"/>
+      <c r="EB4" s="56"/>
+      <c r="EC4" s="56"/>
+      <c r="ED4" s="56"/>
+      <c r="EE4" s="56"/>
+      <c r="EF4" s="56"/>
+      <c r="EG4" s="56"/>
+      <c r="EH4" s="56"/>
+      <c r="EI4" s="56"/>
+      <c r="EJ4" s="56"/>
+      <c r="EK4" s="56"/>
     </row>
-    <row r="5" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="5" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
-      <c r="N5" s="60"/>
-[...126 lines deleted...]
-      <c r="EK5" s="60"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="56"/>
+      <c r="R5" s="56"/>
+      <c r="S5" s="56"/>
+      <c r="T5" s="56"/>
+      <c r="U5" s="56"/>
+      <c r="V5" s="56"/>
+      <c r="W5" s="56"/>
+      <c r="X5" s="56"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="56"/>
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="56"/>
+      <c r="AE5" s="56"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56"/>
+      <c r="AK5" s="56"/>
+      <c r="AL5" s="56"/>
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="56"/>
+      <c r="AO5" s="56"/>
+      <c r="AP5" s="56"/>
+      <c r="AQ5" s="56"/>
+      <c r="AR5" s="56"/>
+      <c r="AS5" s="56"/>
+      <c r="AT5" s="56"/>
+      <c r="AU5" s="56"/>
+      <c r="AV5" s="56"/>
+      <c r="AW5" s="56"/>
+      <c r="AX5" s="56"/>
+      <c r="AY5" s="56"/>
+      <c r="AZ5" s="56"/>
+      <c r="BA5" s="56"/>
+      <c r="BB5" s="56"/>
+      <c r="BC5" s="56"/>
+      <c r="BD5" s="56"/>
+      <c r="BE5" s="56"/>
+      <c r="BF5" s="56"/>
+      <c r="BG5" s="56"/>
+      <c r="BH5" s="56"/>
+      <c r="BI5" s="56"/>
+      <c r="BJ5" s="56"/>
+      <c r="BK5" s="56"/>
+      <c r="BL5" s="56"/>
+      <c r="BM5" s="56"/>
+      <c r="BN5" s="56"/>
+      <c r="BO5" s="56"/>
+      <c r="BP5" s="56"/>
+      <c r="BQ5" s="56"/>
+      <c r="BR5" s="56"/>
+      <c r="BS5" s="56"/>
+      <c r="BT5" s="56"/>
+      <c r="BU5" s="56"/>
+      <c r="BV5" s="56"/>
+      <c r="BW5" s="56"/>
+      <c r="BX5" s="56"/>
+      <c r="BY5" s="56"/>
+      <c r="BZ5" s="56"/>
+      <c r="CA5" s="56"/>
+      <c r="CB5" s="56"/>
+      <c r="CC5" s="56"/>
+      <c r="CD5" s="56"/>
+      <c r="CE5" s="56"/>
+      <c r="CF5" s="56"/>
+      <c r="CG5" s="56"/>
+      <c r="CH5" s="56"/>
+      <c r="CI5" s="56"/>
+      <c r="CJ5" s="56"/>
+      <c r="CK5" s="56"/>
+      <c r="CL5" s="56"/>
+      <c r="CM5" s="56"/>
+      <c r="CN5" s="56"/>
+      <c r="CO5" s="56"/>
+      <c r="CP5" s="56"/>
+      <c r="CQ5" s="56"/>
+      <c r="CR5" s="56"/>
+      <c r="CS5" s="56"/>
+      <c r="CT5" s="56"/>
+      <c r="CU5" s="56"/>
+      <c r="CV5" s="56"/>
+      <c r="CW5" s="56"/>
+      <c r="CX5" s="56"/>
+      <c r="CY5" s="56"/>
+      <c r="CZ5" s="56"/>
+      <c r="DA5" s="56"/>
+      <c r="DB5" s="56"/>
+      <c r="DC5" s="56"/>
+      <c r="DD5" s="56"/>
+      <c r="DE5" s="56"/>
+      <c r="DF5" s="56"/>
+      <c r="DG5" s="56"/>
+      <c r="DH5" s="56"/>
+      <c r="DI5" s="56"/>
+      <c r="DJ5" s="56"/>
+      <c r="DK5" s="56"/>
+      <c r="DL5" s="56"/>
+      <c r="DM5" s="56"/>
+      <c r="DN5" s="56"/>
+      <c r="DO5" s="56"/>
+      <c r="DP5" s="56"/>
+      <c r="DQ5" s="56"/>
+      <c r="DR5" s="56"/>
+      <c r="DS5" s="56"/>
+      <c r="DT5" s="56"/>
+      <c r="DU5" s="56"/>
+      <c r="DV5" s="56"/>
+      <c r="DW5" s="56"/>
+      <c r="DX5" s="56"/>
+      <c r="DY5" s="56"/>
+      <c r="DZ5" s="56"/>
+      <c r="EA5" s="56"/>
+      <c r="EB5" s="56"/>
+      <c r="EC5" s="56"/>
+      <c r="ED5" s="56"/>
+      <c r="EE5" s="56"/>
+      <c r="EF5" s="56"/>
+      <c r="EG5" s="56"/>
+      <c r="EH5" s="56"/>
+      <c r="EI5" s="56"/>
+      <c r="EJ5" s="56"/>
+      <c r="EK5" s="56"/>
     </row>
-    <row r="6" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="6" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="26" t="s">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
-      <c r="N6" s="60"/>
-[...126 lines deleted...]
-      <c r="EK6" s="60"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="56"/>
+      <c r="AK6" s="56"/>
+      <c r="AL6" s="56"/>
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
+      <c r="AR6" s="56"/>
+      <c r="AS6" s="56"/>
+      <c r="AT6" s="56"/>
+      <c r="AU6" s="56"/>
+      <c r="AV6" s="56"/>
+      <c r="AW6" s="56"/>
+      <c r="AX6" s="56"/>
+      <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
+      <c r="BA6" s="56"/>
+      <c r="BB6" s="56"/>
+      <c r="BC6" s="56"/>
+      <c r="BD6" s="56"/>
+      <c r="BE6" s="56"/>
+      <c r="BF6" s="56"/>
+      <c r="BG6" s="56"/>
+      <c r="BH6" s="56"/>
+      <c r="BI6" s="56"/>
+      <c r="BJ6" s="56"/>
+      <c r="BK6" s="56"/>
+      <c r="BL6" s="56"/>
+      <c r="BM6" s="56"/>
+      <c r="BN6" s="56"/>
+      <c r="BO6" s="56"/>
+      <c r="BP6" s="56"/>
+      <c r="BQ6" s="56"/>
+      <c r="BR6" s="56"/>
+      <c r="BS6" s="56"/>
+      <c r="BT6" s="56"/>
+      <c r="BU6" s="56"/>
+      <c r="BV6" s="56"/>
+      <c r="BW6" s="56"/>
+      <c r="BX6" s="56"/>
+      <c r="BY6" s="56"/>
+      <c r="BZ6" s="56"/>
+      <c r="CA6" s="56"/>
+      <c r="CB6" s="56"/>
+      <c r="CC6" s="56"/>
+      <c r="CD6" s="56"/>
+      <c r="CE6" s="56"/>
+      <c r="CF6" s="56"/>
+      <c r="CG6" s="56"/>
+      <c r="CH6" s="56"/>
+      <c r="CI6" s="56"/>
+      <c r="CJ6" s="56"/>
+      <c r="CK6" s="56"/>
+      <c r="CL6" s="56"/>
+      <c r="CM6" s="56"/>
+      <c r="CN6" s="56"/>
+      <c r="CO6" s="56"/>
+      <c r="CP6" s="56"/>
+      <c r="CQ6" s="56"/>
+      <c r="CR6" s="56"/>
+      <c r="CS6" s="56"/>
+      <c r="CT6" s="56"/>
+      <c r="CU6" s="56"/>
+      <c r="CV6" s="56"/>
+      <c r="CW6" s="56"/>
+      <c r="CX6" s="56"/>
+      <c r="CY6" s="56"/>
+      <c r="CZ6" s="56"/>
+      <c r="DA6" s="56"/>
+      <c r="DB6" s="56"/>
+      <c r="DC6" s="56"/>
+      <c r="DD6" s="56"/>
+      <c r="DE6" s="56"/>
+      <c r="DF6" s="56"/>
+      <c r="DG6" s="56"/>
+      <c r="DH6" s="56"/>
+      <c r="DI6" s="56"/>
+      <c r="DJ6" s="56"/>
+      <c r="DK6" s="56"/>
+      <c r="DL6" s="56"/>
+      <c r="DM6" s="56"/>
+      <c r="DN6" s="56"/>
+      <c r="DO6" s="56"/>
+      <c r="DP6" s="56"/>
+      <c r="DQ6" s="56"/>
+      <c r="DR6" s="56"/>
+      <c r="DS6" s="56"/>
+      <c r="DT6" s="56"/>
+      <c r="DU6" s="56"/>
+      <c r="DV6" s="56"/>
+      <c r="DW6" s="56"/>
+      <c r="DX6" s="56"/>
+      <c r="DY6" s="56"/>
+      <c r="DZ6" s="56"/>
+      <c r="EA6" s="56"/>
+      <c r="EB6" s="56"/>
+      <c r="EC6" s="56"/>
+      <c r="ED6" s="56"/>
+      <c r="EE6" s="56"/>
+      <c r="EF6" s="56"/>
+      <c r="EG6" s="56"/>
+      <c r="EH6" s="56"/>
+      <c r="EI6" s="56"/>
+      <c r="EJ6" s="56"/>
+      <c r="EK6" s="56"/>
     </row>
-    <row r="7" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1">
+    <row r="7" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="24" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
-      <c r="N7" s="59"/>
-[...126 lines deleted...]
-      <c r="EK7" s="59"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="55"/>
+      <c r="U7" s="55"/>
+      <c r="V7" s="55"/>
+      <c r="W7" s="55"/>
+      <c r="X7" s="55"/>
+      <c r="Y7" s="55"/>
+      <c r="Z7" s="55"/>
+      <c r="AA7" s="55"/>
+      <c r="AB7" s="55"/>
+      <c r="AC7" s="55"/>
+      <c r="AD7" s="55"/>
+      <c r="AE7" s="55"/>
+      <c r="AF7" s="55"/>
+      <c r="AG7" s="55"/>
+      <c r="AH7" s="55"/>
+      <c r="AI7" s="55"/>
+      <c r="AJ7" s="55"/>
+      <c r="AK7" s="55"/>
+      <c r="AL7" s="55"/>
+      <c r="AM7" s="55"/>
+      <c r="AN7" s="55"/>
+      <c r="AO7" s="55"/>
+      <c r="AP7" s="55"/>
+      <c r="AQ7" s="55"/>
+      <c r="AR7" s="55"/>
+      <c r="AS7" s="55"/>
+      <c r="AT7" s="55"/>
+      <c r="AU7" s="55"/>
+      <c r="AV7" s="55"/>
+      <c r="AW7" s="55"/>
+      <c r="AX7" s="55"/>
+      <c r="AY7" s="55"/>
+      <c r="AZ7" s="55"/>
+      <c r="BA7" s="55"/>
+      <c r="BB7" s="55"/>
+      <c r="BC7" s="55"/>
+      <c r="BD7" s="55"/>
+      <c r="BE7" s="55"/>
+      <c r="BF7" s="55"/>
+      <c r="BG7" s="55"/>
+      <c r="BH7" s="55"/>
+      <c r="BI7" s="55"/>
+      <c r="BJ7" s="55"/>
+      <c r="BK7" s="55"/>
+      <c r="BL7" s="55"/>
+      <c r="BM7" s="55"/>
+      <c r="BN7" s="55"/>
+      <c r="BO7" s="55"/>
+      <c r="BP7" s="55"/>
+      <c r="BQ7" s="55"/>
+      <c r="BR7" s="55"/>
+      <c r="BS7" s="55"/>
+      <c r="BT7" s="55"/>
+      <c r="BU7" s="55"/>
+      <c r="BV7" s="55"/>
+      <c r="BW7" s="55"/>
+      <c r="BX7" s="55"/>
+      <c r="BY7" s="55"/>
+      <c r="BZ7" s="55"/>
+      <c r="CA7" s="55"/>
+      <c r="CB7" s="55"/>
+      <c r="CC7" s="55"/>
+      <c r="CD7" s="55"/>
+      <c r="CE7" s="55"/>
+      <c r="CF7" s="55"/>
+      <c r="CG7" s="55"/>
+      <c r="CH7" s="55"/>
+      <c r="CI7" s="55"/>
+      <c r="CJ7" s="55"/>
+      <c r="CK7" s="55"/>
+      <c r="CL7" s="55"/>
+      <c r="CM7" s="55"/>
+      <c r="CN7" s="55"/>
+      <c r="CO7" s="55"/>
+      <c r="CP7" s="55"/>
+      <c r="CQ7" s="55"/>
+      <c r="CR7" s="55"/>
+      <c r="CS7" s="55"/>
+      <c r="CT7" s="55"/>
+      <c r="CU7" s="55"/>
+      <c r="CV7" s="55"/>
+      <c r="CW7" s="55"/>
+      <c r="CX7" s="55"/>
+      <c r="CY7" s="55"/>
+      <c r="CZ7" s="55"/>
+      <c r="DA7" s="55"/>
+      <c r="DB7" s="55"/>
+      <c r="DC7" s="55"/>
+      <c r="DD7" s="55"/>
+      <c r="DE7" s="55"/>
+      <c r="DF7" s="55"/>
+      <c r="DG7" s="55"/>
+      <c r="DH7" s="55"/>
+      <c r="DI7" s="55"/>
+      <c r="DJ7" s="55"/>
+      <c r="DK7" s="55"/>
+      <c r="DL7" s="55"/>
+      <c r="DM7" s="55"/>
+      <c r="DN7" s="55"/>
+      <c r="DO7" s="55"/>
+      <c r="DP7" s="55"/>
+      <c r="DQ7" s="55"/>
+      <c r="DR7" s="55"/>
+      <c r="DS7" s="55"/>
+      <c r="DT7" s="55"/>
+      <c r="DU7" s="55"/>
+      <c r="DV7" s="55"/>
+      <c r="DW7" s="55"/>
+      <c r="DX7" s="55"/>
+      <c r="DY7" s="55"/>
+      <c r="DZ7" s="55"/>
+      <c r="EA7" s="55"/>
+      <c r="EB7" s="55"/>
+      <c r="EC7" s="55"/>
+      <c r="ED7" s="55"/>
+      <c r="EE7" s="55"/>
+      <c r="EF7" s="55"/>
+      <c r="EG7" s="55"/>
+      <c r="EH7" s="55"/>
+      <c r="EI7" s="55"/>
+      <c r="EJ7" s="55"/>
+      <c r="EK7" s="55"/>
     </row>
-    <row r="8" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="8" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="26" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
-      <c r="N8" s="60"/>
-[...126 lines deleted...]
-      <c r="EK8" s="60"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+      <c r="AE8" s="56"/>
+      <c r="AF8" s="56"/>
+      <c r="AG8" s="56"/>
+      <c r="AH8" s="56"/>
+      <c r="AI8" s="56"/>
+      <c r="AJ8" s="56"/>
+      <c r="AK8" s="56"/>
+      <c r="AL8" s="56"/>
+      <c r="AM8" s="56"/>
+      <c r="AN8" s="56"/>
+      <c r="AO8" s="56"/>
+      <c r="AP8" s="56"/>
+      <c r="AQ8" s="56"/>
+      <c r="AR8" s="56"/>
+      <c r="AS8" s="56"/>
+      <c r="AT8" s="56"/>
+      <c r="AU8" s="56"/>
+      <c r="AV8" s="56"/>
+      <c r="AW8" s="56"/>
+      <c r="AX8" s="56"/>
+      <c r="AY8" s="56"/>
+      <c r="AZ8" s="56"/>
+      <c r="BA8" s="56"/>
+      <c r="BB8" s="56"/>
+      <c r="BC8" s="56"/>
+      <c r="BD8" s="56"/>
+      <c r="BE8" s="56"/>
+      <c r="BF8" s="56"/>
+      <c r="BG8" s="56"/>
+      <c r="BH8" s="56"/>
+      <c r="BI8" s="56"/>
+      <c r="BJ8" s="56"/>
+      <c r="BK8" s="56"/>
+      <c r="BL8" s="56"/>
+      <c r="BM8" s="56"/>
+      <c r="BN8" s="56"/>
+      <c r="BO8" s="56"/>
+      <c r="BP8" s="56"/>
+      <c r="BQ8" s="56"/>
+      <c r="BR8" s="56"/>
+      <c r="BS8" s="56"/>
+      <c r="BT8" s="56"/>
+      <c r="BU8" s="56"/>
+      <c r="BV8" s="56"/>
+      <c r="BW8" s="56"/>
+      <c r="BX8" s="56"/>
+      <c r="BY8" s="56"/>
+      <c r="BZ8" s="56"/>
+      <c r="CA8" s="56"/>
+      <c r="CB8" s="56"/>
+      <c r="CC8" s="56"/>
+      <c r="CD8" s="56"/>
+      <c r="CE8" s="56"/>
+      <c r="CF8" s="56"/>
+      <c r="CG8" s="56"/>
+      <c r="CH8" s="56"/>
+      <c r="CI8" s="56"/>
+      <c r="CJ8" s="56"/>
+      <c r="CK8" s="56"/>
+      <c r="CL8" s="56"/>
+      <c r="CM8" s="56"/>
+      <c r="CN8" s="56"/>
+      <c r="CO8" s="56"/>
+      <c r="CP8" s="56"/>
+      <c r="CQ8" s="56"/>
+      <c r="CR8" s="56"/>
+      <c r="CS8" s="56"/>
+      <c r="CT8" s="56"/>
+      <c r="CU8" s="56"/>
+      <c r="CV8" s="56"/>
+      <c r="CW8" s="56"/>
+      <c r="CX8" s="56"/>
+      <c r="CY8" s="56"/>
+      <c r="CZ8" s="56"/>
+      <c r="DA8" s="56"/>
+      <c r="DB8" s="56"/>
+      <c r="DC8" s="56"/>
+      <c r="DD8" s="56"/>
+      <c r="DE8" s="56"/>
+      <c r="DF8" s="56"/>
+      <c r="DG8" s="56"/>
+      <c r="DH8" s="56"/>
+      <c r="DI8" s="56"/>
+      <c r="DJ8" s="56"/>
+      <c r="DK8" s="56"/>
+      <c r="DL8" s="56"/>
+      <c r="DM8" s="56"/>
+      <c r="DN8" s="56"/>
+      <c r="DO8" s="56"/>
+      <c r="DP8" s="56"/>
+      <c r="DQ8" s="56"/>
+      <c r="DR8" s="56"/>
+      <c r="DS8" s="56"/>
+      <c r="DT8" s="56"/>
+      <c r="DU8" s="56"/>
+      <c r="DV8" s="56"/>
+      <c r="DW8" s="56"/>
+      <c r="DX8" s="56"/>
+      <c r="DY8" s="56"/>
+      <c r="DZ8" s="56"/>
+      <c r="EA8" s="56"/>
+      <c r="EB8" s="56"/>
+      <c r="EC8" s="56"/>
+      <c r="ED8" s="56"/>
+      <c r="EE8" s="56"/>
+      <c r="EF8" s="56"/>
+      <c r="EG8" s="56"/>
+      <c r="EH8" s="56"/>
+      <c r="EI8" s="56"/>
+      <c r="EJ8" s="56"/>
+      <c r="EK8" s="56"/>
     </row>
-    <row r="9" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="9" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="26" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
-      <c r="N9" s="60"/>
-[...126 lines deleted...]
-      <c r="EK9" s="60"/>
+      <c r="N9" s="56"/>
+      <c r="O9" s="56"/>
+      <c r="P9" s="56"/>
+      <c r="Q9" s="56"/>
+      <c r="R9" s="56"/>
+      <c r="S9" s="56"/>
+      <c r="T9" s="56"/>
+      <c r="U9" s="56"/>
+      <c r="V9" s="56"/>
+      <c r="W9" s="56"/>
+      <c r="X9" s="56"/>
+      <c r="Y9" s="56"/>
+      <c r="Z9" s="56"/>
+      <c r="AA9" s="56"/>
+      <c r="AB9" s="56"/>
+      <c r="AC9" s="56"/>
+      <c r="AD9" s="56"/>
+      <c r="AE9" s="56"/>
+      <c r="AF9" s="56"/>
+      <c r="AG9" s="56"/>
+      <c r="AH9" s="56"/>
+      <c r="AI9" s="56"/>
+      <c r="AJ9" s="56"/>
+      <c r="AK9" s="56"/>
+      <c r="AL9" s="56"/>
+      <c r="AM9" s="56"/>
+      <c r="AN9" s="56"/>
+      <c r="AO9" s="56"/>
+      <c r="AP9" s="56"/>
+      <c r="AQ9" s="56"/>
+      <c r="AR9" s="56"/>
+      <c r="AS9" s="56"/>
+      <c r="AT9" s="56"/>
+      <c r="AU9" s="56"/>
+      <c r="AV9" s="56"/>
+      <c r="AW9" s="56"/>
+      <c r="AX9" s="56"/>
+      <c r="AY9" s="56"/>
+      <c r="AZ9" s="56"/>
+      <c r="BA9" s="56"/>
+      <c r="BB9" s="56"/>
+      <c r="BC9" s="56"/>
+      <c r="BD9" s="56"/>
+      <c r="BE9" s="56"/>
+      <c r="BF9" s="56"/>
+      <c r="BG9" s="56"/>
+      <c r="BH9" s="56"/>
+      <c r="BI9" s="56"/>
+      <c r="BJ9" s="56"/>
+      <c r="BK9" s="56"/>
+      <c r="BL9" s="56"/>
+      <c r="BM9" s="56"/>
+      <c r="BN9" s="56"/>
+      <c r="BO9" s="56"/>
+      <c r="BP9" s="56"/>
+      <c r="BQ9" s="56"/>
+      <c r="BR9" s="56"/>
+      <c r="BS9" s="56"/>
+      <c r="BT9" s="56"/>
+      <c r="BU9" s="56"/>
+      <c r="BV9" s="56"/>
+      <c r="BW9" s="56"/>
+      <c r="BX9" s="56"/>
+      <c r="BY9" s="56"/>
+      <c r="BZ9" s="56"/>
+      <c r="CA9" s="56"/>
+      <c r="CB9" s="56"/>
+      <c r="CC9" s="56"/>
+      <c r="CD9" s="56"/>
+      <c r="CE9" s="56"/>
+      <c r="CF9" s="56"/>
+      <c r="CG9" s="56"/>
+      <c r="CH9" s="56"/>
+      <c r="CI9" s="56"/>
+      <c r="CJ9" s="56"/>
+      <c r="CK9" s="56"/>
+      <c r="CL9" s="56"/>
+      <c r="CM9" s="56"/>
+      <c r="CN9" s="56"/>
+      <c r="CO9" s="56"/>
+      <c r="CP9" s="56"/>
+      <c r="CQ9" s="56"/>
+      <c r="CR9" s="56"/>
+      <c r="CS9" s="56"/>
+      <c r="CT9" s="56"/>
+      <c r="CU9" s="56"/>
+      <c r="CV9" s="56"/>
+      <c r="CW9" s="56"/>
+      <c r="CX9" s="56"/>
+      <c r="CY9" s="56"/>
+      <c r="CZ9" s="56"/>
+      <c r="DA9" s="56"/>
+      <c r="DB9" s="56"/>
+      <c r="DC9" s="56"/>
+      <c r="DD9" s="56"/>
+      <c r="DE9" s="56"/>
+      <c r="DF9" s="56"/>
+      <c r="DG9" s="56"/>
+      <c r="DH9" s="56"/>
+      <c r="DI9" s="56"/>
+      <c r="DJ9" s="56"/>
+      <c r="DK9" s="56"/>
+      <c r="DL9" s="56"/>
+      <c r="DM9" s="56"/>
+      <c r="DN9" s="56"/>
+      <c r="DO9" s="56"/>
+      <c r="DP9" s="56"/>
+      <c r="DQ9" s="56"/>
+      <c r="DR9" s="56"/>
+      <c r="DS9" s="56"/>
+      <c r="DT9" s="56"/>
+      <c r="DU9" s="56"/>
+      <c r="DV9" s="56"/>
+      <c r="DW9" s="56"/>
+      <c r="DX9" s="56"/>
+      <c r="DY9" s="56"/>
+      <c r="DZ9" s="56"/>
+      <c r="EA9" s="56"/>
+      <c r="EB9" s="56"/>
+      <c r="EC9" s="56"/>
+      <c r="ED9" s="56"/>
+      <c r="EE9" s="56"/>
+      <c r="EF9" s="56"/>
+      <c r="EG9" s="56"/>
+      <c r="EH9" s="56"/>
+      <c r="EI9" s="56"/>
+      <c r="EJ9" s="56"/>
+      <c r="EK9" s="56"/>
     </row>
-    <row r="10" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1">
+    <row r="10" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="24" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
-      <c r="N10" s="59"/>
-[...126 lines deleted...]
-      <c r="EK10" s="59"/>
+      <c r="N10" s="55"/>
+      <c r="O10" s="55"/>
+      <c r="P10" s="55"/>
+      <c r="Q10" s="55"/>
+      <c r="R10" s="55"/>
+      <c r="S10" s="55"/>
+      <c r="T10" s="55"/>
+      <c r="U10" s="55"/>
+      <c r="V10" s="55"/>
+      <c r="W10" s="55"/>
+      <c r="X10" s="55"/>
+      <c r="Y10" s="55"/>
+      <c r="Z10" s="55"/>
+      <c r="AA10" s="55"/>
+      <c r="AB10" s="55"/>
+      <c r="AC10" s="55"/>
+      <c r="AD10" s="55"/>
+      <c r="AE10" s="55"/>
+      <c r="AF10" s="55"/>
+      <c r="AG10" s="55"/>
+      <c r="AH10" s="55"/>
+      <c r="AI10" s="55"/>
+      <c r="AJ10" s="55"/>
+      <c r="AK10" s="55"/>
+      <c r="AL10" s="55"/>
+      <c r="AM10" s="55"/>
+      <c r="AN10" s="55"/>
+      <c r="AO10" s="55"/>
+      <c r="AP10" s="55"/>
+      <c r="AQ10" s="55"/>
+      <c r="AR10" s="55"/>
+      <c r="AS10" s="55"/>
+      <c r="AT10" s="55"/>
+      <c r="AU10" s="55"/>
+      <c r="AV10" s="55"/>
+      <c r="AW10" s="55"/>
+      <c r="AX10" s="55"/>
+      <c r="AY10" s="55"/>
+      <c r="AZ10" s="55"/>
+      <c r="BA10" s="55"/>
+      <c r="BB10" s="55"/>
+      <c r="BC10" s="55"/>
+      <c r="BD10" s="55"/>
+      <c r="BE10" s="55"/>
+      <c r="BF10" s="55"/>
+      <c r="BG10" s="55"/>
+      <c r="BH10" s="55"/>
+      <c r="BI10" s="55"/>
+      <c r="BJ10" s="55"/>
+      <c r="BK10" s="55"/>
+      <c r="BL10" s="55"/>
+      <c r="BM10" s="55"/>
+      <c r="BN10" s="55"/>
+      <c r="BO10" s="55"/>
+      <c r="BP10" s="55"/>
+      <c r="BQ10" s="55"/>
+      <c r="BR10" s="55"/>
+      <c r="BS10" s="55"/>
+      <c r="BT10" s="55"/>
+      <c r="BU10" s="55"/>
+      <c r="BV10" s="55"/>
+      <c r="BW10" s="55"/>
+      <c r="BX10" s="55"/>
+      <c r="BY10" s="55"/>
+      <c r="BZ10" s="55"/>
+      <c r="CA10" s="55"/>
+      <c r="CB10" s="55"/>
+      <c r="CC10" s="55"/>
+      <c r="CD10" s="55"/>
+      <c r="CE10" s="55"/>
+      <c r="CF10" s="55"/>
+      <c r="CG10" s="55"/>
+      <c r="CH10" s="55"/>
+      <c r="CI10" s="55"/>
+      <c r="CJ10" s="55"/>
+      <c r="CK10" s="55"/>
+      <c r="CL10" s="55"/>
+      <c r="CM10" s="55"/>
+      <c r="CN10" s="55"/>
+      <c r="CO10" s="55"/>
+      <c r="CP10" s="55"/>
+      <c r="CQ10" s="55"/>
+      <c r="CR10" s="55"/>
+      <c r="CS10" s="55"/>
+      <c r="CT10" s="55"/>
+      <c r="CU10" s="55"/>
+      <c r="CV10" s="55"/>
+      <c r="CW10" s="55"/>
+      <c r="CX10" s="55"/>
+      <c r="CY10" s="55"/>
+      <c r="CZ10" s="55"/>
+      <c r="DA10" s="55"/>
+      <c r="DB10" s="55"/>
+      <c r="DC10" s="55"/>
+      <c r="DD10" s="55"/>
+      <c r="DE10" s="55"/>
+      <c r="DF10" s="55"/>
+      <c r="DG10" s="55"/>
+      <c r="DH10" s="55"/>
+      <c r="DI10" s="55"/>
+      <c r="DJ10" s="55"/>
+      <c r="DK10" s="55"/>
+      <c r="DL10" s="55"/>
+      <c r="DM10" s="55"/>
+      <c r="DN10" s="55"/>
+      <c r="DO10" s="55"/>
+      <c r="DP10" s="55"/>
+      <c r="DQ10" s="55"/>
+      <c r="DR10" s="55"/>
+      <c r="DS10" s="55"/>
+      <c r="DT10" s="55"/>
+      <c r="DU10" s="55"/>
+      <c r="DV10" s="55"/>
+      <c r="DW10" s="55"/>
+      <c r="DX10" s="55"/>
+      <c r="DY10" s="55"/>
+      <c r="DZ10" s="55"/>
+      <c r="EA10" s="55"/>
+      <c r="EB10" s="55"/>
+      <c r="EC10" s="55"/>
+      <c r="ED10" s="55"/>
+      <c r="EE10" s="55"/>
+      <c r="EF10" s="55"/>
+      <c r="EG10" s="55"/>
+      <c r="EH10" s="55"/>
+      <c r="EI10" s="55"/>
+      <c r="EJ10" s="55"/>
+      <c r="EK10" s="55"/>
     </row>
-    <row r="11" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="11" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
-      <c r="N11" s="60"/>
-[...126 lines deleted...]
-      <c r="EK11" s="60"/>
+      <c r="N11" s="56"/>
+      <c r="O11" s="56"/>
+      <c r="P11" s="56"/>
+      <c r="Q11" s="56"/>
+      <c r="R11" s="56"/>
+      <c r="S11" s="56"/>
+      <c r="T11" s="56"/>
+      <c r="U11" s="56"/>
+      <c r="V11" s="56"/>
+      <c r="W11" s="56"/>
+      <c r="X11" s="56"/>
+      <c r="Y11" s="56"/>
+      <c r="Z11" s="56"/>
+      <c r="AA11" s="56"/>
+      <c r="AB11" s="56"/>
+      <c r="AC11" s="56"/>
+      <c r="AD11" s="56"/>
+      <c r="AE11" s="56"/>
+      <c r="AF11" s="56"/>
+      <c r="AG11" s="56"/>
+      <c r="AH11" s="56"/>
+      <c r="AI11" s="56"/>
+      <c r="AJ11" s="56"/>
+      <c r="AK11" s="56"/>
+      <c r="AL11" s="56"/>
+      <c r="AM11" s="56"/>
+      <c r="AN11" s="56"/>
+      <c r="AO11" s="56"/>
+      <c r="AP11" s="56"/>
+      <c r="AQ11" s="56"/>
+      <c r="AR11" s="56"/>
+      <c r="AS11" s="56"/>
+      <c r="AT11" s="56"/>
+      <c r="AU11" s="56"/>
+      <c r="AV11" s="56"/>
+      <c r="AW11" s="56"/>
+      <c r="AX11" s="56"/>
+      <c r="AY11" s="56"/>
+      <c r="AZ11" s="56"/>
+      <c r="BA11" s="56"/>
+      <c r="BB11" s="56"/>
+      <c r="BC11" s="56"/>
+      <c r="BD11" s="56"/>
+      <c r="BE11" s="56"/>
+      <c r="BF11" s="56"/>
+      <c r="BG11" s="56"/>
+      <c r="BH11" s="56"/>
+      <c r="BI11" s="56"/>
+      <c r="BJ11" s="56"/>
+      <c r="BK11" s="56"/>
+      <c r="BL11" s="56"/>
+      <c r="BM11" s="56"/>
+      <c r="BN11" s="56"/>
+      <c r="BO11" s="56"/>
+      <c r="BP11" s="56"/>
+      <c r="BQ11" s="56"/>
+      <c r="BR11" s="56"/>
+      <c r="BS11" s="56"/>
+      <c r="BT11" s="56"/>
+      <c r="BU11" s="56"/>
+      <c r="BV11" s="56"/>
+      <c r="BW11" s="56"/>
+      <c r="BX11" s="56"/>
+      <c r="BY11" s="56"/>
+      <c r="BZ11" s="56"/>
+      <c r="CA11" s="56"/>
+      <c r="CB11" s="56"/>
+      <c r="CC11" s="56"/>
+      <c r="CD11" s="56"/>
+      <c r="CE11" s="56"/>
+      <c r="CF11" s="56"/>
+      <c r="CG11" s="56"/>
+      <c r="CH11" s="56"/>
+      <c r="CI11" s="56"/>
+      <c r="CJ11" s="56"/>
+      <c r="CK11" s="56"/>
+      <c r="CL11" s="56"/>
+      <c r="CM11" s="56"/>
+      <c r="CN11" s="56"/>
+      <c r="CO11" s="56"/>
+      <c r="CP11" s="56"/>
+      <c r="CQ11" s="56"/>
+      <c r="CR11" s="56"/>
+      <c r="CS11" s="56"/>
+      <c r="CT11" s="56"/>
+      <c r="CU11" s="56"/>
+      <c r="CV11" s="56"/>
+      <c r="CW11" s="56"/>
+      <c r="CX11" s="56"/>
+      <c r="CY11" s="56"/>
+      <c r="CZ11" s="56"/>
+      <c r="DA11" s="56"/>
+      <c r="DB11" s="56"/>
+      <c r="DC11" s="56"/>
+      <c r="DD11" s="56"/>
+      <c r="DE11" s="56"/>
+      <c r="DF11" s="56"/>
+      <c r="DG11" s="56"/>
+      <c r="DH11" s="56"/>
+      <c r="DI11" s="56"/>
+      <c r="DJ11" s="56"/>
+      <c r="DK11" s="56"/>
+      <c r="DL11" s="56"/>
+      <c r="DM11" s="56"/>
+      <c r="DN11" s="56"/>
+      <c r="DO11" s="56"/>
+      <c r="DP11" s="56"/>
+      <c r="DQ11" s="56"/>
+      <c r="DR11" s="56"/>
+      <c r="DS11" s="56"/>
+      <c r="DT11" s="56"/>
+      <c r="DU11" s="56"/>
+      <c r="DV11" s="56"/>
+      <c r="DW11" s="56"/>
+      <c r="DX11" s="56"/>
+      <c r="DY11" s="56"/>
+      <c r="DZ11" s="56"/>
+      <c r="EA11" s="56"/>
+      <c r="EB11" s="56"/>
+      <c r="EC11" s="56"/>
+      <c r="ED11" s="56"/>
+      <c r="EE11" s="56"/>
+      <c r="EF11" s="56"/>
+      <c r="EG11" s="56"/>
+      <c r="EH11" s="56"/>
+      <c r="EI11" s="56"/>
+      <c r="EJ11" s="56"/>
+      <c r="EK11" s="56"/>
     </row>
-    <row r="12" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="12" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="26" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
-      <c r="N12" s="60"/>
-[...126 lines deleted...]
-      <c r="EK12" s="60"/>
+      <c r="N12" s="56"/>
+      <c r="O12" s="56"/>
+      <c r="P12" s="56"/>
+      <c r="Q12" s="56"/>
+      <c r="R12" s="56"/>
+      <c r="S12" s="56"/>
+      <c r="T12" s="56"/>
+      <c r="U12" s="56"/>
+      <c r="V12" s="56"/>
+      <c r="W12" s="56"/>
+      <c r="X12" s="56"/>
+      <c r="Y12" s="56"/>
+      <c r="Z12" s="56"/>
+      <c r="AA12" s="56"/>
+      <c r="AB12" s="56"/>
+      <c r="AC12" s="56"/>
+      <c r="AD12" s="56"/>
+      <c r="AE12" s="56"/>
+      <c r="AF12" s="56"/>
+      <c r="AG12" s="56"/>
+      <c r="AH12" s="56"/>
+      <c r="AI12" s="56"/>
+      <c r="AJ12" s="56"/>
+      <c r="AK12" s="56"/>
+      <c r="AL12" s="56"/>
+      <c r="AM12" s="56"/>
+      <c r="AN12" s="56"/>
+      <c r="AO12" s="56"/>
+      <c r="AP12" s="56"/>
+      <c r="AQ12" s="56"/>
+      <c r="AR12" s="56"/>
+      <c r="AS12" s="56"/>
+      <c r="AT12" s="56"/>
+      <c r="AU12" s="56"/>
+      <c r="AV12" s="56"/>
+      <c r="AW12" s="56"/>
+      <c r="AX12" s="56"/>
+      <c r="AY12" s="56"/>
+      <c r="AZ12" s="56"/>
+      <c r="BA12" s="56"/>
+      <c r="BB12" s="56"/>
+      <c r="BC12" s="56"/>
+      <c r="BD12" s="56"/>
+      <c r="BE12" s="56"/>
+      <c r="BF12" s="56"/>
+      <c r="BG12" s="56"/>
+      <c r="BH12" s="56"/>
+      <c r="BI12" s="56"/>
+      <c r="BJ12" s="56"/>
+      <c r="BK12" s="56"/>
+      <c r="BL12" s="56"/>
+      <c r="BM12" s="56"/>
+      <c r="BN12" s="56"/>
+      <c r="BO12" s="56"/>
+      <c r="BP12" s="56"/>
+      <c r="BQ12" s="56"/>
+      <c r="BR12" s="56"/>
+      <c r="BS12" s="56"/>
+      <c r="BT12" s="56"/>
+      <c r="BU12" s="56"/>
+      <c r="BV12" s="56"/>
+      <c r="BW12" s="56"/>
+      <c r="BX12" s="56"/>
+      <c r="BY12" s="56"/>
+      <c r="BZ12" s="56"/>
+      <c r="CA12" s="56"/>
+      <c r="CB12" s="56"/>
+      <c r="CC12" s="56"/>
+      <c r="CD12" s="56"/>
+      <c r="CE12" s="56"/>
+      <c r="CF12" s="56"/>
+      <c r="CG12" s="56"/>
+      <c r="CH12" s="56"/>
+      <c r="CI12" s="56"/>
+      <c r="CJ12" s="56"/>
+      <c r="CK12" s="56"/>
+      <c r="CL12" s="56"/>
+      <c r="CM12" s="56"/>
+      <c r="CN12" s="56"/>
+      <c r="CO12" s="56"/>
+      <c r="CP12" s="56"/>
+      <c r="CQ12" s="56"/>
+      <c r="CR12" s="56"/>
+      <c r="CS12" s="56"/>
+      <c r="CT12" s="56"/>
+      <c r="CU12" s="56"/>
+      <c r="CV12" s="56"/>
+      <c r="CW12" s="56"/>
+      <c r="CX12" s="56"/>
+      <c r="CY12" s="56"/>
+      <c r="CZ12" s="56"/>
+      <c r="DA12" s="56"/>
+      <c r="DB12" s="56"/>
+      <c r="DC12" s="56"/>
+      <c r="DD12" s="56"/>
+      <c r="DE12" s="56"/>
+      <c r="DF12" s="56"/>
+      <c r="DG12" s="56"/>
+      <c r="DH12" s="56"/>
+      <c r="DI12" s="56"/>
+      <c r="DJ12" s="56"/>
+      <c r="DK12" s="56"/>
+      <c r="DL12" s="56"/>
+      <c r="DM12" s="56"/>
+      <c r="DN12" s="56"/>
+      <c r="DO12" s="56"/>
+      <c r="DP12" s="56"/>
+      <c r="DQ12" s="56"/>
+      <c r="DR12" s="56"/>
+      <c r="DS12" s="56"/>
+      <c r="DT12" s="56"/>
+      <c r="DU12" s="56"/>
+      <c r="DV12" s="56"/>
+      <c r="DW12" s="56"/>
+      <c r="DX12" s="56"/>
+      <c r="DY12" s="56"/>
+      <c r="DZ12" s="56"/>
+      <c r="EA12" s="56"/>
+      <c r="EB12" s="56"/>
+      <c r="EC12" s="56"/>
+      <c r="ED12" s="56"/>
+      <c r="EE12" s="56"/>
+      <c r="EF12" s="56"/>
+      <c r="EG12" s="56"/>
+      <c r="EH12" s="56"/>
+      <c r="EI12" s="56"/>
+      <c r="EJ12" s="56"/>
+      <c r="EK12" s="56"/>
     </row>
-    <row r="13" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="13" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="26" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
-      <c r="N13" s="60"/>
-[...126 lines deleted...]
-      <c r="EK13" s="60"/>
+      <c r="N13" s="56"/>
+      <c r="O13" s="56"/>
+      <c r="P13" s="56"/>
+      <c r="Q13" s="56"/>
+      <c r="R13" s="56"/>
+      <c r="S13" s="56"/>
+      <c r="T13" s="56"/>
+      <c r="U13" s="56"/>
+      <c r="V13" s="56"/>
+      <c r="W13" s="56"/>
+      <c r="X13" s="56"/>
+      <c r="Y13" s="56"/>
+      <c r="Z13" s="56"/>
+      <c r="AA13" s="56"/>
+      <c r="AB13" s="56"/>
+      <c r="AC13" s="56"/>
+      <c r="AD13" s="56"/>
+      <c r="AE13" s="56"/>
+      <c r="AF13" s="56"/>
+      <c r="AG13" s="56"/>
+      <c r="AH13" s="56"/>
+      <c r="AI13" s="56"/>
+      <c r="AJ13" s="56"/>
+      <c r="AK13" s="56"/>
+      <c r="AL13" s="56"/>
+      <c r="AM13" s="56"/>
+      <c r="AN13" s="56"/>
+      <c r="AO13" s="56"/>
+      <c r="AP13" s="56"/>
+      <c r="AQ13" s="56"/>
+      <c r="AR13" s="56"/>
+      <c r="AS13" s="56"/>
+      <c r="AT13" s="56"/>
+      <c r="AU13" s="56"/>
+      <c r="AV13" s="56"/>
+      <c r="AW13" s="56"/>
+      <c r="AX13" s="56"/>
+      <c r="AY13" s="56"/>
+      <c r="AZ13" s="56"/>
+      <c r="BA13" s="56"/>
+      <c r="BB13" s="56"/>
+      <c r="BC13" s="56"/>
+      <c r="BD13" s="56"/>
+      <c r="BE13" s="56"/>
+      <c r="BF13" s="56"/>
+      <c r="BG13" s="56"/>
+      <c r="BH13" s="56"/>
+      <c r="BI13" s="56"/>
+      <c r="BJ13" s="56"/>
+      <c r="BK13" s="56"/>
+      <c r="BL13" s="56"/>
+      <c r="BM13" s="56"/>
+      <c r="BN13" s="56"/>
+      <c r="BO13" s="56"/>
+      <c r="BP13" s="56"/>
+      <c r="BQ13" s="56"/>
+      <c r="BR13" s="56"/>
+      <c r="BS13" s="56"/>
+      <c r="BT13" s="56"/>
+      <c r="BU13" s="56"/>
+      <c r="BV13" s="56"/>
+      <c r="BW13" s="56"/>
+      <c r="BX13" s="56"/>
+      <c r="BY13" s="56"/>
+      <c r="BZ13" s="56"/>
+      <c r="CA13" s="56"/>
+      <c r="CB13" s="56"/>
+      <c r="CC13" s="56"/>
+      <c r="CD13" s="56"/>
+      <c r="CE13" s="56"/>
+      <c r="CF13" s="56"/>
+      <c r="CG13" s="56"/>
+      <c r="CH13" s="56"/>
+      <c r="CI13" s="56"/>
+      <c r="CJ13" s="56"/>
+      <c r="CK13" s="56"/>
+      <c r="CL13" s="56"/>
+      <c r="CM13" s="56"/>
+      <c r="CN13" s="56"/>
+      <c r="CO13" s="56"/>
+      <c r="CP13" s="56"/>
+      <c r="CQ13" s="56"/>
+      <c r="CR13" s="56"/>
+      <c r="CS13" s="56"/>
+      <c r="CT13" s="56"/>
+      <c r="CU13" s="56"/>
+      <c r="CV13" s="56"/>
+      <c r="CW13" s="56"/>
+      <c r="CX13" s="56"/>
+      <c r="CY13" s="56"/>
+      <c r="CZ13" s="56"/>
+      <c r="DA13" s="56"/>
+      <c r="DB13" s="56"/>
+      <c r="DC13" s="56"/>
+      <c r="DD13" s="56"/>
+      <c r="DE13" s="56"/>
+      <c r="DF13" s="56"/>
+      <c r="DG13" s="56"/>
+      <c r="DH13" s="56"/>
+      <c r="DI13" s="56"/>
+      <c r="DJ13" s="56"/>
+      <c r="DK13" s="56"/>
+      <c r="DL13" s="56"/>
+      <c r="DM13" s="56"/>
+      <c r="DN13" s="56"/>
+      <c r="DO13" s="56"/>
+      <c r="DP13" s="56"/>
+      <c r="DQ13" s="56"/>
+      <c r="DR13" s="56"/>
+      <c r="DS13" s="56"/>
+      <c r="DT13" s="56"/>
+      <c r="DU13" s="56"/>
+      <c r="DV13" s="56"/>
+      <c r="DW13" s="56"/>
+      <c r="DX13" s="56"/>
+      <c r="DY13" s="56"/>
+      <c r="DZ13" s="56"/>
+      <c r="EA13" s="56"/>
+      <c r="EB13" s="56"/>
+      <c r="EC13" s="56"/>
+      <c r="ED13" s="56"/>
+      <c r="EE13" s="56"/>
+      <c r="EF13" s="56"/>
+      <c r="EG13" s="56"/>
+      <c r="EH13" s="56"/>
+      <c r="EI13" s="56"/>
+      <c r="EJ13" s="56"/>
+      <c r="EK13" s="56"/>
     </row>
-    <row r="14" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="14" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
-      <c r="N14" s="60"/>
-[...126 lines deleted...]
-      <c r="EK14" s="60"/>
+      <c r="N14" s="56"/>
+      <c r="O14" s="56"/>
+      <c r="P14" s="56"/>
+      <c r="Q14" s="56"/>
+      <c r="R14" s="56"/>
+      <c r="S14" s="56"/>
+      <c r="T14" s="56"/>
+      <c r="U14" s="56"/>
+      <c r="V14" s="56"/>
+      <c r="W14" s="56"/>
+      <c r="X14" s="56"/>
+      <c r="Y14" s="56"/>
+      <c r="Z14" s="56"/>
+      <c r="AA14" s="56"/>
+      <c r="AB14" s="56"/>
+      <c r="AC14" s="56"/>
+      <c r="AD14" s="56"/>
+      <c r="AE14" s="56"/>
+      <c r="AF14" s="56"/>
+      <c r="AG14" s="56"/>
+      <c r="AH14" s="56"/>
+      <c r="AI14" s="56"/>
+      <c r="AJ14" s="56"/>
+      <c r="AK14" s="56"/>
+      <c r="AL14" s="56"/>
+      <c r="AM14" s="56"/>
+      <c r="AN14" s="56"/>
+      <c r="AO14" s="56"/>
+      <c r="AP14" s="56"/>
+      <c r="AQ14" s="56"/>
+      <c r="AR14" s="56"/>
+      <c r="AS14" s="56"/>
+      <c r="AT14" s="56"/>
+      <c r="AU14" s="56"/>
+      <c r="AV14" s="56"/>
+      <c r="AW14" s="56"/>
+      <c r="AX14" s="56"/>
+      <c r="AY14" s="56"/>
+      <c r="AZ14" s="56"/>
+      <c r="BA14" s="56"/>
+      <c r="BB14" s="56"/>
+      <c r="BC14" s="56"/>
+      <c r="BD14" s="56"/>
+      <c r="BE14" s="56"/>
+      <c r="BF14" s="56"/>
+      <c r="BG14" s="56"/>
+      <c r="BH14" s="56"/>
+      <c r="BI14" s="56"/>
+      <c r="BJ14" s="56"/>
+      <c r="BK14" s="56"/>
+      <c r="BL14" s="56"/>
+      <c r="BM14" s="56"/>
+      <c r="BN14" s="56"/>
+      <c r="BO14" s="56"/>
+      <c r="BP14" s="56"/>
+      <c r="BQ14" s="56"/>
+      <c r="BR14" s="56"/>
+      <c r="BS14" s="56"/>
+      <c r="BT14" s="56"/>
+      <c r="BU14" s="56"/>
+      <c r="BV14" s="56"/>
+      <c r="BW14" s="56"/>
+      <c r="BX14" s="56"/>
+      <c r="BY14" s="56"/>
+      <c r="BZ14" s="56"/>
+      <c r="CA14" s="56"/>
+      <c r="CB14" s="56"/>
+      <c r="CC14" s="56"/>
+      <c r="CD14" s="56"/>
+      <c r="CE14" s="56"/>
+      <c r="CF14" s="56"/>
+      <c r="CG14" s="56"/>
+      <c r="CH14" s="56"/>
+      <c r="CI14" s="56"/>
+      <c r="CJ14" s="56"/>
+      <c r="CK14" s="56"/>
+      <c r="CL14" s="56"/>
+      <c r="CM14" s="56"/>
+      <c r="CN14" s="56"/>
+      <c r="CO14" s="56"/>
+      <c r="CP14" s="56"/>
+      <c r="CQ14" s="56"/>
+      <c r="CR14" s="56"/>
+      <c r="CS14" s="56"/>
+      <c r="CT14" s="56"/>
+      <c r="CU14" s="56"/>
+      <c r="CV14" s="56"/>
+      <c r="CW14" s="56"/>
+      <c r="CX14" s="56"/>
+      <c r="CY14" s="56"/>
+      <c r="CZ14" s="56"/>
+      <c r="DA14" s="56"/>
+      <c r="DB14" s="56"/>
+      <c r="DC14" s="56"/>
+      <c r="DD14" s="56"/>
+      <c r="DE14" s="56"/>
+      <c r="DF14" s="56"/>
+      <c r="DG14" s="56"/>
+      <c r="DH14" s="56"/>
+      <c r="DI14" s="56"/>
+      <c r="DJ14" s="56"/>
+      <c r="DK14" s="56"/>
+      <c r="DL14" s="56"/>
+      <c r="DM14" s="56"/>
+      <c r="DN14" s="56"/>
+      <c r="DO14" s="56"/>
+      <c r="DP14" s="56"/>
+      <c r="DQ14" s="56"/>
+      <c r="DR14" s="56"/>
+      <c r="DS14" s="56"/>
+      <c r="DT14" s="56"/>
+      <c r="DU14" s="56"/>
+      <c r="DV14" s="56"/>
+      <c r="DW14" s="56"/>
+      <c r="DX14" s="56"/>
+      <c r="DY14" s="56"/>
+      <c r="DZ14" s="56"/>
+      <c r="EA14" s="56"/>
+      <c r="EB14" s="56"/>
+      <c r="EC14" s="56"/>
+      <c r="ED14" s="56"/>
+      <c r="EE14" s="56"/>
+      <c r="EF14" s="56"/>
+      <c r="EG14" s="56"/>
+      <c r="EH14" s="56"/>
+      <c r="EI14" s="56"/>
+      <c r="EJ14" s="56"/>
+      <c r="EK14" s="56"/>
     </row>
-    <row r="15" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1">
+    <row r="15" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
-      <c r="N15" s="59"/>
-[...126 lines deleted...]
-      <c r="EK15" s="59"/>
+      <c r="N15" s="55"/>
+      <c r="O15" s="55"/>
+      <c r="P15" s="55"/>
+      <c r="Q15" s="55"/>
+      <c r="R15" s="55"/>
+      <c r="S15" s="55"/>
+      <c r="T15" s="55"/>
+      <c r="U15" s="55"/>
+      <c r="V15" s="55"/>
+      <c r="W15" s="55"/>
+      <c r="X15" s="55"/>
+      <c r="Y15" s="55"/>
+      <c r="Z15" s="55"/>
+      <c r="AA15" s="55"/>
+      <c r="AB15" s="55"/>
+      <c r="AC15" s="55"/>
+      <c r="AD15" s="55"/>
+      <c r="AE15" s="55"/>
+      <c r="AF15" s="55"/>
+      <c r="AG15" s="55"/>
+      <c r="AH15" s="55"/>
+      <c r="AI15" s="55"/>
+      <c r="AJ15" s="55"/>
+      <c r="AK15" s="55"/>
+      <c r="AL15" s="55"/>
+      <c r="AM15" s="55"/>
+      <c r="AN15" s="55"/>
+      <c r="AO15" s="55"/>
+      <c r="AP15" s="55"/>
+      <c r="AQ15" s="55"/>
+      <c r="AR15" s="55"/>
+      <c r="AS15" s="55"/>
+      <c r="AT15" s="55"/>
+      <c r="AU15" s="55"/>
+      <c r="AV15" s="55"/>
+      <c r="AW15" s="55"/>
+      <c r="AX15" s="55"/>
+      <c r="AY15" s="55"/>
+      <c r="AZ15" s="55"/>
+      <c r="BA15" s="55"/>
+      <c r="BB15" s="55"/>
+      <c r="BC15" s="55"/>
+      <c r="BD15" s="55"/>
+      <c r="BE15" s="55"/>
+      <c r="BF15" s="55"/>
+      <c r="BG15" s="55"/>
+      <c r="BH15" s="55"/>
+      <c r="BI15" s="55"/>
+      <c r="BJ15" s="55"/>
+      <c r="BK15" s="55"/>
+      <c r="BL15" s="55"/>
+      <c r="BM15" s="55"/>
+      <c r="BN15" s="55"/>
+      <c r="BO15" s="55"/>
+      <c r="BP15" s="55"/>
+      <c r="BQ15" s="55"/>
+      <c r="BR15" s="55"/>
+      <c r="BS15" s="55"/>
+      <c r="BT15" s="55"/>
+      <c r="BU15" s="55"/>
+      <c r="BV15" s="55"/>
+      <c r="BW15" s="55"/>
+      <c r="BX15" s="55"/>
+      <c r="BY15" s="55"/>
+      <c r="BZ15" s="55"/>
+      <c r="CA15" s="55"/>
+      <c r="CB15" s="55"/>
+      <c r="CC15" s="55"/>
+      <c r="CD15" s="55"/>
+      <c r="CE15" s="55"/>
+      <c r="CF15" s="55"/>
+      <c r="CG15" s="55"/>
+      <c r="CH15" s="55"/>
+      <c r="CI15" s="55"/>
+      <c r="CJ15" s="55"/>
+      <c r="CK15" s="55"/>
+      <c r="CL15" s="55"/>
+      <c r="CM15" s="55"/>
+      <c r="CN15" s="55"/>
+      <c r="CO15" s="55"/>
+      <c r="CP15" s="55"/>
+      <c r="CQ15" s="55"/>
+      <c r="CR15" s="55"/>
+      <c r="CS15" s="55"/>
+      <c r="CT15" s="55"/>
+      <c r="CU15" s="55"/>
+      <c r="CV15" s="55"/>
+      <c r="CW15" s="55"/>
+      <c r="CX15" s="55"/>
+      <c r="CY15" s="55"/>
+      <c r="CZ15" s="55"/>
+      <c r="DA15" s="55"/>
+      <c r="DB15" s="55"/>
+      <c r="DC15" s="55"/>
+      <c r="DD15" s="55"/>
+      <c r="DE15" s="55"/>
+      <c r="DF15" s="55"/>
+      <c r="DG15" s="55"/>
+      <c r="DH15" s="55"/>
+      <c r="DI15" s="55"/>
+      <c r="DJ15" s="55"/>
+      <c r="DK15" s="55"/>
+      <c r="DL15" s="55"/>
+      <c r="DM15" s="55"/>
+      <c r="DN15" s="55"/>
+      <c r="DO15" s="55"/>
+      <c r="DP15" s="55"/>
+      <c r="DQ15" s="55"/>
+      <c r="DR15" s="55"/>
+      <c r="DS15" s="55"/>
+      <c r="DT15" s="55"/>
+      <c r="DU15" s="55"/>
+      <c r="DV15" s="55"/>
+      <c r="DW15" s="55"/>
+      <c r="DX15" s="55"/>
+      <c r="DY15" s="55"/>
+      <c r="DZ15" s="55"/>
+      <c r="EA15" s="55"/>
+      <c r="EB15" s="55"/>
+      <c r="EC15" s="55"/>
+      <c r="ED15" s="55"/>
+      <c r="EE15" s="55"/>
+      <c r="EF15" s="55"/>
+      <c r="EG15" s="55"/>
+      <c r="EH15" s="55"/>
+      <c r="EI15" s="55"/>
+      <c r="EJ15" s="55"/>
+      <c r="EK15" s="55"/>
     </row>
-    <row r="16" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="16" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
-      <c r="N16" s="60"/>
-[...126 lines deleted...]
-      <c r="EK16" s="60"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="56"/>
+      <c r="R16" s="56"/>
+      <c r="S16" s="56"/>
+      <c r="T16" s="56"/>
+      <c r="U16" s="56"/>
+      <c r="V16" s="56"/>
+      <c r="W16" s="56"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="56"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="56"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="56"/>
+      <c r="AF16" s="56"/>
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
+      <c r="AI16" s="56"/>
+      <c r="AJ16" s="56"/>
+      <c r="AK16" s="56"/>
+      <c r="AL16" s="56"/>
+      <c r="AM16" s="56"/>
+      <c r="AN16" s="56"/>
+      <c r="AO16" s="56"/>
+      <c r="AP16" s="56"/>
+      <c r="AQ16" s="56"/>
+      <c r="AR16" s="56"/>
+      <c r="AS16" s="56"/>
+      <c r="AT16" s="56"/>
+      <c r="AU16" s="56"/>
+      <c r="AV16" s="56"/>
+      <c r="AW16" s="56"/>
+      <c r="AX16" s="56"/>
+      <c r="AY16" s="56"/>
+      <c r="AZ16" s="56"/>
+      <c r="BA16" s="56"/>
+      <c r="BB16" s="56"/>
+      <c r="BC16" s="56"/>
+      <c r="BD16" s="56"/>
+      <c r="BE16" s="56"/>
+      <c r="BF16" s="56"/>
+      <c r="BG16" s="56"/>
+      <c r="BH16" s="56"/>
+      <c r="BI16" s="56"/>
+      <c r="BJ16" s="56"/>
+      <c r="BK16" s="56"/>
+      <c r="BL16" s="56"/>
+      <c r="BM16" s="56"/>
+      <c r="BN16" s="56"/>
+      <c r="BO16" s="56"/>
+      <c r="BP16" s="56"/>
+      <c r="BQ16" s="56"/>
+      <c r="BR16" s="56"/>
+      <c r="BS16" s="56"/>
+      <c r="BT16" s="56"/>
+      <c r="BU16" s="56"/>
+      <c r="BV16" s="56"/>
+      <c r="BW16" s="56"/>
+      <c r="BX16" s="56"/>
+      <c r="BY16" s="56"/>
+      <c r="BZ16" s="56"/>
+      <c r="CA16" s="56"/>
+      <c r="CB16" s="56"/>
+      <c r="CC16" s="56"/>
+      <c r="CD16" s="56"/>
+      <c r="CE16" s="56"/>
+      <c r="CF16" s="56"/>
+      <c r="CG16" s="56"/>
+      <c r="CH16" s="56"/>
+      <c r="CI16" s="56"/>
+      <c r="CJ16" s="56"/>
+      <c r="CK16" s="56"/>
+      <c r="CL16" s="56"/>
+      <c r="CM16" s="56"/>
+      <c r="CN16" s="56"/>
+      <c r="CO16" s="56"/>
+      <c r="CP16" s="56"/>
+      <c r="CQ16" s="56"/>
+      <c r="CR16" s="56"/>
+      <c r="CS16" s="56"/>
+      <c r="CT16" s="56"/>
+      <c r="CU16" s="56"/>
+      <c r="CV16" s="56"/>
+      <c r="CW16" s="56"/>
+      <c r="CX16" s="56"/>
+      <c r="CY16" s="56"/>
+      <c r="CZ16" s="56"/>
+      <c r="DA16" s="56"/>
+      <c r="DB16" s="56"/>
+      <c r="DC16" s="56"/>
+      <c r="DD16" s="56"/>
+      <c r="DE16" s="56"/>
+      <c r="DF16" s="56"/>
+      <c r="DG16" s="56"/>
+      <c r="DH16" s="56"/>
+      <c r="DI16" s="56"/>
+      <c r="DJ16" s="56"/>
+      <c r="DK16" s="56"/>
+      <c r="DL16" s="56"/>
+      <c r="DM16" s="56"/>
+      <c r="DN16" s="56"/>
+      <c r="DO16" s="56"/>
+      <c r="DP16" s="56"/>
+      <c r="DQ16" s="56"/>
+      <c r="DR16" s="56"/>
+      <c r="DS16" s="56"/>
+      <c r="DT16" s="56"/>
+      <c r="DU16" s="56"/>
+      <c r="DV16" s="56"/>
+      <c r="DW16" s="56"/>
+      <c r="DX16" s="56"/>
+      <c r="DY16" s="56"/>
+      <c r="DZ16" s="56"/>
+      <c r="EA16" s="56"/>
+      <c r="EB16" s="56"/>
+      <c r="EC16" s="56"/>
+      <c r="ED16" s="56"/>
+      <c r="EE16" s="56"/>
+      <c r="EF16" s="56"/>
+      <c r="EG16" s="56"/>
+      <c r="EH16" s="56"/>
+      <c r="EI16" s="56"/>
+      <c r="EJ16" s="56"/>
+      <c r="EK16" s="56"/>
     </row>
-    <row r="17" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1">
+    <row r="17" spans="1:141" s="2" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
-      <c r="N17" s="60"/>
-[...126 lines deleted...]
-      <c r="EK17" s="60"/>
+      <c r="N17" s="56"/>
+      <c r="O17" s="56"/>
+      <c r="P17" s="56"/>
+      <c r="Q17" s="56"/>
+      <c r="R17" s="56"/>
+      <c r="S17" s="56"/>
+      <c r="T17" s="56"/>
+      <c r="U17" s="56"/>
+      <c r="V17" s="56"/>
+      <c r="W17" s="56"/>
+      <c r="X17" s="56"/>
+      <c r="Y17" s="56"/>
+      <c r="Z17" s="56"/>
+      <c r="AA17" s="56"/>
+      <c r="AB17" s="56"/>
+      <c r="AC17" s="56"/>
+      <c r="AD17" s="56"/>
+      <c r="AE17" s="56"/>
+      <c r="AF17" s="56"/>
+      <c r="AG17" s="56"/>
+      <c r="AH17" s="56"/>
+      <c r="AI17" s="56"/>
+      <c r="AJ17" s="56"/>
+      <c r="AK17" s="56"/>
+      <c r="AL17" s="56"/>
+      <c r="AM17" s="56"/>
+      <c r="AN17" s="56"/>
+      <c r="AO17" s="56"/>
+      <c r="AP17" s="56"/>
+      <c r="AQ17" s="56"/>
+      <c r="AR17" s="56"/>
+      <c r="AS17" s="56"/>
+      <c r="AT17" s="56"/>
+      <c r="AU17" s="56"/>
+      <c r="AV17" s="56"/>
+      <c r="AW17" s="56"/>
+      <c r="AX17" s="56"/>
+      <c r="AY17" s="56"/>
+      <c r="AZ17" s="56"/>
+      <c r="BA17" s="56"/>
+      <c r="BB17" s="56"/>
+      <c r="BC17" s="56"/>
+      <c r="BD17" s="56"/>
+      <c r="BE17" s="56"/>
+      <c r="BF17" s="56"/>
+      <c r="BG17" s="56"/>
+      <c r="BH17" s="56"/>
+      <c r="BI17" s="56"/>
+      <c r="BJ17" s="56"/>
+      <c r="BK17" s="56"/>
+      <c r="BL17" s="56"/>
+      <c r="BM17" s="56"/>
+      <c r="BN17" s="56"/>
+      <c r="BO17" s="56"/>
+      <c r="BP17" s="56"/>
+      <c r="BQ17" s="56"/>
+      <c r="BR17" s="56"/>
+      <c r="BS17" s="56"/>
+      <c r="BT17" s="56"/>
+      <c r="BU17" s="56"/>
+      <c r="BV17" s="56"/>
+      <c r="BW17" s="56"/>
+      <c r="BX17" s="56"/>
+      <c r="BY17" s="56"/>
+      <c r="BZ17" s="56"/>
+      <c r="CA17" s="56"/>
+      <c r="CB17" s="56"/>
+      <c r="CC17" s="56"/>
+      <c r="CD17" s="56"/>
+      <c r="CE17" s="56"/>
+      <c r="CF17" s="56"/>
+      <c r="CG17" s="56"/>
+      <c r="CH17" s="56"/>
+      <c r="CI17" s="56"/>
+      <c r="CJ17" s="56"/>
+      <c r="CK17" s="56"/>
+      <c r="CL17" s="56"/>
+      <c r="CM17" s="56"/>
+      <c r="CN17" s="56"/>
+      <c r="CO17" s="56"/>
+      <c r="CP17" s="56"/>
+      <c r="CQ17" s="56"/>
+      <c r="CR17" s="56"/>
+      <c r="CS17" s="56"/>
+      <c r="CT17" s="56"/>
+      <c r="CU17" s="56"/>
+      <c r="CV17" s="56"/>
+      <c r="CW17" s="56"/>
+      <c r="CX17" s="56"/>
+      <c r="CY17" s="56"/>
+      <c r="CZ17" s="56"/>
+      <c r="DA17" s="56"/>
+      <c r="DB17" s="56"/>
+      <c r="DC17" s="56"/>
+      <c r="DD17" s="56"/>
+      <c r="DE17" s="56"/>
+      <c r="DF17" s="56"/>
+      <c r="DG17" s="56"/>
+      <c r="DH17" s="56"/>
+      <c r="DI17" s="56"/>
+      <c r="DJ17" s="56"/>
+      <c r="DK17" s="56"/>
+      <c r="DL17" s="56"/>
+      <c r="DM17" s="56"/>
+      <c r="DN17" s="56"/>
+      <c r="DO17" s="56"/>
+      <c r="DP17" s="56"/>
+      <c r="DQ17" s="56"/>
+      <c r="DR17" s="56"/>
+      <c r="DS17" s="56"/>
+      <c r="DT17" s="56"/>
+      <c r="DU17" s="56"/>
+      <c r="DV17" s="56"/>
+      <c r="DW17" s="56"/>
+      <c r="DX17" s="56"/>
+      <c r="DY17" s="56"/>
+      <c r="DZ17" s="56"/>
+      <c r="EA17" s="56"/>
+      <c r="EB17" s="56"/>
+      <c r="EC17" s="56"/>
+      <c r="ED17" s="56"/>
+      <c r="EE17" s="56"/>
+      <c r="EF17" s="56"/>
+      <c r="EG17" s="56"/>
+      <c r="EH17" s="56"/>
+      <c r="EI17" s="56"/>
+      <c r="EJ17" s="56"/>
+      <c r="EK17" s="56"/>
     </row>
-    <row r="18" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1">
+    <row r="18" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
-      <c r="N18" s="59"/>
-[...126 lines deleted...]
-      <c r="EK18" s="59"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="55"/>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55"/>
+      <c r="S18" s="55"/>
+      <c r="T18" s="55"/>
+      <c r="U18" s="55"/>
+      <c r="V18" s="55"/>
+      <c r="W18" s="55"/>
+      <c r="X18" s="55"/>
+      <c r="Y18" s="55"/>
+      <c r="Z18" s="55"/>
+      <c r="AA18" s="55"/>
+      <c r="AB18" s="55"/>
+      <c r="AC18" s="55"/>
+      <c r="AD18" s="55"/>
+      <c r="AE18" s="55"/>
+      <c r="AF18" s="55"/>
+      <c r="AG18" s="55"/>
+      <c r="AH18" s="55"/>
+      <c r="AI18" s="55"/>
+      <c r="AJ18" s="55"/>
+      <c r="AK18" s="55"/>
+      <c r="AL18" s="55"/>
+      <c r="AM18" s="55"/>
+      <c r="AN18" s="55"/>
+      <c r="AO18" s="55"/>
+      <c r="AP18" s="55"/>
+      <c r="AQ18" s="55"/>
+      <c r="AR18" s="55"/>
+      <c r="AS18" s="55"/>
+      <c r="AT18" s="55"/>
+      <c r="AU18" s="55"/>
+      <c r="AV18" s="55"/>
+      <c r="AW18" s="55"/>
+      <c r="AX18" s="55"/>
+      <c r="AY18" s="55"/>
+      <c r="AZ18" s="55"/>
+      <c r="BA18" s="55"/>
+      <c r="BB18" s="55"/>
+      <c r="BC18" s="55"/>
+      <c r="BD18" s="55"/>
+      <c r="BE18" s="55"/>
+      <c r="BF18" s="55"/>
+      <c r="BG18" s="55"/>
+      <c r="BH18" s="55"/>
+      <c r="BI18" s="55"/>
+      <c r="BJ18" s="55"/>
+      <c r="BK18" s="55"/>
+      <c r="BL18" s="55"/>
+      <c r="BM18" s="55"/>
+      <c r="BN18" s="55"/>
+      <c r="BO18" s="55"/>
+      <c r="BP18" s="55"/>
+      <c r="BQ18" s="55"/>
+      <c r="BR18" s="55"/>
+      <c r="BS18" s="55"/>
+      <c r="BT18" s="55"/>
+      <c r="BU18" s="55"/>
+      <c r="BV18" s="55"/>
+      <c r="BW18" s="55"/>
+      <c r="BX18" s="55"/>
+      <c r="BY18" s="55"/>
+      <c r="BZ18" s="55"/>
+      <c r="CA18" s="55"/>
+      <c r="CB18" s="55"/>
+      <c r="CC18" s="55"/>
+      <c r="CD18" s="55"/>
+      <c r="CE18" s="55"/>
+      <c r="CF18" s="55"/>
+      <c r="CG18" s="55"/>
+      <c r="CH18" s="55"/>
+      <c r="CI18" s="55"/>
+      <c r="CJ18" s="55"/>
+      <c r="CK18" s="55"/>
+      <c r="CL18" s="55"/>
+      <c r="CM18" s="55"/>
+      <c r="CN18" s="55"/>
+      <c r="CO18" s="55"/>
+      <c r="CP18" s="55"/>
+      <c r="CQ18" s="55"/>
+      <c r="CR18" s="55"/>
+      <c r="CS18" s="55"/>
+      <c r="CT18" s="55"/>
+      <c r="CU18" s="55"/>
+      <c r="CV18" s="55"/>
+      <c r="CW18" s="55"/>
+      <c r="CX18" s="55"/>
+      <c r="CY18" s="55"/>
+      <c r="CZ18" s="55"/>
+      <c r="DA18" s="55"/>
+      <c r="DB18" s="55"/>
+      <c r="DC18" s="55"/>
+      <c r="DD18" s="55"/>
+      <c r="DE18" s="55"/>
+      <c r="DF18" s="55"/>
+      <c r="DG18" s="55"/>
+      <c r="DH18" s="55"/>
+      <c r="DI18" s="55"/>
+      <c r="DJ18" s="55"/>
+      <c r="DK18" s="55"/>
+      <c r="DL18" s="55"/>
+      <c r="DM18" s="55"/>
+      <c r="DN18" s="55"/>
+      <c r="DO18" s="55"/>
+      <c r="DP18" s="55"/>
+      <c r="DQ18" s="55"/>
+      <c r="DR18" s="55"/>
+      <c r="DS18" s="55"/>
+      <c r="DT18" s="55"/>
+      <c r="DU18" s="55"/>
+      <c r="DV18" s="55"/>
+      <c r="DW18" s="55"/>
+      <c r="DX18" s="55"/>
+      <c r="DY18" s="55"/>
+      <c r="DZ18" s="55"/>
+      <c r="EA18" s="55"/>
+      <c r="EB18" s="55"/>
+      <c r="EC18" s="55"/>
+      <c r="ED18" s="55"/>
+      <c r="EE18" s="55"/>
+      <c r="EF18" s="55"/>
+      <c r="EG18" s="55"/>
+      <c r="EH18" s="55"/>
+      <c r="EI18" s="55"/>
+      <c r="EJ18" s="55"/>
+      <c r="EK18" s="55"/>
     </row>
-    <row r="19" spans="1:141" s="1" customFormat="1" ht="14.65" customHeight="1">
+    <row r="19" spans="1:141" s="1" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A19" s="27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:141" s="1" customFormat="1" ht="4.1500000000000004" customHeight="1">
+    <row r="20" spans="1:141" s="1" customFormat="1" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="18"/>
     </row>
-    <row r="21" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1">
-      <c r="B21" s="63" t="s">
+    <row r="21" spans="1:141" s="1" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="59"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="51" t="s">
         <v>18</v>
-      </c>
-[...3 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F21" s="20"/>
       <c r="G21" s="21"/>
     </row>
-    <row r="22" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
-[...5 lines deleted...]
-      <c r="G22" s="47"/>
+    <row r="22" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="12"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="13"/>
     </row>
-    <row r="23" spans="1:141" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="B23" s="48" t="s">
+    <row r="23" spans="1:141" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="49"/>
+    </row>
+    <row r="24" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="43"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="50"/>
+    </row>
+    <row r="25" spans="1:141" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="32" t="s">
         <v>20</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C25" s="10"/>
       <c r="D25" s="8"/>
       <c r="E25" s="34" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="11"/>
     </row>
-    <row r="26" spans="1:141" s="1" customFormat="1">
+    <row r="26" spans="1:141" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B26" s="31"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="28"/>
       <c r="F26" s="22"/>
       <c r="G26" s="23"/>
     </row>
-    <row r="27" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="27" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="33"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="28"/>
       <c r="F27" s="29"/>
       <c r="G27" s="30"/>
     </row>
-    <row r="28" spans="1:141" s="1" customFormat="1" ht="14.65" customHeight="1">
+    <row r="28" spans="1:141" s="1" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="28"/>
       <c r="F28" s="29"/>
       <c r="G28" s="30"/>
     </row>
-    <row r="29" spans="1:141" s="1" customFormat="1">
+    <row r="29" spans="1:141" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B29" s="31"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="28"/>
       <c r="F29" s="29"/>
       <c r="G29" s="30"/>
     </row>
-    <row r="30" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
-[...5 lines deleted...]
-      <c r="G30" s="47"/>
+    <row r="30" spans="1:141" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="12"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="13"/>
     </row>
-    <row r="31" spans="1:141" s="1" customFormat="1" ht="18" customHeight="1">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="31" spans="1:141" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="44" t="s">
+        <v>23</v>
       </c>
-      <c r="C31" s="49"/>
-[...3 lines deleted...]
-      <c r="G31" s="50"/>
+      <c r="C31" s="45"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="46"/>
     </row>
-    <row r="32" spans="1:141" s="1" customFormat="1" ht="14.25" customHeight="1">
+    <row r="32" spans="1:141" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B32" s="43"/>
-      <c r="C32" s="44"/>
-[...1 lines deleted...]
-      <c r="E32" s="44"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
       <c r="F32" s="14"/>
       <c r="G32" s="15"/>
     </row>
-    <row r="33" spans="2:7" s="1" customFormat="1">
+    <row r="33" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B33" s="42" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
-      <c r="F33" s="57"/>
-      <c r="G33" s="58"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="54"/>
     </row>
-    <row r="34" spans="2:7" s="1" customFormat="1">
+    <row r="34" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B34" s="41"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="36"/>
-      <c r="F34" s="69" t="s">
+      <c r="F34" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" s="65"/>
+    </row>
+    <row r="35" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="G34" s="70"/>
-[...2 lines deleted...]
-      <c r="B35" s="40" t="s">
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="38" t="s">
         <v>27</v>
-      </c>
-[...3 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F35" s="36"/>
       <c r="G35" s="39"/>
     </row>
-    <row r="36" spans="2:7" s="1" customFormat="1">
+    <row r="36" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B36" s="35" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
-      <c r="C36" s="69" t="s">
-        <v>26</v>
+      <c r="C36" s="64" t="s">
+        <v>25</v>
       </c>
-      <c r="D36" s="69"/>
+      <c r="D36" s="64"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="37"/>
     </row>
-    <row r="37" spans="2:7" s="1" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="37" spans="2:7" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B37" s="61" t="s">
+        <v>29</v>
       </c>
-      <c r="C37" s="67"/>
-[...3 lines deleted...]
-      <c r="G37" s="68"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="62"/>
+      <c r="G37" s="63"/>
     </row>
-    <row r="38" spans="2:7" s="1" customFormat="1" ht="15.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="G38" s="68"/>
+    <row r="38" spans="2:7" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="61"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="62"/>
+      <c r="G38" s="63"/>
     </row>
-    <row r="39" spans="2:7" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="39" spans="2:7" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="33"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="28"/>
       <c r="F39" s="29"/>
       <c r="G39" s="30"/>
     </row>
-    <row r="40" spans="2:7" s="1" customFormat="1">
+    <row r="40" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B40" s="32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C40" s="10"/>
       <c r="D40" s="8"/>
       <c r="E40" s="34" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="11"/>
     </row>
-    <row r="41" spans="2:7" s="1" customFormat="1">
+    <row r="41" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B41" s="31"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="28"/>
       <c r="F41" s="22"/>
       <c r="G41" s="23"/>
     </row>
-    <row r="42" spans="2:7" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="42" spans="2:7" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="33"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="28"/>
       <c r="F42" s="29"/>
       <c r="G42" s="30"/>
     </row>
-    <row r="43" spans="2:7" s="1" customFormat="1">
+    <row r="43" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B43" s="32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="28"/>
       <c r="F43" s="29"/>
       <c r="G43" s="30"/>
     </row>
-    <row r="44" spans="2:7" s="1" customFormat="1">
+    <row r="44" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45">
       <c r="B44" s="31"/>
       <c r="C44" s="22"/>
       <c r="D44" s="22"/>
       <c r="E44" s="28"/>
       <c r="F44" s="29"/>
       <c r="G44" s="30"/>
     </row>
-    <row r="45" spans="2:7" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="45" spans="2:7" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B45" s="12"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="13"/>
     </row>
-    <row r="46" spans="2:7" s="1" customFormat="1"/>
-[...375 lines deleted...]
-    <row r="422" s="1" customFormat="1"/>
+    <row r="46" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="47" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="48" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="beHapjzvoFlddJncm9LUOYS9LGnd6J7au1BZCLjrrzzR2aDLbPGBoVbZGlryAPwHNcpqUAjKLIrgkatNoHCXAg==" saltValue="dibmZsNRwyAKuSdoMWrE7g==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertColumns="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Bv3NOjZPOcy7IvQMTkjUBAyoWPAUUSi/SABKguTeTqbdNArCiU0Oi3K8X8AqXQvYRijLlqnL/QYOnMoeF6LqUQ==" saltValue="8HV3x8lvlRgPyZYo/BipqQ==" spinCount="100000" sheet="1" formatCells="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="4">
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B37:G38"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="C36:D36"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:BZ7" xr:uid="{1D996044-5943-4068-A2FF-314CA73E649F}">
       <formula1>"Suitable,Provisional"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B10:BZ10" xr:uid="{4E450018-37F4-403C-984A-1CFB50A74B30}">
       <formula1>"Titer,Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:BZ5" xr:uid="{FC7EE2B7-E95D-4991-8251-77D4C358CCEC}">
       <formula1>"Certificate,Minimum Hiring"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.6" right="0.6" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Franklin Gothic Medium Cond,Bold"&amp;14Licensed Group and School Age Program Staff Records Checklist
 &amp;"Franklin Gothic Medium Cond,Regular"&amp;12Massachusetts Department of Early Education and Care (EEC)</oddHeader>
-    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"May 2026
+    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"September 2026
 &amp;C&amp;"Calibri,Regular"&amp;9 50 Milk Street, 14th Floor, Boston, MA 02109
  Phone: 617-988-6600 • commissioners.office@mass.gov 
 www.mass.gov/eec &amp;R&amp;"Calibri,Regular"&amp;P
  </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A08B1F7-7FC2-49D4-8EB0-2A299FC48B3B}">
   <sheetPr>
-    <tabColor rgb="FF4C803B"/>
+    <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" view="pageLayout" topLeftCell="A11" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="M97" sqref="M97"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.59765625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="17" width="6.28515625" customWidth="1"/>
+    <col min="1" max="17" width="6.265625" customWidth="1"/>
   </cols>
   <sheetData/>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1">
-    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"May 2026&amp;"-,Regular"
+    <oddFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"September 2026&amp;"-,Regular"
 &amp;C&amp;"Calibri,Regular"&amp;9 50 Milk Street, 14th Floor, Boston, MA 02109
- Phone: 617-988-6600 • commissioners.office@mass.gov 
+ Phone: 617-988-6600 • commissioners.office@mass.gov
 www.mass.gov/eec &amp;R&amp;"Calibri,Regular"&amp;P
  </oddFooter>
     <firstHeader>&amp;C&amp;G</firstHeader>
-    <firstFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"May 2026
+    <firstFooter xml:space="preserve">&amp;L&amp;"Calibri,Regular"September 2026
 &amp;C&amp;"Calibri,Regular"&amp;9 50 Milk Street, 14th Floor, Boston, MA 02109
  Phone: 617-988-6600 • commissioners.office@mass.gov 
 www.mass.gov/eec &amp;R&amp;"Calibri,Regular"&amp;P
  </firstFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
@@ -5562,86 +5610,141 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ee2e4ef3-5231-4a0e-9620-faa856cdc860" xsi:nil="true"/>
     <SharedWithUsers xmlns="ee2e4ef3-5231-4a0e-9620-faa856cdc860">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AE17F2-8048-450F-AB7B-896F33454F24}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AE17F2-8048-450F-AB7B-896F33454F24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62D4B48D-DA84-4789-97CB-B9EA9FD86222}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62D4B48D-DA84-4789-97CB-B9EA9FD86222}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0"/>
+    <ds:schemaRef ds:uri="ee2e4ef3-5231-4a0e-9620-faa856cdc860"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36297AD7-A1B8-4CCD-B470-10954631ED69}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36297AD7-A1B8-4CCD-B470-10954631ED69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="489731af-3a9d-4bd9-8fde-7dfa2c10a8c0"/>
+    <ds:schemaRef ds:uri="ee2e4ef3-5231-4a0e-9620-faa856cdc860"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>GSA_Checklist</vt:lpstr>
+      <vt:lpstr>Instructions</vt:lpstr>
+      <vt:lpstr>GSA_Checklist!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Harding, John M. (EEC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A2DAA167EF98842B35FE6DC0C578CBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>