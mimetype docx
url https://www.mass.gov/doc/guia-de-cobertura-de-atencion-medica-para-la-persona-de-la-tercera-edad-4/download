--- v0 (2025-11-03)
+++ v1 (2026-06-26)
@@ -1,31808 +1,31657 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A4CC5AE" w14:textId="637E3D86" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="002D2B1D" w:rsidP="002D2B1D">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5A4CC5AE" w14:textId="23D1C38B" w:rsidR="00107FD1" w:rsidRPr="005C3C92" w:rsidRDefault="002D2B1D" w:rsidP="005C3C92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GUÍA DE COBERTURA de atención médica </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>la persona de la tercera edad</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0457FCA7" w14:textId="48ED59E7" w:rsidR="00B93365" w:rsidRPr="00B25AF1" w:rsidRDefault="002D2B1D" w:rsidP="00B93365">
+    </w:p>
+    <w:p w14:paraId="4E487967" w14:textId="6F7DFE0A" w:rsidR="00107FD1" w:rsidRPr="005C3C92" w:rsidRDefault="002D2B1D" w:rsidP="005C3C92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Esta guía es para personas de la tercera edad y personas de cualquier edad que requieren servicios</w:t>
+      </w:r>
+      <w:r w:rsidR="00D839A9" w:rsidRPr="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y apoyos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3C92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de atención a largo plazo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0457FCA7" w14:textId="4DB4C836" w:rsidR="00B93365" w:rsidRPr="007142F2" w:rsidRDefault="002D2B1D" w:rsidP="00B93365">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Marzo </w:t>
       </w:r>
-      <w:r w:rsidR="00931649" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00931649" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00AB1FAA" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00AB1FAA" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00790705" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697478DC" w14:textId="3E844F96" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>MassHealth | Massachusetts Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344D6D49" w14:textId="194C126B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00A051FA">
+    <w:p w14:paraId="344D6D49" w14:textId="194C126B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00A051FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00660C25" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00660C25" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Portada interior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19664970" w14:textId="0EABD849" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="002D2B1D" w:rsidP="00C42BDA">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="19664970" w14:textId="0EABD849" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="002D2B1D" w:rsidP="007142F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk104971784"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Defensoría de MassHealth para Obtener Acomodaciones por Discapacidades</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="58B71FB1" w14:textId="00B075BA" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="002D2B1D" w:rsidP="002D2B1D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth tiene un ómbudsman, o defensoría del pueblo, para asistir a los afiliados y solicitantes con discapacidades a que obtengan las acomodaciones que necesitan. Esta oficina también puede proporcionar asistencia personal para:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECE2545" w14:textId="3EC1E050" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00F154A9" w:rsidP="00D561AE">
+    <w:p w14:paraId="4ECE2545" w14:textId="3EC1E050" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00F154A9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>explicarle los procesos y requisitos de MassHealth y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12019AC6" w14:textId="59D5DAA3" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00F154A9" w:rsidP="00D561AE">
+    <w:p w14:paraId="12019AC6" w14:textId="59D5DAA3" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00F154A9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ayudarle a completar los formularios por teléfono.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041BFED8" w14:textId="07269845" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00F154A9" w:rsidP="0024448B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="041BFED8" w14:textId="07269845" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00F154A9" w:rsidP="0024448B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas sordas, con dificultad auditiva o con discapacidad del habla pueden llamar con VRS o por TTY. Usted siempre puede obtener ayuda en persona en el Centro de Inscripción de MassHealth (MEC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA5C465" w14:textId="77777777" w:rsidR="004E7301" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="004E7301">
+    <w:p w14:paraId="0CA5C465" w14:textId="77777777" w:rsidR="004E7301" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="004E7301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth Disability Accommodation Ombudsman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED0008E" w14:textId="336DC52F" w:rsidR="00537EEF" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="004E7301">
+    <w:p w14:paraId="7ED0008E" w14:textId="336DC52F" w:rsidR="00537EEF" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="004E7301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">100 Hancock Street, </w:t>
       </w:r>
-      <w:r w:rsidR="49ED081E" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="49ED081E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1st</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> floor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F154A9" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00F154A9" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Teléfono: </w:t>
       </w:r>
-      <w:r w:rsidR="00537EEF" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00537EEF" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(617) 847-3468</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EA4D48" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA4D48" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>TDD/</w:t>
       </w:r>
-      <w:r w:rsidR="00537EEF" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00537EEF" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">TTY: </w:t>
       </w:r>
-      <w:r w:rsidR="00EA4D48" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA4D48" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>711</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFC3B0C" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="004E7301">
+    <w:p w14:paraId="7AFC3B0C" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="004E7301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk104971744"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="1" w:name="_Hlk104971744"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ADAAccommodations@state.ma.us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65484550" w14:textId="157E22B5" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="006C73B5">
+    <w:p w14:paraId="65484550" w14:textId="157E22B5" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="006C73B5">
       <w:pPr>
         <w:spacing w:before="280" w:line="271" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc134694131"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="2" w:name="_Toc134694131"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc137469601"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk132370467"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Necesita ayuda? </w:t>
       </w:r>
-      <w:r w:rsidR="006C73B5" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="006C73B5" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>My Ombudsman</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B531870" w14:textId="75621E93" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="006C73B5">
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="6B531870" w14:textId="75621E93" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="006C73B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted necesita ayuda para obtener beneficios o servicios de MassHealth o de su plan de seguro de salud, puede llamar a My Ombudsman (Mi defensor del pueblo). My Ombudsman es un programa independiente de MassHealth y de su plan de seguro de salud. Este programa puede asistirlo de las siguientes maneras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CC31FD" w14:textId="7B95F402" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
+    <w:p w14:paraId="63CC31FD" w14:textId="7B95F402" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Darle información sobre los derechos y beneficios de su plan de salud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D2332A" w14:textId="544DDA80" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
+    <w:p w14:paraId="30D2332A" w14:textId="544DDA80" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Ayudarle con sus inquietudes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307EE240" w14:textId="2D206D2D" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
+    <w:p w14:paraId="307EE240" w14:textId="2D206D2D" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Explicarle cómo presentar una queja (reclamo) o una apelación (revisión de una decisión).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DD8287" w14:textId="2BA693BF" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="006C73B5" w:rsidP="00DA1477">
+    <w:p w14:paraId="09DD8287" w14:textId="2BA693BF" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="006C73B5" w:rsidP="00DA1477">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A480B20" w14:textId="19AB180F" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00DA1477">
+    <w:p w14:paraId="1A480B20" w14:textId="4DEEE1D5" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="00992408" w:rsidP="00DA1477">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Para obtener más información sobre My Ombudsman:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58DF8511" w14:textId="1C789BA3" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
+        <w:t>Usted puede obtener más información sobre My Ombudsman de las siguientes maneras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF8511" w14:textId="605A9699" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="00E06CF3" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">visite el sitio web </w:t>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="003C024E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isite el sitio web </w:t>
       </w:r>
       <w:hyperlink w:history="1">
-        <w:r w:rsidR="006C73B5" w:rsidRPr="00B25AF1">
+        <w:r w:rsidR="006C73B5" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>myombudsman.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE03F4" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00FE03F4" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="003C024E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B09776" w14:textId="4487C124" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
+    <w:p w14:paraId="23B09776" w14:textId="0E504CD8" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00E06CF3" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1200D118" w14:textId="05CCB4E8" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="003C024E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>lame al (855) 781-9898 o realice una videollamada al (339) 224-6831; o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1200D118" w14:textId="39A0A51B" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="00E06CF3" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">escriba un correo electrónico a </w:t>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="003C024E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scriba un correo electrónico a </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00DB0995" w:rsidRPr="00B25AF1">
+        <w:r w:rsidR="00DB0995" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>info@myombudsman.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE03F4" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00FE03F4" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4334F53E" w14:textId="1602CF61" w:rsidR="006C73B5" w:rsidRPr="00B25AF1" w:rsidRDefault="006C73B5" w:rsidP="00DA1477">
+    <w:p w14:paraId="4334F53E" w14:textId="1602CF61" w:rsidR="006C73B5" w:rsidRPr="007142F2" w:rsidRDefault="006C73B5" w:rsidP="00DA1477">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B576B04" w14:textId="51ED5FBD" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="006C73B5">
+    <w:p w14:paraId="0B576B04" w14:textId="51ED5FBD" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="006C73B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por favor, visite el sitio web de My Ombudsman o comuníquese directamente con ellos para recibir información actualizada sobre la ubicación de sus oficinas y los horarios de atención sin cita previa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B6E111" w14:textId="48AF6235" w:rsidR="005B30A4" w:rsidRPr="00B25AF1" w:rsidRDefault="005B30A4" w:rsidP="00D43F77">
+    <w:p w14:paraId="36B6E111" w14:textId="48AF6235" w:rsidR="005B30A4" w:rsidRPr="007142F2" w:rsidRDefault="005B30A4" w:rsidP="00D43F77">
       <w:pPr>
         <w:spacing w:before="280" w:line="271" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk136949733"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="5" w:name="_Hlk136949733"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MyServices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB85215" w14:textId="49872464" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00F154A9" w:rsidP="00D43F77">
+    <w:p w14:paraId="2FB85215" w14:textId="2B9B69BA" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00F154A9" w:rsidP="00D43F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>MyServices es una herramienta en línea y una aplicación móvil en la que usted puede acceder a información útil, incluidos el estado de elegibilidad, la inscripción a MassHealth y alertas sobre acontecimientos importantes y medidas que tiene que tomar. MyServices también le permite revisar en línea ciertos avisos de MassHealth y la información de inscripción de votantes. Para obtener más información, visite myservices.mass.gov.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39F4B669" w14:textId="33B1312D" w:rsidR="002D0495" w:rsidRPr="00B25AF1" w:rsidRDefault="002D0495" w:rsidP="005B30A4">
+        <w:t xml:space="preserve">MyServices es una herramienta en línea </w:t>
+      </w:r>
+      <w:r w:rsidR="00992408" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>n la que usted puede acceder a información útil, incluidos el estado de elegibilidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00725724" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inscripción</w:t>
+      </w:r>
+      <w:r w:rsidR="00725724" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y alertas sobre acontecimientos importantes y medidas que tiene que tomar. MyServices también le permite revisar en línea ciertos avisos de MassHealth y la información de inscripción de votantes. Para obtener más información, visite </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00725724" w:rsidRPr="007142F2">
+          <w:rPr>
+            <w:lang w:val="es-419"/>
+          </w:rPr>
+          <w:t>myservices.mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00725724" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> También puede obtener más datos en la Sección 9 de este folleto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F4B669" w14:textId="33B1312D" w:rsidR="002D0495" w:rsidRPr="007142F2" w:rsidRDefault="002D0495" w:rsidP="005B30A4">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D03E6C7" w14:textId="77777777" w:rsidR="00F154A9" w:rsidRPr="00B25AF1" w:rsidRDefault="00F154A9" w:rsidP="00AA3CE9">
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="6D03E6C7" w14:textId="77777777" w:rsidR="00F154A9" w:rsidRPr="007142F2" w:rsidRDefault="00F154A9" w:rsidP="00AA3CE9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¡Atención no ciudadanos de EE. UU.!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC6D74F" w14:textId="77777777" w:rsidR="00B25AF1" w:rsidRDefault="00F154A9" w:rsidP="00AA3CE9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1DC6D74F" w14:textId="77777777" w:rsidR="00B25AF1" w:rsidRPr="007142F2" w:rsidRDefault="00F154A9" w:rsidP="00AA3CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte la página 3 para obtener información importante sobre cómo solicitar cobertura de MassHealth Limited y de Health Safety Net.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073945C4" w14:textId="35C33B4D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00AA3CE9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="073945C4" w14:textId="35C33B4D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00AA3CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="9" w:name="_Hlk159919697" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk159919697" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419" w:bidi="ar-SA"/>
         </w:rPr>
         <w:id w:val="173699594"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:spacing w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-419" w:bidi="ar-SA"/>
             </w:rPr>
             <w:id w:val="-54630560"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Table of Contents"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="0E690452" w14:textId="276105C9" w:rsidR="00FF7E8E" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FF7E8E">
+            <w:p w14:paraId="0E690452" w14:textId="276105C9" w:rsidR="00FF7E8E" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FF7E8E">
               <w:pPr>
                 <w:pStyle w:val="TOCHeading"/>
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00B25AF1">
+              <w:r w:rsidRPr="007142F2">
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
                 <w:t>CONTENIDO</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="005064A1" w14:textId="0AB6386C" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF7E8E">
+            <w:p w14:paraId="7B011590" w14:textId="626635FA" w:rsidR="00444D97" w:rsidRDefault="00FF7E8E">
               <w:pPr>
-                <w:pStyle w:val="TOC1"/>
-[...2 lines deleted...]
-                </w:tabs>
+                <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00B25AF1">
+              <w:r w:rsidRPr="007142F2">
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00B25AF1">
+              <w:r w:rsidRPr="007142F2">
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00B25AF1">
+              <w:r w:rsidRPr="007142F2">
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:hyperlink w:anchor="_Toc203381128" w:history="1">
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333162" w:history="1">
+                <w:r w:rsidR="00444D97" w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>GUÍA DE COBERTURA de atención médica para la persona de la tercera edad</w:t>
+                  <w:t>INTRODUCCIÓN</w:t>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381128 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333162 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>1</w:t>
+                  <w:t>4</w:t>
                 </w:r>
-                <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+                <w:r w:rsidR="00444D97">
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="27311D40" w14:textId="77B8BCFC" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="73A53F41" w14:textId="3A6DE6DF" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381129" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333163" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Esta guía es para personas de la tercera edad y personas de cualquier edad que requieren servicios de atención a largo plazo.</w:t>
+                  <w:t>SECCIÓN 1</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381129 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333163 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>1</w:t>
+                  <w:t>7</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="223BF2E6" w14:textId="28AC953B" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="257889E4" w14:textId="76CCBF9F" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381130" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333164" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Defensoría de MassHealth para Obtener Acomodaciones por Discapacidades</w:t>
+                  <w:t>Cómo solicitar la cobertura de MassHealth, la cobertura mediante Massachusetts Health Connector o Health Safety Net: para personas de la tercera edad que viven en su hogar, incluidas las personas de cualquier edad que necesitan servicios y apoyos de atención a largo plazo mientras viven en su hogar</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381130 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333164 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>2</w:t>
+                  <w:t>7</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="70E230D3" w14:textId="2C22D73C" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="1C4EAB40" w14:textId="5F813549" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381131" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333165" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>INTRODUCCIÓN</w:t>
+                  <w:t>SECCIÓN 2</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381131 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333165 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>4</w:t>
+                  <w:t>17</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="30781599" w14:textId="7930E797" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="110C6B4D" w14:textId="6A2E4D79" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381132" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333166" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Guía de cobertura de atención médica para la persona de la tercera edad: una guía para personas de la tercera edad y personas de cualquier edad que requieren servicios de atención a largo plazo</w:t>
+                  <w:t>Cómo solicitar la cobertura de MassHealth: para personas internadas o a la espera de ser internadas en un centro de atención a largo plazo</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381132 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333166 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>4</w:t>
+                  <w:t>17</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="09E16DAB" w14:textId="5B5872E3" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="247D3387" w14:textId="143A4A3A" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381133" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333167" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 1</w:t>
+                  <w:t>SECCIÓN 3</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381133 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333167 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>7</w:t>
+                  <w:t>23</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="2838FFDB" w14:textId="021650DE" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="722E919D" w14:textId="3E50841A" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381134" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333168" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Atención médica administrada</w:t>
+                  <w:t>Requisitos especiales de elegibilidad según los ingresos mediante MassHealth Standard: para personas mayores de 65 años que requieran los servicios de un ayudante de atención individual para vivir en su hogar*</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381134 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333168 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>16</w:t>
+                  <w:t>23</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="2DBC3A05" w14:textId="1857DA41" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="7F95307D" w14:textId="46D6CD54" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381135" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333169" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 2</w:t>
+                  <w:t>SECCIÓN 4</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381135 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333169 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>18</w:t>
+                  <w:t>25</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="290A93E8" w14:textId="65DB1BAC" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="19722060" w14:textId="636ABD89" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381136" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333170" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Cómo solicitar la cobertura de MassHealth: para personas internadas o a la espera de ser internadas en un centro de atención a largo plazo</w:t>
+                  <w:t>Massachusetts Health Connector</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381136 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333170 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>18</w:t>
+                  <w:t>25</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="15D8E6B4" w14:textId="17E0B1E9" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="4A50CB2E" w14:textId="4D492E94" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381137" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333171" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 3</w:t>
+                  <w:t>SECCIÓN 5</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381137 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333171 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>24</w:t>
+                  <w:t>28</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="3D173C71" w14:textId="3DD2D6F8" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="188F886B" w14:textId="34E4CBDB" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381138" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333172" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Requisitos especiales de elegibilidad según los ingresos mediante MassHealth Standard: para personas mayores de 65 años que requieran los servicios de un ayudante de atención individual para vivir en su hogar*</w:t>
+                  <w:t>Health Safety Net</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381138 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333172 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>24</w:t>
+                  <w:t>28</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="3F76859B" w14:textId="44758995" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="55712924" w14:textId="279AA81C" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381139" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333173" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 4</w:t>
+                  <w:t>SECCIÓN 6</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381139 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333173 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>26</w:t>
+                  <w:t>30</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="40F05AE2" w14:textId="6F314D73" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="714433B9" w14:textId="13466DC0" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381140" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333174" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Massachusetts Health Connector</w:t>
+                  <w:t>MassHealth y otros beneficios</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381140 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333174 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>26</w:t>
+                  <w:t>30</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5FDB6631" w14:textId="17536062" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="608144C1" w14:textId="18F75DAC" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381141" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333175" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 5</w:t>
+                  <w:t>SECCIÓN 7</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381141 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333175 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>29</w:t>
+                  <w:t>36</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="7EEC5AAF" w14:textId="0502314F" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="5A378664" w14:textId="4A5BF08A" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381142" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333176" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Health Safety Net</w:t>
+                  <w:t>Sus derechos y responsabilidades, y otra información importante que usted debería saber sobre MassHealth</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381142 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333176 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>29</w:t>
+                  <w:t>36</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="4C5FF990" w14:textId="3478DE59" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="1F2B81D9" w14:textId="440B8EA5" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
-                <w:pStyle w:val="TOC1"/>
-[...2 lines deleted...]
-                </w:tabs>
+                <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381143" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333177" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
-                    <w:bCs/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Estándar de ingresos para deducibles</w:t>
+                  <w:t>SECCIÓN 8</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381143 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333177 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>30</w:t>
+                  <w:t>43</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="18F5EB3F" w14:textId="6469CB59" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="63211B4D" w14:textId="724C722C" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
-                <w:pStyle w:val="TOC1"/>
-[...2 lines deleted...]
-                </w:tabs>
+                <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381144" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333178" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
-                    <w:bCs/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Dificultades económicas por motivos médicos</w:t>
+                  <w:t>Requisitos de ciudadanía e inmigración de EE. UU.</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381144 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333178 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>30</w:t>
+                  <w:t>43</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="2D4E92E0" w14:textId="414F527F" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="08213F07" w14:textId="12376820" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381145" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333179" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 6</w:t>
+                  <w:t>SECCIÓN 9</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381145 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333179 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>31</w:t>
+                  <w:t>50</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="3A655DB0" w14:textId="35D06990" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="7E7BB227" w14:textId="559D0CFB" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381146" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333180" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>MassHealth y otros beneficios</w:t>
+                  <w:t>MyServices</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381146 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333180 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>31</w:t>
+                  <w:t>50</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5DC7F942" w14:textId="0660E43E" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="6A6E6E5D" w14:textId="184E5DD2" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381147" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333181" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>SECCIÓN 7</w:t>
+                  <w:t>SECCIÓN 10</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381147 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333181 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>37</w:t>
+                  <w:t>51</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="5BB24E63" w14:textId="5CBA94F2" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
+            <w:p w14:paraId="298CCAB7" w14:textId="5C858C57" w:rsidR="00444D97" w:rsidRDefault="00444D97">
               <w:pPr>
                 <w:pStyle w:val="TOC2"/>
                 <w:rPr>
+                  <w:noProof/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:val="es-419"/>
+                  <w:lang w:val="es-419" w:eastAsia="es-419"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
               </w:pPr>
-              <w:hyperlink w:anchor="_Toc203381148" w:history="1">
-                <w:r w:rsidRPr="00B25AF1">
+              <w:hyperlink w:anchor="_Toc224333182" w:history="1">
+                <w:r w:rsidRPr="00110B87">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
                     <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>Sus derechos y responsabilidades, y otra información importante que usted debería saber sobre MassHealth</w:t>
+                  <w:t>Dónde obtener ayuda</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:instrText xml:space="preserve"> PAGEREF _Toc203381148 \h </w:instrText>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc224333182 \h </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
-                  <w:t>37</w:t>
+                  <w:t>51</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00B25AF1">
+                <w:r>
                   <w:rPr>
+                    <w:noProof/>
                     <w:webHidden/>
-                    <w:lang w:val="es-419"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="62761E01" w14:textId="4261A025" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75">
-[...344 lines deleted...]
-            <w:p w14:paraId="55184A70" w14:textId="49ED077F" w:rsidR="002034BE" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF7E8E" w:rsidP="00FF7E8E">
+            <w:p w14:paraId="55184A70" w14:textId="19499BA9" w:rsidR="002034BE" w:rsidRPr="007142F2" w:rsidRDefault="00FF7E8E" w:rsidP="00FF7E8E">
               <w:pPr>
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00B25AF1">
+              <w:r w:rsidRPr="007142F2">
                 <w:rPr>
                   <w:lang w:val="es-419"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="9" w:displacedByCustomXml="prev"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="666D967C" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1">
+    <w:bookmarkEnd w:id="6" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="553AD093" w14:textId="211B9BC9" w:rsidR="004729D1" w:rsidRPr="007142F2" w:rsidRDefault="004729D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666D967C" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FCF572" w14:textId="5DC46CD0" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="003C024E" w:rsidP="00C42BDA">
+    <w:p w14:paraId="06FCF572" w14:textId="5DC46CD0" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="003C024E" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc203381131"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="7" w:name="_Toc224333162"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="6A5EB3CA" w14:textId="28D0ED70" w:rsidR="00CB4AAD" w:rsidRPr="00CA3DB2" w:rsidRDefault="003C024E" w:rsidP="00CA3DB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc203381132"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00CA3DB2">
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Guía de cobertura de atención médica para la persona de la tercera edad: una guía para personas de la tercera edad y personas de cualquier edad que requieren servicios de atención a largo plazo</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:t xml:space="preserve">Guía de cobertura de atención médica para la persona de la tercera edad: una guía para personas de la tercera edad y personas de cualquier edad que requieren </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="00CA3DB2">
+        <w:rPr>
+          <w:rStyle w:val="QuoteChar"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3DB2">
+        <w:rPr>
+          <w:rStyle w:val="QuoteChar"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A48167" w14:textId="4F7772B1" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C3522C" w:rsidP="00C3522C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth, Massachusetts Health Connector y Health Safety Net ofrecen una amplia gama de beneficios médicos y de otros tipos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos programas están autorizados de conformidad con las leyes estatales y federales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220535C5" w14:textId="5A7855A9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C3522C" w:rsidP="00C3522C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="220535C5" w14:textId="5A7855A9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C3522C" w:rsidP="00C3522C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta guía es para residentes de Massachusetts que</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEC88E1" w14:textId="5979BF2B" w:rsidR="00E03AB0" w:rsidRPr="00B25AF1" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
+    <w:p w14:paraId="3CEC88E1" w14:textId="727CF2A0" w:rsidR="00E03AB0" w:rsidRPr="007142F2" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5F50828B" w14:textId="1C9C9DBA" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son mayores de 65 años y que viven en su hogar; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F50828B" w14:textId="3E74CE73" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="514564DC" w14:textId="522FB404" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>están discapacitados y trabajan 40 horas o más al mes; o están empleados actualmente y han trabajado al menos 240 horas en los seis meses inmediatamente anteriores al mes de la solicitud;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514564DC" w14:textId="2220E207" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5B9F31CA" w14:textId="68C5DE62" w:rsidR="00C3522C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>tienen cualquier edad y están internados o a la espera de ser internados en un centro de atención a largo plazo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9F31CA" w14:textId="628BEE9F" w:rsidR="00C3522C" w:rsidRPr="007142F2" w:rsidRDefault="00C3522C" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="71C4F1BD" w14:textId="5BC8C23A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son elegibles según ciertos programas para obtener </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo mientras siguen viviendo en su hogar; o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C4F1BD" w14:textId="5BC8C23A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>están solicitando los planes de Health Connector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FABB2F5" w14:textId="07B88975" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4FABB2F5" w14:textId="07B88975" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Es posible que esta guía </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> le corresponda si usted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A91156" w14:textId="260AF493" w:rsidR="004C0135" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="39A91156" w14:textId="260AF493" w:rsidR="004C0135" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>es un padre, madre o pariente cuidador de niños menores de 19 años (Un pariente cuidador en un adulto que convive y tiene parentesco con los niños menores de 19 años, y es el cuidador principal del niño debido a que ninguno de los padres reside en el hogar); o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFC2E87" w14:textId="2BBFB7F5" w:rsidR="004C0135" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="3AFC2E87" w14:textId="2BBFB7F5" w:rsidR="004C0135" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>solicita cobertura para ciertos niños inmigrantes discapacitados y menores de 19 años que residan en un centro de convalecencia o en otro centro de atención a largo plazo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B2C1C0" w14:textId="1E53A7AC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="004C0135">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="55B2C1C0" w14:textId="1E53A7AC" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="004C0135">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para informarse si usted necesita otro cuadernillo, p. ej. el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Folleto para el afiliado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, llámenos al (800) 841</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E79027" w14:textId="072D39CE" w:rsidR="00146A08" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="004C0135">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="36E79027" w14:textId="072D39CE" w:rsidR="00146A08" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="004C0135">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted puede usar los formularios de MassHealth para solicitar los beneficios del Programa de Asistencia de Nutrición Suplementaria (SNAP)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>SNAP es un programa federal que le brinda asistencia para comprar alimentos saludables cada mes</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si también desea solicitar los beneficios de SNAP, marque la casilla de SNAP en la primera página de la solicitud de MassHealth, lea los derechos y responsabilidades, y firme la solicitud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no tiene que solicitar los beneficios de SNAP para ser considerado para recibir MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BFBBD7" w14:textId="683F2B6E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="001F5CF1">
+    <w:p w14:paraId="45BFBBD7" w14:textId="683F2B6E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="001F5CF1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por favor, guarde esta guía.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6795FFD2" w14:textId="7DD67DBD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="004C0135">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6795FFD2" w14:textId="7DD67DBD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="004C0135">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Contiene información importante que puede serle de utilidad después de que haya solicitado beneficios de MassHealth y mientras usted sea un afiliado de MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Le brinda información general sobre lo siguiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE8E937" w14:textId="47D8BB1F" w:rsidR="004C0135" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="0EE8E937" w14:textId="47D8BB1F" w:rsidR="004C0135" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo solicitar cobertura de MassHealth, los planes de Health Connector o Health Safety Net si usted es una persona de la tercera edad y vive en su hogar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BBC085" w14:textId="09584B26" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="61BBC085" w14:textId="09584B26" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo solicitar cobertura de MassHealth si está internado o a la espera de ser internado en un centro de atención a largo plazo o si necesita atención a largo plazo en su hogar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD59D48" w14:textId="453D59CC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="7AD59D48" w14:textId="2D4E3FED" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="003333CA" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="369D3B59" w14:textId="7FC952BE" w:rsidR="004C0135" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Requisitos de elegibilidad para obtener MassHealth, los planes de Health Connector y Health Safety Net.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369D3B59" w14:textId="2DF72BBC" w:rsidR="004C0135" w:rsidRPr="007142F2" w:rsidRDefault="003333CA" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0135" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equisitos de verificación de identidad y estado de ciudadanía o nacional de </w:t>
+      </w:r>
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="004C0135" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C860DF" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0135" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Consulte la Sección 8 para ver la lista de documentos aceptables para comprobar la identidad y el estado de ciudadanía o nacional de </w:t>
+      </w:r>
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="004C0135" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46226DBC" w14:textId="697851AF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="46226DBC" w14:textId="697851AF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre inmigración para personas no ciudadanas de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.(Consulte la Sección 8 para obtener información sobre estado inmigratorio y elegibilidad para recibir beneficios).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711BD902" w14:textId="0B27C850" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="711BD902" w14:textId="0B27C850" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tipos de cobertura de MassHealth y los servicios y beneficios disponibles según cada tipo de cobertura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FCA3F8" w14:textId="3B9CE9E4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="29FCA3F8" w14:textId="3B9CE9E4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo obtener los servicios y beneficios de MassHealth y cuándo comienza la cobertura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A2445A" w14:textId="47E2A0C8" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="29A2445A" w14:textId="47E2A0C8" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo lo afectan los accidentes y los </w:t>
       </w:r>
-      <w:r w:rsidR="00931649" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00931649" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>requisitos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> de recuperación del patrimonio sucesorio como afiliado de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8FEE82" w14:textId="66C9EFAA" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
+    <w:p w14:paraId="5E8FEE82" w14:textId="66C9EFAA" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0135" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Embargos de bienes inmuebles, sus derechos y responsabilidades, y dónde obtener ayuda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BDD0AF" w14:textId="0F4D5826" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+    <w:p w14:paraId="52BDD0AF" w14:textId="0F4D5826" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56FBB326" w14:textId="07E549D4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="56FBB326" w14:textId="7E558D75" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Esta guía sirve únicamente como fuente de referencia rápida y no da información completa sobre los requisitos de elegibilidad o los beneficios de MassHealth, los planes de Health Connector y Health Safety Net</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+        <w:t>Esta guía sirve únicamente como fuente de referencia y no da información completa sobre los requisitos de elegibilidad o los beneficios de MassHealth, los planes de Health Connector y Health Safety Net</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede hallar estos datos en el reglamento de MassHealth de 130 CMR 515.000 a 522.000, 450.000 y 610.000, el reglamento de Health Safety Net en 101 CMR 613.00 y el reglamento federal para los programas de Health Connector de 45 CFR 155.305 a 155.430.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11149006" w14:textId="15BEE7D4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">La información en esta guía refleja las normas sobre los ingresos vigentes desde el 1 de marzo del 2025; para consultar la información más actualizada sobre bienes y otras cifras que MassHealth usa para determinar la elegibilidad, visite </w:t>
+    <w:p w14:paraId="11149006" w14:textId="0730570F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La información en esta guía refleja las normas sobre los ingresos vigentes desde el 1 de marzo del 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C860DF" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; para consultar la información más actualizada sobre bienes y </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0065" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>otros factores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que MassHealth usa para determinar la elegibilidad, visite </w:t>
       </w:r>
       <w:hyperlink w:history="1">
-        <w:r w:rsidR="00FF6711" w:rsidRPr="00B25AF1">
+        <w:r w:rsidR="00FF6711" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00997101" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00997101" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE5FA23" w14:textId="48A6FAD9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
+    <w:p w14:paraId="5CE5FA23" w14:textId="48A6FAD9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué deben saber los ciudadanos o nacionales de EE. UU. sobre cómo solicitar MassHealth, Health Safety Net o los planes de Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10075583" w14:textId="776252DD" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="10075583" w14:textId="776252DD" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Se requiere la verificación de la identidad y el estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">para todos los ciudadanos o nacionales de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>que soliciten MassHealth y los planes de Health Connector</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se requiere la verificación de identidad para todas las personas que soliciten Health Safety Net.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E33CD3C" w14:textId="0407A6D7" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2E33CD3C" w14:textId="0407A6D7" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00DF27F5" w:rsidP="00DF27F5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los tipos de pruebas más comunes para verificar la identidad y el estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">son: un pasaporte de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">., un Certificado de Ciudadanía de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">., un Certificado de Naturalización de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>o un documento emitido por una tribu indígena norteamericana de reconocimiento federal que demuestre membresía, inscripción o afiliación a dicha tribu</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">El estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">también puede comprobarse con un certificado público de nacimiento de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o un Registro de nacimiento en el extranjero de un ciudadano de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Usted también puede comprobar su identidad con una licencia de conducir del estado que tenga su foto, una tarjeta de identidad emitida por el gobierno con su foto o una tarjeta de identificación militar de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B509B9" w14:textId="75E3BEAE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="64B509B9" w14:textId="64888CF3" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es posible que podamos comprobar su identidad mediante el Registro de Vehículos Motorizados (RMV) de Massachusetts si usted tiene una licencia de conducir o una tarjeta de identificación de Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Una vez que nos entregue una prueba de su identidad o su estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., usted ya no tendrá que volver a darnos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C860DF" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>un comprobante</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe entregarnos una prueba de identidad de todos los miembros del hogar que presenten una solicitud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Las personas discapacitadas o de la tercera edad que tengan o puedan recibir Medicare o Seguridad de Ingreso Suplementario (SSI), o las personas discapacitadas que reciban Ingreso por Discapacidad de Seguro Social (SSDI) no tienen que dar pruebas de su identidad ni de su estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Un niño nacido de una madre que recibía MassHealth a la fecha del nacimiento del niño no tiene que dar prueba de identidad ni de estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Consulte la Sección 8 para obtener más información sobre las pruebas de identidad y de estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1042F891" w14:textId="7204AD7D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1042F891" w14:textId="7204AD7D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para recibir ayuda para obtener formas de pruebas, como un certificado de nacimiento de Massachusetts o información sobre cómo obtener un certificado de nacimiento de otro estado, por favor, llámenos al (800) 841</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74469DE7" w14:textId="747AD77C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+    <w:p w14:paraId="74469DE7" w14:textId="747AD77C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué deben saber quienes no son ciudadanos de EE. UU. sobre cómo solicitar MassHealth o los planes de Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2066C48C" w14:textId="77777777" w:rsidR="004911E2" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2066C48C" w14:textId="77777777" w:rsidR="004911E2" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener el tipo correcto de atención de salud, cada miembro del hogar que presente una solicitud debe comprobar que su estado inmigratorio es elegible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E16FC2" w14:textId="5C520923" w:rsidR="004911E2" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="31E16FC2" w14:textId="65943073" w:rsidR="004911E2" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Realizaremos comparaciones de datos con agencias federales y estatales para comprobar el estado inmigratorio</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si las fuentes de datos electrónicos no pudieran comprobar la información declarada de una persona, pediremos documentación adicional</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Enviaremos un aviso de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud de información </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>que indicará todas las formas de pruebas necesarias y la fecha límite para presentarlas</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4AD32AA7" w14:textId="77777777" w:rsidR="00732A81" w:rsidRDefault="00732A81">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La información sobre estados inmigratorios está en la Sección 8 o visite el sitio web de MassHealth en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00E210ED" w:rsidRPr="007142F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="es-419"/>
+          </w:rPr>
+          <w:t>mass.gov/masshealth</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E210ED" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD32AA7" w14:textId="77777777" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="00732A81">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30038283" w14:textId="5C6932EA" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+    <w:p w14:paraId="30038283" w14:textId="5C6932EA" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Qué deben saber quienes no son ciudadanos de EE. UU. sobre cómo </w:t>
       </w:r>
-      <w:r w:rsidR="00931649" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00931649" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>solicitar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> la cobertura de MassHealth Limited y de Health Safety Net</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCDF096" w14:textId="365FB57C" w:rsidR="004911E2" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5BCDF096" w14:textId="365FB57C" w:rsidR="004911E2" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk200729230"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quienes no son ciudadanos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>., que no son elegibles para obtener un Número de Seguro Social (SSN), o que no tienen documentación de su estado inmigratorio, aún pueden calificar para recibir MassHealth Limited o Health Safety Net</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Sin embargo, deben brindar los documentos siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C99F4A8" w14:textId="357D28E8" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
+    <w:p w14:paraId="0C99F4A8" w14:textId="01139462" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="094B9A64" w14:textId="1D971065" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Prueba de ingresos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094B9A64" w14:textId="67301697" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Prueba de identidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346E9B23" w14:textId="10C22C5E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si usted no es ciudadano de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>no tiene que presentar sus documentos de inmigración con la solicitud, si está solicitando cobertura solamente para sus hijos, no para usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12425905" w14:textId="313B2720" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="12425905" w14:textId="313B2720" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted no tiene talonarios de pago o declaraciones de impuestos, puede comprobar cuáles son sus ingresos de otras formas, como darnos una declaración firmada del empleador que contenga el pago bruto (antes de impuestos y deducciones) y las horas trabajadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2725F8D9" w14:textId="709889FF" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2725F8D9" w14:textId="709889FF" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Mantendremos la confidencialidad de las solicitudes y la información en ellas</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esto significa que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A017294" w14:textId="4AB2B05B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
+    <w:p w14:paraId="2A017294" w14:textId="4AB2B05B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>no enviaremos a los agentes de inmigración los nombres y direcciones; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4914CF29" w14:textId="44644C94" w:rsidR="004911E2" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
+    <w:p w14:paraId="4914CF29" w14:textId="44644C94" w:rsidR="004911E2" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>no compararemos datos con otras agencias si las personas no tienen Número de Seguro Social.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="4311C60B" w14:textId="18F665FA" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="4311C60B" w14:textId="18F665FA" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué deben saber los visitantes sobre cómo presentar una solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B6C5AB" w14:textId="5371F051" w:rsidR="004911E2" w:rsidRPr="00B25AF1" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+    <w:p w14:paraId="57B6C5AB" w14:textId="5371F051" w:rsidR="004911E2" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted no reside en Massachusetts, no es elegible para recibir MassHealth ni ningún otro beneficio de atención de salud que esté financiado por el Commonwealth de Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted está visitando Massachusetts por placer personal, tal como estar de vacaciones, o con los propósitos de recibir atención médica en un entorno que no sea un centro de enfermería, usted no cumple con los requisitos de residencia de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E57E70" w14:textId="77777777" w:rsidR="00732A81" w:rsidRDefault="004911E2" w:rsidP="004911E2">
+    <w:p w14:paraId="10E57E70" w14:textId="77777777" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="004911E2" w:rsidP="004911E2">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Encuentre servicios legales gratuitos o de bajo costo en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/info-details/finding-legal-help</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7672F8" w14:textId="221814DF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="004911E2">
+    <w:p w14:paraId="7A7672F8" w14:textId="221814DF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="004911E2">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D258FF4" w14:textId="68050649" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00C42BDA">
+    <w:p w14:paraId="2D258FF4" w14:textId="68050649" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc203381133"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="9" w:name="_Toc224333163"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="4DD269BF" w14:textId="298F214E" w:rsidR="00B65BB1" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="7FF60079" w14:textId="2E97EFA7" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="007142F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk200729618"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc134694141"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224333164"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cómo solicitar la cobertura de MassHealth, la cobertura mediante Massachusetts Health Connector o Health Safety Net: para personas de la tercera edad que viven en su hogar, incluidas las personas de cualquier edad que necesitan </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo mientras viven en su hogar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="4DD269BF" w14:textId="298F214E" w:rsidR="00B65BB1" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Información sobre MassHealth, Health Connector Health Safety Net para personas de la tercera edad que viven en su hogar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC200FB" w14:textId="5161163E" w:rsidR="00BC0814" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0AC200FB" w14:textId="16BAAF3A" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta sección da información general sobre los requisitos de elegibilidad de MassHealth para personas mayores de 65 años, que viven en su hogar, y que generalmente no necesitan </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">servicios </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4EEA" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Además, brinda información sobre cómo solicitar los beneficios de MassHealth, Health Safety Net (HSN) o la cobertura mediante Health Connector</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted no es elegible para recibir MassHealth, podría serlo para obtener Health Safety Net, el cual tiene otros requisitos de elegibilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502105F1" w14:textId="3DBEB2F3" w:rsidR="00EA4D48" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00EA4D48">
+    <w:p w14:paraId="502105F1" w14:textId="3DBEB2F3" w:rsidR="00EA4D48" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00EA4D48">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Safety Net (HSN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5197E35B" w14:textId="651BE208" w:rsidR="005976EC" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5197E35B" w14:textId="39A3735B" w:rsidR="005976EC" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Safety Net (HSN) paga a los hospitales de cuidados agudos y centros de salud comunitarios de Massachusetts por ciertos </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención de salud prestados a pacientes de bajos ingresos</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir del 1 de junio de 2016, HSN paga por los servicios prestados a residentes de Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3DD6" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cuyo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4EEA" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingreso Bruto Ajustado Modificado (MAGI) </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3DD6" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del hogar es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>igual o inferior al 300% del nivel de pobreza federal</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3DD6" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FPL)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información sobre Health Safety Net, consulte la Sección 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D437A45" w14:textId="0264897E" w:rsidR="00BC0814" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+    <w:p w14:paraId="4D437A45" w14:textId="5B451283" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="000F3DD6" w:rsidP="00BC0814">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0814" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAF944E" w14:textId="600E1D1C" w:rsidR="00BC0814" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4BAF944E" w14:textId="248EDE15" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="000F3DD6" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0814" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Connector es la plataforma estatal de seguro dental y de salud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00BC0814" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Connector puede ayudarles a usted y a su hogar a encontrar y a inscribirse en planes de compañías aseguradoras líderes en seguros dentales y de salud en el estado</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00BC0814" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted también puede saber si califica para recibir programas de asistencia para pagar las primas del seguro de salud y así reducir sus costos de bolsillo para gastos de salud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776D4D67" w14:textId="77777777" w:rsidR="00BC0814" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="776D4D67" w14:textId="77777777" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los programas mediante Health Connector que pueden ayudarle a pagar su seguro de salud incluyen Créditos Fiscales Anticipados por el Pago de Primas (APTC, Advance Premium Tax Credits) y los planes de seguro de salud de ConnectorCare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFCCD80" w14:textId="373F6061" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es posible que usted califique para adquirir un plan de seguro de salud o dental mediante Massachusetts Health Connector, si cumple con los siguientes requisitos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792BBE28" w14:textId="340CE115" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00D561AE">
+    <w:p w14:paraId="792BBE28" w14:textId="340CE115" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es residente de Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D315F0" w14:textId="5F07EA09" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00D561AE">
+    <w:p w14:paraId="05D315F0" w14:textId="5F07EA09" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es ciudadano o nacional de EE. UU., o es residente legal en Estados Unidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEB1009" w14:textId="498EF209" w:rsidR="00BC0814" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00D561AE">
+    <w:p w14:paraId="6DEB1009" w14:textId="498EF209" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No está en prisión, a menos que esté a la espera del juicio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581F8249" w14:textId="44CD73A4" w:rsidR="00BC0814" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="581F8249" w14:textId="733C61FD" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La cobertura de salud mediante Massachusetts Health Connector no es MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A13867" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted tiene Medicare, no será elegible para recibir reducciones de costos compartidos ni Créditos Fiscales Anticipados por el Pago de Primas mediante Health Connector, y no puede adquirir un plan de seguro de salud mediante Health Connector. Si usted es elegible para recibir Medicare, la única vez que debería solicitar un plan mediante Health Connector es si aún no estuviera inscrito en Medicare, pero tendría que pagar las primas de Medicare Parte A.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>En ese caso, podría ser elegible para recibir la cobertura mediante Health Connector, el cual pudiera incluir Créditos Fiscales Anticipados por el Pago de Primas (APTC) y planes de ConnectorCare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D27B21A" w14:textId="05E600E0" w:rsidR="00BC0814" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted está internado o a la espera de internarse en un centro de atención a largo plazo, lea la Sección 2 para obtener más información</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información sobre los programas mediante Health Connector, consulte la Sección 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC8545D" w14:textId="00C7F461" w:rsidR="00EA4D48" w:rsidRPr="00B25AF1" w:rsidRDefault="00EA4D48" w:rsidP="00EA4D48">
+    <w:p w14:paraId="3BC8545D" w14:textId="00C7F461" w:rsidR="00EA4D48" w:rsidRPr="007142F2" w:rsidRDefault="00EA4D48" w:rsidP="00EA4D48">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A971B8F" w14:textId="1D6BCB8F" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="0066516D">
+    <w:p w14:paraId="4A971B8F" w14:textId="1D6BCB8F" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="0066516D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo solicitar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4C9DA5" w14:textId="7EB6E72A" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
+    <w:p w14:paraId="4E4C9DA5" w14:textId="7EB6E72A" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1. Llene la Solicitud para la persona de la tercera edad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C489AAE" w14:textId="4837360A" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00BC0814">
+    <w:p w14:paraId="6C489AAE" w14:textId="7DE43735" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00BC0814" w:rsidP="00BC0814">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BC0814" w:rsidRPr="00B25AF1">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidR="00B767A1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>está solicitando MassHealth mediante la Exención para Servicios Basados en el Hogar y la Comunidad (HCBS), usted solamente debe llenar la sección “Transferencias de recursos” de del Suplemento A de la solicitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3862F9F3" w14:textId="414A7D3E" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="0066516D" w:rsidP="00D154CC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC0814" w:rsidRPr="00B25AF1">
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si usted está solicitando MassHealth mediante Kaileigh Mulligan o PACE, no tiene que llenar el </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC0814" w:rsidRPr="00B25AF1">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:i/>
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Envíenos su solicitud llenada y firmada, adjuntando las siguientes pruebas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FD6FA0" w14:textId="45198FA7" w:rsidR="00D154CC" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="00D561AE">
+    <w:p w14:paraId="34FD6FA0" w14:textId="45198FA7" w:rsidR="00D154CC" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Sus ingresos mensuales antes de descontar impuestos y deducciones (como una copia del talonario de su jubilación o de la carta de otorgamiento)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no debe enviarnos las pruebas de sus ingresos de seguro social ni de SSI</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si está empleado, envíe pruebas del ingreso mensual de su empleo antes de descontar impuestos y deducciones, como dos talonarios de pago recientes o una declaración de impuestos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si trabaja por cuenta propia, envíe una declaración de impuestos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">., o si no se ha presentado una declaración de impuestos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>., usted puede presentar un Estado de ganancias y pérdidas de los últimos 12 meses firmado por un contador (o por usted, si no se contrató un contador)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Pueden presentarse como prueba aceptable de empleo por cuenta propia los registros comerciales actuales que muestren otros documentos pertinentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481BB91E" w14:textId="550C8810" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="00D561AE">
+    <w:p w14:paraId="481BB91E" w14:textId="550C8810" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El valor actual de sus bienes (por ejemplo, copias de sus últimos estados de cuenta bancarios*).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E2926A" w14:textId="73A3A07A" w:rsidR="00D154CC" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="00D561AE">
+    <w:p w14:paraId="17E2926A" w14:textId="73A3A07A" w:rsidR="00D154CC" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su estado de ciudadanía o nacional de EE. UU., o su estado inmigratorio y la identidad. (Consulte la Sección 8 para obtener más información).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E7E7A0" w14:textId="72A3E328" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
+    <w:p w14:paraId="71E7E7A0" w14:textId="3726D8D3" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para una persona para quien se haya determinado el MAGI, comparamos los datos con otras agencias y fuentes de datos cuando recibimos una solicitud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para obtener una descripción de una persona para quien se haya determinado el MAGI, consulte la página</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767A1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También compararemos datos durante la revisión anual y periódicamente para actualizar o comprobar la elegibilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711B8681" w14:textId="02DF16D0" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="711B8681" w14:textId="02DF16D0" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estas agencias y fuentes de datos pueden incluir: el Federal Data Services Hub (Centro Federal de Servicios de Datos), el Departamento de Asistencia al Desempleado, la Agencia de Estadísticas Vitales del Departamento de Salud Pública, el Departamento de Accidentes Industriales, el Departamento de Servicios para Veteranos, el Departamento de Hacienda, la Agencia de Investigaciones Especiales, la Administración del Seguro Social, la Subvención para la Verificación Sistemática de Extranjeros (SAVE), el Departamento de Asistencia Transicional, las compañías de seguro de salud, y los bancos y otras instituciones financieras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5C5DC7" w14:textId="173536C1" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6B5C5DC7" w14:textId="173536C1" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La información sobre las personas nombradas en su solicitud podría compartirse con el Departamento de Asistencia al Desempleado y con los empleadores de dichas personas (para cumplir con los requisitos de la Contribución de Asistencia Médica del Empleador (EMAC) según lo establecido en MGL c.149, s.189A).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51867C2D" w14:textId="495231C2" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="00D154CC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Comparamos los datos de sus ingresos de manera electrónica</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth considera que los ingresos están comprobados si los datos de ingresos que recibimos de otras agencias son compatibles con la cantidad de ingresos que usted indicó en su solicitud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si no podemos verificar sus ingresos de manera electrónica, le pediremos pruebas de sus ingresos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F569EF1" w14:textId="5569D687" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D154CC">
+    <w:p w14:paraId="2F569EF1" w14:textId="5569D687" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="0066516D" w:rsidP="007142F2">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Según el Capítulo 125 de las Leyes de 2008: Una Ley que se refiere a la exención de ciertas tarifas bancarias para personas de la tercera edad; las instituciones financieras no pueden cobrarles a las personas de la tercera edad por copias de expedientes bancarios u otros expedientes financieros si MassHealth solicita la información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291C602A" w14:textId="6FB5CFC0" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D154CC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="291C602A" w14:textId="6FB5CFC0" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="0066516D" w:rsidP="007142F2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Una vez que usted haya completado la </w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y los suplementos necesarios, envíe su solicitud:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A1F237" w14:textId="202D1F9A" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="0066516D">
+    <w:p w14:paraId="40A1F237" w14:textId="202D1F9A" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="0066516D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por correo postal o por fax a:</w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth Enrollment Center </w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">PO Box 290794 </w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Charlestown, MA  02129-0214 </w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>fax: (617) 887-8799</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD60259" w14:textId="2C54DF72" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="00D154CC" w:rsidP="0066516D">
+    <w:p w14:paraId="1FD60259" w14:textId="2C54DF72" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="00D154CC" w:rsidP="0066516D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>En persona a:</w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth Enrollment Center </w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>The Schrafft Center</w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">529 Main Street, Suite 1M </w:t>
       </w:r>
-      <w:r w:rsidR="0066516D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0066516D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Charlestown, MA  02129</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCEE9FE" w14:textId="0011559D" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D154CC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4DCEE9FE" w14:textId="6858F822" w:rsidR="0066516D" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="007142F2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>. Para solicitar en persona, vaya a cualquiera de los centros de inscripción, de lunes a viernes, de 8:45 a.m</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>a 5:00 p.m.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00B767A1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No envíe ninguna solicitud a ninguno de estos centros de inscripción.</w:t>
       </w:r>
-      <w:r w:rsidR="00B978F9" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00B978F9" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D154CC" w:rsidRPr="00B25AF1">
-[...20 lines deleted...]
-    <w:p w14:paraId="5D441181" w14:textId="4BBC0558" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
+      <w:r w:rsidR="00D154CC" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después del horario de atención, hay buzones disponibles en los </w:t>
+      </w:r>
+      <w:r w:rsidR="00D154CC" w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Centros de Inscripción de Charlestown y Tewksbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D441181" w14:textId="4BBC0558" w:rsidR="00CB4AAD" w:rsidRPr="00625514" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Centros de Inscripción de MassHealth (MEC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F38620" w14:textId="48040517" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+    <w:p w14:paraId="15F38620" w14:textId="48040517" w:rsidR="0066516D" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>529 Main Street</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0959B0C4" w14:textId="19702A45" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00990B6C">
+    <w:p w14:paraId="0959B0C4" w14:textId="19702A45" w:rsidR="0066516D" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00990B6C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="6942DC30" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Charlestown</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, MA 02120</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6942DC30" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...20 lines deleted...]
-    <w:p w14:paraId="63C3D095" w14:textId="17606D03" w:rsidR="004E023F" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="004E023F">
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>45 Spruce Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C3D095" w14:textId="17606D03" w:rsidR="004E023F" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="004E023F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="11EC04F5" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Chelsea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, MA 02150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC04F5" w14:textId="38341641" w:rsidR="00CB4AAD" w:rsidRPr="00625514" w:rsidRDefault="00803DDB" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="0066516D" w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
-        <w:t>Springfield, MA  01104</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="158185ED" w14:textId="4505FDF2" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+      </w:r>
+      <w:r w:rsidR="0066516D" w:rsidRPr="00625514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Springfield</w:t>
+      </w:r>
+      <w:r w:rsidR="0066516D" w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, MA  01104</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158185ED" w14:textId="338971D4" w:rsidR="0066516D" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">21 Spring Street, Suite 4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
-        <w:t>Taunton, MA  02780</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6287CBFE" w14:textId="1E390C9A" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+      </w:r>
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Taunton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, MA  02780</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6287CBFE" w14:textId="1E390C9A" w:rsidR="0066516D" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">367 East Street </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tewksbury</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, MA 01876</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21876A09" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+    <w:p w14:paraId="21876A09" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00625514">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EB14DB" w14:textId="2686EEE4" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="0033228F">
+    <w:p w14:paraId="61EB14DB" w14:textId="2686EEE4" w:rsidR="0066516D" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="0033228F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="6A494868" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Quincy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, MA 02171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A494868" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="00625514" w:rsidRDefault="0066516D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...28 lines deleted...]
-    <w:p w14:paraId="36B901EC" w14:textId="62FBA080" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="0066516D" w:rsidP="0033228F">
+      <w:r w:rsidRPr="00625514">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>50 SW Cutoff, Suite 1A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B901EC" w14:textId="62FBA080" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="0066516D" w:rsidP="0033228F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="728B7DF1" w14:textId="759BFB57" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Worcester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, MA 01604</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728B7DF1" w14:textId="759BFB57" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dónde llamar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6B8421" w14:textId="23A24069" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+    <w:p w14:paraId="6C6B8421" w14:textId="23A24069" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Llámenos al (800) 841</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2900, TDD/TTY: 711, para obtener asistencia con lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B8D04F" w14:textId="040505F5" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
+    <w:p w14:paraId="73B8D04F" w14:textId="040505F5" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solicitud para la persona de la tercera edad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AF7D62" w14:textId="2467A736" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+    <w:p w14:paraId="75AF7D62" w14:textId="2467A736" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Guía de cobertura de atención médica para la persona de la tercera edad en</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1F348E39" w14:textId="6AB57418" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
+        <w:t xml:space="preserve">Guía de cobertura de atención médica para la persona de la tercera edad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>en otro idioma;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F348E39" w14:textId="6AB57418" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="0066516D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>servicios de intérprete;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E40D11C" w14:textId="6BD12634" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+    <w:p w14:paraId="3E40D11C" w14:textId="6BD12634" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">ayuda para completar la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solicitud para la persona de la tercera edad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9FEF9" w14:textId="2EFF1BC0" w:rsidR="0066516D" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00107FD1">
+    <w:p w14:paraId="44A9FEF9" w14:textId="2EFF1BC0" w:rsidR="0066516D" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00107FD1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ayuda con preguntas sobre el proceso de solicitud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A180BC6" w14:textId="4D61AA50" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00B2660D">
+    <w:p w14:paraId="3A180BC6" w14:textId="4D61AA50" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos generales de elegibilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47888D29" w14:textId="23326561" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="47888D29" w14:textId="23326561" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para decidir si usted puede obtener MassHealth, consideramos sus ingresos y sus bienes y, en ciertos casos, su estado inmigratorio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9C3CC1" w14:textId="76547576" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00886B0A">
+    <w:p w14:paraId="5C9C3CC1" w14:textId="76547576" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Residencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19012D50" w14:textId="3C6636FC" w:rsidR="000C67FE" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="19012D50" w14:textId="3C6636FC" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe ser un residente de Massachusetts para obtener MassHealth u otros beneficios de atención de salud que sean financiados por el Commonwealth de Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A menos que se especifique lo contrario en el reglamento de MassHealth, usted es un residente de Massachusetts si vive en Massachusetts y o bien planea residir en Massachusetts, tiene una dirección fija o no, o usted ha llegado a Massachusetts con un compromiso laboral o está buscando empleo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted está visitando Massachusetts por placer personal, tal como estar de vacaciones, o con los propósitos de recibir atención médica en un entorno que no sea un centro de enfermería, usted no cumple con los requisitos de residencia de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC103AD" w14:textId="5D3402F1" w:rsidR="000C67FE" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0CC103AD" w14:textId="5D3402F1" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se considerará comprobada la residencia de una persona si la persona ha autodeclarado ser residente de Massachusetts, y la residencia ha sido confirmada mediante la comparación electrónica de datos con agencias federales o estatales, o servicios de información, o bien la persona ha proporcionado alguno de los documentos siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E2D0FB" w14:textId="1CF9B353" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="47E2D0FB" w14:textId="1CF9B353" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una copia del título y registro del pago más reciente de la hipoteca (si la hipoteca se pagó por completo, una copia del recibo de pago de impuestos a la propiedad del año más reciente).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637800A7" w14:textId="22B52D80" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="637800A7" w14:textId="22B52D80" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Una cuenta reciente de servicios públicos o solicitud de servicios fechada dentro de los últimos 60 días.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBDEDD9" w14:textId="1C0D932C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="0DBDEDD9" w14:textId="1C0D932C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una declaración de un albergue para desamparados o proveedor de servicios para desamparados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5A55E1" w14:textId="48D327D0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="4A5A55E1" w14:textId="48D327D0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Registros de la escuela (si la escuela es privada, puede pedirse documentación adicional).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1F6B9A" w14:textId="014BF42C" w:rsidR="000C67FE" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="2B1F6B9A" w14:textId="014BF42C" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Registros de preescolar o guardería infantil (si la escuela es privada, podría solicitarse documentación adicional).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607DF23B" w14:textId="05ACDCC0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="607DF23B" w14:textId="05ACDCC0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un contrato de la Sección 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC2A683" w14:textId="6323F4D9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="5AC2A683" w14:textId="6323F4D9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un contrato de seguro del propietario de vivienda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787ACAB3" w14:textId="70E743E5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="787ACAB3" w14:textId="70E743E5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Prueba de inscripción en una escuela pública del dependiente en custodia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BF3070" w14:textId="10E4CB3F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="19BF3070" w14:textId="10E4CB3F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una copia del contrato de alquiler y comprobante del pago del alquiler más reciente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B1F275" w14:textId="3EB410D0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="56B1F275" w14:textId="3EB410D0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si no puede darnos ninguno de los documentos nombrados anteriormente, puede presentar una declaración jurada o afidávit que compruebe su residencia</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe indicar que usted no está visitando Massachusetts por placer personal (p.ej., de vacaciones) o con el propósito de recibir atención médica en un entorno que no sea un centro de enfermería</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe firmarlo bajo pena de perjurio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AF4E12" w14:textId="44D32CEE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00886B0A">
+    <w:p w14:paraId="03AF4E12" w14:textId="44D32CEE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Números de Seguro Social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7752BAAA" w14:textId="0C6A38C5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7752BAAA" w14:textId="0C6A38C5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe darnos un Número de Seguro Social (SSN) o un comprobante de que haya tramitado uno, por cada miembro del hogar que solicite beneficios, a menos que corresponda aplicar una de las siguientes excepciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCFF974" w14:textId="2C9B00F8" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="3BCFF974" w14:textId="2C9B00F8" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o alguno de los miembros de su hogar tiene una exención religiosa según lo descrito en las leyes federales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489150A8" w14:textId="674D309D" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="489150A8" w14:textId="674D309D" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o alguno de los miembros de su hogar es elegible para obtener solamente un SSN no laboral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA2EADA" w14:textId="1AE3C64E" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
+    <w:p w14:paraId="0DA2EADA" w14:textId="1AE3C64E" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o algún miembro del hogar no es elegible para obtener un SSN</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte la Sección 7 para obtener más información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB64552" w14:textId="3AB08BC8" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="00886B0A">
+    <w:p w14:paraId="3FB64552" w14:textId="3AB08BC8" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos de ingresos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282094CF" w14:textId="38D2FB8F" w:rsidR="000C67FE" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="282094CF" w14:textId="6A3E155C" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth compara sus ingresos mensuales con ciertos límites establecidos por ley</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estos límites se basan en un porcentaje del nivel de pobreza federal </w:t>
+      </w:r>
+      <w:r w:rsidR="00594061" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(FPL) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>y pueden aumentar cada año</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es casado y vive con su cónyuge, consideramos los ingresos de ambos para decidir si puede obtener MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F987D8" w14:textId="77777777" w:rsidR="000C67FE" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="04F987D8" w14:textId="77777777" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para determinar sus ingresos, consideramos su seguro social, la pensión y otros ingresos no salariales (antes de deducir su prima de Medicare, los impuestos y otras deducciones).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA4AD1F" w14:textId="30561521" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0AA4AD1F" w14:textId="4C0E52BE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si recibe ingresos por trabajo, le otorgamos ciertas deducciones</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1870A2" w14:textId="375C2681" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Requisitos de ingresos: el deducible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6971AAB4" w14:textId="7A967536" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si sus ingresos son demasiado elevados para obtener MassHealth Standard, Family Assistance, Health Safety Net o Limited, se le aplicará un deducible</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3E1870A2" w14:textId="375C2681" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Le informaremos cómo obtener MassHealth al satisfacer el deducible</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Consulte la Sección 3 para obtener más información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AE9993" w14:textId="77777777" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>El deducible es la cantidad total de sus ingresos mensuales que exceden el límite de ingresos establecido por MassHealth en un período de seis meses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1262A19D" w14:textId="332FBD1F" w:rsidR="000C67FE" w:rsidRPr="007142F2" w:rsidRDefault="000C67FE" w:rsidP="000C67FE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para satisfacer su deducible, usted debe tener facturas médicas iguales o superiores a la cantidad de su deducible</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Puede usar facturas médicas suyas y de su cónyuge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3A7C99" w14:textId="5C892733" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth no pagará estas facturas médicas; porque son su responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Además, las facturas que utilice para cubrir su deducible no pueden ser por servicios cubiertos por otro seguro que usted o su cónyuge puedan tener.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B451CEF" w14:textId="43EA6790" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...18 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Ingreso Bruto Ajustado Modificado (MAGI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EB6CDD" w14:textId="39F9BD83" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La elegibilidad financiera está basada en el Ingreso Bruto Ajustado Modificado (MAGI)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...81 lines deleted...]
-    <w:p w14:paraId="0B451CEF" w14:textId="43EA6790" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00886B0A">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La metodología del MAGI se usa para calcular los ingresos de solicitantes de la comunidad menores de 65 años, o para aquellas personas mayores de 65 años que soliciten una determinación del MAGI para obtener beneficios de Health Connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BC4450" w14:textId="4F3056D8" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MAGI: Ingresos a considerar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD885E2" w14:textId="2E719CAA" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+    <w:p w14:paraId="5DD885E2" w14:textId="2E719CAA" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>El MAGI es el ingreso reportado en la línea 7 de la declaración 1040 de impuestos sobre ingresos personales después de que se hayan sumado los ingresos de la línea 22 del Anexo 1 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Schedule 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) y de que se hayan restado las deducciones de la línea 36 del Anexo 1</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Luego, también se agregan los intereses libres de impuestos, las exclusiones de ingresos ganados en el extranjero y los ingresos del Seguro Social libres de impuestos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56950C16" w14:textId="7C202114" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+    <w:p w14:paraId="56950C16" w14:textId="7C202114" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El MAGI incluye los ingresos ganados, como sueldos, salarios, propinas, comisiones y bonos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFD91CB" w14:textId="1D340FC6" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+    <w:p w14:paraId="2EFD91CB" w14:textId="1D340FC6" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El MAGI no considera las contribuciones antes de impuestos para obtener planes de reducción de salarios (de hasta $2,500 o $5,000 según el estado civil para la declaración) para el pago de la atención de dependientes, transporte y ciertos gastos médicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CEDE81" w14:textId="6088675E" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+    <w:p w14:paraId="50CEDE81" w14:textId="6088675E" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los ingresos de empleo por cuenta propia se incluyen en los ingresos brutos ajustados, pero el código impositivo da deducciones para diversos gastos de entretenimiento y viajes relacionados con negocios (hasta un límite), y el uso comercial de un hogar personal</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si las deducciones exceden los ingresos ganados por empleo por cuenta propia, las pérdidas pueden usarse para compensar otros ingresos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CF3B7A" w14:textId="1CC74EC0" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+    <w:p w14:paraId="11CF3B7A" w14:textId="1CC74EC0" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una cantidad recibida por única vez se considera como ingreso solamente en el mes recibido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8901C9" w14:textId="53CFD07D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+    <w:p w14:paraId="7A8901C9" w14:textId="53CFD07D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Excepciones: para los planes mediante Health Connector, los ingresos recibidos por única vez se consideran para el año en el que se reciben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3073A0B8" w14:textId="1282B85C" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00886B0A">
+    <w:p w14:paraId="3073A0B8" w14:textId="1282B85C" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MAGI: Deducciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFD56EE" w14:textId="77777777" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1FFD56EE" w14:textId="77777777" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Las deducciones permitidas de ingresos considerados para determinar el MAGI son: gastos de educador; ciertos gastos de negocios de reservistas, artistas o de funcionarios del gobierno basados en una tarifa; deducciones de las cuentas de ahorro de salud; gastos de mudanza de los miembros de las Fuerzas Armadas; parte deducible de los impuestos de empleo por cuenta propia; contribuciones de empleo por cuenta propia a planes </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Simplified</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:t>Simplified Employee Pension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SEP), planes SIMPLE IRA (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>Individual Retirement Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) y planes calificados; deducción del seguro de salud para empleos por cuenta propia; multas por retiro anticipado de ahorros; pensión alimenticia pagada por un divorcio, acuerdo de separación u orden judicial que sea definitiva antes del 1 de enero de 2019; deducciones de las cuentas personales de jubilación; y deducción de los intereses del préstamo estudiantil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FCACDF" w14:textId="77777777" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para quienes se haya determinado el MAGI, hacemos comparaciones de datos con otras agencias y fuentes de datos cuando se presente una solicitud, durante la revisión anual y periódicamente para actualizar o comprobar la elegibilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C80BAA1" w14:textId="77777777" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Estas agencias y fuentes de datos pueden incluir, entre otras: el Federal Data Services Hub (Centro Federal de Servicios de Datos), el Departamento de Asistencia al Desempleado, la Agencia de Estadísticas Vitales del Departamento de Salud Pública, el Departamento de Accidentes Industriales, el Departamento de Servicios para Veteranos, el Departamento de Hacienda, la Agencia de Investigaciones Especiales, la Administración del Seguro Social, la Subvención para la Verificación Sistemática de Extranjeros (SAVE), el Departamento de Asistencia Transicional, las compañías de seguro de salud, y los bancos y otras instituciones financieras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7184A799" w14:textId="16FB5535" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La información sobre los ingresos se obtendrá mediante la comparación de datos electrónicos</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se considera que los ingresos están comprobados si los datos de ingresos recibidos por medio de la comparación de datos electrónicos </w:t>
+      </w:r>
+      <w:r w:rsidR="0012551D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>razonablemente compatible</w:t>
+      </w:r>
+      <w:r w:rsidR="0012551D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la cantidad de ingresos que usted indicó en su solicitud</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si no podemos verificar sus ingresos de manera electrónica, le pediremos pruebas de sus ingresos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15646D7A" w14:textId="091E9531" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para obtener todos los beneficios a los que tenga derecho lo antes posible, usted debería enviarnos toda la documentación que tenga que compruebe los ingresos de su hogar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7883F0AC" w14:textId="732205F4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00886B0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Requisitos generales sobre bienes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6019F1" w14:textId="14B1CA1D" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth analiza el valor actual de todo bien que usted posea y los compara con los límites de bienes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para consultar la información más actualizada sobre bienes y </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0065" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>otros factores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que MassHealth usa para determinar la elegibilidad, visite</w:t>
+      </w:r>
+      <w:r w:rsidR="00106492" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...227 lines deleted...]
-        <w:r w:rsidR="00FF09B7" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00FF09B7" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es una persona casada y vive con su cónyuge, consideramos el valor de los bienes que les pertenecen a los dos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B3CE63" w14:textId="77777777" w:rsidR="00732A81" w:rsidRDefault="00732A81" w:rsidP="00B50AAE">
+    <w:p w14:paraId="5037DD64" w14:textId="36D1ABAD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Bienes considerados contables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372F8D63" w14:textId="77777777" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+    <w:p w14:paraId="372F8D63" w14:textId="30B1AFE6" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc134694152"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="13" w:name="_Toc134694152"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Los bienes que se consideran contables incluyen el valor de las cuentas bancarias (Según el Capítulo 125 de las Leyes de 2008: Una Ley que se refiere a la exención de ciertas tarifas bancarias para personas de la tercera edad; las instituciones financieras no pueden cobrarle a las personas de la tercera edad por copias de expedientes bancarios u otros expedientes financieros si MassHealth solicita la información.), los certificados de depósito, los fondos mutuos de inversión, las acciones y los bonos, y el valor de bienes inmuebles, con la excepción de su hogar, si este cumple con los requisitos de elegibilidad.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C4C115D" w14:textId="3B9C38C4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+        <w:t>Los bienes que se consideran contables incluyen el valor de las cuentas bancarias (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14632" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>egún el Capítulo 125 de las Leyes de 2008: Una Ley que se refiere a la exención de ciertas tarifas bancarias para personas de la tercera edad; las instituciones financieras no pueden cobrarle a las personas de la tercera edad por copias de expedientes bancarios u otros expedientes financieros si MassHealth solicita la información), los certificados de depósito, los fondos mutuos de inversión, las acciones y los bonos, y el valor de bienes inmuebles, con la excepción de su hogar, si este cumple con los requisitos de elegibilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="5C4C115D" w14:textId="3B9C38C4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Bienes considerados no contables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D43096E" w14:textId="0FEF4624" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00107FD1">
-[...12 lines deleted...]
-    <w:p w14:paraId="3FCDA956" w14:textId="05889447" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+    <w:p w14:paraId="6D43096E" w14:textId="3A783388" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los bienes considerados no contables incluyen</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0F33" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCDA956" w14:textId="14423198" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="006C0F33" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a vivienda, en la que usted vive, si está en Massachusetts, a menos que reciba </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo en un centro de atención a largo plazo (consulte la Sección 2 para obtener más información)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE62321" w14:textId="257400D9" w:rsidR="00107FD1" w:rsidRPr="00E165F3" w:rsidRDefault="00107FD1" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidR="00B50AAE" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B50AAE" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si bien no contabilizamos el valor su hogar, es posible que recuperemos dinero de su patrimonio sucesorio, después de que usted fallezca</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B50AAE" w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DAFF60B" w14:textId="406C2355" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para obtener más </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>información, consulte la página 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAFF60B" w14:textId="0F74B30A" w:rsidR="00B50AAE" w:rsidRPr="00E165F3" w:rsidRDefault="00740ABA" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="727EDEA8" w14:textId="548351D0" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>n vehículo por cada hogar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727EDEA8" w14:textId="280D5C58" w:rsidR="00B50AAE" w:rsidRPr="00E165F3" w:rsidRDefault="00740ABA" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="0830CAFF" w14:textId="0A2423BE" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>pólizas de seguro de vida suyas y de su cónyuge, si el valor total nominal para cada uno de ustedes es igual o menor de $1,500 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>o se cuenta el valor nominal de las pólizas de seguro de vida a término)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0830CAFF" w14:textId="239C72D0" w:rsidR="00B50AAE" w:rsidRPr="00E165F3" w:rsidRDefault="00740ABA" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="52E844C5" w14:textId="40E95255" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>parcelas para sepultura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DDAC4C" w14:textId="0DF5B889" w:rsidR="00B50AAE" w:rsidRPr="00E165F3" w:rsidRDefault="00740ABA" w:rsidP="007142F2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>n máximo de $1,500 por persona para usted y su cónyuge destinados específicamente a cubrir gastos de servicios funerarios y sepultura</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="00E165F3">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...34 lines deleted...]
-    <w:p w14:paraId="3A6AB14A" w14:textId="1FC7D29E" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Esta cantidad debe estar en cuentas separadas debidamente identificables; o puede estar en pólizas de seguro de vida destinadas específicamente para cubrir gastos de servicios funerarios y sepultura, si el valor nominal total para cada uno de ustedes es igual o menor de $1,500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6AB14A" w14:textId="26B51EF0" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00456370" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1735CD02" w14:textId="626A8E76" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>n fideicomiso irrevocable para sepultura</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o un contrato de sepultura irrevocable prepago por cantidades razonables destinadas a cubrir gastos futuros de servicios funerarios o de sepultura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1735CD02" w14:textId="0D709563" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...18 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programas para personas que viven en su hogar y que necesitan </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4207E389" w14:textId="0E4A9BB3" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las personas que viven en su hogar (sean niños o adultos), que necesiten más asistencia de la que su familiares puedan darles, podrían recibir determinados </w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>servicios y apoyos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atención a largo plazo para ayudarlas a vivir en su hogar, en vez de en un centro de atención a largo plazo</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="410E5571" w14:textId="15C87BBD" w:rsidR="00EC69BB" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth tiene tres tipos de programas que les permiten a determinados afiliados de MassHealth Standard obtener estos servicios </w:t>
+      </w:r>
+      <w:r w:rsidR="00555CF9" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y apoyos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>de atención a largo plazo en su hogar</w:t>
+      </w:r>
+      <w:r w:rsidR="00555CF9" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410E5571" w14:textId="4785317E" w:rsidR="00EC69BB" w:rsidRPr="007142F2" w:rsidRDefault="00555CF9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5DF0B1FB" w14:textId="603E3C0F" w:rsidR="00EC69BB" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>rogramas de Exención para Servicios Basados en el Hogar y la Comunidad (HCBS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF0B1FB" w14:textId="5BC89294" w:rsidR="00EC69BB" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F2F396D" w14:textId="38912A2C" w:rsidR="00B50AAE" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Kaileigh Mulligan Program (Servicios de atención en el hogar para niños discapacitados)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2F396D" w14:textId="38AC0F82" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>PACE (Programa de atención integral para personas de la tercera edad)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215AA7D0" w14:textId="3BDBBC9A" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cada programa tiene sus propios requisitos de elegibilidad, como requisitos de ingresos y bienes</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted o su cónyuge ha donado o transferido sus bienes o ingresos por menos de su valor real, es posible que no sea elegible por un lapso de tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE49701" w14:textId="77777777" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los afiliados y los solicitantes de exenciones deben tener ingresos contables menores o iguales al 300% de la tasa de beneficio federal (FBR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3581BCEF" w14:textId="2A53B763" w:rsidR="00B50AAE" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para determinar la elegibilidad para recibir estas exenciones, MassHealth considera los bienes tanto del solicitante como de su cónyuge, pero solamente considera los ingresos del solicitante de la exención</w:t>
+      </w:r>
+      <w:r w:rsidR="008807D7" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, a menos que se especifique lo contrario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7936FFA0" w14:textId="49B2E5F3" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="007142F2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener información más detallada sobre cómo consideramos los bienes, consulte la página 19.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7936FFA0" w14:textId="77777777" w:rsidR="00732A81" w:rsidRDefault="00732A81">
-[...18 lines deleted...]
-    <w:p w14:paraId="47E968DC" w14:textId="277CC8FB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
+    <w:p w14:paraId="47E968DC" w14:textId="277CC8FB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00B50AAE" w:rsidP="00B50AAE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00E165F3">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Exenciones para Servicios Basados en el Hogar y la Comunidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516EFACF" w14:textId="77D794D5" w:rsidR="00590811" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="516EFACF" w14:textId="77D794D5" w:rsidR="00590811" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth colabora con otras agencias estatales para administrar las Exenciones para Servicios Basados en el Hogar y la Comunidad (HCBS)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos son programas de MassHealth que brindan acceso a servicios y apoyos a largo plazo para ayudar a las personas mayores elegibles y a los discapacitados elegibles a vivir en la comunidad</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los participantes de los programas de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>exenciones para HCBS tienen acceso a los servicios tradicionales de MassHealth y a los servicios disponibles a través de la exención para HCBS en la que estén inscritos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En Massachusetts, existen diez exenciones distintas de HCBS de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2998AAD2" w14:textId="52259591" w:rsidR="00590811" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2998AAD2" w14:textId="52259591" w:rsidR="00590811" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para participar en cualquiera de las exenciones HCBS, usted debe ser elegible para recibir MassHealth Standard y cumplir con ciertos requisitos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los tipos de requisitos son la “elegibilidad clínica” y la “elegibilidad financiera”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8094F0" w14:textId="24CE72B5" w:rsidR="00AE4017" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1A8094F0" w14:textId="24CE72B5" w:rsidR="00AE4017" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La elegibilidad clínica se basa en una evaluación de su condición médica</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por favor comuníquese con la agencia que realiza la evaluación clínica para obtener más información sobre el proceso</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los afiliados y los solicitantes de exenciones deben tener ingresos contables menores o iguales al 300% del índice de beneficios federales</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La elegibilidad financiera se basa en los bienes de tanto el solicitante de la exención como de su cónyuge, pero solamente considera los ingresos del solicitante de la exención.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DE740F" w14:textId="1E174D09" w:rsidR="00715A63" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="51DE740F" w14:textId="1E174D09" w:rsidR="00715A63" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidR="00715A63" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00715A63" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00715A63" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00715A63" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para el programa Kaileigh Mulligan, la elegibilidad financiera se determina sin considerar los ingresos ni los bienes de padres y madres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E17381E" w14:textId="2AC923D2" w:rsidR="001F5E41" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5E17381E" w14:textId="18C0C420" w:rsidR="001F5E41" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas elegibles pueden inscribirse solamente en una exención para HCBS a la vez</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No está permitido que los participantes se inscriban en el Programa de atención integral para personas de la tercera edad (PACE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Program of All-Inclusive Care for the Elderly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), en One Care o en Opciones de Atención para Personas de la Tercera Edad (SCO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Senior Care Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>) mientras estén inscritos en exenciones para HCBS</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3BD0BA7B" w14:textId="6D53EA26" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como excepción, pueden inscribirse en SCO los participantes que tengan 65 años de edad o más y que estén inscritos en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01264" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>xención para Adultos mayores frágiles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD0BA7B" w14:textId="6D53EA26" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Exenciones para Servicios Basados en el Hogar y la Comunidad para adultos mayores frágiles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518EC385" w14:textId="5EA2858F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00886B0A">
+    <w:p w14:paraId="518EC385" w14:textId="5EA2858F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEFA00D" w14:textId="4300A174" w:rsidR="00D3410E" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="6CEFA00D" w14:textId="4300A174" w:rsidR="00D3410E" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención permite que ciertas personas entre los 60 y los 64 años, que están total y permanentemente discapacitadas, o que personas mayores de 65 años, independientemente de si tienen una discapacidad o no, vivan en su hogar y obtengan exenciones para servicios específicos (como ayuda doméstica, transporte no médico y envío de comidas a domicilio).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2401EEFB" w14:textId="096E0323" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="2401EEFB" w14:textId="096E0323" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los beneficiarios de la exención también podrían recibir servicios cubiertos por MassHealth Standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40578561" w14:textId="1A6A1A3B" w:rsidR="00590811" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="40578561" w14:textId="1A6A1A3B" w:rsidR="00590811" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención requiere que el afiliado tenga un nivel clínico de atención igual al que se brinda en un centro de enfermería, según una evaluación clínica de servicios de exención realizada por un profesional de enfermería de Puntos de Acceso a Servicios para Adultos Mayores (ASAP).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BE59D0" w14:textId="72249E2C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00886B0A">
+    <w:p w14:paraId="60BE59D0" w14:textId="72249E2C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01886EC9" w14:textId="6A38310E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="01886EC9" w14:textId="6A38310E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para solicitar una Exención de servicios para adultos mayores frágiles, comuníquese con su Punto de Acceso a Servicios para Adultos Mayores (ASAP) local llamando al (800) AGE-INFO [(800) 242-4636], TDD/TTY: para MassRelay, marque 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0ECFE9" w14:textId="631E9312" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
+    <w:p w14:paraId="6A0ECFE9" w14:textId="631E9312" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Exenciones para Servicios Basados en el Hogar y la Comunidad para personas con lesiones cerebrales traumáticas (TBI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554B1501" w14:textId="71EC6AC3" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00B2660D">
+    <w:p w14:paraId="554B1501" w14:textId="71EC6AC3" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2A3DA8" w14:textId="7AF85339" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="3D2A3DA8" w14:textId="3630AC35" w:rsidR="00CB4AAD" w:rsidRPr="00E165F3" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="52ED6883" w14:textId="703E9F47" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta exención permite que ciertas personas, entre los 18 y los 64 años, que estén total y permanentemente discapacitadas, o mayores de 65 años, independientemente de una discapacidad, que tengan una lesión cerebral traumática, según lo definido por </w:t>
+      </w:r>
+      <w:r w:rsidR="005428C6" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassAbility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, reciban exenciones para servicios específicos en su hogar o en la comunidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ED6883" w14:textId="703E9F47" w:rsidR="00CB4AAD" w:rsidRPr="00E165F3" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00E165F3">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los beneficiarios de la exención también podrían recibir servicios cubiertos por MassHealth Standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B9AA2F" w14:textId="373726A4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="58B9AA2F" w14:textId="044B4A05" w:rsidR="00107FD1" w:rsidRPr="00E165F3" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="65C2A56A" w14:textId="12F1FD0A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00B2660D">
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta exención requiere que el afiliado tenga un nivel clínico de atención igual al que se brinda en un centro de enfermería o un hospital, según una evaluación clínica de servicios de exención realizada por </w:t>
+      </w:r>
+      <w:r w:rsidR="005428C6" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassAbility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C2A56A" w14:textId="12F1FD0A" w:rsidR="00107FD1" w:rsidRPr="00E165F3" w:rsidRDefault="00590811" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00E165F3">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7750B343" w14:textId="3E07979B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7750B343" w14:textId="57635059" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generalmente, los administradores de casos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E252CC" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassAbility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>hacen los referidos</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="00E165F3">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para obtener una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y para informarse más sobre este programa, llámenos al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFA16C9" w14:textId="360AD553" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
+    <w:p w14:paraId="6DFA16C9" w14:textId="360AD553" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exenciones para Servicios Basados en el Hogar y la Comunidad para personas con Lesión Cerebral Adquirida (ABI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E490A31" w14:textId="601E0B11" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00B2660D">
+    <w:p w14:paraId="2E490A31" w14:textId="601E0B11" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E13C06" w14:textId="128F5E1B" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="45E13C06" w14:textId="128F5E1B" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención permite que ciertas personas, entre los 22 y los 64 años, que estén total y permanentemente discapacitadas, o mayores de 65 años, independientemente de una discapacidad, que luego de cumplir los 22 años hayan tenido una lesión cerebral que incluye, entre otras, lesiones cerebrales causadas por una fuerza externa, sin incluir la enfermedad de Alzheimer y enfermedades neurodegenerativas similares, cuya manifestación principal es la demencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287C6346" w14:textId="1C0AD471" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="287C6346" w14:textId="1C0AD471" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para calificar para las exenciones ABI, una persona debe haber estado internada en un centro de enfermería especializada u hospital de rehabilitación o enfermedades crónicas durante una estadía continua de 90 días o más.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D54AE4" w14:textId="497C831B" w:rsidR="00590811" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="65D54AE4" w14:textId="497C831B" w:rsidR="00590811" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los servicios de la exención podrían prestarse en un entorno de habilitación residencial, en el hogar o en la comunidad</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los beneficiarios de la exención también podrían recibir servicios cubiertos por MassHealth Standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601DB9B6" w14:textId="077431EC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00D561AE">
+    <w:p w14:paraId="601DB9B6" w14:textId="077431EC" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención requiere que el afiliado tenga un nivel clínico de atención igual al que se brinda en un centro de enfermería o un hospital, según una evaluación clínica de servicios de exención realizada por la unidad de servicios de exención en la Escuela de Medicina de la Universidad de Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662BDC6A" w14:textId="407CFFCE" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00B2660D">
+    <w:p w14:paraId="662BDC6A" w14:textId="407CFFCE" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D21CE7C" w14:textId="7DB34AC9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00590811" w:rsidP="00590811">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5D21CE7C" w14:textId="7DB34AC9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00590811" w:rsidP="00590811">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para solicitar las Exenciones de Servicios Basados en el Hogar y la Comunidad para personas con una ABI, comuníquese con la unidad de exenciones de la Escuela de Medicina de la Universidad de Massachusetts al (866) 281-5602, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FB57C4" w14:textId="0BD7716F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="74FB57C4" w14:textId="0BD7716F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Exenciones para Servicios Basados en el Hogar y la Comunidad del Plan Seguir Adelante (MFP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6962E98B" w14:textId="5ECA53BF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
+    <w:p w14:paraId="6962E98B" w14:textId="5ECA53BF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2053A6A9" w14:textId="0A3EB8C2" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="2053A6A9" w14:textId="0A3EB8C2" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención permite que determinadas personas, entre los 18 y los 64 años, que están total y permanentemente discapacitadas, o que personas mayores de 65 años, independientemente de tener una discapacidad, que están internadas en un centro de enfermería, u hospital de enfermedades crónicas, de rehabilitación o psiquiátrico, reciban servicios de apoyo y otros servicios de exención específicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442D7251" w14:textId="2D5A73DE" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="442D7251" w14:textId="2D5A73DE" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para calificar para las exenciones MFP, la persona debe haber estado internada en un centro de enfermería, en un hospital de enfermedades crónicas, de rehabilitación o psiquiátrico durante una estadía continua de 90 días o más.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E876DDC" w14:textId="4D4B0ECA" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="1E876DDC" w14:textId="4D4B0ECA" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los servicios de la exención podrían prestarse en un entorno de habilitación residencial, las 24 horas al día, los 7 días de la semana, en el hogar del participante o en la comunidad</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los beneficiarios de la exención también podrían recibir servicios cubiertos por MassHealth Standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464503D2" w14:textId="3015566E" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="464503D2" w14:textId="3015566E" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención requiere que el afiliado tenga un nivel clínico de atención igual al que se brinda en un centro de enfermería o un hospital, según una evaluación clínica de servicios de exención realizada por la unidad de servicios de exención en la Escuela de Medicina de la Universidad de Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C414E5F" w14:textId="42C90810" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
+    <w:p w14:paraId="2C414E5F" w14:textId="42C90810" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3D2AF6" w14:textId="15429E19" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="1E3D2AF6" w14:textId="15429E19" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para solicitar las Exenciones para Servicios Basados en el Hogar y la Comunidad del MFP, comuníquese con la unidad de exenciones de la Escuela de Medicina de la Universidad de Massachusetts al (855) 499-5109, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8DD43D" w14:textId="5B3F8A1A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="6D8DD43D" w14:textId="5B3F8A1A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00E165F3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Exención para Servicios Basados en el Hogar y la Comunidad para adultos con una discapacidad intelectual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75140751" w14:textId="573EDA18" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
+    <w:p w14:paraId="75140751" w14:textId="573EDA18" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C69A27E" w14:textId="2C0C31B1" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="1C69A27E" w14:textId="2C0C31B1" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Existen tres programas de exención que permiten que las personas con una discapacidad intelectual entre los 22 y los 64 años, que estén total y permanentemente discapacitadas, o mayores de 65 años, independientemente de su discapacidad, quienes necesitan el nivel de atención de un centro de atención intermedia para personas con una discapacidad intelectual (ICF-ID) reciban servicios de apoyo y otros servicios de exención específicos.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BFB8B58" w14:textId="6B58A07B" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+        <w:t xml:space="preserve">Existen tres programas de exención que permiten que las personas con una discapacidad intelectual entre los 22 y los 64 años, que estén total y permanentemente discapacitadas, o mayores de 65 años, independientemente de su discapacidad, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>quienes necesitan el nivel de atención de un centro de atención intermedia para personas con una discapacidad intelectual (ICF-ID) reciban servicios de apoyo y otros servicios de exención específicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFB8B58" w14:textId="6B58A07B" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los servicios de la exención podrían prestarse en un entorno de habilitación residencial, en el hogar o en la comunidad</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los beneficiarios de la exención también podrían recibir servicios cubiertos por MassHealth Standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F3A4D8" w14:textId="2AD5F5D1" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="00F3A4D8" w14:textId="2AD5F5D1" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estas exenciones requieren que el afiliado tenga un nivel clínico de atención igual al que se presta en un centro de atención intermedia para personas con discapacidad intelectual, según una evaluación clínica de servicios de exención realizada por el Departamento de Servicios del Desarrollo (DDS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475A15C9" w14:textId="236C5EEE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00886B0A">
+    <w:p w14:paraId="475A15C9" w14:textId="236C5EEE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6602AD90" w14:textId="342548EC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="6602AD90" w14:textId="3FBD3F1A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Generalmente, los administradores de casos del Departamento de Servicios de Desarrollo hacen los referidos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+        <w:t>Generalmente, los administradores de casos del Departamento de Servicios de</w:t>
+      </w:r>
+      <w:r w:rsidR="00647C4B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Desarrollo hacen los referidos</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para obtener una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y para informarse más sobre este programa, llámenos al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC95C96" w14:textId="620F719A" w:rsidR="00F660F8" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="0FC95C96" w14:textId="620F719A" w:rsidR="00F660F8" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00E165F3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Kaileigh Mulligan Program (Servicios de atención en el hogar para niños discapacitados)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF18FDA" w14:textId="141E6CB2" w:rsidR="00F660F8" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
+    <w:p w14:paraId="3AF18FDA" w14:textId="141E6CB2" w:rsidR="00F660F8" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1176C124" w14:textId="477B8426" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="1176C124" w14:textId="477B8426" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención permite que ciertos niños (menores de 18 años) con una discapacidad severa vivan en su hogar con su padre y/o su madre y que cumplan con los requisitos de elegibilidad de MassHealth, sin considerar los ingresos ni los bienes de su(s) padre(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DC4644" w14:textId="7E826825" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="13DC4644" w14:textId="7E826825" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta exención requiere que las necesidades médicas del menor sean tan graves que exijan un grado de atención equivalente al que se presta en un hospital o centro de atención pediátrico, según lo estipulado por el Servicio de Evaluación de Discapacidad de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04805D6C" w14:textId="627C4C09" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="04805D6C" w14:textId="627C4C09" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cubre el pago de una amplia variedad de servicios de atención médica y de enfermería, y ciertos equipos y suministros médicos para el menor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8CACFC" w14:textId="57CCA7D7" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="4B8CACFC" w14:textId="57CCA7D7" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La exención requiere que el costo de estos servicios no represente para MassHealth una cantidad mayor que el costo en que se incurriría si el menor viviera en un hospital o centro de enfermería especializada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD82C40" w14:textId="4E187EAB" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
+    <w:p w14:paraId="6AD82C40" w14:textId="4E187EAB" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La exención establece un contacto entre la familia del menor y los servicios de administración de casos del Departamento de Salud Pública (DPH) para dar seguimiento a la atención del menor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706B3CAF" w14:textId="79247D0E" w:rsidR="00F660F8" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
+    <w:p w14:paraId="706B3CAF" w14:textId="79247D0E" w:rsidR="00F660F8" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D040600" w14:textId="6A8724DF" w:rsidR="00F660F8" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5D040600" w14:textId="180E3875" w:rsidR="00F660F8" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generalmente, los administradores de casos del Departamento de Salud Pública </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD19DE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(DPH) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>o el trabajador social del menor en el hospital hacen los referidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD19DE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD19DE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ueden darle la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud de cobertura de atención médica para la persona de la tercera edad y personas que requieren servicios de atención a largo plazo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solicitud para la persona de la tercera edad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>), y ayudarlo a solicitar este programa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498B6121" w14:textId="6633BB18" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="498B6121" w14:textId="6633BB18" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para obtener una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y para informarse más sobre este programa, llámenos al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538D3ECB" w14:textId="1EF5C69A" w:rsidR="00156617" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="538D3ECB" w14:textId="1EF5C69A" w:rsidR="00156617" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00E165F3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>PACE (Programa de atención integral para personas de la tercera edad)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAEC118" w14:textId="258B74E3" w:rsidR="00156617" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
+    <w:p w14:paraId="6CAEC118" w14:textId="258B74E3" w:rsidR="00156617" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y a quién ayuda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B516740" w14:textId="61C82FA9" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5B516740" w14:textId="749896F9" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El PACE (Program of All-inclusive Care for the Elderly) es un programa que brinda a los afiliados inscritos acceso a todos los servicios cubiertos por Medicare y MassHealth, y que ofrece más servicios basados en las necesidades de los afiliados, mediante un modelo basado en establecimientos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>El PACE brinda los servicios médicos y sociales necesarios para que los afiliados puedan vivir de manera segura en su comunidad en vez de vivir en un centro de convalecencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF2F5A3" w14:textId="77777777" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los afiliados inscritos en PACE no tienen copagos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC663ED" w14:textId="1A982DCA" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6FC663ED" w14:textId="1A982DCA" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted tiene interés en informarse más sobre los pasos para inscribirse en el PACE, puede comunicarse con un plan del PACE que ofrezca servicios en el área donde vive o llame al número a continuación</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para determinar si alguien es elegible para inscribirse en el PACE, un equipo de profesionales de la salud de una organización del PACE se reúne con un solicitante para realizar una evaluación del estado de salud de dicho solicitante</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luego, la organización del PACE presenta la evaluación clínica junto con una solicitud a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Si usted tiene interés en informarse más sobre los pasos para inscribirse en el PACE, puede comunicarse con un plan del PACE que ofrezca servicios en el área donde vive o llame al número a continuación</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si MassHealth determina que el solicitante cumple con los requisitos clínicos y financieros del PACE, el solicitante puede decidir si se inscribe en el PACE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB8DF77" w14:textId="28F462A6" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2EB8DF77" w14:textId="28F462A6" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El PACE es para las personas que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFAC7D0" w14:textId="0B3ED5FD" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="4AFAC7D0" w14:textId="0B3ED5FD" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>son mayores de 55 años;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBAF2CB" w14:textId="0587CB19" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="7DBAF2CB" w14:textId="0587CB19" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>viven en el área de servicios de una organización del PACE;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08015FC5" w14:textId="6CB081B3" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="08015FC5" w14:textId="6CB081B3" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>pueden vivir sin correr riesgos en la comunidad;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B05F15" w14:textId="23AD38BC" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="68B05F15" w14:textId="23AD38BC" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>tienen la certificación del estado de ser elegibles para recibir atención de centros de convalecencia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC714D5" w14:textId="7241A208" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="1DC714D5" w14:textId="7241A208" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>aceptan recibir servicios de salud de manera exclusiva a través de una organización del PACE; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6173B705" w14:textId="6A2E90DE" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+    <w:p w14:paraId="6173B705" w14:textId="6A2E90DE" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>poseen ingresos contables menores o iguales al 300% del índice de beneficios federales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F04730" w14:textId="29AA06F2" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="17F04730" w14:textId="10977F5C" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para determinar la elegibilidad financiera para recibir PACE, MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="003055A8" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>contabiliza los ingresos y los bienes del solicitante, y también los bienes del cónyuge, si tuviera un cónyuge.</w:t>
+      </w:r>
+      <w:r w:rsidR="003055A8" w:rsidRPr="007142F2" w:rsidDel="003055A8">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para consultar la información más actualizada sobre bienes y </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0065" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>otros factores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que MassHealth usa para determinar la elegibilidad, visite </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E7A7F8" w14:textId="31EA3E3E" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="77E7A7F8" w14:textId="31EA3E3E" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una vez inscritos en el PACE, se le asigna a cada afiliado del PACE un equipo de atención que incluye médicos, enfermeros, terapeutas y otros proveedores de servicios médicos y sociales</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se crea un plan de atención con el afiliado y su equipo de atención</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La organización del PACE coordina y programa todos los servicios necesarios</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La mayoría de los servicios de rutina se brinda en un centro del PACE, pero determinados servicios pueden brindarse en el hogar del participante o en otro establecimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23C364" w14:textId="77777777" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0D23C364" w14:textId="77777777" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los servicios cubiertos incluyen: entrega de comidas, transporte, atención de salud diaria para adultos, servicios sociales, medicamentos con receta (la cobertura de sus medicamentos con receta de Medicare), hospitalizaciones y, si fuera necesario, ubicación en un centro de enfermería especializada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF3CCE6" w14:textId="300B9531" w:rsidR="00C52208" w:rsidRPr="00B25AF1" w:rsidRDefault="00C52208" w:rsidP="00C52208">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0AF3CCE6" w14:textId="300B9531" w:rsidR="00C52208" w:rsidRPr="007142F2" w:rsidRDefault="00C52208" w:rsidP="00C52208">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El PACE brinda un administrador de casos del PACE para coordinar la atención del participante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D2AC27" w14:textId="05936C65" w:rsidR="00156617" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00B2660D">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="67D2AC27" w14:textId="05936C65" w:rsidR="00156617" w:rsidRPr="00F017E8" w:rsidRDefault="00D43360" w:rsidP="00F017E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F017E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo y dónde presentar la solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606D18EE" w14:textId="1D5CACE6" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="606D18EE" w14:textId="1D5CACE6" w:rsidR="00D43360" w:rsidRDefault="00D43360" w:rsidP="00F017E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los afiliados y solicitantes de MassHealth pueden solicitar el PACE</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Llame a MassOptions al (888) 885-0484 para obtener una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud de cobertura de salud para personas de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y para informarse más sobre este programa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F3910A" w14:textId="4E08DC08" w:rsidR="00156617" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00B2660D">
-[...3 lines deleted...]
-          <w:rStyle w:val="Heading2Char"/>
+    <w:p w14:paraId="7FEACC78" w14:textId="3B2C7B34" w:rsidR="002E361F" w:rsidRPr="002E361F" w:rsidRDefault="002E361F" w:rsidP="00F017E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Heading2Char"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E361F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Atención médica administrada</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:p w14:paraId="219630B3" w14:textId="4D176F9E" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00F017E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es mayor de 65 años o reside en un centro de atención a largo plazo, no se requiere que usted se inscriba en un plan de una Organización de Atención Médica Administrada (MCO), ni en un Plan del Clínico de Atención Primaria (PCC), ni en un plan de una Organización Responsable por el Cuidado de la Salud (ACO)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted recibe sus beneficios de MassHealth según el pago por servicio al usar proveedores de MassHealth, a menos que usted elija inscribirse en un plan de Opciones de Atención para Personas de la Tercera Edad (SCO) o del PACE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D707BD" w14:textId="1D84D0EF" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="19D707BD" w14:textId="1EFD9629" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los afiliados menores de 65 años que participan en programas de exenciones de HCBS, aunque no sea obligatorio, podrían elegir inscribirse en un plan de una MCO, un plan del PCC o en una ACO, si usted no tiene cobertura de otro seguro de salud integral, incluido Medicare</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un plan de salud es un grupo de proveedores, hospitales y otros profesionales que colaboran para ayudarle a cubrir sus necesidades de atención médica</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si se inscribe en un plan de una MCO, usted tendrá un Período de Selección de Plan de 90 días, durante el cual podrá cambiar su plan por cualquier motivo, seguido de un Período de Inscripción Fijo, durante el cual solamente podrá cambiar de plan</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C73" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>motivo</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C73" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determinado</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C73" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136645F4" w14:textId="1A66DCCD" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si usted desea obtener más información sobre los planes de MCO o del PCC, por favor consulte la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Guía de inscripción </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>de MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para obtener una copia: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D75D06D" w14:textId="793446AA" w:rsidR="008F7FDD" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="2D75D06D" w14:textId="793446AA" w:rsidR="008F7FDD" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">Visite nuestro sitio web en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3E0678" w14:textId="6E8CA5CD" w:rsidR="00732A81" w:rsidRPr="00732A81" w:rsidRDefault="00D43360" w:rsidP="00913FE6">
+    <w:p w14:paraId="7A3E0678" w14:textId="6E8CA5CD" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00913FE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Llámenos al (800) 841</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2900, TDD/TTY: 711</w:t>
       </w:r>
-      <w:r w:rsidR="00732A81">
+      <w:r w:rsidR="00732A81" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACC32E8" w14:textId="24C1A688" w:rsidR="009E3710" w:rsidRPr="00732A81" w:rsidRDefault="009E3710" w:rsidP="00732A81">
+    <w:p w14:paraId="0ACC32E8" w14:textId="24C1A688" w:rsidR="009E3710" w:rsidRPr="007142F2" w:rsidRDefault="009E3710" w:rsidP="00732A81">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00732A81">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C9AB1F" w14:textId="0CDF1A9B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00C42BDA">
+    <w:p w14:paraId="56C9AB1F" w14:textId="0CDF1A9B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc203381135"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="14" w:name="_Toc224333165"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="11B6B0FC" w14:textId="624E28CF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="11B6B0FC" w14:textId="624E28CF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc203381136"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="15" w:name="_Toc224333166"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo solicitar la cobertura de MassHealth: para personas internadas o a la espera de ser internadas en un centro de atención a largo plazo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="28B07C87" w14:textId="213D02F4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00804609">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="28B07C87" w14:textId="213D02F4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00804609">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Información sobre la atención a largo plazo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6A84F5" w14:textId="378CCBF9" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1A6A84F5" w14:textId="378CCBF9" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta sección ofrece información general sobre los requisitos especiales de elegibilidad para personas internadas o a la espera de ser internadas en un centro de atención a largo plazo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted cumple con estos requisitos especiales, es posible que MassHealth pague por su atención en un centro de atención a largo plazo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La Sección 2 también brinda información sobre cómo solicitar la cobertura de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702A1724" w14:textId="037B5B69" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="702A1724" w14:textId="037B5B69" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un centro de atención a largo plazo es un tipo de institución médica que incluye:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5550E986" w14:textId="666EF71B" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="5550E986" w14:textId="666EF71B" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">centros de enfermería con licencia; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1BA594" w14:textId="197BFB88" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="1C1BA594" w14:textId="197BFB88" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">hospitales de rehabilitación y de enfermedades crónicas; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BABE7D2" w14:textId="3335F435" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="6BABE7D2" w14:textId="3335F435" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4EC66A66" w14:textId="1E2C9E4C" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>hospitales estatales y escuelas estatales</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> destinados específicamente a funcionar como centros de atención a largo plazo; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC66A66" w14:textId="1E2C9E4C" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>centros de atención intermedia para personas con discapacidad intelectual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C2E7FA" w14:textId="7337176F" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="74C2E7FA" w14:textId="01765D0B" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los servicios de atención a largo plazo son necesarios si usted se enferma con frecuencia, tiene una discapacidad permanente y necesita ayuda, o no puede valerse por sí mismo(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos incluyen servicios de atención médica y cuidado personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50779FD3" w14:textId="51D1756D" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="50779FD3" w14:textId="51D1756D" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para ser elegible para el pago de los servicios de atención a largo plazo en un centro atención a largo plazo, usted debe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04986F0D" w14:textId="4EFAB498" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="04986F0D" w14:textId="4EFAB498" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ser elegible para recibir MassHealth Standard por ser una persona que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D5254F" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="35D5254F" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">es mayor de 65 años; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D05243C" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="4D05243C" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tiene entre 21 y 64 años y está discapacitada según los requisitos sobre discapacidad de la Administración del Seguro Social, o está embarazada; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE70069" w14:textId="4ED6B5AE" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="3BE70069" w14:textId="4ED6B5AE" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">es menor de 21 años; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4468495C" w14:textId="31A220FD" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="4468495C" w14:textId="31A220FD" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth determinó que, por razones médicas, requiere de servicios de atención a largo plazo; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356AB0D3" w14:textId="339C3C6E" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="356AB0D3" w14:textId="339C3C6E" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>demuestra que usted (y su cónyuge) cumplen con ciertos requisitos de ingresos y bienes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9C76E9" w14:textId="06CBA8D3" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+    <w:p w14:paraId="5F9C76E9" w14:textId="06CBA8D3" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos generales de elegibilidad para la atención a largo plazo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108AAACE" w14:textId="1EBC149E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="108AAACE" w14:textId="1EBC149E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para decidir si usted puede obtener MassHealth, consideramos sus ingresos y sus bienes y, en ciertos casos, su estado inmigratorio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C7525D" w14:textId="73CD335F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
+    <w:p w14:paraId="32C7525D" w14:textId="73CD335F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Residencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F790779" w14:textId="24050E9F" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4F790779" w14:textId="24050E9F" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe ser un residente de Massachusetts para obtener MassHealth u otros beneficios de atención de salud que sean financiados por el Commonwealth de Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A menos que se especifique lo contrario en el reglamento de MassHealth, usted es un residente de Massachusetts si vive en Massachusetts y o bien planea residir en Massachusetts, tiene una dirección fija o no, o usted ha llegado a Massachusetts con un compromiso laboral o está buscando empleo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71208A9D" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="71208A9D" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted está visitando Massachusetts por placer personal, tal como estar de vacaciones, o con los propósitos de recibir atención médica en un entorno que no sea un centro de enfermería, usted no cumple con los requisitos de residencia de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7631FB3A" w14:textId="0872AB30" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7631FB3A" w14:textId="0872AB30" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se considerará comprobada la residencia de una persona si la persona ha autodeclarado ser residente de Massachusetts, y la residencia ha sido confirmada mediante la comparación electrónica de datos con agencias federales o estatales, o servicios de información, o bien la persona ha proporcionado alguno de los documentos siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFB4F26" w14:textId="1208E2DC" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="6FFB4F26" w14:textId="1208E2DC" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una copia del título y registro del pago más reciente de la hipoteca (si la hipoteca se pagó por completo, una copia del recibo de pago de impuestos a la propiedad del año más reciente).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCA940A" w14:textId="4692CD22" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="7CCA940A" w14:textId="4692CD22" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una cuenta reciente de servicios públicos o solicitud de servicios fechada dentro de los últimos 60 días.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB24DFA" w14:textId="2F662399" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="0CB24DFA" w14:textId="2F662399" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Una declaración de un albergue para desamparados o proveedor de servicios para desamparados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560E4ABE" w14:textId="1BD7AB87" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="560E4ABE" w14:textId="1BD7AB87" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Registros de la escuela (si la escuela es privada, puede pedirse documentación adicional).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ACFC07" w14:textId="2342A73F" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="67ACFC07" w14:textId="2342A73F" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Registros de preescolar o guardería </w:t>
       </w:r>
-      <w:r w:rsidR="00931649" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00931649" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>infantil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (si la escuela es privada, podría solicitarse documentación adicional).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724D88B5" w14:textId="1FF07976" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="724D88B5" w14:textId="1FF07976" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un contrato de la Sección 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238284BD" w14:textId="5DF2E432" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="238284BD" w14:textId="5DF2E432" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un contrato de seguro del propietario de vivienda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A863F0" w14:textId="6A33FE16" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="48A863F0" w14:textId="6A33FE16" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Prueba de inscripción en una escuela pública del dependiente en custodia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A11998" w14:textId="60D02953" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="37A11998" w14:textId="60D02953" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una copia del contrato de alquiler Y un comprobante del pago del alquiler más reciente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034DEF80" w14:textId="50BC7FA4" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="034DEF80" w14:textId="50BC7FA4" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si no puede darnos ninguno de los documentos indicados anteriormente, puede presentar una declaración jurada o afidávit que compruebe su residencia</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe indicar que usted no está visitando Massachusetts por placer personal (p.ej., de vacaciones) o con el propósito de recibir atención médica en un entorno que no sea un centro de enfermería</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe firmarlo bajo pena de perjurio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5FBD67" w14:textId="09DC2D6F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
+    <w:p w14:paraId="3A5FBD67" w14:textId="09DC2D6F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Números de Seguro Social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4449F357" w14:textId="6256B667" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4449F357" w14:textId="6256B667" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe darnos un Número de Seguro Social (SSN) o un comprobante de que haya tramitado uno, por cada miembro del hogar que solicite beneficios, a menos que corresponda aplicar una de las siguientes excepciones.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Toc134694172"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B74ACC2" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+      <w:bookmarkStart w:id="16" w:name="_Toc134694172"/>
+    </w:p>
+    <w:p w14:paraId="3B74ACC2" w14:textId="77777777" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o alguno de los miembros de su hogar tiene una exención religiosa según lo descrito en las leyes federales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06145823" w14:textId="1CC8B901" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="06145823" w14:textId="1CC8B901" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o alguno de los miembros de su hogar es elegible para obtener solamente un SSN no laboral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE4EAE" w14:textId="536FB882" w:rsidR="00D43360" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
+    <w:p w14:paraId="28CE4EAE" w14:textId="536FB882" w:rsidR="00D43360" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o algún miembro del hogar no es elegible para obtener un SSN</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte la Sección 7 para obtener una explicación sobre nuestra autoridad para usar y divulgar su SSN.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="760221B8" w14:textId="1196CB55" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="760221B8" w14:textId="1196CB55" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos generales sobre bienes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD48ED9" w14:textId="0B5FCFCB" w:rsidR="00D9466E" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4AD48ED9" w14:textId="7BDE50BB" w:rsidR="00D9466E" w:rsidRPr="007142F2" w:rsidRDefault="003333CA" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43360" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analiza el valor actual de cualquier bien que usted posea y los compara con los límites de bienes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-        <w:r w:rsidR="001E6A26" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D43360" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para consultar la información más actualizada sobre bienes y </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0065" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>otros factores</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43360" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que MassHealth usa para determinar la elegibilidad, visite </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="001E6A26" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D9466E" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D9466E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00D43360" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es una persona casada y vive con su cónyuge, consideramos el valor de los bienes que les pertenecen a los dos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5778F02D" w14:textId="00BEB2BA" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
+    <w:p w14:paraId="5778F02D" w14:textId="00BEB2BA" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Bienes considerados contables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A2C3EA" w14:textId="08717E0F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="55A2C3EA" w14:textId="08717E0F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los bienes contables incluyen, entre otros, el valor de las cuentas bancarias, los certificados de depósito, los fondos mutuos de inversión, las acciones y los bonos, y el valor de bienes inmuebles, con la excepción de su hogar, si este cumple con los requisitos de elegibilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6042D27B" w14:textId="6C3E2308" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
+    <w:p w14:paraId="6042D27B" w14:textId="6C3E2308" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Bienes considerados no contables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9196CA" w14:textId="6EABDCFC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D43360" w:rsidP="00D43360">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7E9196CA" w14:textId="6EABDCFC" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D43360" w:rsidP="00D43360">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los bienes considerados no contables incluyen los siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3252C8FB" w14:textId="6B447472" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
+    <w:p w14:paraId="3252C8FB" w14:textId="4710C80C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La vivienda, en la que usted vive, si está en Massachusetts y </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E39" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>reúne otros requisitos de elegibilidad</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted se muda de su domicilio para vivir en un centro de atención a largo plazo u otro establecimiento médico, es posible que se apliquen otros requisitos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte “Cómo contabilizamos los bienes y el hogar” en la página 19.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF519EE" w14:textId="685B8FA4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
+    <w:p w14:paraId="2CF519EE" w14:textId="685B8FA4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un vehículo por cada hogar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F083A5" w14:textId="0F4DF0E4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
+    <w:p w14:paraId="51F083A5" w14:textId="0F4DF0E4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Pólizas de seguro de vida suyas y de su cónyuge, si el valor total nominal para cada uno de ustedes es igual o menor de $1,500 (No se cuenta el valor nominal de las pólizas de seguro de vida a término.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F73606" w14:textId="52ADDFD4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
+    <w:p w14:paraId="12F73606" w14:textId="52ADDFD4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Parcelas para sepultura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E038EE" w14:textId="3B062EF9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
+    <w:p w14:paraId="30E038EE" w14:textId="3B062EF9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Hasta un máximo de $1,500 por persona para usted y su cónyuge destinados específicamente a cubrir gastos de servicios funerarios y sepultura</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta cantidad debe estar en cuentas identificables y separadas, o puede figurar en pólizas de seguro de vida destinadas específicamente para cubrir gastos de servicios funerarios y sepultura, si el valor nominal total para cada uno de ustedes es de $1,500 o menor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F4D782" w14:textId="5F6F3E80" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
+    <w:p w14:paraId="24F4D782" w14:textId="5F6F3E80" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001035E0" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un fideicomiso irrevocable para sepultura o un contrato de sepultura irrevocable prepago por cantidades razonables destinadas a cubrir gastos futuros de servicios funerarios o de sepultura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFC4FEB" w14:textId="550B346F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+    <w:p w14:paraId="5FFC4FEB" w14:textId="0E890706" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Requisitos sobre los bienes de personas internadas o a la espera de ser internadas en un centro de atención a largo plazo y de personas que viven en su hogar y necesitan servicios de atención a largo plazo</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D92E553" w14:textId="0843C9D3" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+        <w:t xml:space="preserve">Requisitos sobre los bienes de personas internadas o a la espera de ser internadas en un centro de atención a largo plazo y de personas que viven en su hogar y necesitan servicios </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E39" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y apoyos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>de atención a largo plazo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D92E553" w14:textId="0843C9D3" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cantidad con la que usted y su cónyuge pueden quedarse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE3BD9B" w14:textId="240C2D0F" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="6BE3BD9B" w14:textId="240C2D0F" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted se puede quedar con $2,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7536AE6B" w14:textId="12077FC7" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="7536AE6B" w14:textId="12077FC7" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El cónyuge que viva en el hogar puede quedarse con una cantidad de dinero que se reajusta cada enero</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta cantidad también se puede aumentar con una apelación</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(Consulte el reglamento de MassHealth en 130 CMR 520.000.) MassHealth debe cumplir con requisitos especiales para determinar qué cantidad puede retener el cónyuge que vive en el hogar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1599BA48" w14:textId="7FF646B2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00A67AF5">
+    <w:p w14:paraId="1599BA48" w14:textId="7FF646B2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00A67AF5">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidR="00A67AF5" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A67AF5" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67AF5" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A67AF5" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El cónyuge que vive en el hogar tiene derecho a solicitar una audiencia imparcial para determinar si esta persona puede quedarse con una cantidad mayor de los bienes de ambos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458C11E1" w14:textId="5EBF40D7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00B2660D">
+    <w:p w14:paraId="458C11E1" w14:textId="5EBF40D7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo contabilizamos los bienes y el hogar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2996C7A5" w14:textId="75744C5F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2996C7A5" w14:textId="75744C5F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si los intereses al capital de su vivienda superan el límite permitido, es posible que usted no sea elegible para recibir el pago por servicios de atención a largo plazo, a menos que uno de estos familiares viva en su hogar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9F08EE" w14:textId="6BF232E8" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="6E9F08EE" w14:textId="6BF232E8" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">su cónyuge; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662682B4" w14:textId="7054606A" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="662682B4" w14:textId="7054606A" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">un menor con discapacidad total y permanente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E711120" w14:textId="56976862" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="6E711120" w14:textId="56976862" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">un menor ciego; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511FCBB0" w14:textId="6A700771" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="511FCBB0" w14:textId="6A700771" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>un menor de 21 años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6D2C04" w14:textId="77777777" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00BD1BF8">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="66CF93A5" w14:textId="1ACC1102" w:rsidR="00BD1BF8" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En ciertos casos, MassHealth podría eximirlo de este requisito si hubiera una dificultad económica adversa</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-        <w:r w:rsidR="00883B76" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para consultar la información más actualizada sobre bienes y </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0065" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>otros factores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que MassHealth usa para determinar la elegibilidad, visite </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00883B76" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007D0980" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="007D0980" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44600126" w14:textId="130BD83F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="44600126" w14:textId="130BD83F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted se muda de su domicilio para vivir en una institución médica, MassHealth decidirá si su hogar anterior es un bien contable debido a que ya no será su lugar de residencia principal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3218F156" w14:textId="22775545" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3218F156" w14:textId="22775545" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su vivienda no se contabilizará si usted se ha mudado a una institución médica y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73046F44" w14:textId="2A1A64C7" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="73046F44" w14:textId="2A1A64C7" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">su cónyuge o algún otro pariente que cumpla con los requisitos específicos siga viviendo en el hogar; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2D8243" w14:textId="7245B0F3" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="0C2D8243" w14:textId="7245B0F3" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">usted tiene la intención de regresar a su hogar; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEE70DB" w14:textId="29D46D16" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
+    <w:p w14:paraId="0CEE70DB" w14:textId="29D46D16" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>usted tiene seguro de atención a largo plazo que cumple con ciertos requisitos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BD09FF" w14:textId="106D3D53" w:rsidR="00A67AF5" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+    <w:p w14:paraId="29BD09FF" w14:textId="106D3D53" w:rsidR="00A67AF5" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si ninguna de las tres situaciones descritas anteriormente se aplica a su caso, entonces se contabilizará el valor de su vivienda, pero se le concederá un plazo de nueve meses (o en ciertos casos, incluso más tiempo) para venderla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60334B33" w14:textId="6F39628B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00A67AF5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="60334B33" w14:textId="3DB3BFA6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00A67AF5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
-      <w:r w:rsidR="00A67AF5" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A67AF5" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>TA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A67AF5" w:rsidRPr="00B25AF1">
-[...1 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A67AF5" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A67AF5" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Aunque no contabilicemos el valor de su vivienda, podríamos reclamar el dinero de su patrimonio sucesorio, después de que usted haya fallecido, o del producto de la venta de su vivienda mientras usted esté en un centro de atención a largo plazo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A67AF5" w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="2AD8DEC9" w14:textId="23A2A57E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
+      <w:r w:rsidR="00A67AF5" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para obtener más información sobre embargos de bienes inmuebles y la recuperación del patrimonio sucesorio, consulte a continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD8DEC9" w14:textId="23A2A57E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A67AF5" w:rsidP="00A67AF5">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo contabilizamos las transferencias de ingresos, bienes y el hogar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE79724" w14:textId="4871BBE2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5AF653B7" w14:textId="77777777" w:rsidR="00901AD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted o su cónyuge ha donado o transferido bienes o ingresos por menos de su valor real, es posible que MassHealth no pueda pagarle los servicios del centro de enfermería especializada (o servicios equivalentes a aquellos provistos en un centro de enfermería especializada) por un lapso de tiempo determinado</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:p w14:paraId="5CE79724" w14:textId="67A90A20" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth revisa todas las transferencias, incluidas las transferencias hacia y fuera de fideicomisos, que fueron hechas durante el período de tiempo de hasta 60 meses antes de la fecha en la que usted solicitó MassHealth, o antes de la fecha en que usted o su cónyuge ingresaron a una institución médica, cualquiera sea la más tardía</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC818DF" w14:textId="6A5F8187" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00310437">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3BC818DF" w14:textId="6A5F8187" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00310437">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los requisitos de transferencias se aplican a lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EF1F09" w14:textId="0A35302F" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="17EF1F09" w14:textId="0A35302F" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>personas que viven en su hogar, quienes solicitan o tienen MassHealth en base a la Exención de Servicios Basados en el Hogar y la Comunidad (HCBS);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E68791E" w14:textId="1DB31B64" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="7E68791E" w14:textId="1DB31B64" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>personas que viven en una institución médica y solicitan o tienen MassHealth; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4276FBD2" w14:textId="5E5A7BF7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="4276FBD2" w14:textId="5E5A7BF7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>cualquier bien, incluido su hogar, o ingresos en los que usted o su cónyuge tiene un derecho legal y que son transferidos a un tercero que no sea su cónyuge u otras personas determinadas. No obstante, usted puede transferir su hogar según ciertas condiciones de los requisitos de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097493E3" w14:textId="5F23D40A" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+    <w:p w14:paraId="097493E3" w14:textId="33CC2B3B" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted obtuvo beneficios de MassHealth y transfirió inmuebles por menos de su valor real, MassHealth puede tomar acciones legales para anular la transferencia</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esto significa que un tribunal podría determinar que usted sigue siendo propietario legítimo del inmueble</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="69A7865F" w14:textId="5BE1821E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para obtener más información sobre la recuperación del patrimonio sucesorio, consulte la página </w:t>
+      </w:r>
+      <w:r w:rsidR="00901AD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A7865F" w14:textId="5BE1821E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte el reglamento de MassHealth en 130 CMR 520.000 para obtener más información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADAD79B" w14:textId="31A6B722" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
+    <w:p w14:paraId="5ADAD79B" w14:textId="31A6B722" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Embargos sobre inmuebles, incluido el hogar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1275C7" w14:textId="3C16B520" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6E1275C7" w14:textId="3C16B520" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth embargará bienes inmuebles de cualquier propiedad sobre el que usted tenga un derecho legal, a menos que el inmueble haya sido su hogar y ahora vive allí una de las siguientes personas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769DEC94" w14:textId="331BCAC0" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="769DEC94" w14:textId="331BCAC0" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">su cónyuge; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2389E70C" w14:textId="78F6BD8E" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="2389E70C" w14:textId="78F6BD8E" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">un hermano o hermana que posea derecho legal sobre el mismo y que haya vivido allí por lo menos durante el año inmediatamente anterior a la fecha en que usted ingresó en un centro de atención a largo plazo; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7185CE" w14:textId="3433845F" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="7C7185CE" w14:textId="3433845F" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">un menor con discapacidad total y permanente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCECAA3" w14:textId="0F8E5882" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="4BCECAA3" w14:textId="0F8E5882" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">un menor ciego; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4236A807" w14:textId="3C0AF9FE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
+    <w:p w14:paraId="4236A807" w14:textId="3C0AF9FE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>un menor de 21 años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413FD5B3" w14:textId="40994436" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+    <w:p w14:paraId="413FD5B3" w14:textId="40994436" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se impondrá un embargo solo después de que MassHealth determine que no es probable que usted regrese a su hogar después de vivir en el centro de atención a largo plazo, y se le notifique que MassHealth planea imponer un embargo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es dado de alta del centro de atención y regresa a su hogar, MassHealth levantará el embargo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted vende el inmueble en vida, MassHealth tendrá el derecho de recuperar, del dinero que le corresponda a usted del producto de la venta, la cantidad que MassHealth haya pagado por todos los servicios que usted haya recibido de MassHealth desde el 1 de abril de 1995</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth considerará el resto del dinero producto de la venta para decidir si usted seguiría siendo elegible para MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D8E311" w14:textId="27A01B79" w:rsidR="00310437" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="45D8E311" w14:textId="0E08D3B7" w:rsidR="00310437" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Es posible que</w:t>
+      </w:r>
+      <w:r w:rsidR="00050882">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en ciertos casos, en vida de la persona, MassHealth se abstenga de ejecutar el embargo para recuperar los pagos de los servicios de atención a largo plazo</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener información sobre la recuperación y el seguro de atención a largo plazo, consulte la página 34.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8BEACE" w14:textId="33A0D280" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00310437">
+    <w:p w14:paraId="2C8BEACE" w14:textId="33A0D280" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00310437">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk203063873"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="17" w:name="_Hlk203063873"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="BentonSansComp"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte el reglamento de MassHealth en 130 CMR 515.000 para obtener más información.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="0EBB9C55" w14:textId="454DA47C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00886B0A">
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="0EBB9C55" w14:textId="454DA47C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00886B0A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La cantidad pagada por el paciente (PPA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A90BD1" w14:textId="2B7A201D" w:rsidR="004C5A98" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="79A90BD1" w14:textId="2B7A201D" w:rsidR="004C5A98" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es posible que usted tenga que hacer un pago mensual al centro de atención a largo plazo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este pago se llama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cantidad pagada por el paciente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PPA)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(Su cónyuge que viva en el hogar no deberá contribuir con ningún ingreso para pagar los gastos de la atención que usted reciba.) La cantidad que paga el paciente se determina con las siguientes deducciones de los ingresos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B951FD" w14:textId="465A43B2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
+    <w:p w14:paraId="32B951FD" w14:textId="465A43B2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Asignación para necesidades personales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B26DD" w14:textId="3A280DFE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0A8B26DD" w14:textId="3A280DFE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es la cantidad (fijada según la ley federal y estatal, y que en la mayoría de los casos es de $72.80 al mes) que puede retener para cubrir gastos personales, como vestimenta, corte de cabello y actividades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175E987F" w14:textId="71EB1E2C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
+    <w:p w14:paraId="175E987F" w14:textId="71EB1E2C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Asignación para la manutención del cónyuge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230CFA0F" w14:textId="0852E1EE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="230CFA0F" w14:textId="0852E1EE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es la deducción, basada en la necesidad económica, para cubrir los gastos de la vida diaria del cónyuge que vive en el hogar</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La asignación mínima se reajusta cada año en julio y la máxima se reajusta cada año en enero, y puede variar si el cónyuge tiene gastos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>de vivienda adicionales</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(Consulte el reglamento de MassHealth en 130 CMR 520.000.) La cantidad máxima puede ser mayor debido a una apelación u orden judicial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E1D496" w14:textId="7CA700DB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
+    <w:p w14:paraId="43E1D496" w14:textId="7CA700DB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Asignación para la manutención de la familia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A54EBD" w14:textId="17928639" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="49A54EBD" w14:textId="17928639" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C5A98" w:rsidP="004C5A98">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es la deducción para cubrir los gastos de la vida diaria de ciertos miembros de la familia que viven en el hogar con su cónyuge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CA971A" w14:textId="496BBBFB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
+    <w:p w14:paraId="65CA971A" w14:textId="496BBBFB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Asignación para el mantenimiento de la vivienda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7B667F" w14:textId="61B53E86" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6E7B667F" w14:textId="25EC835F" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es la deducción para cubrir los gastos de mantenimiento del hogar si usted es soltero(a) y, por decisión médica, tenga previsto regresar a su hogar dentro de los próximos seis meses</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La asignación mensual actual es de $1,</w:t>
+      </w:r>
+      <w:r w:rsidR="00901AD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1751434F" w14:textId="2DCA0C1A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(Esta cantidad está vigente desde el 1 de marzo de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00901AD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1751434F" w14:textId="2DCA0C1A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Asignación para gastos médicos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5D4FD7" w14:textId="68EA6DE0" w:rsidR="00975AC8" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7C5D4FD7" w14:textId="68EA6DE0" w:rsidR="00975AC8" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es la deducción para cubrir las primas del seguro médico y ciertos gastos médicos incurridos (incluidos honorarios permitidos por servicios de tutela) que no estén cubiertos por ningún seguro.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F1B3AB" w14:textId="1C028556" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
+    <w:p w14:paraId="63F1B3AB" w14:textId="1C028556" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo solicitar cobertura de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A86A4C7" w14:textId="377DF8CF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
+    <w:p w14:paraId="4A86A4C7" w14:textId="377DF8CF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo solicitar cobertura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6C3139" w14:textId="33CE28E1" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00975AC8">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2A6C3139" w14:textId="33CE28E1" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00975AC8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00310437" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00310437" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00975AC8" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete la </w:t>
       </w:r>
-      <w:r w:rsidR="00975AC8" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solicitud para la persona de la tercera edad</w:t>
       </w:r>
-      <w:r w:rsidR="00975AC8" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el </w:t>
       </w:r>
-      <w:r w:rsidR="00975AC8" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Suplemento de Atención a largo plazo</w:t>
       </w:r>
-      <w:r w:rsidR="00975AC8" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A923C3" w14:textId="51821BF6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00975AC8">
+    <w:p w14:paraId="13A923C3" w14:textId="51821BF6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00975AC8">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00310437" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00310437" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00975AC8" w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5D1A9C3D" w14:textId="4AF3CA82" w:rsidR="00975AC8" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00D561AE">
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Envíenos la solicitud y el </w:t>
+      </w:r>
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Suplemento de Atención a largo plazo</w:t>
+      </w:r>
+      <w:r w:rsidR="00975AC8" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completados y firmados junto con las siguientes pruebas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1A9C3D" w14:textId="4AF3CA82" w:rsidR="00975AC8" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Sus ingresos mensuales antes de descontar impuestos y deducciones (como una copia del talonario de su jubilación o de la carta de otorgamiento)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no debe enviarnos las pruebas de sus ingresos del Seguro Social ni de SSI.</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si está empleado, envíe pruebas del ingreso mensual de su empleo antes de descontar impuestos y deducciones, como dos talonarios de pago recientes o una declaración de impuestos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si trabaja por cuenta propia, envíe una declaración de impuestos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">., o si no se ha presentado una declaración de impuestos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>., usted puede presentar un Estado de ganancias y pérdidas de los últimos 12 meses firmado por un contador (o por usted, si no se contrató un contador)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Pueden presentarse como prueba aceptable de empleo por cuenta propia los registros comerciales actuales que muestren otros documentos pertinentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75966701" w14:textId="778ABFEF" w:rsidR="00975AC8" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00D561AE">
+    <w:p w14:paraId="75966701" w14:textId="778ABFEF" w:rsidR="00975AC8" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El valor actual de sus bienes (por ejemplo, copias de sus últimos estados de cuenta bancarios*).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBAEE06" w14:textId="05ACC0A9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00D561AE">
+    <w:p w14:paraId="6EBAEE06" w14:textId="05ACC0A9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Su identidad y su estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(Consulte la Sección 8 para ver información sobre formas de pruebas aceptables, estado inmigratorio y elegibilidad para recibir beneficios.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC1EB95" w14:textId="15B81C17" w:rsidR="00975AC8" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
+    <w:p w14:paraId="6CC1EB95" w14:textId="15B81C17" w:rsidR="00975AC8" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>* Según el Capítulo 125 de las Leyes de 2008: Una Ley que se refiere a la exención de ciertas tarifas bancarias para personas de la tercera edad; las instituciones financieras no pueden cobrarles a las personas de la tercera edad por copias de expedientes bancarios u otros expedientes financieros si MassHealth solicita la información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528E13A8" w14:textId="77777777" w:rsidR="00975AC8" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="261307E9" w14:textId="2DC5FF58" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Realizamos una comparación de datos con otras agencias y fuentes de información cuando recibamos una solicitud, durante la revisión anual y periódicamente para actualizar o comprobar la elegibilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E8E830" w14:textId="54D66E6B" w:rsidR="00975AC8" w:rsidRPr="00B25AF1" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="75E8E830" w14:textId="54D66E6B" w:rsidR="00975AC8" w:rsidRPr="007142F2" w:rsidRDefault="00975AC8" w:rsidP="00975AC8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estas agencias y fuentes de datos pueden incluir, entre otras, las siguientes: el Federal Data Services Hub (Centro Federal de Servicios de Datos), el Departamento de Asistencia al Desempleado, la Agencia de Estadísticas Vitales del Departamento de Salud Pública, el Departamento de Accidentes Industriales, el Departamento de Servicios para Veteranos, el Departamento de Hacienda, la Agencia de Investigaciones Especiales, la Administración del Seguro Social, la Subvención para la Verificación Sistemática de Extranjeros (SAVE), el Departamento de Asistencia Transicional, las compañías de seguro de salud, y los bancos y otras instituciones financieras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694286B8" w14:textId="5A813A3E" w:rsidR="005F1DDE" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="694286B8" w14:textId="5A813A3E" w:rsidR="005F1DDE" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La información sobre las personas nombradas en su solicitud podría compartirse con el Departamento de Asistencia al Desempleado y con los empleadores de dichas personas según sea necesario para cumplir con los requisitos de la Contribución de Asistencia Médica del Empleador (EMAC) establecidos en MGL c 149 s 189A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B743E57" w14:textId="1ED9B347" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>La información sobre las personas nombradas en su solicitud podría compartirse con el Departamento de Asistencia al Desempleado y con los empleadores de dichas personas según sea necesario para cumplir con los requisitos de la Contribución de Asistencia Médica del Empleador (EMAC) establecidos en MGL c 149 s 189A.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">3. Una vez que usted haya completado la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y los suplementos necesarios, envíe su solicitud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A10634" w14:textId="77777777" w:rsidR="005F1DDE" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="00107FD1">
+    <w:p w14:paraId="54A10634" w14:textId="77777777" w:rsidR="005F1DDE" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="00107FD1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por correo postal o por fax a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C4144F" w14:textId="3383715F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+    <w:p w14:paraId="09C4144F" w14:textId="3383715F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth Enrollment Center </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">PO Box 290794 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Charlestown, MA</w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> 02129-0214 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00983545" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00983545" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">ax: </w:t>
       </w:r>
-      <w:r w:rsidR="001E673D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001E673D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
-      <w:r w:rsidR="001E673D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001E673D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>887-8799</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424BDD76" w14:textId="5378A933" w:rsidR="00EA487C" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00107FD1">
+    <w:p w14:paraId="424BDD76" w14:textId="5378A933" w:rsidR="00EA487C" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00107FD1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En persona a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737BCBA2" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00EA487C">
+    <w:p w14:paraId="737BCBA2" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00EA487C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth Enrollment Center </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>The Schrafft Center</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">529 Main Street, Suite 1M </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Charlestown, MA</w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> 02129.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4008E6" w14:textId="2AB859CB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00B2660D">
+    <w:p w14:paraId="6F4008E6" w14:textId="2AB859CB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dónde llamar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14183469" w14:textId="77777777" w:rsidR="00455947" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00455947">
+    <w:p w14:paraId="14183469" w14:textId="77777777" w:rsidR="00455947" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00455947">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Llámenos al (800) 841-2900, TDD/TTY: 711 si necesita lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9F545E" w14:textId="55FAD120" w:rsidR="00455947" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00D561AE">
+    <w:p w14:paraId="7F9F545E" w14:textId="55FAD120" w:rsidR="00455947" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1E748B25" w14:textId="2B2CBD52" w:rsidR="00455947" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Solicitud para la persona de la tercera edad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E748B25" w14:textId="2B2CBD52" w:rsidR="00455947" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="780ABA9E" w14:textId="1B1CFC76" w:rsidR="00455947" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Guía de cobertura de atención médica para la persona de la tercera edad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en otro idioma; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780ABA9E" w14:textId="1B1CFC76" w:rsidR="00455947" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">servicios de intérprete; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA637BC" w14:textId="2E0CDA28" w:rsidR="00455947" w:rsidRPr="00B25AF1" w:rsidRDefault="00455947" w:rsidP="00D561AE">
+    <w:p w14:paraId="4EA637BC" w14:textId="2E0CDA28" w:rsidR="00455947" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">ayuda para llenar la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solicitud para la persona de la tercera edad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAFFF2C" w14:textId="77777777" w:rsidR="00732A81" w:rsidRPr="00732A81" w:rsidRDefault="00455947" w:rsidP="00D561AE">
+    <w:p w14:paraId="0DAFFF2C" w14:textId="77777777" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="00455947" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ayuda con preguntas sobre el proceso de la solicitud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DDACB1" w14:textId="341E6907" w:rsidR="00310437" w:rsidRPr="00B25AF1" w:rsidRDefault="00310437" w:rsidP="00D561AE">
+    <w:p w14:paraId="68DDACB1" w14:textId="341E6907" w:rsidR="00310437" w:rsidRPr="007142F2" w:rsidRDefault="00310437" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B36ECA0" w14:textId="292A4197" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="00C42BDA">
+    <w:p w14:paraId="1B36ECA0" w14:textId="292A4197" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc203381137"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="18" w:name="_Toc224333167"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2520864D" w14:textId="57389C68" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2520864D" w14:textId="57389C68" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc203381138"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="19" w:name="_Toc224333168"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos especiales de elegibilidad según los ingresos mediante MassHealth Standard: para personas mayores de 65 años que requieran los servicios de un ayudante de atención individual para vivir en su hogar*</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6BCCF915" w14:textId="5E7C09EE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="005F1DDE">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6BCCF915" w14:textId="2A68C40D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="007142F2">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="005F1DDE" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="005F1DDE" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="BentonSansComp" w:hAnsi="BentonSansComp" w:cs="BentonSansComp"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F1DDE" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00F56A24" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSansComp" w:hAnsi="BentonSansComp" w:cs="BentonSansComp"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="211D1E"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1DDE" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La Sección 3 se aplica solamente a las personas con ingresos superiores al 100% del nivel de pobreza federal (consulte la tabla en la contraportada interior). Las personas de cualquier edad cuyos ingresos sean iguales o inferiores al 100% del nivel de pobreza federal no deben cumplir con estos requisitos especiales de elegibilidad según los ingresos para obtener MassHealth ni para recibir los servicios de un ayudante de atención individual (PCA) pagos por MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317C94EA" w14:textId="114F9A03" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+    <w:p w14:paraId="317C94EA" w14:textId="114F9A03" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Cómo influirá mi necesidad de tener los servicios de un ayudante de atención individual (PCA) de MassHealth en la forma en que MassHealth decida si yo puedo recibir MassHealth?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13699945" w14:textId="362FE138" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="13699945" w14:textId="362FE138" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si, según la tabla de la contraportada interior, nosotros decidimos que sus ingresos superan el 100% del nivel de pobreza federal y usted es mayor de 65 años, es posible que contemos una proporción menor de sus ingresos no laborales al decidir si usted puede obtener MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Entonces se aplicarían requisitos especiales de elegibilidad de MassHealth que se explican a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5529B1C0" w14:textId="18620005" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+    <w:p w14:paraId="5529B1C0" w14:textId="18620005" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Qué significan los servicios de PCA para MassHealth?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B94E9BE" w14:textId="5B2A3D76" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3B94E9BE" w14:textId="5B2A3D76" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los tipos de servicios que ofrece el programa de PCA de MassHealth mediante MassHealth Standard pueden ayudarle si usted es una persona mayor con una discapacidad permanente o de larga duración que le impida realizar actividades de la vida diaria, como bañarse, arreglarse, comer, vestirse, ir al baño, desplazarse de un sitio a otro, tomar medicamentos, etc., a menos que alguien le ayude físicamente</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Al recibir los servicios de PCA, algunas personas pueden permanecer en su hogar en vez de internarse en un centro de atención a largo plazo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD7F371" w14:textId="72B54BFD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+    <w:p w14:paraId="5AD7F371" w14:textId="72B54BFD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="BentonSansComp"/>
           <w:color w:val="211D1E"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información, consulte el reglamento del programa de PCA de MassHealth en 130 CMR 422.000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A31297" w14:textId="7DF8CF1B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+    <w:p w14:paraId="29A31297" w14:textId="7DF8CF1B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Quién puede recibir los servicios de PCA de MassHealth?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0405489A" w14:textId="47AFEFBD" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0405489A" w14:textId="47AFEFBD" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="005F1DDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No todas las personas pueden recibir los servicios de PCA de MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para recibir servicios de PCA, usted debe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9A3EF4" w14:textId="4620FAF7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="00D561AE">
+    <w:p w14:paraId="3A9A3EF4" w14:textId="4620FAF7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>tener una discapacidad permanente o de larga duración;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6DF26D" w14:textId="30385214" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="005F1DDE" w:rsidP="00D561AE">
+    <w:p w14:paraId="4A6DF26D" w14:textId="30385214" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="005F1DDE" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>necesitar que alguien le ayude físicamente con sus actividades de la vida diaria, como las indicadas anteriormente, que usted no pueda realizar por sí mismo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5B4F41" w14:textId="11182B54" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="0D5B4F41" w14:textId="11182B54" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>tener una autorización médica por escrito indicando que usted requiere los servicios de PCA; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769CED9A" w14:textId="24EB3A83" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="769CED9A" w14:textId="24EB3A83" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>obtener una autorización previa de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D542B59" w14:textId="49EB3D1F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+    <w:p w14:paraId="7D542B59" w14:textId="49EB3D1F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Cómo le informo a MassHealth que ya estoy recibiendo servicios de PCA o que creo que los necesito?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F281E83" w14:textId="14691535" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3F281E83" w14:textId="14691535" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si ya está recibiendo los servicios de PCA o cree que los necesita debido a su discapacidad, puede notificarnos cuando complete su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(si usted está solicitando cobertura de MassHealth)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La solicitud tiene una sección aparte para los servicios de PCA con tres preguntas sobre su necesidad de servicios de PCA, tal como se explica a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3CFAB4" w14:textId="69D123A9" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="2C3CFAB4" w14:textId="69D123A9" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe contestar la primera pregunta de la sección de PCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6A8563" w14:textId="4A3C0F00" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="3A6A8563" w14:textId="4A3C0F00" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Si ya está recibiendo los servicios de PCA de MassHealth y desea seguir recibiéndolos, solo responda la pregunta 1 de la sección de PCA</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth le enviará un aviso informándole sobre nuestra decisión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D432154" w14:textId="51FC5657" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="3D432154" w14:textId="51FC5657" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted cree que necesita los servicios de PCA, debe completar también las preguntas 2 y 3 de la sección de PCA</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si contestó “SÍ” a las preguntas 2 y 3, también debe llenar el Suplemento: Ayudante de atención individual</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El Suplemento de PCA viene adjunto a la Solicitud para la persona de la tercera edad y en el formulario de renovación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9C8B00" w14:textId="2492B58D" w:rsidR="00B672ED" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4B9C8B00" w14:textId="2492B58D" w:rsidR="00B672ED" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si usted es un afiliado actual de MassHealth, puede completar el Suplemento para ayudante de atención individual como un formulario por separado, que puede encontrar en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="004C4E99" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="004C4E99" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/files/documents/2018/11/20/pca-supp.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EC66E0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EC66E0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8D6786" w14:textId="7487B707" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+    <w:p w14:paraId="4F8D6786" w14:textId="7487B707" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Qué sucede después?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC9686D" w14:textId="2383B9AB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7EC9686D" w14:textId="2383B9AB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Revisaremos su declaración sobre la necesidad de tener servicios de PCA y la información en su Suplemento de PCA para decidir si usted necesita servicios de PCA</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Le enviaremos un aviso informándole sobre nuestra decisión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB81B41" w14:textId="6A122E2D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+    <w:p w14:paraId="0FB81B41" w14:textId="6A122E2D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Qué debo hacer si MassHealth concuerda en que necesito los servicios de PCA?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FA579E" w14:textId="312D69C8" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="24FA579E" w14:textId="312D69C8" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si decidimos que usted necesita los servicios de PCA, y consideramos una porción menor de sus ingresos, y si decidimos que puede obtener MassHealth, usted debe hacer lo siguiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33001B6C" w14:textId="55B8B555" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="33001B6C" w14:textId="55B8B555" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe comunicarse con una agencia de supervisión de cuidados personales (PCM) de MassHealth para programar los servicios de PCA dentro de los 90 días desde la fecha en que hayamos decidido que puede recibir MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener una lista de agencias de PCM de MassHealth, llámenos al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2628BB9A" w14:textId="4D91828D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="2628BB9A" w14:textId="4D91828D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Le notificaremos si necesitamos los comprobantes de que usted se ha comunicado con una agencia de PCM de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127B310B" w14:textId="77777777" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00FE18F3">
-[...7 lines deleted...]
-    <w:p w14:paraId="5413A45B" w14:textId="4F67C84B" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+    <w:p w14:paraId="5413A45B" w14:textId="7D789B71" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Importante: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cuando la agencia de PCM que usted haya elegido acepte brindarle los servicios de PCA, usted será el empleador de su propio PCA</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto significa que </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56A24" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>usted deberá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encontrar, contratar, capacitar y despedir (si fuera necesario) a su propio PCA</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Además, deberá cumplir con los requisitos especiales para asegurarse de que su PCA reciba su pago puntualmente</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La agencia de PCM podrá informarle sobre cómo obtener ayuda con estas responsabilidades</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Es posible que MassHealth no </w:t>
       </w:r>
-      <w:r w:rsidR="00440BC2" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00440BC2" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> pague a ciertos miembros de su familia para que sean su PCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634487A4" w14:textId="453F93C9" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+    <w:p w14:paraId="634487A4" w14:textId="453F93C9" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información sobre el Programa de Ayudantes de atención individual de MassHealth, llámenos al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142A3EEC" w14:textId="4F3B6E3D" w:rsidR="00FE18F3" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="142A3EEC" w14:textId="4F3B6E3D" w:rsidR="00FE18F3" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para consultar las cifras más actualizadas para determinar la elegibilidad, visite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="004C4E99" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="004C4E99" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/eligibility-figures-tables-for-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00210285" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00210285" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BCAAFE" w14:textId="77777777" w:rsidR="00F943ED" w:rsidRPr="00B25AF1" w:rsidRDefault="00F943ED" w:rsidP="00FE18F3">
+    <w:p w14:paraId="33BCAAFE" w14:textId="77777777" w:rsidR="00F943ED" w:rsidRPr="007142F2" w:rsidRDefault="00F943ED" w:rsidP="00FE18F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F8A225" w14:textId="3A78CEDF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00F51F13">
+    <w:p w14:paraId="67F8A225" w14:textId="3A78CEDF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00F51F13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc203381139"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="20" w:name="_Toc224333169"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="48715768" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="0068763F">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="48715768" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="0068763F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc134694187"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="21" w:name="_Toc134694187"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc137469632"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc224333170"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Massachusetts Health Connector</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="6E088EA4" w14:textId="77777777" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Massachusetts Health Connector da acceso a planes de seguro de salud y dentales para personas, familias y pequeñas empresas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542C062D" w14:textId="25265B04" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="542C062D" w14:textId="25265B04" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La cobertura de salud mediante Massachusetts Health Connector no es lo mismo que MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08266FE6" w14:textId="34C71EB7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+    <w:p w14:paraId="08266FE6" w14:textId="34C71EB7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Hlk200730354"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="24" w:name="_Hlk200730354"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Elegibilidad para Health Connector Eligibility y Medicare</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="585F9575" w14:textId="2E18FE13" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00520743" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted está inscrito en Medicare, no podrá adquirir un plan de seguro de salud mediante Health Connector ni tampoco podrá obtener un plan de ConnectorCare ni los Créditos Fiscales Anticipados por el Pago de Primas que lo ayuden a reducir el costo de su seguro de salud.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7137E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En este caso, usted aún podría calificar para </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40E7E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recibir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7137E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cobertura de salud y ayuda para pagar por la cobertura de salud mediante Health Connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BC6BA1" w14:textId="58213342" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Generalmente, usted puede calificar para comprar un plan de seguro de salud o dental mediante Health Connector si cumple con los siguientes requisitos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B98AD8" w14:textId="3F11A4C9" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="73B98AD8" w14:textId="3F11A4C9" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es residente de Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0167B7CA" w14:textId="195BE4A8" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="0167B7CA" w14:textId="195BE4A8" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es ciudadano o nacional de EE. UU., o es residente legal en Estados Unidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E853E0F" w14:textId="31D19F38" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="4E853E0F" w14:textId="31D19F38" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No está encarcelado, a menos que esté esperando ser juzgado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712172EE" w14:textId="4D5DC102" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="712172EE" w14:textId="0FD7F081" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00520743" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si usted debe pagar Medicare Parte A, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7137E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>tiene la opción de elegir la compra de un plan de cobertura de salud mediante Health Connector si es mayor de 65 años</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C7137E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted puede ser elegible para un crédito fiscal para reducir el costo de sus primas mensuales o de los planes de ConnectorCare, los cuales tienen primas más bajas y menores costos de bolsillo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C7137E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información, consulte la sección “Créditos Fiscales Anticipados por el Pago de Primas” a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F01767" w14:textId="5B9C80E7" w:rsidR="00C7137E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="59F01767" w14:textId="5B9C80E7" w:rsidR="00C7137E" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si no es elegible para un crédito fiscal o un plan de ConnectorCare, y desea cobertura de salud mediante Health Connector, usted será responsable por el costo total del plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D295CF" w14:textId="1AAD6024" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00B2660D">
+    <w:p w14:paraId="09D295CF" w14:textId="1AAD6024" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Planes de Health Connector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC9DB8C" w14:textId="5664F1D5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
-[...24 lines deleted...]
-    <w:p w14:paraId="44A83018" w14:textId="413ABC0D" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
+    <w:p w14:paraId="6EC9DB8C" w14:textId="61891101" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00C7137E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los planes de seguro de salud </w:t>
+      </w:r>
+      <w:r w:rsidR="003C539C" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguientes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>brindan beneficios completos de salud, incluyendo visitas al médico u hospital, y recetas</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A83018" w14:textId="413ABC0D" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C7137E" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los planes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Platinum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (platino) tienen la prima más alta de todas, pero los copagos y deducibles son los más bajos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F8860C" w14:textId="0B86E6E7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="00D561AE">
+    <w:p w14:paraId="65F8860C" w14:textId="0B86E6E7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los planes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Gold </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(oro) y </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Silver </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(plata) tienen primas más bajas, pero copagos y deducibles más altos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA8542B" w14:textId="6BFA3A91" w:rsidR="004C0E8F" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="00D561AE">
+    <w:p w14:paraId="5DA8542B" w14:textId="6BFA3A91" w:rsidR="004C0E8F" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los planes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronze </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(bronce) tienen las primas más bajas de todas, pero los copagos y deducibles son los más altos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CF120E" w14:textId="688993FF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="004C0E8F">
+    <w:p w14:paraId="21CF120E" w14:textId="625E4939" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00BC64B3" w:rsidP="004C0E8F">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1FF45F08" w14:textId="050CDB21" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="00804609">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los médicos, hospitales y otros proveedores podrían variar según la red</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0E8F" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF45F08" w14:textId="050CDB21" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="00804609">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Créditos Fiscales por el Pago de Primas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEE755E" w14:textId="6BA3B8B8" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="004C0E8F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7CEE755E" w14:textId="562C0532" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="004C0E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los Créditos Fiscales por el Pago de Primas son una manera de reducir el costo de las primas de su seguro</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El valor de su crédito fiscal depende del tamaño de su hogar, sus ingresos y del costo de los planes de seguro de salud que usted tenga a disposición</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puede informarse si califica para el crédito fiscal y de cuánto será el crédito después de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96433" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que presente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>una solicitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25260057" w14:textId="22E1C64F" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="004C0E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted califica para recibir un Crédito Fiscal por el Pago de Primas, puede elegir recibirlo al final del año, cuando declara sus impuestos, o puede solicitarlo mensualmente para pagar la prima de su seguro, como un Crédito Fiscal Anticipado por el Pago de Primas (APTC)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...25 lines deleted...]
-    <w:p w14:paraId="66F2D353" w14:textId="33DCF55B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="00804609">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96433" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rédito </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96433" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iscal </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96433" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>nticipado se enviará directamente a su compañía de seguros para que usted pague menos cada mes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F2D353" w14:textId="33DCF55B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="00804609">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Planes de ConnectorCare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740DB193" w14:textId="26C81688" w:rsidR="004C0E8F" w:rsidRPr="00B25AF1" w:rsidRDefault="004C0E8F" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="740DB193" w14:textId="26C81688" w:rsidR="004C0E8F" w:rsidRPr="007142F2" w:rsidRDefault="004C0E8F" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Además de los Créditos Fiscales Anticipados por el Pago de Primas del gobierno federal, también podría obtener ayuda para pagar por el seguro de salud de Massachusetts mediante un plan de seguro de salud de ConnectorCare</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los planes de ConnectorCare son un conjunto de planes de seguro de salud con primas mensuales más bajas, sin deducibles y con copagos más bajos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2560BF" w14:textId="54326318" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00531A39" w:rsidP="00531A39">
+    <w:p w14:paraId="3D2560BF" w14:textId="54326318" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00531A39" w:rsidP="00531A39">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Costos especiales para los indígenas norteamericanos y los nativos de Alaska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFD4DC3" w14:textId="167754A5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00531A39" w:rsidP="00531A39">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5DFD4DC3" w14:textId="167754A5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00531A39" w:rsidP="00531A39">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los indígenas norteamericanos y nativos de Alaska podrían obtener ayuda adicional para pagar por la atención de salud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es un indígena norteamericano y recibe servicios directamente de un establecimiento de Servicio de Salud para Indígenas, una organización indígena urbana o una tribu, o por medio del programa del Servicio de Salud por Contrato, no tendrá que pagar costos de bolsillo cuando reciba atención</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted también podrá inscribirse o cambiar de planes de salud mensualmente a lo largo del año</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los indígenas norteamericanos y los nativos de Alaska con ingresos iguales o inferiores al 300% del FPL no deberán pagar costos de bolsillo, como copagos, deducibles y coseguro.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD44009" w14:textId="52BC976E" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00531A39" w:rsidP="00531A39">
+    <w:p w14:paraId="1DD44009" w14:textId="52BC976E" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00531A39" w:rsidP="00531A39">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Elegibilidad para Créditos Fiscales Anticipados por el Pago de Primas y ConnectorCare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D02423" w14:textId="4E37E0A4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00531A39" w:rsidP="00D561AE">
+    <w:p w14:paraId="78D02423" w14:textId="64A13FDF" w:rsidR="00107FD1" w:rsidRPr="00C56808" w:rsidRDefault="00BC64B3" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los planes de ConnectorCare y los Créditos Fiscales Anticipados por el Pago de Primas (APTC) podrían estar disponibles para los hogares con ingresos entre el 100% y el 400% del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56808">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>nivel de pobreza federal (FPL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329D6FA9" w14:textId="535CAF18" w:rsidR="00531A39" w:rsidRPr="007142F2" w:rsidRDefault="00531A39" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para calificar para los Créditos Fiscales Anticipados por el Pago de Primas y ConnectorCare, usted también deberá cumplir con los siguientes requisitos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB66CD" w14:textId="78333ECC" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
+    <w:p w14:paraId="1FBB66CD" w14:textId="78333ECC" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">No estar inscrito en Medicare; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736386AF" w14:textId="65BAA7EA" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
+    <w:p w14:paraId="736386AF" w14:textId="65BAA7EA" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">No ser elegible para recibir Medicare Parte A sin primas; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C32DAF7" w14:textId="62036B25" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
+    <w:p w14:paraId="4C32DAF7" w14:textId="62036B25" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">No poder adquirir un seguro de salud por medio de un empleador que cumpla con el requisito de "valor mínimo" y que sea económico; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56070514" w14:textId="7C442662" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
+    <w:p w14:paraId="56070514" w14:textId="7C442662" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">No ser elegible para la cobertura de un plan patrocinado por el gobierno, como MassHealth y TRICARE; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665AB7D1" w14:textId="4C9BAFF5" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
+    <w:p w14:paraId="665AB7D1" w14:textId="4C9BAFF5" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentar la declaración de impuestos federales por cada año en que usted obtenga beneficios; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674CE903" w14:textId="00AFF39E" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
+    <w:p w14:paraId="674CE903" w14:textId="00AFF39E" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Presentar la declaración conjunta de impuestos si usted está casado(a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63137FD7" w14:textId="23F44B94" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+    <w:p w14:paraId="63137FD7" w14:textId="23F44B94" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Cómo sé si el plan de mi empleador cumple con los estándares de valor mínimo?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F9124B" w14:textId="417C3C68" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="32F9124B" w14:textId="417C3C68" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los estándares de “valor mínimo” significan que el plan de seguro de salud pagará por lo menos el 60% del costo total de los servicios médicos para una población estándar</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El otro 40% de los costos sería pagado por los afiliados por medio de deducibles, copagos y coseguros</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La mayoría de los planes de empleadores cumplen con los estándares de valor mínimo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para saber si el plan de su empleador cumple con estos estándares, comuníquese con el departamento de recursos humanos de su empleo o con el plan de seguro de salud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E654DA" w14:textId="5CF6C9D1" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+    <w:p w14:paraId="71E654DA" w14:textId="5CF6C9D1" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Cuáles planes de empleadores se consideran “económicos”?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4037A01D" w14:textId="7C90166B" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+    <w:p w14:paraId="4037A01D" w14:textId="74C722B3" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="KeplerStd-LightScn" w:cs="KeplerStd-LightScn"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="KeplerStd-LightScn" w:cs="KeplerStd-LightScn"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Conforme a la Ley de Protección al Paciente y Cuidado de Salud a Bajo Precio (ACA), se considera que el plan ofrecido por su empleador es asequible para 2025 si el plan de menor costo vale menos que el 9.02% de los ingresos de su hogar.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3521D230" w14:textId="744C1B52" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00B2660D">
+        <w:t>Conforme a la Ley de Protección al Paciente y Cuidado de Salud a Bajo Precio (ACA), se considera que el plan ofrecido por su empleador es asequible para 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7130E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="KeplerStd-LightScn" w:cs="KeplerStd-LightScn"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="KeplerStd-LightScn" w:cs="KeplerStd-LightScn"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si el plan de menor costo vale menos que el 9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7130E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="KeplerStd-LightScn" w:cs="KeplerStd-LightScn"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>96</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="KeplerStd-LightScn" w:cs="KeplerStd-LightScn"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>% de los ingresos de su hogar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3521D230" w14:textId="744C1B52" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos para declarar impuestos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257FFC66" w14:textId="1BE887D4" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="257FFC66" w14:textId="168B3360" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para obtener créditos fiscales </w:t>
+      </w:r>
+      <w:r w:rsidR="005D23BC" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan</w:t>
+      </w:r>
+      <w:r w:rsidR="005D23BC" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ConnectorCare, usted debe presentar una declaración </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07028" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>de impuestos para el año en el que obtuvo créditos fiscales o un plan ConnectorCare</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si está casado(a), debe presentar una declaración conjunta de impuestos, a menos que sea una víctima de violencia doméstica o haya sido abandonado(a) por su cónyuge</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no debe presentar una declaración de impuestos para obtener beneficios de MassHealth, CMSP o HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A02AC7F" w14:textId="7D328BAD" w:rsidR="00187F2D" w:rsidRPr="00B25AF1" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3A02AC7F" w14:textId="7D328BAD" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted ha recibido un Crédito Fiscal Anticipado por el Pago de Primas (APTC) alguna vez en el pasado o tuvo un plan de ConnectorCare, se requiere que usted “reconcilie” con el IRS el crédito fiscal que recibió</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para reconciliar, usted debe presentar el Formulario 8962 del IRS junto con su declaración federal de impuestos</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>El Formulario 8962 tiene información que el IRS usa para ver si usted recibió la cantidad correcta de crédito fiscal para reducir los costos de las primas del seguro de salud a lo largo del año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A05D01" w14:textId="105EAFAE" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Si usted ha recibido un Crédito Fiscal Anticipado por el Pago de Primas (APTC) alguna vez en el pasado o tuvo un plan de ConnectorCare, se requiere que usted “reconcilie” con el IRS el crédito fiscal que recibió</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+        <w:t>Si recibió demasiado crédito por anticipado, usted podría deberle algo o el total del crédito al IRS</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted recibió muy poco crédito por anticipado, usted podría recibir la cantidad que pagó demás.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31050566" w14:textId="02156A1B" w:rsidR="00187F2D" w:rsidRPr="007142F2" w:rsidRDefault="00E46009" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Deberá</w:t>
+      </w:r>
+      <w:r w:rsidR="00187F2D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentar el Formulario 8962 con sus impuestos</w:t>
+      </w:r>
+      <w:r w:rsidR="0082103B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> federales</w:t>
+      </w:r>
+      <w:r w:rsidR="00187F2D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por cada año que usted reciba un APTC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB4F0D3" w14:textId="5AFB3E07" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00B2660D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Primas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5487A891" w14:textId="0BB5ABEA" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00187F2D" w:rsidP="00187F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted tiene una prima mensual, debe pagarla antes del día 23 de cada mes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...18 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Cuando se inscribe en un plan mediante Health Connector, usted debe pagar su primera prima antes del día 23 del mes y antes de que comience su cobertura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735A9B50" w14:textId="5A50EA0D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Comienzo de la cobertura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E399A4D" w14:textId="0FD985EE" w:rsidR="001E579D" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Después de que califique para un plan de seguro de salud o dental mediante Health Connector, usted debe completar su inscripción antes de que comience su cobertura</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...45 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para terminar de inscribirse, usted debe elegir un plan de seguro de salud o dental, y pagar la primera factura de su prima como máximo el 23 del mes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Una vez que usted haya elegido un plan y haya pagado su primera factura, su cobertura comenzará el primer día del mes siguiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439C4644" w14:textId="77777777" w:rsidR="00F943ED" w:rsidRPr="00B25AF1" w:rsidRDefault="00F943ED">
+    <w:p w14:paraId="439C4644" w14:textId="77777777" w:rsidR="00F943ED" w:rsidRPr="007142F2" w:rsidRDefault="00F943ED">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D406702" w14:textId="1615BFB8" w:rsidR="00FE18F3" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="00C42BDA">
+    <w:p w14:paraId="5D406702" w14:textId="1615BFB8" w:rsidR="00FE18F3" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc203381141"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="25" w:name="_Toc224333171"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 5</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0ABC9C6F" w14:textId="5B68AC51" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00C42BDA">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="0ABC9C6F" w14:textId="5B68AC51" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc134694199"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="26" w:name="_Toc134694199"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc137469643"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc224333172"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Safety Net</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="093193E3" w14:textId="01968EDD" w:rsidR="001E579D" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="001E579D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Safety Net (HSN) paga a los hospitales de enfermedades agudas y centros comunitarios de salud de Massachusetts por ciertos servicios de atención de salud prestados a pacientes de bajos ingresos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>HSN paga por los servicios prestados a residentes de Massachusetts con ingresos del hogar iguales o inferiores al 300% del nivel de pobreza federal</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth determina la elegibilidad para recibir HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616BDEDE" w14:textId="2A0BAB57" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
+    <w:p w14:paraId="616BDEDE" w14:textId="2A0BAB57" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Quién puede recibir beneficios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7810EF" w14:textId="0A2AE4F0" w:rsidR="001E579D" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="001E579D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7C7810EF" w14:textId="0A2AE4F0" w:rsidR="001E579D" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="001E579D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>E posible que HSN pague por ciertos servicios recibidos en un hospital de enfermedades agudas o un centro de salud comunitario si usted es residente de Massachusetts y no tiene seguro o está subasegurado (su seguro no cubre todos los servicios médicamente necesarios).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1692850C" w14:textId="1FF2842F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
+    <w:p w14:paraId="1692850C" w14:textId="1FF2842F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Normas sobre los ingresos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E06E5E5" w14:textId="74AED996" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="001E579D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0E06E5E5" w14:textId="74AED996" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="001E579D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe darnos un comprobante del Ingreso Bruto Ajustado Modificado (MAGI) para cada persona en su hogar</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>HSN generalmente cubre a personas con un ingreso del hogar igual o inferior al 300% del nivel de pobreza federal</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si sus ingresos superan el 150% del nivel de pobreza federal, y son iguales o inferiores al 300%, podría aplicarse un deducible anual basado en los ingresos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El deducible es una cantidad de los costos de atención de salud por la cual usted es responsable</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tanto las facturas pagas como las impagas pueden contar para el deducible</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solamente los servicios que HSN pueda pagar contarán para su deducible</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las facturas de un médico y de un laboratorio de análisis o de radiología privados no cuentan para el deducible, aunque obtenga estos servicios en un hospital</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte con su proveedor cuáles facturas cuentan para el deducible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AE4614" w14:textId="32B7DC85" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
+    <w:p w14:paraId="39AE4614" w14:textId="32B7DC85" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios cubiertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC33678" w14:textId="27E12123" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="001E579D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6DC33678" w14:textId="27E12123" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="001E579D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para HSN, los servicios deben ser prestados por un hospital de enfermedades agudas o un centro de salud comunitario de Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>HSN generalmente pagará por los mismos servicios que estén cubiertos por MassHealth Standard</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>HSN paga por algunos servicios de farmacia, pero debe surtir su receta en una farmacia asociada con el médico que escribió la receta</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede haber algunos límites, así que siempre debe verificar con su proveedor si ofrece el servicio</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Podrían cobrarle un deducible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750D8530" w14:textId="6CAE506C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="001E579D" w:rsidP="001E579D">
+    <w:p w14:paraId="750D8530" w14:textId="6CAE506C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="001E579D" w:rsidP="001E579D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Algunos de los servicios que no están cubiertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BB7C59" w14:textId="43BE01C2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="22BB7C59" w14:textId="43BE01C2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A continuación, se indican algunos servicios que no están cubiertos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe verificar con su proveedor para obtener la lista completa de lo que está cubierto y lo que no lo está.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F23291" w14:textId="4D306A82" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="32F23291" w14:textId="4D306A82" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Médicos no empleados por el hospital, aunque trabajen en el hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C554B3" w14:textId="13D0B9D5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="07C554B3" w14:textId="13D0B9D5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de ambulancia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F01AA" w14:textId="76DF4F94" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="384F01AA" w14:textId="76DF4F94" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cargos de análisis no facturados por un hospital de enfermedades agudas o un centro de salud comunitario de Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FF97CC" w14:textId="5820F38C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="49FF97CC" w14:textId="5820F38C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de radiología no facturados por un hospital de enfermedades agudas o centro de salud comunitario de Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6F3A0F" w14:textId="765F1FCB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="6D6F3A0F" w14:textId="765F1FCB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Equipo médico duradero, excepto por muletas y bastones proporcionados durante una visita médica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A753BB4" w14:textId="6148E9A4" w:rsidR="00FE212B" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="7A753BB4" w14:textId="6148E9A4" w:rsidR="00FE212B" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios no médicos (sociales, educativos, vocacionales).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0092837A" w14:textId="7A8E22F7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="0092837A" w14:textId="7A8E22F7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios no médicamente necesarios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B15B66" w14:textId="28622C45" w:rsidR="00FE212B" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
+    <w:p w14:paraId="66B15B66" w14:textId="28622C45" w:rsidR="00FE212B" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios experimentales o no comprobados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69884C9E" w14:textId="1671D2C7" w:rsidR="00FE212B" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
+    <w:p w14:paraId="69884C9E" w14:textId="1671D2C7" w:rsidR="00FE212B" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede encontrar una descripción más detallada de los servicios cubiertos y los límites en el reglamento de HSN en 101 CMR 613.00.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4666B6E4" w14:textId="40564D8C" w:rsidR="00FE212B" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
+    <w:p w14:paraId="4666B6E4" w14:textId="40564D8C" w:rsidR="00FE212B" w:rsidRPr="007142F2" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Comienzo de la cobertura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6662DE" w14:textId="6989829D" w:rsidR="00FE212B" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1F6662DE" w14:textId="0A945046" w:rsidR="00FE212B" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si recibimos toda la información necesaria dentro de los 90 días y usted es elegible, su elegibilidad de HSN podría comenzar hasta 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10DC3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>días antes de la fecha en que MassHealth reciba su solicitud</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte con su proveedor si usted tiene elegibilidad retroactiva para recibir HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4027BBB8" w14:textId="63C650C3" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00B2660D">
-[...10 lines deleted...]
-          <w:rStyle w:val="Heading1Char"/>
+    <w:p w14:paraId="5A65719F" w14:textId="01CB89D2" w:rsidR="00B267A5" w:rsidRPr="00B267A5" w:rsidRDefault="00B267A5" w:rsidP="00B267A5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B267A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Estándar de ingresos para deducibles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:p w14:paraId="345C81D7" w14:textId="76D84553" w:rsidR="4D94A0D3" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si sus ingresos MAGI superan el 150% del nivel de pobreza federal, usted podría ser responsable de pagar un deducible</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Un deducible de HSN es igual al costo anual actual de la prima mensual de ConnectorCare más baja ($6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10DC3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a partir de la fecha de publicación de la presente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Guía para la persona de la tercera edad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>), o es igual al 40% de la diferencia entre los ingresos MAGI más bajos en su Costo de prima del grupo familiar (PBFG) y el 200% del nivel de pobreza federal, o al que sea más alto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332F66D8" w14:textId="61046DAF" w:rsidR="00FE212B" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE212B" w:rsidP="00FE212B">
-[...9 lines deleted...]
-          <w:rStyle w:val="Heading1Char"/>
+    <w:p w14:paraId="1EA0860D" w14:textId="47330EA1" w:rsidR="00B267A5" w:rsidRPr="00B267A5" w:rsidRDefault="00B267A5" w:rsidP="00B267A5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B267A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Dificultades económicas por motivos médicos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:p w14:paraId="5B27E466" w14:textId="70871A68" w:rsidR="4D94A0D3" w:rsidRPr="007142F2" w:rsidRDefault="00B267A5" w:rsidP="00FE212B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE212B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>as dificultades económicas por motivos médicos (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE212B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>medical hardship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00FE212B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) es un tipo de asistencia de HSN que está disponible para personas o su familia cuyos gastos médicos hayan aumentado tanto que ya no pueden pagar sus facturas médicas</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00FE212B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los asesores financieros podrían completar las solicitudes asistencia por dificultades económicas por motivos médicos en los hospitales de enfermedades agudas o centros de salud comunitarios</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00FE212B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los solicitantes no pueden presentar la solicitud más de dos veces durante un período de 12 meses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AF2ACD" w14:textId="4692ACF0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
+    <w:p w14:paraId="30AF2ACD" w14:textId="4692ACF0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Proceso de quejas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B09CA45" w14:textId="31A3EF55" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4B09CA45" w14:textId="31A3EF55" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los pacientes pueden solicitar que HSN revise la determinación de elegibilidad para dificultades económicas por motivos médicos o si el proveedor cumple con el reglamento de HSN</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para presentar una queja a HSN, envíe una carta a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A1A410" w14:textId="53CD7D18" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+    <w:p w14:paraId="51A1A410" w14:textId="53CD7D18" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Health Safety Net Office </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Attn.: HSN Grievances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">100 Hancock Street, 6th </w:t>
       </w:r>
-      <w:r w:rsidR="00A76DF9" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A76DF9" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">loor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Quincy, MA </w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411FE256" w14:textId="0D807BF5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="411FE256" w14:textId="0D807BF5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La carta debería incluir su nombre y dirección y, de ser posible, información sobre la situación, el motivo de la queja, el nombre del proveedor (si el proveedor estuviera involucrado) y cualquier otra información relevante</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene preguntas sobre la presentación de una queja, llame a la Línea de ayuda de HSN al (877) 910-2100.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3AE5FD" w14:textId="77777777" w:rsidR="001E393E" w:rsidRPr="00B25AF1" w:rsidRDefault="001E393E">
+    <w:p w14:paraId="7F3AE5FD" w14:textId="77777777" w:rsidR="001E393E" w:rsidRPr="007142F2" w:rsidRDefault="001E393E">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11961891" w14:textId="4A04DCC2" w:rsidR="00FE18F3" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00C42BDA">
+    <w:p w14:paraId="11961891" w14:textId="4A04DCC2" w:rsidR="00FE18F3" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc203381145"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="29" w:name="_Toc224333173"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 6</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="46393DAE" w14:textId="7C6D2808" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00C42BDA">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="46393DAE" w14:textId="7C6D2808" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc203381146"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="30" w:name="_Toc224333174"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth y otros beneficios</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2B9A8C66" w14:textId="0AD1DD1E" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los tipos de cobertura de MassHealth se explican brevemente en las páginas siguientes</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted tiene preguntas sobre cuáles son los servicios cubiertos, llámenos (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FE4F68" w14:textId="0EDF9487" w:rsidR="009A6419" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
+    <w:p w14:paraId="14FE4F68" w14:textId="0EDF9487" w:rsidR="009A6419" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tipos de cobertura de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B38FBBB" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00804609">
+    <w:p w14:paraId="7B38FBBB" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00804609">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc134694210"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="31" w:name="_Toc134694210"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc137469654"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Standard</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="5604EB92" w14:textId="523406D6" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth Standard es la cobertura más completa ofrecida por MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Paga una amplia gama de beneficios de atención de salud, incluidos los servicios de atención a largo plazo o las internaciones breves en un centro de enfermería especializada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6B4A32" w14:textId="6B8AE971" w:rsidR="005F296E" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00737318">
+    <w:p w14:paraId="2C6B4A32" w14:textId="6B8AE971" w:rsidR="005F296E" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00737318">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estado inmigratorio y MassHealth Standard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371126C7" w14:textId="5B7BC83A" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="371126C7" w14:textId="5B7BC83A" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Aunque usted crea que no puede obtener MassHealth Standard debido a su estado inmigratorio, es posible que califique si cumple con determinados </w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>requisitos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> clínicos, de ingresos y de bienes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23207189" w14:textId="41458A1F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
+    <w:p w14:paraId="23207189" w14:textId="41458A1F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Fecha de inicio de la cobertura (si es elegible)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16484E0B" w14:textId="5642B21C" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="16484E0B" w14:textId="5642B21C" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La cobertura por lo general se inicia en la primera fecha del mes en que MassHealth recibe su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>completada y firmada</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene facturas médicas sin pagar, la cobertura puede comenzar hasta tres meses antes del mes en que haya presentado su solicitud, si usted puede demostrar que hubiera cumplido con los requisitos de elegibilidad</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted solicita beneficios de atención a largo plazo en su hogar o en un centro de salud, la fecha de inicio de su cobertura está sujeta a otros requisitos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407954E3" w14:textId="165E5B3C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
+    <w:p w14:paraId="407954E3" w14:textId="165E5B3C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios cubiertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BA71F8" w14:textId="797FB6A5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="09BA71F8" w14:textId="61E88551" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para MassHealth Standard, los servicios cubiertos incluyen los </w:t>
+      </w:r>
+      <w:r w:rsidR="00194DAC" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede haber algunos límites.</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su proveedor de atención de salud puede explicarlos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C0F7F2" w14:textId="63A30949" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="38C0F7F2" w14:textId="63A30949" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de internación hospitalaria.* </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF4BE4D" w14:textId="4DBD876D" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="5DF4BE4D" w14:textId="4DBD876D" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios ambulatorios: en hospitales, clínicas, médicos, dentistas y atención de salud en el hogar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11358371" w14:textId="786B207C" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="11358371" w14:textId="786B207C" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios médicos: análisis de laboratorio, radiografías, terapias, medicamentos con receta, anteojos, audífonos, equipos e insumos médicos.* </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D003601" w14:textId="28472B8D" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="4D003601" w14:textId="28472B8D" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de acupuntura.** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C24A7CC" w14:textId="3E2CED4F" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="1C24A7CC" w14:textId="3E2CED4F" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios para salud mental y trastornos por uso de sustancias: para pacientes internados y ambulatorios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4545F202" w14:textId="6AFFF5BE" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="4545F202" w14:textId="6AFFF5BE" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de hospicio: se aplican requisitos especiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276219B5" w14:textId="674DF0E1" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="276219B5" w14:textId="674DF0E1" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia.** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79810C91" w14:textId="20D758AC" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="79810C91" w14:textId="20D758AC" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Transporte: se aplican requisitos especiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CC1261" w14:textId="1F32CDBE" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="66CC1261" w14:textId="1F32CDBE" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de ayudante de atención individual (PCA): se aplican requisitos especiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2892D7B3" w14:textId="0BE6D980" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="2892D7B3" w14:textId="0BE6D980" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de atención a largo plazo: se aplican requisitos especiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0915489A" w14:textId="231B830F" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="0915489A" w14:textId="231B830F" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios por enfermedades crónicas y de rehabilitación de pacientes internados en un hospital: se aplican requisitos especiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B05C50C" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="0B05C50C" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Atención de salud diaria y cuidado temporal para adultos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F2174B" w14:textId="4BF76228" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="22F2174B" w14:textId="4BF76228" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Atención y servicios relacionados con el trasplante de órganos (si se aprueba)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18884937" w14:textId="1AF2B47B" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
+    <w:p w14:paraId="18884937" w14:textId="1AF2B47B" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Pago de costo compartido de Medicare: de las primas de las Partes A y B de Medicare y de copagos y deducibles de Medicare para servicios que no sean de farmacia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D029BC" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+    <w:p w14:paraId="55D029BC" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15154006" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+    <w:p w14:paraId="15154006" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">* Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 415.000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B45DE73" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+    <w:p w14:paraId="6B45DE73" w14:textId="77777777" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">** Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 447.000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEABB25" w14:textId="7273CB6C" w:rsidR="007D61D9" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+    <w:p w14:paraId="2FEABB25" w14:textId="7273CB6C" w:rsidR="007D61D9" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede encontrar una lista completa y una descripción más detallada de los servicios cubiertos en el reglamento de MassHealth en 130 CMR 450.105.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CEF65B" w14:textId="076BB678" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="005E12EB" w:rsidP="00B2660D">
+    <w:p w14:paraId="02CEF65B" w14:textId="076BB678" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="005E12EB" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc134694212"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="33" w:name="_Toc134694212"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc137469656"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
-      <w:r w:rsidR="004A726D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="004A726D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>CommonHealth</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="58CDB116" w14:textId="304F4F04" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="007D61D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth CommonHealth ofrece beneficios de atención de salud </w:t>
+      </w:r>
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los de MassHealth Standard para adultos discapacitados que no pueden recibir cobertura de MassHealth Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los beneficios podrían incluir los servicios en un centro de enfermería especializada durante seis meses como máximo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660F8364" w14:textId="388122D1" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
+    <w:p w14:paraId="660F8364" w14:textId="388122D1" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="007D61D9" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Quién puede recibir beneficios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B26CC9" w14:textId="59EECCA8" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="36B26CC9" w14:textId="59EECCA8" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted podría recibir cobertura de MassHealth CommonHealth si reside en Massachusetts y si es un adulto discapacitado que trabaja 40 o más horas por mes o actualmente está trabajando y ha trabajado al menos 240 horas en los seis meses inmediatamente anteriores al mes de la solicitud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También podría obtener MassHealth CommonHealth incluso si no está trabajando, pero ha estado recibiendo CommonHealth durante al menos diez años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE3D93E" w14:textId="3E692F32" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="6BE3D93E" w14:textId="3E692F32" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth decide si usted es discapacitado(a) según las estipulaciones de las leyes federales y estatales</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para un adulto, generalmente esto quiere decir que usted padece una afección física o trastorno mental que limita gravemente su capacidad de trabajar o de realizar ciertas actividades al menos por 12 meses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F121B15" w14:textId="0C2A5B2C" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00B2660D">
+    <w:p w14:paraId="1F121B15" w14:textId="0C2A5B2C" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Normas sobre los ingresos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757C32DF" w14:textId="2CA7DB1E" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="757C32DF" w14:textId="1915468C" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si el ingreso de su hogar es superior al 150% del FPL, usted deberá pagar las primas mensuales</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La cantidad de la prima se basa en</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7F523EFF" w14:textId="4AE6DB94" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F523EFF" w14:textId="6D971714" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1147B3B3" w14:textId="4BC4C1E8" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>sus ingresos mensuales, comparados con el FPL</w:t>
+      </w:r>
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1147B3B3" w14:textId="3C12FFE1" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="100F5F1E" w14:textId="1C4CEE4F" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>el tamaño de su hogar</w:t>
+      </w:r>
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100F5F1E" w14:textId="1C4CEE4F" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>si tiene otro seguro de salud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B88F5F" w14:textId="73ECC522" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="38B88F5F" w14:textId="73ECC522" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:spacing w:before="280" w:after="160" w:line="271" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted debe pagar una prima, le informaremos sobre la cantidad y le enviaremos una factura cada mes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7282EC74" w14:textId="6327048F" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00B2660D">
+    <w:p w14:paraId="7282EC74" w14:textId="6327048F" w:rsidR="004A726D" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios cubiertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B617C0" w14:textId="0382D60A" w:rsidR="004A726D" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="526032C3" w14:textId="0FE60509" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para MassHealth CommonHealth, los servicios cubiertos incluyen los </w:t>
+      </w:r>
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede haber algunos límites</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su proveedor de atención de salud puede explicarlos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526032C3" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...6 lines deleted...]
-    <w:p w14:paraId="7C3BAEF9" w14:textId="6B7C370F" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="7C3BAEF9" w14:textId="6B7C370F" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de internación hospitalaria.* </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B47488" w14:textId="52578B01" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="18B47488" w14:textId="52578B01" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios ambulatorios: en hospitales, clínicas, médicos, dentistas, planificación familiar y cuidado de la visión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE73270" w14:textId="5B8A4FA7" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="5DE73270" w14:textId="5B8A4FA7" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios médicos: análisis de laboratorio, radiografías, terapias, servicios de farmacia, anteojos, audífonos, equipos e insumos médicos, atención de salud diaria para adultos y cuidado temporal para adultos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0986D2E6" w14:textId="0882E08F" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="0986D2E6" w14:textId="0882E08F" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de acupuntura.*** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14557DBA" w14:textId="77820DA2" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="14557DBA" w14:textId="77820DA2" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de salud conductual (salud mental y por uso de sustancias).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC4F694" w14:textId="0CEFBE37" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="2EC4F694" w14:textId="0CEFBE37" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los servicios de atención a largo plazo en el hogar o en un centro de atención a largo plazo, incluidos los servicios de salud en el hogar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55345379" w14:textId="7A468F8A" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="55345379" w14:textId="7A468F8A" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de transporte.** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A39149E" w14:textId="3E93A3E4" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="3A39149E" w14:textId="3E93A3E4" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios para dejar de fumar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B53C7F" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="31B53C7F" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">* Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 415.000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DEACA1" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="10DEACA1" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">** Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 407.000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499163D2" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="499163D2" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*** Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 447.000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C8C482" w14:textId="3A6DB466" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00886B0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc134694214"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc137469658"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">*** Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 447.000. </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Family Assistance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="1827596A" w14:textId="414E5386" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth Family Assistance está disponible para personas de la tercera edad que cumplen con los requisitos de ingresos y bienes para MassHealth Standard, pero tienen un estado inmigratorio que les impide obtener MassHealth Standard</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Family Assistance paga las internaciones breves en un centro de enfermería especializada durante seis meses como máximo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Family Assistance no paga la atención a largo plazo, pero si un afiliado es clínicamente elegible para recibir los servicios en un centro de enfermería especializada o los servicios y apoyos a largo plazo mientras vive en su hogar, y si cumple con los requisitos de MassHealth Standard de ingresos y de bienes, es posible que sea elegible para obtener MassHealth Standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389DF51A" w14:textId="130949D0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00B2660D">
+    <w:p w14:paraId="389DF51A" w14:textId="130949D0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Fecha de inicio de la cobertura (si es elegible)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED0A5C3" w14:textId="61DACDD9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1ED0A5C3" w14:textId="61DACDD9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La cobertura por lo general se inicia en la primera fecha del mes en que MassHealth recibe su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>completada y firmada</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene facturas médicas sin pagar, la cobertura podría comenzar hasta tres meses antes del mes en que haya presentado su solicitud, si usted puede demostrar que hubiera cumplido con los requisitos de elegibilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4573EFF9" w14:textId="05AC870D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="4573EFF9" w14:textId="05AC870D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios cubiertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC9FDE6" w14:textId="1235DBB2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0BC9FDE6" w14:textId="065BD9C7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para MassHealth Family Assistance, los servicios cubiertos incluyen los </w:t>
+      </w:r>
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede haber algunos límites</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su proveedor de atención de salud puede explicarlos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C495FC0" w14:textId="7A2F253C" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="0C495FC0" w14:textId="7A2F253C" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de internación hospitalaria.* </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EB06A3" w14:textId="7DB457C5" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="75EB06A3" w14:textId="7DB457C5" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios ambulatorios: hospitales, clínicas, médicos y dentistas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546A9CC4" w14:textId="0A980CD7" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="546A9CC4" w14:textId="0A980CD7" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios médicos: análisis de laboratorio, radiografías, terapias, medicamentos con receta, y equipos e insumos médicos.* </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190CE74B" w14:textId="063159B8" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="190CE74B" w14:textId="063159B8" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de acupuntura.** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F11E4CA" w14:textId="2E4B9181" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="1F11E4CA" w14:textId="2E4B9181" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios para salud mental y trastornos por uso de sustancias: para pacientes internados y ambulatorios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C82EA3C" w14:textId="2419DB68" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="0C82EA3C" w14:textId="2419DB68" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacia.*** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01921CDF" w14:textId="1C2573BA" w:rsidR="007468CE" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
+    <w:p w14:paraId="01921CDF" w14:textId="1C2573BA" w:rsidR="007468CE" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Transporte en ambulancia solamente por una afección de emergencia médica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA40231" w14:textId="66615FC4" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="0CA40231" w14:textId="66615FC4" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidR="00440BC2" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00440BC2" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> haber ciertos límites, incluida la edad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF4D158" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="0AF4D158" w14:textId="77777777" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">** Encontrará información sobre ciertas restricciones en el reglamento de MassHealth en 130 CMR 447.000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E75C74C" w14:textId="6D0FD1A4" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="0E75C74C" w14:textId="6D0FD1A4" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>*** Si usted es elegible para recibir Medicare y MassHealth, Medicare brinda la mayor parte de su cobertura de medicamentos con receta mediante un plan de medicamentos con receta de Medicare. Esto significa que debe elegir e inscribirse en un plan de medicamentos con receta de Medicare. Si no elige un plan de medicamentos, Medicare elegirá uno por usted. Puede cambiar de planes en cualquier momento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1E5F9A" w14:textId="65499AF4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+    <w:p w14:paraId="4C1E5F9A" w14:textId="65499AF4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Asistencia de Emergencia para Ancianos, Incapacitados y Niños (EAEDC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166FDF2B" w14:textId="7C97BA78" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="166FDF2B" w14:textId="7C97BA78" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas mayores de 65 años, que reciben asistencia en efectivo del programa EAEDC del Departamento de Asistencia Transicional (DTA), son elegibles para obtener MassHealth Standard o MassHealth Family Assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78314361" w14:textId="1606D90A" w:rsidR="00EF549A" w:rsidRPr="00B25AF1" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="78314361" w14:textId="1606D90A" w:rsidR="00EF549A" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted recibe beneficios en efectivo del programa EAEDC del Departamento de Asistencia Transicional, también recibirá cobertura médica del programa EAEDC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F68DDDF" w14:textId="43C29B07" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C727D1" w:rsidP="00C42BDA">
+    <w:p w14:paraId="5F68DDDF" w14:textId="43C29B07" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C727D1" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc134694215"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="37" w:name="_Toc134694215"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc137469659"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Limited</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="5514A288" w14:textId="76635ED2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EF549A" w:rsidP="00EF549A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La cobertura de MassHealth Limited está disponible para las personas mayores de 65 años que cumplen con los requisitos de ingresos y bienes para MassHealth Standard o MassHealth Family Assistance, aunque tengan un estado inmigratorio que les impida obtener MassHealth Standard o Family Assistance</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth Limited no paga por atención a largo plazo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La cobertura es solamente para servicios de emergencias médicas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3678E68F" w14:textId="77777777" w:rsidR="00732A81" w:rsidRDefault="00732A81">
+    <w:p w14:paraId="3678E68F" w14:textId="77777777" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="00732A81">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AC122D" w14:textId="03B0F378" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Fecha de inicio de la cobertura (si es elegible)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B1A114" w14:textId="066B1A8F" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="74B1A114" w14:textId="066B1A8F" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La cobertura por lo general se inicia en la primera fecha del mes en que MassHealth recibe su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>completada y firmada</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene facturas médicas sin pagar, la cobertura puede comenzar hasta tres meses antes del mes en que haya presentado su solicitud, si usted puede demostrar que hubiera cumplido con los requisitos de elegibilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5AC8D2" w14:textId="3F2795A3" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
+    <w:p w14:paraId="3F5AC8D2" w14:textId="3F2795A3" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios cubiertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D70585" w14:textId="572A68A9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="18D70585" w14:textId="0CBE60EB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para MassHealth Limited, los servicios cubiertos incluyen los </w:t>
+      </w:r>
+      <w:r w:rsidR="006C324D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solamente puede obtener atención por emergencias médicas (afecciones que podrían causar daño grave si no se trataran)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede haber algunos límites</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su proveedor de atención de salud puede explicarlos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5317E7E1" w14:textId="69CC10D1" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="5317E7E1" w14:textId="69CC10D1" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de internación hospitalaria: solo servicios de emergencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572787AA" w14:textId="37AADA4C" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="572787AA" w14:textId="37AADA4C" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios ambulatorios en hospitales: servicios de emergencias y visitas de emergencia a los departamentos de emergencias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228C784D" w14:textId="0B30D385" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="228C784D" w14:textId="0B30D385" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Ciertos servicios médicos prestados por médicos y clínicas en centros que no sean un hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EFD8E6" w14:textId="11729520" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="01EFD8E6" w14:textId="11729520" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios de farmacia usados para el tratamiento de una afección médica de emergencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17158304" w14:textId="13B722FC" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="17158304" w14:textId="13B722FC" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Transporte en ambulancia solamente por una afección de emergencia médica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17863CD2" w14:textId="7A466702" w:rsidR="006356E2" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+    <w:p w14:paraId="17863CD2" w14:textId="7A466702" w:rsidR="006356E2" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Programas de Ahorros de Medicare de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E63325" w14:textId="74776D2B" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="50E63325" w14:textId="74776D2B" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los Programas de Ahorros de Medicare (MSP, Medicare Savings Program) de MassHealth ayudan a pagar algunos costos de bolsillo de Medicare</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted califica, MassHealth pagará su prima mensual de Medicare Parte B</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En algunos casos, un Programa de Ahorros de Medicare podría pagar sus costos de bolsillo de Medicare Parte A y Parte B, y su prima de la Parte A, si tuviera una</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene un Programa de Ahorros de Medicare, usted será inscrito automáticamente en el programa de Ayuda Adicional (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Extra Help</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) de Medicare Parte D, el cual brinda asistencia con los costos de farmacia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BEEEF3" w14:textId="1A771790" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
+    <w:p w14:paraId="23BEEEF3" w14:textId="1A771790" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Fecha de inicio de la cobertura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF3E486" w14:textId="65239B73" w:rsidR="00346AFB" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5EF3E486" w14:textId="65239B73" w:rsidR="00346AFB" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La cobertura se inicia el mes en que MassHealth reciba su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud de cobertura de salud para personas de la tercera edad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>completa y firmada, y podría comenzar hasta tres meses antes del mes en que presente su solicitud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D737ABF" w14:textId="77777777" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+    <w:p w14:paraId="2D737ABF" w14:textId="77777777" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información sobre los Programas de Ahorros de Medicare (MSP), consulte 130 CMR 519.010 y 519.011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F5A047" w14:textId="36246640" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+    <w:p w14:paraId="22F5A047" w14:textId="36246640" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Puede consultar un listado completo y más detalles sobre los servicios cubiertos en el reglamento de MassHealth en 130 CMR 450.105, CMR 415.000 (servicios de internación hospitalaria) y 407.000 (servicios de transporte). Encontrará más información sobre los copagos en 130 CMR 450.130.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF86C7" w14:textId="46D8C462" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
+    <w:p w14:paraId="16AF86C7" w14:textId="46D8C462" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otros programas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D24500" w14:textId="7253DB25" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+    <w:p w14:paraId="66D24500" w14:textId="7253DB25" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Programa de Opciones de atención para personas de la tercera edad (Senior Care Options, SCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAE007F" w14:textId="03C86A51" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
+    <w:p w14:paraId="2BAE007F" w14:textId="03C86A51" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Qué es y para quién es</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAF8645" w14:textId="398B2565" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2DAF8645" w14:textId="398B2565" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El programa de Opciones de atención para personas de la tercera edad (SCO) es un programa de salud integral que cubre todos los servicios que normalmente pagan Medicare y MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El programa SCO presta servicios a los afiliados mediante un plan de SCO y su red de proveedores</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>SCO brinda atención médica de calidad combinando servicios médicos con servicios de apoyo social</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Lo logra coordinando la atención con servicios de apoyo geriátrico especializados, junto con cuidado de relevo para familias y cuidadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BEDC5C" w14:textId="77777777" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="41BEDC5C" w14:textId="77777777" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No hay copagos para los afiliados inscritos en SCO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2631F7A1" w14:textId="52188059" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00E02465">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2631F7A1" w14:textId="52188059" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00E02465">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La inscripción está abierta para afiliados de MassHealth Standard que cumplan con los siguientes criterios:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C1C1EB" w14:textId="1ED7B5DD" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="01C1C1EB" w14:textId="1ED7B5DD" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ser mayores de 65 años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE3A0E4" w14:textId="5FFE059C" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="0AE3A0E4" w14:textId="5FFE059C" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Vivir en su hogar o en un centro de atención a largo plazo (un afiliado no puede ser un paciente</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>internado en un hospital de enfermedades</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>crónicas ni de rehabilitación, ni residir en un</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>centro de atención intermedia para personas con</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>discapacidad intelectual).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623E0CF5" w14:textId="1F864E05" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="623E0CF5" w14:textId="1F864E05" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No estar sujeto al período de deducible de seis</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>meses según el reglamento de MassHealth en 130</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>CMR 520.000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAE6EC9" w14:textId="539DBCD4" w:rsidR="00E02465" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="3FAE6EC9" w14:textId="539DBCD4" w:rsidR="00E02465" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No haber sido diagnosticado con una enfermedad</w:t>
       </w:r>
-      <w:r w:rsidR="00C01395" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C01395" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>renal en etapa terminal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72071CBC" w14:textId="3C2B4344" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
+    <w:p w14:paraId="72071CBC" w14:textId="3C2B4344" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00E02465" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Vivir en un área de servicios de un plan de SCO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F104B8" w14:textId="25981CF7" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+    <w:p w14:paraId="53F104B8" w14:textId="25981CF7" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>SCO ofrece a las personas de la tercera edad los beneficios de servicios de atención coordinados</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los afiliados inscritos en SCO tienen acceso a la atención las 24 horas y pueden participar activamente en las decisiones sobre su atención de salud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los afiliados de SCO tienen un proveedor de atención primaria (PCP) asociado al plan de SCO</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El PCP del afiliado y un equipo de profesionales de enfermería, especialistas y un coordinador de servicios de apoyo geriátricos colaboran con el afiliado (y con familiares o cuidadores, si corresponde) para crear un plan de atención que satisfaga específicamente las necesidades del afiliado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030BB9EB" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="030BB9EB" w14:textId="7E98BEA1" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los servicios cubiertos incluyen todos los servicios cubiertos por MassHealth y Medicare, por ejemplo: distribución de comidas, transporte, atención de salud diaria para adultos, servicios sociales, medicamentos con receta</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2DF3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2DF3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cobertura de medicamentos receta</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2DF3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>dos</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2DF3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Medicare</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2DF3" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, hospitalizaciones y, si fuera necesario, internación en un centro de enfermería especializada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B365800" w14:textId="73E8314D" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La inscripción en SCO es voluntaria y, una vez inscrito, el afiliado puede darse de baja en cualquier mes del año.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EAEFD1" w14:textId="01341D08" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...13 lines deleted...]
-    <w:p w14:paraId="30FF14F2" w14:textId="496FBAE9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00C42BDA">
+    <w:p w14:paraId="30FF14F2" w14:textId="496FBAE9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dónde llamar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20857E92" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="20857E92" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Llame a Senior Care Options al (888) 885-0484, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E72ECC" w14:textId="3C555C8A" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...12 lines deleted...]
-    <w:p w14:paraId="1FFB1CD7" w14:textId="76774E2F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+    <w:p w14:paraId="24E72ECC" w14:textId="679F9A26" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los siguientes beneficios de MassHealth forman parte de </w:t>
+      </w:r>
+      <w:r w:rsidR="008A467D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> servicios de apoyo comunitario, residencial e institucional a largo plazo al alcance de las personas mayores de 65 años o con discapacidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFB1CD7" w14:textId="76774E2F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cuidado grupal temporal para adultos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CE035A" w14:textId="178F9E91" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="33CE035A" w14:textId="178F9E91" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si necesita ayuda con cuidados personales diarios y debe vivir en una vivienda con apoyos o en un centro de vida cotidiana asistida*, el cuidado grupal temporal para adultos podría ser adecuado para usted</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si solicita el cuidado grupal temporal para adultos en un centro de vida cotidiana asistida, el plan de vivienda SSI-G organizado por la Administración del Seguro Social podría ser una opción.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8E370C" w14:textId="54A6A744" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00B2660D">
+    <w:p w14:paraId="7F8E370C" w14:textId="54A6A744" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cuidado temporal para adultos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE2CA7D" w14:textId="14A90412" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0DE2CA7D" w14:textId="14A90412" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si necesita ayuda con cuidados personales diarios y quisiera obtener esa atención en familia, en un entorno tipo hogar, el cuidado temporal para adultos podría ser adecuado para usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507ECBF1" w14:textId="29102088" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00B2660D">
+    <w:p w14:paraId="507ECBF1" w14:textId="29102088" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Atención de salud diaria para adultos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1846A060" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1846A060" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si necesita ayuda con cuidados personales y/o servicios de enfermería prestados en un entorno de programa diurno estructurado y con supervisión médica, el programa de atención de salud diaria para adultos podría ser adecuado para usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688339CC" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+    <w:p w14:paraId="688339CC" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Programa de habilitación diurna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4D266C" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0D4D266C" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene discapacidades del desarrollo o intelectuales y necesita asistencia para desarrollar destrezas que lo ayuden a seguir siendo independiente en la comunidad, el Programa de habilitación diurna podría ser adecuado para usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C7B282" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+    <w:p w14:paraId="63C7B282" w14:textId="77777777" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Atención en un centro de enfermería especializada </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DB0C96" w14:textId="7F1804AF" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="67DB0C96" w14:textId="7F1804AF" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si necesita servicios de enfermería especializada que se presten en un entorno institucional tanto a corto como a largo plazo, el programa de atención en un centro de enfermería especializada podría ser adecuado para usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4086342A" w14:textId="73FD4C27" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+    <w:p w14:paraId="4086342A" w14:textId="73FD4C27" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Los requisitos que debe cumplir son los siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ABDD13" w14:textId="21EBBC83" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
+    <w:p w14:paraId="54ABDD13" w14:textId="21EBBC83" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La aprobación de un médico indicando que estos servicios son adecuados para usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604D17C3" w14:textId="360C0FC8" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
+    <w:p w14:paraId="604D17C3" w14:textId="360C0FC8" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La aprobación clínica del apoderado clínico designado.** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08958955" w14:textId="5DA6DC53" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
+    <w:p w14:paraId="08958955" w14:textId="5DA6DC53" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La necesidad de cuidados personales diarios.** </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DAD405" w14:textId="1067E5CB" w:rsidR="00A633D4" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
+    <w:p w14:paraId="03DAD405" w14:textId="1067E5CB" w:rsidR="00A633D4" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los requisitos económicos se describen en esta guía.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271410A7" w14:textId="5E5921C5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="001E393E">
+    <w:p w14:paraId="271410A7" w14:textId="5E5921C5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="001E393E">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidR="00A633D4" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00A633D4" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> No se exige para el Programa de habilitación diurna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CF941C" w14:textId="241B2F12" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00C42BDA">
+    <w:p w14:paraId="47CF941C" w14:textId="241B2F12" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dónde llamar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0171CDEB" w14:textId="40A3CCAD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0171CDEB" w14:textId="70E988A8" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A633D4" w:rsidP="00A633D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si tiene preguntas generales sobre </w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>requisitos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> económicos para MassHealth, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A467D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>llame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al (800) 841</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F55863" w14:textId="77777777" w:rsidR="001E393E" w:rsidRPr="00B25AF1" w:rsidRDefault="001E393E">
+    <w:p w14:paraId="05F55863" w14:textId="77777777" w:rsidR="001E393E" w:rsidRPr="007142F2" w:rsidRDefault="001E393E">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304C814B" w14:textId="60BF4901" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
+    <w:p w14:paraId="304C814B" w14:textId="60BF4901" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc203381147"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="39" w:name="_Toc224333175"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 7</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0208E97D" w14:textId="5E0A11CD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="0208E97D" w14:textId="5E0A11CD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc203381148"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="40" w:name="_Toc224333176"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Sus derechos y responsabilidades, y otra información importante que usted debería saber sobre MassHealth</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="00FF8201" w14:textId="652B0EBE" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="00FF8201" w14:textId="4A2C819A" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00E80D1A" w:rsidP="0031566A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:lang w:val="es-419"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>No discriminación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3391BD4A" w14:textId="77777777" w:rsidR="00D5380E" w:rsidRPr="007142F2" w:rsidRDefault="00D5380E" w:rsidP="00D5380E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth cumple con las leyes federales y estatales aplicables de derechos civiles. No discriminamos, ni excluimos, ni tratamos a las personas de manera distinta debido a raza, color, nacionalidad de origen, edad, discapacidad, religión, orientación sexual o sexo (como la identidad de género, el embarazo, el alumbramiento y las afecciones médicas relacionadas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4801C695" w14:textId="5EFA8B95" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00D5380E" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth proporciona asistencia y servicios gratuitos a personas con discapacidades para que se comuniquen con nosotros eficazmente</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00984584" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos servicios incluyen lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE32F93" w14:textId="1FCAE519" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="7DE32F93" w14:textId="1FCAE519" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>intérpretes de lengua de señas calificados;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4EA114" w14:textId="5E6BBDA6" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="5C4EA114" w14:textId="4CC9B549" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...32 lines deleted...]
-    <w:p w14:paraId="68FECDC0" w14:textId="7CCF7364" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>información por escrito en varios formatos, incluidos impresiones en letra grande, braille y formatos electrónicos accesibles, conforme a los requisitos de las leyes federales y estatales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F1C7A8" w14:textId="672C7A32" w:rsidR="00D5380E" w:rsidRPr="007142F2" w:rsidRDefault="00D5380E" w:rsidP="00D5380E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>También proporcionamos servicios gratuitos de idioma para las personas cuyo idioma principal no es el inglés. Estos servicios incluyen lo siguiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708555EA" w14:textId="77777777" w:rsidR="00D5380E" w:rsidRPr="007142F2" w:rsidRDefault="00D5380E" w:rsidP="007142F2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Intérpretes calificados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC578E4" w14:textId="77777777" w:rsidR="00D5380E" w:rsidRPr="007142F2" w:rsidRDefault="00D5380E" w:rsidP="007142F2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Información escrita en otros idiomas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AF8C72" w14:textId="0C3E5166" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D5380E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted necesita estos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> servicios, comuníquese con nosotros al (800) 841-2900, TDD/TTY: 711.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0925D98E" w14:textId="713C8968" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted cree que MassHealth no le ha prestado estos servicios o le ha discriminado de otra manera basándose en la raza, color, nacionalidad de origen, edad, discapacidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2782D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2782D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>religión, orientación sexual o sexo (como la identidad de género, el embarazo, el alumbramiento y las afecciones médicas relacionadas)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, puede presentar una queja ante:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FECDC0" w14:textId="7CCF7364" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Section 1557 Compliance Coordinator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>1 Ashburton Place, 11th Floor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Boston, MA  02108</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADD8789" w14:textId="479BCC72" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00C31C65">
+    <w:p w14:paraId="79C07A6B" w14:textId="77777777" w:rsidR="0077201C" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00C31C65">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="00C56808">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Teléfono: </w:t>
       </w:r>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
-[...9 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="0077201C" w:rsidRPr="00C56808">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(800) 368-1019, TTY/TDD: (800) 537-7697</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADD8789" w14:textId="3A705D75" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Fax: (617) 889-7862, o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DD4A04" w14:textId="71D982A3" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+    <w:p w14:paraId="65DD4A04" w14:textId="71D982A3" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Correo electrónico</w:t>
       </w:r>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>Section1557Coordinator@state.ma.us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CF473B" w14:textId="77777777" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="77CF473B" w14:textId="77777777" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si necesita ayuda para presentar una queja, el Coordinador de cumplimiento (Compliance Coordinator) de la Sección 1557 puede ayudarle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218CD17C" w14:textId="66EFE6F5" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="218CD17C" w14:textId="66EFE6F5" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Usted también puede presentar una queja sobre derechos civiles a la Oficina de Derechos Civiles del Departamento de Salud y Servicios Humanos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>de las siguientes maneras:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324D38E5" w14:textId="1CE2B3DB" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+    <w:p w14:paraId="324D38E5" w14:textId="1CE2B3DB" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Electrónicamente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> por medio del Portal de quejas de la Oficina para los Derechos Civiles en:</w:t>
       </w:r>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tooltip="https://ocrportal.hhs.gov/ocr/portal/lobby.jsf" w:history="1">
-        <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId23" w:tooltip="https://ocrportal.hhs.gov/ocr/portal/lobby.jsf" w:history="1">
+        <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>https://ocrportal.hhs.gov/ocr/portal/lobby.jsf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68F76C9C" w14:textId="77777777" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+    <w:p w14:paraId="68F76C9C" w14:textId="77777777" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Por correo postal: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44521E2A" w14:textId="0AEAB391" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00164F9C" w:rsidP="00984584">
+    <w:p w14:paraId="44521E2A" w14:textId="0AEAB391" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00164F9C" w:rsidP="00984584">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>US</w:t>
       </w:r>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Health and Human Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5C1058" w14:textId="77777777" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
+    <w:p w14:paraId="1D5C1058" w14:textId="77777777" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>200 Independence Avenue SW.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEBC6B3" w14:textId="77777777" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
+    <w:p w14:paraId="6FEBC6B3" w14:textId="77777777" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Room 509F, HHH Building</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD5E330" w14:textId="770E7994" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
+    <w:p w14:paraId="4DD5E330" w14:textId="770E7994" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00C31C65" w:rsidP="00C31C65">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Washington, DC  20201, o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50844D10" w14:textId="45CF5378" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+    <w:p w14:paraId="50844D10" w14:textId="45CF5378" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Por teléfono: </w:t>
       </w:r>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(800) 368-1019, TTY/TDD: (800) 537</w:t>
       </w:r>
-      <w:r w:rsidR="00164F9C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00164F9C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>7697.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388E30CF" w14:textId="27437B41" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+    <w:p w14:paraId="388E30CF" w14:textId="27437B41" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Melior-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cs="Melior"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los formularios de quejas están disponibles en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00164F9C" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00164F9C" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>hhs.gov/ocr/office/file/index.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBFC15B" w14:textId="2E8BB099" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7EA6CB4E" w14:textId="77777777" w:rsidR="00774902" w:rsidRPr="007142F2" w:rsidRDefault="00774902" w:rsidP="007142F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Privacidad y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>confidencialidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBFC15B" w14:textId="134A03AE" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth y Massachusetts Health Connector se comprometen a mantener confidencial la información personal suya</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Toda la información personal que tengamos sobre cualquier solicitante o afiliado, incluidos datos médicos, estado de salud y la información personal que usted nos dé al solicitar y recibir beneficios, es confidencial</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta información no podrá usarse ni divulgarse para propósitos que no se relacionen con la administración de MassHealth o Health Connector sin su permiso a menos que sea exigida por ley o por orden judicial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76699B9E" w14:textId="41EA8B6D" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="76699B9E" w14:textId="41EA8B6D" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Usted puede darnos su autorización por escrito para usar su información personal de salud para un propósito específico o para compartirla con una persona u organización específica</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Usted también puede autorizarnos a compartir su información personal con su representante autorizado, Asesor Certificado para Tramitar Solicitudes (CAC) o Navegador, si tiene uno, llenando un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de designación de representante autorizado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(ARD) o un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de designación de asesor certificado para tramitar solicitudes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de designación de navegador. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es posible que nos comuniquemos con usted para divulgar información relacionada con otros beneficios de salud y de asistencia social a los que usted pudiera tener el derecho de recibir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4453ED71" w14:textId="006BB218" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4453ED71" w14:textId="006BB218" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información sobre cómo MassHealth y el Health Connector podrían usar y compartir su información, y cuáles son sus derechos sobre dicha información, consulte el Aviso de prácticas de privacidad (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Notice of Privacy Practices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) de MassHealth y la Política de privacidad (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Privacy Policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) del Health Connector</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted puede obtener una copia del Aviso de prácticas de privacidad de MassHealth llamándonos al (800) 841-2900, TDD/TTY: 711 o visitando mass.gov/masshealth.</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Puede consultar la Política de privacidad de Health Connector en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="009F5A14" w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="009F5A14" w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mahealthconnector.org/site-policies/privacy-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C31C65" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C31C65" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C8EFE6" w14:textId="06D459C5" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
+    <w:p w14:paraId="62C8EFE6" w14:textId="06D459C5" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Representante autorizado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E65B34D" w14:textId="436A7E7E" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1E65B34D" w14:textId="436A7E7E" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un representante autorizado es alguien que usted elija para ayudarle a obtener cobertura de atención de salud mediante programas ofrecidos por MassHealth y Massachusetts Health Connector</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Usted puede elegirlo completando el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de designación del representante autorizado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(ARD)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un representante autorizado puede completar su solicitud o formularios de renovación de elegibilidad; presentar comprobantes de información dada en estos formularios de elegibilidad; informar cambios en sus ingresos, dirección u otras circunstancias; obtener copias de todos los avisos de inscripción o elegibilidad de MassHealth o Health Connector que le fueran enviados; y a actuar en su nombre en todos los otros temas con MassHealth o Health Connector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9C5A41" w14:textId="2AACE322" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3E9C5A41" w14:textId="2AACE322" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un representante autorizado puede ser un amigo, familiar, pariente u otra persona u organización de su preferencia que acepte ayudarlo</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La elección de un representante autorizado, si así lo desea, depende solo de usted</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth o Health Connector no elegirán un representante autorizado por usted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3F3BD2" w14:textId="739618C3" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0F3F3BD2" w14:textId="03BE22F4" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe designar por escrito en el Formulario de ARD a la persona u organización que usted desea que sea su representante autorizado</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En la mayoría de los casos, su representante autorizado también debe completar este formulario</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se incluye este formulario en el paquete de solicitud, o, para obtener uno, puede llamar al (800) 841-2900, TDD/TTY: 711, o visitar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Hlk203133305"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mass.gov/masshealth"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>mass.gov/masshealth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información, por favor, consulte las instrucciones del formulario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F34C7D6" w14:textId="1EB00AEE" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7F34C7D6" w14:textId="4DA41C86" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un representante autorizado también puede ser una persona que actúe en su nombre responsablemente, si usted no puede designar por escrito a un representante autorizado debido a una afección física o un trastorno de salud mental, o alguien </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71F73" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>haya sido designado por ley para actuar en su nombre o en nombre de su patrimonio sucesorio</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta persona debe completar las partes correspondientes del Formulario de ARD</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si esta persona ha sido designada por ley para representarlo, usted o esta persona debe enviar a MassHealth o Health Connector una copia del documento legal correspondiente y debe declarar que esta persona lo representa legalmente a usted o su patrimonio sucesorio</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta persona puede ser un tutor legal, conservador, titular de poder notarial, o apoderado para tomar decisiones de salud (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>proxy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>), o si el solicitante o afiliado ha fallecido, el administrador o albacea del patrimonio sucesorio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E36497" w14:textId="4BDA59FD" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
+    <w:p w14:paraId="26E36497" w14:textId="4BDA59FD" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Autorización para divulgar información</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C96B477" w14:textId="2730B7A4" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
+    <w:p w14:paraId="7C96B477" w14:textId="2730B7A4" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si desea que compartamos su información de salud personal, incluso copias de sus avisos de elegibilidad, con alguien que no sea su representante autorizado, puede autorizarnos por escrito para que lo hagamos. Tenemos formularios que puede usar para hacerlo. Para obtener una copia del formulario correcto, puede llamarnos o visitar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C96419A" w14:textId="2C961129" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
+    <w:p w14:paraId="3C96419A" w14:textId="2C961129" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Notificación de cambios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640EF996" w14:textId="458206BC" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="640EF996" w14:textId="304FAF20" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe notificarnos sobre cualquier cambio que pudiera afectar su elegibilidad, dentro de los 10 días después de ocurrido el cambio o tan pronto como sea posible</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulte la Sección </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71F73" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, Dónde obtener ayuda, para ver información sobre dónde notificar cambios</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos cambios incluyen, entre otros:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AE41B4" w14:textId="2EA86ECC" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="14AE41B4" w14:textId="2EA86ECC" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">ingresos; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1B45AB" w14:textId="069BDDD2" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="7C1B45AB" w14:textId="069BDDD2" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">seguro de salud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4CA290" w14:textId="77B11C45" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="3D4CA290" w14:textId="77B11C45" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">bienes; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40054874" w14:textId="59DC42A5" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="40054874" w14:textId="59DC42A5" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">estado inmigratorio; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B95153" w14:textId="25F00E2F" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="25B95153" w14:textId="25F00E2F" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">condición de discapacidad; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5171A60F" w14:textId="3D81EB0C" w:rsidR="00984584" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00D561AE">
+    <w:p w14:paraId="5171A60F" w14:textId="3D81EB0C" w:rsidR="00984584" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>dirección.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111F6333" w14:textId="06BB4735" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00984584">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="111F6333" w14:textId="06BB4735" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00984584">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted no nos informa sobre cambios, podrían suspenderse sus beneficios de MassHealth y no podría utilizar su tarjeta de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2D57B1" w14:textId="369D3D1A" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
+    <w:p w14:paraId="7C2D57B1" w14:textId="369D3D1A" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00984584" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dar la información correcta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D12C8AB" w14:textId="1CB80500" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5D12C8AB" w14:textId="1CB80500" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dar información incorrecta o falsa puede terminar sus beneficios</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También puede causar multas, prisión o ambos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37624CFA" w14:textId="5DD6D884" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+    <w:p w14:paraId="37624CFA" w14:textId="5DD6D884" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nuestra decisión y su derecho de apelar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B273D2" w14:textId="65BE076C" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="46B273D2" w14:textId="65BE076C" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Le enviaremos un aviso para informarle si puede o no obtener uno de los programas o tipos de cobertura de MassHealth, o planes de Health Connector o Health Safety Net</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted cree que nuestra decisión es incorrecta, tiene el derecho a solicitar una audiencia imparcial para apelar nuestra decisión</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los avisos tienen información que explica cómo solicitar una audiencia imparcial y cuánto tiempo tiene para solicitarla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471221F8" w14:textId="2C5E76E9" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="471221F8" w14:textId="62E5BD9B" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulte la Junta de audiencias (Board of Hearings) en la Sección </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46813" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46813" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>para informarse sobre dónde enviar su solicitud de audiencia imparcial</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...31 lines deleted...]
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted desea hacer preguntas sobre un aviso de MassHealth o cómo solicitar una apelación, ll</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46813" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al (800) 841-2900, TDD/TTY: 711.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAE0967" w14:textId="22A7E037" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted tiene preguntas sobre una apelación ante Health Connector, llame al (877) 623-6765.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AB73E2" w14:textId="1D516FF4" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted tiene preguntas sobre una queja ante Health Safety Net, llame al (877) 910-2100</w:t>
+      </w:r>
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las determinaciones de Health Safety Net se realizan mediante MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2489792C" w14:textId="77777777" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+    <w:p w14:paraId="2489792C" w14:textId="77777777" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre cómo obtener servicios médicos mientras está inscrito en MassHealth Standard, Family Assistance o Limited </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FA5F2E" w14:textId="77777777" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+    <w:p w14:paraId="48FA5F2E" w14:textId="77777777" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Aprobación previa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA8F177" w14:textId="4FE6CFEF" w:rsidR="00C31C65" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3CA8F177" w14:textId="4FE6CFEF" w:rsidR="00C31C65" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para algunos servicios médicos, su médico o proveedor de atención de salud primero debe obtener la aprobación de MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Este proceso se llama “aprobación previa” (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>prior approval</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, PA)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los servicios médicos cubiertos por Medicare no requieren PA de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B22A6E1" w14:textId="29433525" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00C42BDA">
+    <w:p w14:paraId="7B22A6E1" w14:textId="29433525" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si tiene otro seguro de salud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B690018" w14:textId="30EFEBFE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7B690018" w14:textId="30EFEBFE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted también tiene Medicare, Medigap u otro tipo de seguro de salud, su proveedor de atención de salud deberá facturar primero a los otros aseguradores</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth pagará todos los copagos y deducibles restantes.</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Su proveedor de atención de salud no deberá facturarle total o parcialmente a usted por ningún servicio cubierto por MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0AC092" w14:textId="693DD0B6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+    <w:p w14:paraId="4F0AC092" w14:textId="693DD0B6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth no pagará por ninguna parte del costo de servicios cubiertos por otros seguros de salud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8A7B40" w14:textId="5D466D73" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+    <w:p w14:paraId="74B0963A" w14:textId="77777777" w:rsidR="00C56808" w:rsidRDefault="00C56808" w:rsidP="00D57225">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="6A8A7B40" w14:textId="3B2E2790" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gastos de bolsillo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A85A029" w14:textId="094587AF" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5A85A029" w14:textId="094587AF" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En algunos casos, MassHealth puede devolverle dinero por facturas médicas que usted pagó antes de recibir el aviso de aprobación de MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Lo podemos hacer en estos casos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA73AC3" w14:textId="7EAEC06A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D561AE">
+    <w:p w14:paraId="5DA73AC3" w14:textId="5840B28A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="738635FC" w14:textId="393A5BFE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>si le denegamos su elegibilidad y más tarde decidimos que la denegación era incorrecta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46813" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738635FC" w14:textId="393A5BFE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>si usted pagó por un servicio cubierto por MassHealth que obtuvo antes de que le informáramos que recibiría MassHealth. De ser así, su proveedor de atención de salud debe devolverle su dinero y facturarle a MassHealth por el servicio. El proveedor debe aceptar el pago de MassHealth como pago total.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C555147" w14:textId="4B08463B" w:rsidR="00D57225" w:rsidRPr="00B25AF1" w:rsidRDefault="00D57225" w:rsidP="00D57225">
+    <w:p w14:paraId="6C555147" w14:textId="4B08463B" w:rsidR="00D57225" w:rsidRPr="007142F2" w:rsidRDefault="00D57225" w:rsidP="00D57225">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Si usted o algún miembro de su hogar tuviera un accidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441E8BAE" w14:textId="73C9B82D" w:rsidR="00740CE7" w:rsidRPr="00B25AF1" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
-[...12 lines deleted...]
-    <w:p w14:paraId="0FC5E2C1" w14:textId="45796554" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00740CE7" w:rsidP="00D561AE">
+    <w:p w14:paraId="441E8BAE" w14:textId="6303BB8B" w:rsidR="00740CE7" w:rsidRPr="007142F2" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si usted o algún miembro de su hogar tiene un accidente o se lesiona de alguna otra manera, y recibe dinero de un tercero debido a ese accidente o lesión, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46813" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usted o ellos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>deberá</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46813" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usar ese dinero para devolverle a quien haya pagado los gastos médicos relacionados con ese accidente o lesión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC5E2C1" w14:textId="45796554" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00740CE7" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted deberá pagar a MassHealth por servicios que fueron cubiertos por MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4E6DF0" w14:textId="11611EDF" w:rsidR="00740CE7" w:rsidRPr="00B25AF1" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
+    <w:p w14:paraId="0C4E6DF0" w14:textId="11611EDF" w:rsidR="00740CE7" w:rsidRPr="007142F2" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted solicita MassHealth debido a un accidente o lesión, deberá usar ese dinero para devolver los costos pagado por MassHealth por todos los servicios médicos que usted y su hogar reciban.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFC99FE" w14:textId="559319A8" w:rsidR="00740CE7" w:rsidRPr="00B25AF1" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
+    <w:p w14:paraId="5BFC99FE" w14:textId="559319A8" w:rsidR="00740CE7" w:rsidRPr="007142F2" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted o algún miembro de su hogar tiene un accidente, u otro tipo de lesión, después de ser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434655CC" w14:textId="1C7C243E" w:rsidR="00740CE7" w:rsidRPr="00B25AF1" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
+    <w:p w14:paraId="434655CC" w14:textId="1C7C243E" w:rsidR="00740CE7" w:rsidRPr="007142F2" w:rsidRDefault="00740CE7" w:rsidP="00740CE7">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">elegible para MassHealth, usted deberá usar ese dinero para devolver solamente los costos pagados por MassHealth por los servicios </w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>médicos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> prestados debido a dicho accidente o lesión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786F0530" w14:textId="09715E32" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00A210D0" w:rsidP="00D561AE">
+    <w:p w14:paraId="786F0530" w14:textId="09715E32" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00A210D0" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Deberá pagar a Massachusetts Health Connector o a su compañía de seguro de salud por ciertos servicios médicos prestados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F07E6B7" w14:textId="6197BB19" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
+    <w:p w14:paraId="6F07E6B7" w14:textId="6197BB19" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe informar por escrito a MassHealth, a su asegurador de salud para planes de salud de ConnectorCare o HSN, dentro de los 10 días calendario, o lo antes posible, si usted presenta algún reclamo de seguros o acción judicial debido a un accidente o lesión suya o de un miembro de su hogar que solicite beneficios o que ya los tenga</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los terceros que podrían pagarles a usted o a miembros de su hogar por un accidente o una lesión incluyen los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FA5DC5" w14:textId="77777777" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
+    <w:p w14:paraId="78FA5DC5" w14:textId="77777777" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">una persona o empresa que pueda haber causado el accidente o lesión; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EC4088" w14:textId="7F45DD04" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
+    <w:p w14:paraId="37EC4088" w14:textId="7F45DD04" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">una compañía de seguros, incluso su propia compañía de seguros; u </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7485E2" w14:textId="55FBB95E" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
+    <w:p w14:paraId="7D7485E2" w14:textId="55FBB95E" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>otras fuentes, como compensación por riesgo laboral (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Workers' Compensation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B930B6" w14:textId="68E09237" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
+    <w:p w14:paraId="10B930B6" w14:textId="68E09237" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para obtener más información sobre recuperación de dinero por accidentes, consulte el reglamento de MassHealth en 130 CMR 517.000 y el Capítulo 118E de las Leyes Generales de Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254833BE" w14:textId="68F4CBEC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00B2660D">
+    <w:p w14:paraId="254833BE" w14:textId="68F4CBEC" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00B2660D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tratamientos de emergencia fuera del estado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E26BB4E" w14:textId="7017694F" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2E26BB4E" w14:textId="7017694F" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth es un programa de atención de salud para personas que viven en Massachusetts y que reciben atención médica en Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En ciertas situaciones, MassHealth podría pagar por tratamientos de emergencia para una afección médica cuando un afiliado de MassHealth se encuentre fuera del estado*</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se aplican requisitos especiales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36898073" w14:textId="42BA974B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="36898073" w14:textId="42BA974B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si ocurriera una emergencia mientras esté viajando fuera del estado, de ser posible, muestre su tarjeta de MassHealth y la de cualquier otro seguro que tenga</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Además, asegúrese de llamarnos al (800) 841-2900, TDD/TTY: 711, dentro de las 24 horas de haber recibido el tratamiento de emergencia, o lo antes posible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C34467B" w14:textId="70392827" w:rsidR="00C04A3E" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00C04A3E">
+    <w:p w14:paraId="0C34467B" w14:textId="0FD59E8F" w:rsidR="00C04A3E" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="007142F2">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00C04A3E" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00C04A3E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="BentonSansComp" w:hAnsi="BentonSansComp" w:cs="BentonSansComp"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="221E1F"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C04A3E" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="002047F1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="BentonSansComp" w:hAnsi="BentonSansComp" w:cs="BentonSansComp"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="221E1F"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04A3E" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Según el reglamento de MassHealth 130 CMR 450.109(B), MassHealth no cubre ningún servicio médico prestado fuera de Estados Unidos y sus territorios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3607A5" w14:textId="448378D6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00C04A3E" w:rsidP="00C42BDA">
+    <w:p w14:paraId="3E3607A5" w14:textId="448378D6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Hlk203136334"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="42" w:name="_Hlk203136334"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La tarjeta de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="39CF6F0A" w14:textId="4A4CEDAA" w:rsidR="00C87CC9" w:rsidRPr="007142F2" w:rsidRDefault="00C04A3E" w:rsidP="00C04A3E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es elegible para obtener MassHealth Standard, MassHealth Family Assistance o MassHealth Limited, recibirá una tarjeta de MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Debe mostrar su tarjeta de MassHealth a su médico u otro proveedor de atención de salud cada vez que reciba atención médica</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted tiene otro seguro de salud, asegúrese de mostrar todas las tarjetas</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas que se determine que tienen bajos ingresos para propósitos de Health Safety Net (HSN) no recibirán una tarjeta</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4366CBCD" w14:textId="3F57108D" w:rsidR="00FF3625" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF3625" w:rsidP="00FF3625">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si usted es elegible para obtener servicios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de HSN, los hospitales y centros de salud comunitarios verificarán datos para determinar si pueden recibir un reembolso por los servicios prestados a usted y a su cónyuge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4366CBCD" w14:textId="3F57108D" w:rsidR="00FF3625" w:rsidRPr="007142F2" w:rsidRDefault="00FF3625" w:rsidP="00FF3625">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Imprima o vea su tarjeta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F116614" w14:textId="1EAC8524" w:rsidR="00FF3625" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF3625" w:rsidP="00FF3625">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2F116614" w14:textId="1EAC8524" w:rsidR="00FF3625" w:rsidRPr="007142F2" w:rsidRDefault="00FF3625" w:rsidP="00FF3625">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Inicie sesión en MyServices y vaya a la pestaña “My Benefits” (Mis beneficios)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Allí encontrará un enlace para ver, descargar e imprimir su tarjeta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4985CDDB" w14:textId="77777777" w:rsidR="00FF3625" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF3625" w:rsidP="00FF3625">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4985CDDB" w14:textId="77777777" w:rsidR="00FF3625" w:rsidRPr="007142F2" w:rsidRDefault="00FF3625" w:rsidP="00FF3625">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otras maneras de obtener su identificación (ID) de MassHealth incluyen las siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D371411" w14:textId="62A371FC" w:rsidR="00FF3625" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF3625" w:rsidP="00D561AE">
+    <w:p w14:paraId="2D371411" w14:textId="62A371FC" w:rsidR="00FF3625" w:rsidRPr="007142F2" w:rsidRDefault="00FF3625" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Revisar los avisos enviados por MassHealth por correo postal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDEF8DE" w14:textId="2FA9DEC5" w:rsidR="00C87CC9" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF3625" w:rsidP="00D561AE">
+    <w:p w14:paraId="6FDEF8DE" w14:textId="2FA9DEC5" w:rsidR="00C87CC9" w:rsidRPr="007142F2" w:rsidRDefault="00FF3625" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Llamar al Centro de servicio al cliente de MassHealth al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6AB9A3" w14:textId="572AE416" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00C42BDA">
+    <w:p w14:paraId="7F6AB9A3" w14:textId="6BCB4B71" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nuestra decisión</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="006A050E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A050E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>y su derecho de apelar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB72FFC" w14:textId="359249EA" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nos comunicaremos con usted si necesitamos más información para tomar nuestra decisión. Por lo general, le enviaremos un aviso por escrito sobre su elegibilidad dentro de los 45 días desde la fecha en que recibamos su solicitud completada y firmada.’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F54B581" w14:textId="52797543" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="5F54B581" w14:textId="52797543" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted es elegible, el aviso le indicará la fecha de inicio de su cobertura</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte la Sección 6 para obtener información sobre los servicios y beneficios disponibles en cada tipo de cobertura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC4007C" w14:textId="01049962" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="4FC4007C" w14:textId="01049962" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted tiene un deducible, el aviso le indicará cómo hemos determinado la cantidad del deducible y qué debe hacer para cubrirlo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D538118" w14:textId="3B7332FB" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="2D538118" w14:textId="3B7332FB" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted debe pagar una cantidad pagada por el paciente (PPA) al centro de atención a largo plazo, el aviso le indicará cuál es la cantidad y cómo se determinó el PPA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFA7F08" w14:textId="0F9B8BA7" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="1FFA7F08" w14:textId="0F9B8BA7" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted no es elegible, el aviso le dirá el motivo y su derecho de apelar nuestra decisión</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte la Sección 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BAA0B8" w14:textId="335A6456" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="27BAA0B8" w14:textId="335A6456" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Información sobre copagos y primas especiales para indígenas norteamericanos y nativos de Alaska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB481AB" w14:textId="0E0B7D1E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3DB481AB" w14:textId="0E0B7D1E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los indígenas norteamericanos y los nativos de Alaska que hayan recibido o sean elegibles para recibir un servicio de un proveedor indígena de atención médica o de uno no indígena mediante un referido de un proveedor indígena de atención de salud están exentos de pagar copagos y primas como afiliados de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DF5A42" w14:textId="124BE524" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="50DF5A42" w14:textId="124BE524" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cómo usamos su Número de Seguro Social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E451C08" w14:textId="3720C8AE" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1E451C08" w14:textId="3720C8AE" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A menos que se aplique una de las excepciones descritas en la página 10, usted debe darnos un Número de Seguro Social (SSN) o un comprobante de que ha solicitado un SSN para cada miembro del hogar que presente una solicitud</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth le puede pedir que nos dé el SSN, si lo puede obtener, de toda persona que no sea un solicitante pero que tenga seguro de salud o que lo pueda obtener para que lo cubra a usted o a cualquier miembro de su hogar</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth puede pedirle su SSN conforme a la Ley de Reforma Tributaria de 1976 la cual enmendó la Sección 205(c)(2) de la Ley del Seguro Social y conforme a 130 CMR 503.003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5120EB" w14:textId="715061B7" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5C5120EB" w14:textId="715061B7" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usamos los SSN para verificar la información que usted nos haya dado</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También los usamos para detectar casos de fraude, para ver si alguien recibe beneficios por duplicado o para ver si otros (un “tercero”) deberían estar pagando por los servicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C05DF73" w14:textId="2F68BDB0" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0C05DF73" w14:textId="2F68BDB0" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Comparamos el SSN de todos los miembros de su hogar que estén solicitando un seguro y el SSN de quien tenga o pueda obtener un seguro de salud para dichos miembros, con los registros de las siguientes agencias:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFBD353" w14:textId="64FD1183" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="5CFBD353" w14:textId="64FD1183" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicio de Impuestos Internos (IRS); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E6FE1B" w14:textId="10BAFECB" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="43E6FE1B" w14:textId="10BAFECB" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Administración del Seguro Social (SSA); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAF1B51" w14:textId="70CD7AB9" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="0FAF1B51" w14:textId="70CD7AB9" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Departamento de Seguridad Nacional (DHS); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB7AD2B" w14:textId="15EA0844" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="4BB7AD2B" w14:textId="15EA0844" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Centros de Servicios de Medicare y Medicaid (CMS); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607B340B" w14:textId="4E4BD253" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="607B340B" w14:textId="4E4BD253" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Registro de Vehículos Motorizados (RMV); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718879A3" w14:textId="4DD087C7" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="718879A3" w14:textId="4DD087C7" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Departamento de Hacienda (DOR); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAF54C8" w14:textId="53F5BE06" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="1BAF54C8" w14:textId="53F5BE06" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Departamento de Asistencia Transicional (DTA); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30544C28" w14:textId="1587D921" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="30544C28" w14:textId="1587D921" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Departamento de Accidentes Industriales (DIA); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFA69A8" w14:textId="17A17E83" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="2CFA69A8" w14:textId="17A17E83" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Departamento de Asistencia al Desempleado (DUA); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB424AE" w14:textId="297F31EC" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="1DB424AE" w14:textId="297F31EC" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">División de Recursos Humanos del Departamento de Servicios para Veteranos (DVS); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EFE81A" w14:textId="0FAAE568" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="22EFE81A" w14:textId="0FAAE568" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Agencia de Investigaciones Especiales (BSI); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A7EC75" w14:textId="2A2F82E0" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="68A7EC75" w14:textId="2A2F82E0" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Agencia de Estadísticas Vitales del Departamento de Salud Pública (DPH); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D273B7E" w14:textId="7BBC98C6" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="0D273B7E" w14:textId="7BBC98C6" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">bancos; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FF6206" w14:textId="0D3DD620" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="73FF6206" w14:textId="0D3DD620" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>otras instituciones financieras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE530DF" w14:textId="24CE9065" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7CE530DF" w14:textId="24CE9065" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Si MassHealth paga parte de sus primas de seguro de salud, MassHealth puede agregar su SSN o el SSN del titular de la póliza de su hogar a la lista de proveedores de la Oficina del Contralor del Estado de Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted o el titular de la póliza de su hogar debe tener un SSN válido antes de que pueda recibir pagos de MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78280454" w14:textId="711BFB9F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="78280454" w14:textId="33480EB9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También podrían compararse los archivos con datos de agencias de servicios sociales en este u otros estados, y con archivos informáticos de compañías de seguro, empleadores y organizaciones de atención médica administrada</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="08BBC651" w14:textId="3FCA7868" w:rsidR="00663835" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="006A050E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">también </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>podría obtener sus registros financieros (y, si correspondiera, los de los miembros de su hogar) de bancos y otras instituciones financieras para verificar sus recursos financieros y determinar de otro modo su elegibilidad mientras usted sea un afiliado de MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BBC651" w14:textId="3FCA7868" w:rsidR="00663835" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Recuperación del patrimonio sucesorio de determinados afiliados después de su fallecimiento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8380F1" w14:textId="77777777" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="4E8380F1" w14:textId="77777777" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Según las leyes federales y estatales, MassHealth tiene el derecho de recuperar dinero de bienes del patrimonio sucesorio de determinados afiliados de MassHealth después de su fallecimiento, a menos que correspondan excepciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F672AC" w14:textId="77777777" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="25F672AC" w14:textId="77777777" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La recuperación del patrimonio sucesorio se aplica a los siguientes afiliados de MassHealth: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A99F125" w14:textId="49D931CA" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="7A99F125" w14:textId="49D931CA" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">afiliados mayores de 55 años que han recibido servicios y apoyos a largo plazo (LISS); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC50F46" w14:textId="2227DC9F" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="7EC50F46" w14:textId="2227DC9F" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>afiliados de toda edad que están permanentemente en un centro de atención a largo plazo o de otro centro médico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E7F3ED" w14:textId="27C49697" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="68E7F3ED" w14:textId="27C49697" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por los afiliados de MassHealth mayores de 55 años que reciben servicios y apoyos a largo plazo (LTSS), MassHealth tiene derecho a recuperar los costos que pagó por los LTSS</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por los afiliados de toda edad que se encuentran permanentemente en un centro de atención a largo plazo o de otro tipo de atención médica, MassHealth tiene derecho a recuperar el costo total de la atención que pagó durante el período de internación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0EBA97" w14:textId="50A1E705" w:rsidR="157521F1" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="0D0EBA97" w14:textId="50A1E705" w:rsidR="157521F1" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La recuperación del patrimonio sucesorio puede aplicarse a afiliados de MassHealth ya sea que estén inscritos en un plan de seguro de salud o no</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los pagos de MassHealth que son elegibles para la recuperación del patrimonio sucesorio incluyen los pagos hechos directamente por MassHealth a los proveedores de servicios de salud por la atención de un afiliado</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para los afiliados inscritos en un plan de seguro de salud, como una organización de atención médica administrada (MCO), una organización responsable por el cuidado de la salud (ACO), o planes de SCO, PACE o One Care, la recuperación del patrimonio sucesorio también podría incluir el reembolso de la cantidad total de los pagos mensuales de las primas pagados por MassHealth al plan de seguro de salud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173C553D" w14:textId="37447732" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00303A19">
+    <w:p w14:paraId="173C553D" w14:textId="6E69A84B" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00303A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth solo puede recuperar dinero de los bienes que se indiquen en el patrimonio de sucesión testamentaria</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dichos bienes podrían incluir bienes raíces como una casa, negocio o una propiedad que produzca ingresos, como también dinero en cuentas bancarias</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth no reclamará devoluciones si un afiliado deja un patrimonio de sucesión testamentaria con bienes de $25,000 o menos</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Existen muchas maneras en que las familias y las personas pueden demorar la recuperación del patrimonio sucesorio u obtener una exención parcial o total de la cantidad a recuperarse en casos de que tengan dificultades económicas adversas:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5849FA53" w14:textId="1EDD30E6" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+        <w:t>Existen muchas maneras en que las familias y las personas pueden demorar la recuperación del patrimonio sucesorio u obtener una exención parcial o total de la cantidad a recuperarse en casos de que tengan dificultades económicas adversas</w:t>
+      </w:r>
+      <w:r w:rsidR="006A050E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5849FA53" w14:textId="1EDD30E6" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La recuperación puede demorarse si el afiliado deja un cónyuge superviviente, un hijo adulto que sea ciego o discapacitado total o permanentemente, o un hijo que sea menor de 21 años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA62A5B" w14:textId="43F62181" w:rsidR="00303A19" w:rsidRPr="00B25AF1" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
+    <w:p w14:paraId="4AA62A5B" w14:textId="43F62181" w:rsidR="00303A19" w:rsidRPr="007142F2" w:rsidRDefault="00303A19" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si la recuperación del patrimonio sucesorio causaría dificultades económicas adversas, en determinadas circunstancias, MassHealth podría renunciar parcial o totalmente a la cantidad que recuperarse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495FD1B1" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="495FD1B1" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para los afiliados mayores de 55 años que sean elegibles para recibir MassHealth y Medicare, MassHealth no recuperará los costos compartidos de los beneficios de Medicare (primas, deducibles y copagos) pagados a partir del 1 de enero de 2010.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6EBF02" w14:textId="7BFC5C0C" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="2C6EBF02" w14:textId="7BFC5C0C" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Además, si el afiliado, en la fecha que fuera admitido en un centro de atención a largo plazo, tenía algún seguro de atención a largo plazo* y cumplía con los requisitos de las normas para calificar para dicha excepción, es posible que su patrimonio sucesorio no deba devolver a MassHealth el costo del centro de enfermería especializada y otros servicios de atención a largo plazo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20435DCB" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="20435DCB" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">* El seguro de atención a largo plazo debe cumplir con los requisitos de la División de Seguros estipulados en 211 CMR 65.09 y en el reglamento de MassHealth en 130 CMR 515.000. El afiliado también debió haber estado viviendo en un centro de atención a largo plazo y haber notificado a MassHealth de que no planeaba regresar a su casa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA5916E" w14:textId="2C738DFA" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="6DA5916E" w14:textId="2C738DFA" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para obtener más información sobre la recuperación del patrimonio sucesorio, consulte el reglamento de MassHealth en 130 CMR 501.000 y 515.000, el Capítulo 118E de la Ley General de Massachusetts y visite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/EstateRecovery</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E18B272" w14:textId="7A7901BD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
+    <w:p w14:paraId="3E18B272" w14:textId="7A7901BD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Devolución de anualidades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5635E466" w14:textId="300EFFAF" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5635E466" w14:textId="300EFFAF" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El Commonwealth debe ser nombrado como un beneficiario del remanente de cualquier anualidad comprada, anualizada, o de otra forma cambiada por un solicitante de MassHealth, afiliado o cónyuge a partir del 8 de febrero de 2006, por la cantidad total de la asistencia médica pagada por la persona internada</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta designación de beneficiario no debe ser removida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE813AD" w14:textId="4CE9F82E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="2FE813AD" w14:textId="4CE9F82E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Consulte el reglamento de MassHealth en 130 CMR 520.000 para obtener más información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7547A4EB" w14:textId="51D1B57C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
+    <w:p w14:paraId="7547A4EB" w14:textId="51D1B57C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Inscribirse para votar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588EB9BD" w14:textId="516F519B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="588EB9BD" w14:textId="516F519B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta guía incluye información sobre cómo inscribirse para votar</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no tiene que inscribirse para votar para obtener beneficios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767876ED" w14:textId="77777777" w:rsidR="001E7827" w:rsidRPr="00B25AF1" w:rsidRDefault="001E7827">
+    <w:p w14:paraId="767876ED" w14:textId="77777777" w:rsidR="001E7827" w:rsidRPr="007142F2" w:rsidRDefault="001E7827">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C77E762" w14:textId="3649FD70" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
+    <w:p w14:paraId="4C77E762" w14:textId="3649FD70" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc203381149"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="43" w:name="_Toc224333177"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 8</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B7EE71B" w14:textId="01E9D3B4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="2B7EE71B" w14:textId="01E9D3B4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc203381150"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="44" w:name="_Toc224333178"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Requisitos de ciudadanía e inmigración de EE. UU.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="6949AB29" w14:textId="61870CD4" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Al decidir si usted es elegible para recibir beneficios, consideramos todos los requisitos de cada tipo de cobertura y programa</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Trataremos de comprobar su estado de ciudadanía o nacional de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y su estado inmigratorio usando servicios de datos estatales y federales para decidir si usted podría obtener un cierto tipo de cobertura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8703BC" w14:textId="5D2C1677" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
+    <w:p w14:paraId="1F8703BC" w14:textId="5D2C1677" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Ciudadanos y nacionales de EE. UU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A6F7C0" w14:textId="15040499" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="19A6F7C0" w14:textId="15040499" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los ciudadanos o nacionales de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>pueden ser elegibles para recibir MassHealth Standard y Family Assistance</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También pueden ser elegibles para recibir los planes de Health Connector o Health Safety Net.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357B39EC" w14:textId="0F925C4E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="357B39EC" w14:textId="0F925C4E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se requiere el comprobante de ciudadanía e identidad para todos los ciudadanos o nacionales de EE. UU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5369DCEA" w14:textId="1FE02B90" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5369DCEA" w14:textId="1FE02B90" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Ciudadanos de EE. UU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4CD01B" w14:textId="5631246B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="1F4CD01B" w14:textId="5631246B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">personas que han nacido en Estados Unidos o sus territorios, incluidos Puerto Rico, las islas Vírgenes, Guam y las islas Marianas del Norte (CNMI), a menos que nacieran de un diplomático extranjero que de otra manera califica para la ciudadanía de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>según §301 et seq</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>de la Ley de Inmigración y Naturalización (INA);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D86024" w14:textId="0E7DF43E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="60D86024" w14:textId="0E7DF43E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">personas nacidas de un padre o madre que son ciudadanos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o que de otra manera califican para la ciudadanía de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>según §301 et seq</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>de la INA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ED3817" w14:textId="02F15748" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="67ED3817" w14:textId="02F15748" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ciudadanos naturalizados; o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128DC398" w14:textId="6E5D06FE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="128DC398" w14:textId="6E5D06FE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>nacionales (nacional ciudadano o no ciudadano).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63954DA6" w14:textId="110F9677" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="63954DA6" w14:textId="110F9677" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciudadano nacional: persona que de otra manera califica para la ciudadanía de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>según §301 et seq.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>de la INA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D0B251" w14:textId="3BAE4136" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="71D0B251" w14:textId="3BAE4136" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nacional no ciudadano: persona que nació en una de las posesiones distantes de Estados Unidos, incluidas Samoa Americana y la Isla de Swain, de un padre o madre que es un nacional no ciudadano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E55C589" w14:textId="70A2A6E9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
+    <w:p w14:paraId="6E55C589" w14:textId="70A2A6E9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos de EE. UU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249F51D1" w14:textId="0337D51D" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="249F51D1" w14:textId="0337D51D" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para que reciba el nivel más alto de cobertura de MassHealth o un plan de Health Connector, debemos comprobar su estado inmigratorio</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth y Health Connector realizarán comparaciones de datos con agencias estatales y federales para comprobar los estados inmigratorios</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si las fuentes electrónicas no pueden comprobar su estado declarado, se requerirá que usted brinde documentación adicional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A701109" w14:textId="1E0BFF97" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5A701109" w14:textId="1E0BFF97" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los no ciudadanos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>no necesitan enviar ningún documento de inmigración con la solicitud si están solicitando beneficios solamente para sus hijos, pero no para sí mismos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184A7BAF" w14:textId="18DB058B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
+    <w:p w14:paraId="184A7BAF" w14:textId="18DB058B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Inmigrantes legalmente presentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C77B440" w14:textId="753C972A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7C77B440" w14:textId="753C972A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los siguientes son inmigrantes legalmente presentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174AE6A0" w14:textId="6215D81B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
+    <w:p w14:paraId="174AE6A0" w14:textId="6215D81B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos calificados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402FE098" w14:textId="5A811BE7" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00725797">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="402FE098" w14:textId="5A811BE7" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00725797">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas que cumplen con uno de los siguientes estados pueden ser elegibles para MassHealth Standard o CommonHealth</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También pueden ser elegibles para beneficios mediante Health Connector o Health Safety Net.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A708139" w14:textId="370F4B05" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1A708139" w14:textId="370F4B05" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Hay dos grupos de no ciudadanos calificados:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691A1663" w14:textId="4D590BB6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00725797">
+    <w:p w14:paraId="691A1663" w14:textId="4D590BB6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00725797">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00725797" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00725797" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Las personas que están calificadas sin considerar cuándo llegaron a </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00725797" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00725797" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>o cuánto tiempo han tenido un estado calificado</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00725797" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00725797" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las siguientes personas son:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7BF71A" w14:textId="33CA2897" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="2E7BF71A" w14:textId="33CA2897" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas que recibieron asilo según la sección 208 de la INA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C3793C" w14:textId="41D7ED80" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="64C3793C" w14:textId="41D7ED80" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Refugiados admitidos según la sección 207 de la INA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC4D05B" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="4FC4D05B" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Personas cuya deportación ha sido detenida según la sección 243(h) o 241(b)(3) de la INA, según lo declara la sección 5562 de la Ley Federal de Presupuesto Equilibrado de 1997.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DC1EC6" w14:textId="7903F219" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="42DC1EC6" w14:textId="7903F219" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Veteranos, sus cónyuges y sus hijos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496878C3" w14:textId="0DB10ACE" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="496878C3" w14:textId="0DB10ACE" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Veteranos de las Fuerzas Armadas de Estados Unidos con licencia honorable no relacionada con su estado de no ciudadano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273ABD49" w14:textId="4A467EFF" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="273ABD49" w14:textId="4A467EFF" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Veteranos de guerra filipinos que pelearon bajo el comando de EE. UU. durante la Segunda Guerra Mundial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E725D6" w14:textId="56934573" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="72E725D6" w14:textId="56934573" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Veteranos Hmong y de las tierras altas (Highland) de Laos admitidos para residencia legal permanente (LPR) que pelearon bajo el comando de EE. UU. durante la guerra de Vietnam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3463663F" w14:textId="1AEB4FFB" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="3463663F" w14:textId="1AEB4FFB" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas con estado de no ciudadano en servicio activo en las Fuerzas Armadas de EE. UU., que no sea servicio activo para entrenamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676CD14C" w14:textId="1A07A07B" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="676CD14C" w14:textId="1A07A07B" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El cónyuge, un cónyuge sobreviviente no vuelto a casar o hijos dependientes no casados de un no ciudadano descrito en los cuatro puntos anteriores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769E5BA5" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="769E5BA5" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Ingresados condicionales según la sección 203(a)(7) de la INA en vigencia antes del 1 de abril de 1980.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342EB9B6" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="342EB9B6" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas que ingresaron como cubanos o haitianos según la sección 501(e) de la ley de Asistencia con la Educación de Refugiados de 1980.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F973CD3" w14:textId="73830C6E" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="7F973CD3" w14:textId="73830C6E" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para Medicaid, indígenas norteamericanos con al menos el 50% de sangre indígena norteamericana que nacieron en Canadá según la sección 289 de la INA u otros miembros de tribus nacidos fuera de los territorios de Estados Unidos según 25 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>450b(e).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69294F3B" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="69294F3B" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Amerasiáticos según se describe en la sección 402(a)(2)(A)(i)(V) de la Ley de Reconciliación de Responsabilidad Personal y Oportunidad Laboral de 1996 (PRWORA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D16877" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="70D16877" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Víctimas de graves formas de tráfico, y el cónyuge, hijos, hermanos o padre o madre de la víctima según la enmienda a la Ley de Protección contra la Violencia y de Víctimas de Tráfico Humano de 2000 (Ley Pública 106-386).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA19BDC" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="2CA19BDC" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Inmigrantes iraquíes especiales a quienes se otorgó estado inmigratorio especial según la sección 101(a)(27) de la INA, según la sección 1244 de la Ley Pública 110-181 o la sección 525 de la Ley Pública 110-161.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE51FDC" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="4EE51FDC" w14:textId="77777777" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Inmigrantes afganos especiales a quienes se otorgó estado inmigratorio especial según la sección 101(a)(27) de la INA, según la sección 525 de la Ley Pública 110-161.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBBD1AC" w14:textId="6AEDDEBC" w:rsidR="00725797" w:rsidRPr="00B25AF1" w:rsidRDefault="00725797" w:rsidP="00D561AE">
+    <w:p w14:paraId="7DBBD1AC" w14:textId="6AEDDEBC" w:rsidR="00725797" w:rsidRPr="007142F2" w:rsidRDefault="00725797" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para Medicaid, los migrantes de los Estados Federados de Micronesia, de la República de las Islas Marshall y de la República de Palaos que residen legalmente en Estados Unidos conforme a una serie de tratados firmados con Estados Unidos llamados Pactos de Libre Asociación (COFA, Compacts of Free Association).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE63D30" w14:textId="5E5D1751" w:rsidR="000D5602" w:rsidRPr="00B25AF1" w:rsidRDefault="00517F4D" w:rsidP="00D561AE">
+    <w:p w14:paraId="7DE63D30" w14:textId="5E5D1751" w:rsidR="000D5602" w:rsidRPr="007142F2" w:rsidRDefault="00517F4D" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Se aplicará un requisito especial de espera de cinco años a los migrantes según el COFA, que ajusten su estado inmigratorio a residente permanente legal (LPR)</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La persona estará sujeta a cumplir el requisito especial de espera de cinco años a menos que también tenga o haya tenido un estado inmigratorio indicado en 130 CMR 518.003(A)(1)(a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E380A99" w14:textId="7DC0C80D" w:rsidR="00707F53" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="7E380A99" w14:textId="7DC0C80D" w:rsidR="00707F53" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los migrantes según el COFA, que ajusten su estado inmigratorio a LPR después de que cambiara la ley el 27 de diciembre de 2020, podrán usar la fecha en que comenzaron a residir en Estados Unidos como migrantes conforme al COFA o el 27 de diciembre de 2020, o la fecha que sea posterior, como el primer día, a los propósitos de cumplir con el requisito de espera de cinco años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF85081" w14:textId="7CB72048" w:rsidR="00707F53" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="1AF85081" w14:textId="7CB72048" w:rsidR="00707F53" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los migrantes según el COFA, que ajustaron su estado inmigratorio a LPR antes del cambio de la ley el 27 de diciembre de 2020, iniciarán el período de espera de cinco años el día en que se hicieron LPR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A38FE3" w14:textId="2F9BC2E5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="17A38FE3" w14:textId="2F9BC2E5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:tab/>
         <w:t>Las personas que están calificadas sobre la base de tener un estado calificado identificado en “A” a continuación y que han cumplido con una de las condiciones indicadas en “B” a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A64546" w14:textId="6208B8F4" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="06A64546" w14:textId="6208B8F4" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las siguientes personas son:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D3BA13" w14:textId="2AC6E537" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00517CE6">
+    <w:p w14:paraId="78D3BA13" w14:textId="2AC6E537" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00517CE6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidR="007F76DC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="007F76DC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00517CE6" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00517CE6" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas que tienen uno o más de los siguientes estados:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D965719" w14:textId="398FE297" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="6D965719" w14:textId="398FE297" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas admitidas para residencia legal permanente (LPR) según la Ley de Inmigración y Naturalización (INA); o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D60E993" w14:textId="7C453D17" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="0D60E993" w14:textId="7C453D17" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas con permiso de permanencia temporal (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>parole</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) para al menos un año según la sección 212(d)(5) de la INA; o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB62357" w14:textId="39D221F0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="5AB62357" w14:textId="39D221F0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cónyuges maltratados, hijos maltratados o hijos de padres/madres maltratados, o padres/madres de hijos maltratados que cumplen con los criterios de la sección 431(c) de la Ley de Reconciliación de Responsabilidad Personal y Oportunidad Laboral (PRWORA) de 1996, 8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1641; y también</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1876A4DD" w14:textId="03BD1453" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00517CE6">
+    <w:p w14:paraId="1876A4DD" w14:textId="03BD1453" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00517CE6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidR="007F76DC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="007F76DC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00517CE6" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00517CE6" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas que satisfacen al menos una de las siguientes tres condiciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9F671D" w14:textId="34546082" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="1A9F671D" w14:textId="34546082" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tuvieron un estado nombrado en 2.A.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>durante cinco o más años (un no ciudadano maltratado logra este estado cuando se acepta la petición para establecer un caso “prima facie”);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AF0B4B" w14:textId="3248AF7D" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="13AF0B4B" w14:textId="3248AF7D" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingresaron a </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">antes del 22 de agosto de 1996, sin considerar el estado al momento del ingreso y han estado continuamente presentes en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>hasta lograr un estado nombrado en 2.A</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Con este fin, se considera que una persona está continuamente presente si ha estado ausente de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>durante no más de 30 días consecutivos o 90 días no consecutivos antes de lograr un estado indicado anteriormente en 2.A.; o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E13423" w14:textId="5F94C78E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="21E13423" w14:textId="5F94C78E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También tienen o tuvieron un estado indicado anteriormente en el número 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5799DC69" w14:textId="03B91BC0" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="5799DC69" w14:textId="03B91BC0" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos calificados vedados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6FFF5C" w14:textId="4F8FF414" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1A6FFF5C" w14:textId="4F8FF414" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas que tienen un estado de no ciudadanos calificados indicado en 2.A</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(residente legal permanente, persona con permiso de permanencia temporal, o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>parole</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, para al menos un año o no ciudadano maltratado) y que no cumplen con una de las condiciones indicadas en 2.B., son no ciudadanos calificados vedados</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los no ciudadanos calificados vedados, como los no ciudadanos calificados, son inmigrantes presentes legalmente</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Ciertas personas que son no ciudadanos calificados vedados podrían ser elegibles para MassHealth Standard, Family Assistance o Limited</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También pueden ser elegibles para beneficios mediante Massachusetts Health Connector o HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35233B46" w14:textId="15AA6C4F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00C42BDA">
+    <w:p w14:paraId="35233B46" w14:textId="15AA6C4F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas no calificadas legalmente presentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B3D623" w14:textId="07D9C85A" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="00B3D623" w14:textId="07D9C85A" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Aquellos que son personas no calificadas legalmente presentes y cumplen con uno de los siguientes estados podrían ser elegibles para MassHealth Standard, Family Assistance o Limited.</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También pueden ser elegibles para beneficios mediante Massachusetts Health Connector o HSN</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas no calificadas legalmente presentes son las siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF86AE8" w14:textId="61A75A08" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="0AF86AE8" w14:textId="61A75A08" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas con un estado no inmigratorio válido según se define en 8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1101(a)(15) o según las leyes de inmigración en 8 U.S.C.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1101(a)(17).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772A05BE" w14:textId="09337242" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="772A05BE" w14:textId="09337242" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadano calificado según lo definido en 8 U.S.C.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1641 (b) y (c).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222B4475" w14:textId="29812255" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="222B4475" w14:textId="29812255" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas con permiso de permanencia temporal (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>parole</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">según 8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1182(d)(5) por menos de un año, excepto para una persona con permiso de permanencia temporal por persecución, por inspección diferida, o con procedimientos pendientes de remoción.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CD2101" w14:textId="70DCC484" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="39CD2101" w14:textId="70DCC484" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas que pertenecen a una de las siguientes clases:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D77F20B" w14:textId="15B30414" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="0D77F20B" w14:textId="15B30414" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otorgamiento de estado de residente temporario según 8 U.S.C.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1160 o 1255a, respectivamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8D38D5" w14:textId="082EF292" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="4D8D38D5" w14:textId="082EF292" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Otorgamiento del estado de protección temporal (TPS) según 8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1254a y personas con solicitudes de TPS pendientes que hayan recibido autorización de empleo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCA1CFE" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="3DCA1CFE" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otorgamiento de autorización de empleo según 8 CFR 274a.12(c).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC71F68" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="0DC71F68" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Beneficiarios de la Unidad Familiar según la enmienda a la sección 301 de la Ley Pública 101-649.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0C982C" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="2B0C982C" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Según la partida de ejecución diferida (DED) de acuerdo con una decisión tomada por el presidente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D369D17" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="1D369D17" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otorgamiento de estado de acción diferida, excepto para solicitantes o personas que recibieron el estado según el proceso del Departamento de Seguridad Nacional de Estados Unidos (DHS) de Acción Diferida para los Llegados en la Infancia (DACA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53352B4F" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="53352B4F" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otorgamiento de un aplazamiento administrativo de remoción según 8 CFR parte 241.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE45F6B" w14:textId="44817227" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="3CE45F6B" w14:textId="44817227" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Beneficiarios de petición de visa aprobada que tienen una solicitud pendiente de ajuste de estado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D363A2A" w14:textId="3B7C27A5" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="4D363A2A" w14:textId="3B7C27A5" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas con una solicitud pendiente de asilo según 8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1158, para suspensión de la remoción según 8 U.S.C.</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1231 o que, según la Convención Contra la Tortura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C32D63D" w14:textId="60169121" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="0C32D63D" w14:textId="60169121" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>hayan recibido autorización de empleo o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E013C9" w14:textId="0C46B406" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="60E013C9" w14:textId="0C46B406" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>sean menores de 14 años y hayan tenido una solicitud pendiente durante al menos 180 días.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166D651F" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="166D651F" w14:textId="77777777" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79495066" w14:textId="404AB3B9" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="79495066" w14:textId="404AB3B9" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Personas que han recibido suspensión de la remoción según la Convención Contra la Tortura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2423A5CC" w14:textId="31D9D9F7" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="2423A5CC" w14:textId="31D9D9F7" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Niños que tienen una solicitud pendiente por un estado de inmigrante juvenil especial según 8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1101(a)(27)(J).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C6BBFB" w14:textId="49604CF1" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="60C6BBFB" w14:textId="49604CF1" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos calificados vedados y personas no calificadas residentes legales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432676A8" w14:textId="299D3A86" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="432676A8" w14:textId="299D3A86" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los no ciudadanos calificados vedados y las personas no calificadas residentes legales mayores de 65 años pueden ser elegibles para MassHealth Family Assistance, Limited o HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A2E924" w14:textId="5A65A2FF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+    <w:p w14:paraId="35A2E924" w14:textId="5A65A2FF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Personas no calificadas que residen con apariencia legal (PRUCOL no calificados)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5477A7" w14:textId="1065D9BA" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7D5477A7" w14:textId="1065D9BA" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00517CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los PRUCOL (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>permanently residing under color of law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>) no calificados son ciertos no ciudadanos que no están legalmente presentes</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estas personas pueden estar viviendo permanentemente en Estados Unidos con apariencia legal como se describe en 130 CMR 518.000</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Algunas personas que son PRUCOL no calificados y cumplen con uno de los siguientes estados podrían ser elegibles para MassHealth Family Assistance o Limited</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>También pueden ser elegibles para recibir beneficios mediante HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A2A2AA" w14:textId="2331DCE1" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="07A2A2AA" w14:textId="2331DCE1" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que viven en Estados Unidos según un aplazamiento indefinido de deportación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0547000B" w14:textId="796D70B6" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="0547000B" w14:textId="796D70B6" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que viven en Estados Unidos según una partida voluntaria indefinida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD966E3" w14:textId="24F24297" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="0FD966E3" w14:textId="24F24297" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos y sus familias cubiertos por una petición aprobada de un familiar inmediato que tienen derecho a la partida voluntaria, y cuya partida el DHS no contempla ejecutar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224CD17B" w14:textId="545076C5" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="224CD17B" w14:textId="545076C5" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que recibieron partida voluntaria del DHS o de un juez de inmigración, y cuya deportación el DHS no contempla ejecutar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780D2C4E" w14:textId="67AC130A" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="780D2C4E" w14:textId="67AC130A" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que viven bajo órdenes de supervisión y que no tienen autorización de empleo según 8 CFR 274a.12(c).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C699743" w14:textId="2E766A94" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="2C699743" w14:textId="2E766A94" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que han ingresado y vivido continuamente en Estados Unidos desde antes del 1 de enero de 1972.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D68AA5A" w14:textId="0B478D29" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="2D68AA5A" w14:textId="0B478D29" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que recibieron la suspensión de la deportación, y cuya partida el DHS no contempla ejecutar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4951A8" w14:textId="5A0EDB23" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="3A4951A8" w14:textId="5A0EDB23" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">No ciudadanos con una solicitud pendiente de asilo según 8 U.S.C. 1158 o por </w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>suspensión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la remoción según 8 U.S.C. 1231, o según la Convención Contra la Tortura que no hayan recibido autorización de empleo, o sean menores de 14 años y no hayan tenido una solicitud pendiente durante al menos 180 días.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701AA55D" w14:textId="1F3E2540" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="701AA55D" w14:textId="1F3E2540" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que recibieron el estado de DACA o que tienen una solicitud pendiente por este estado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CBCC7A" w14:textId="48751FB9" w:rsidR="00517CE6" w:rsidRPr="00B25AF1" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
+    <w:p w14:paraId="16CBCC7A" w14:textId="48751FB9" w:rsidR="00517CE6" w:rsidRPr="007142F2" w:rsidRDefault="00517CE6" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No ciudadanos que han presentado una solicitud, petición o pedido para obtener un estado de legalmente presente y que ha sido aceptada como debidamente presentada, pero no han obtenido hasta ahora autorización de empleo y cuya deportación el DHS no contempla ejecutar. Cualquier otro no ciudadano que vive en Estados Unidos con el conocimiento y el consentimiento del DHS, y cuya partida el DHS no contempla ejecutar. (Estos incluyen personas que recibieron partida voluntaria extendida debido a situaciones en su país de origen basadas en una determinación de la Secretaría de Estado.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59435E36" w14:textId="6F16C8F5" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="00C42BDA">
+    <w:p w14:paraId="59435E36" w14:textId="6F16C8F5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>PRUCOL no calificados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2057C050" w14:textId="5BD7B970" w:rsidR="0043081D" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2057C050" w14:textId="5BD7B970" w:rsidR="0043081D" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Los PRUCOL no calificados mayores de 65 años pueden ser elegibles para MassHealth Family Assistance, Limited o HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0476D666" w14:textId="0AC740E1" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="00C42BDA">
+    <w:p w14:paraId="0476D666" w14:textId="0AC740E1" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otros no ciudadanos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0BCAB7" w14:textId="77881D7E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5E0BCAB7" w14:textId="77881D7E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si su estado inmigratorio no está descrito anteriormente, se le considera como otro no ciudadano</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted puede ser elegible para MassHealth Limited o HSN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056CA926" w14:textId="11A120EC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="056CA926" w14:textId="11A120EC" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas que tenían MassHealth, anteriormente conocida como Medical Assistance, o CommonHealth al 30 de junio de 1997, pueden seguir recibiendo beneficios sin considerar el estado inmigratorio si son elegibles por otro motivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A1C20A" w14:textId="56400273" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+    <w:p w14:paraId="34A1C20A" w14:textId="56400273" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La elegibilidad de los inmigrantes para beneficios de fondos públicos se define en la ley federal de Reconciliación de Responsabilidad Personal y Oportunidad Laboral de 1996 (PRWORA), en la Ley de Presupuesto Equilibrado de 1997 y en varias cláusulas de la ley estatal. Para obtener más información, consulte el reglamento de MassHealth en 130 CMR 518.000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF76BA4" w14:textId="77777777" w:rsidR="00732A81" w:rsidRDefault="00732A81">
+    <w:p w14:paraId="2EF76BA4" w14:textId="77777777" w:rsidR="00732A81" w:rsidRPr="007142F2" w:rsidRDefault="00732A81">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAA0770" w14:textId="5731DCFB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+    <w:p w14:paraId="0CAA0770" w14:textId="0B99E1E8" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="71EBF8B3" w14:textId="2B9739BF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Requisitos de estado de ciudadanía o nacional de EE. UU. para recibir planes de MassHealth y de Health Connector </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5CFC" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Requisitos de identidad para recibir HSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EBF8B3" w14:textId="2B9739BF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Comprobante de estado de ciudadano o nacional y de identidad de EE. UU.*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B0E0E5" w14:textId="0B5258C2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="0043081D">
+    <w:p w14:paraId="04B0E0E5" w14:textId="0B5258C2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="0043081D">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="0043081D" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Excepción: Las personas de la tercera edad y las discapacitadas que tienen o pueden obtener Medicare o Seguridad de Ingreso Suplementario (SSI), o las personas discapacitadas que reciban Ingreso por Discapacidad del Seguro Social (SSDI) NO deben dar comprobantes de estado de ciudadano o nacional ni de identidad de EE. UU. Un niño nacido de una madre que recibía MassHealth a la fecha del nacimiento del niño no debe dar prueba de identidad ni de estado de ciudadanía o nacional de EE. UU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCB99DE" w14:textId="06F9B9C4" w:rsidR="0043081D" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1DCB99DE" w14:textId="666A4453" w:rsidR="0043081D" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los siguientes son comprobantes aceptables TANTO de estado de ciudadano o nacional, COMO de identidad de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="26DA8ED9" w14:textId="165574CD" w:rsidR="0043081D" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="00D561AE">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(no se exige otra documentación)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5CFC" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DA8ED9" w14:textId="4E37C6CE" w:rsidR="0043081D" w:rsidRPr="007142F2" w:rsidRDefault="00EA5CFC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asaporte de </w:t>
+      </w:r>
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">., incluidas una tarjeta de pasaporte de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="29A6F353" w14:textId="676E92A5" w:rsidR="0043081D" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="00D561AE">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>emitida por el Departamento de Estado, sin considerar la fecha de vencimiento siempre que el pasaporte o la tarjeta fuera emitida sin limitaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A6F353" w14:textId="4B7BA80D" w:rsidR="0043081D" w:rsidRPr="007142F2" w:rsidRDefault="00EA5CFC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ertificado de naturalización de </w:t>
+      </w:r>
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="04D17E7D" w14:textId="17FCAA4C" w:rsidR="0043081D" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="00D561AE">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D17E7D" w14:textId="0728FE2A" w:rsidR="0043081D" w:rsidRPr="007142F2" w:rsidRDefault="00EA5CFC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ertificado de ciudadanía de </w:t>
+      </w:r>
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="20E14E26" w14:textId="531DDDBB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="00D561AE">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E14E26" w14:textId="4AAB3AFE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00EA5CFC" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocumento emitido por una tribu indígena con reconocimiento federal, según la publicación en el Registro Federal por el Comité de Asuntos Indígenas del Departamento del Interior de </w:t>
+      </w:r>
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="0092338F" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0092338F" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, que identifica a la tribu indígena con reconocimiento federal que emitió el documento, identifica a la persona por su nombre y confirma la afiliación de la persona, la inscripción o la afiliación con la tribu</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0043081D" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos documentos incluyen, entre otros, una tarjeta de inscripción de la tribu, un Certificado de Grado de Sangre Indígena, un documento de censo de la tribu y documentos con membrete de la tribu emitidos según la firma del oficial de la tribu apropiado que cumpla con los requisitos de 130 CMR 518.000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D47495A" w14:textId="5DA356DB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+    <w:p w14:paraId="3D47495A" w14:textId="5DA356DB" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Comprobante de estado de ciudadano o nacional de EE. UU. solamente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D5E4AC" w14:textId="12D2190F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="0043081D" w:rsidP="0043081D">
+    <w:p w14:paraId="72D5E4AC" w14:textId="12D2190F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="0043081D" w:rsidP="0043081D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si no se brinda uno de los documentos que demuestre tanto la ciudadanía como la identidad, se pueden aceptar los siguientes documentos como comprobantes de estado de ciudadano o nacional de EE. UU. solamente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B298AB" w14:textId="3C00E25E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="12B298AB" w14:textId="3C00E25E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">certificado público de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(incluidos los 50 estados, el Distrito de Columbia, Puerto Rico [a partir del 13 de enero de 1941], Guam, las islas Vírgenes de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>[a partir del 17 de enero de 1917], Samoa Americana, isla de Swain o el CNMI [después del 4 de noviembre de 1986])</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El registro de nacimiento puede estar emitido por el estado, Commonwealth, territorio, o jurisdicción local</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>La persona también puede ser naturalizada colectivamente según reglamentos federales;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68978719" w14:textId="025AC601" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="68978719" w14:textId="025AC601" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>prueba comprobada ante el Registro de Estadísticas Vitales de Massachusetts que documenta un registro de nacimiento;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1826C604" w14:textId="56BE8C89" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="1826C604" w14:textId="56BE8C89" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">certificación de un Informe de Nacimiento emitido a ciudadanos de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">que nacieron fuera de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4141F8E0" w14:textId="67224A92" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="4141F8E0" w14:textId="67224A92" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">informe de Nacimiento en el Extranjero de un ciudadano de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A18B83" w14:textId="183AA10F" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="66A18B83" w14:textId="183AA10F" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>certificación de nacimiento;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07255B79" w14:textId="2993A4F9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="07255B79" w14:textId="2993A4F9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta de identificación (ID) de ciudadano de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744FEEFB" w14:textId="3FA32F8C" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="744FEEFB" w14:textId="3FA32F8C" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>tarjeta de ID de Mariana del Norte emitida a un ciudadano naturalizado colectivamente que nació en las CNMI antes del 4 de noviembre de 1986;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F32DF43" w14:textId="6C2082B9" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="3F32DF43" w14:textId="6C2082B9" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">decreto final de adopción que muestre el nombre del niño y lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(si la adopción no es final, una declaración de una agencia de adopción aprobada por el estado que muestre el nombre del niño y lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C806E60" w14:textId="3643E9E5" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="4C806E60" w14:textId="3643E9E5" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">evidencia de empleo de servicio civil de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">antes del 1 de junio de 1976; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76172D3E" w14:textId="0F4BA734" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="76172D3E" w14:textId="0F4BA734" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">registro militar oficial de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">que muestre un lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722F9197" w14:textId="2F1DAEEB" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="722F9197" w14:textId="2F1DAEEB" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">comparación de datos con el Programa SAVE o cualquier otro proceso establecido por el DHS para comprobar que una persona es ciudadana; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F1479E" w14:textId="3FFB82FE" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="25F1479E" w14:textId="3FFB82FE" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">documentación de que un niño cumple con los requisitos de la sección 101 de la Ley de Ciudadanía Infantil de 2000 (8 </w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">1431); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34553252" w14:textId="645A3AE6" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="34553252" w14:textId="645A3AE6" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">expedientes médicos (incluidos, entre otros, los de hospitales, clínicas o médicos) o documentos de admisión de un centro de enfermería, un centro de atención especializada u otro centro que indique un lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437836ED" w14:textId="74926E8E" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="437836ED" w14:textId="74926E8E" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">registro de seguro de vida, de salud o de otro seguro que indique un lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DFF258" w14:textId="407CC9F5" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="75DFF258" w14:textId="407CC9F5" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">documento religioso oficial registrado en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">que muestre que el nacimiento fue en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B61086A" w14:textId="0E5CA2A9" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="2B61086A" w14:textId="0E5CA2A9" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">registros escolares, incluidos preescolar, Head Start y guardería infantil, que muestren el nombre del niño y lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A10BB59" w14:textId="245766C6" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="7A10BB59" w14:textId="245766C6" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">registro de censo federal o estatal que demuestre ciudadanía de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o lugar de nacimiento en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216A89B0" w14:textId="480E7B7E" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00980F88">
+    <w:p w14:paraId="216A89B0" w14:textId="480E7B7E" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00980F88">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si una persona no tiene uno de los documentos indicados en 130 CMR 518.000, podría presentar una declaración jurada o afidávit firmado por otra persona, bajo pena de perjurio, que pueda razonablemente atestiguar sobre la ciudadanía de la persona, y que contenga el nombre, fecha de nacimiento y lugar de nacimiento de la persona en </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No es necesario notarizar la declaración jurada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0441A494" w14:textId="785020EF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00980F88">
+    <w:p w14:paraId="0441A494" w14:textId="785020EF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00980F88">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Más prueba de identidad solamente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5A2C05" w14:textId="3072760C" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00980F88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2E5A2C05" w14:textId="3072760C" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00980F88" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00980F88" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los siguientes documentos son pruebas de identidad aceptables, siempre que esta documentación tenga una fotografía u otra información identificatoria que incluya, entre otros, nombre, edad, sexo, raza, altura, peso, color de ojos y dirección:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54579774" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="54579774" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">documentos de identidad indicados en 8 CFR 274a.2(b)(1)(v)(B)(1), excepto una licencia de conducir emitida por una autoridad gubernamental canadiense; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5A1C9A" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="3F5A1C9A" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">licencia de conducir emitida por un estado o territorio; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F080327" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="7F080327" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta de ID escolar; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716DECBF" w14:textId="6EA46823" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="716DECBF" w14:textId="6EA46823" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta militar o registro de servicio militar de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">.; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212045B6" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="212045B6" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta de ID emitida por el gobierno local, estatal o federal; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1F275D" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="6E1F275D" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta de ID de un dependiente militar; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92995C" w14:textId="343BFEFA" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="7E92995C" w14:textId="343BFEFA" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta de marino mercante de la Guardia Costera de </w:t>
       </w:r>
-      <w:r w:rsidR="00684580" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00684580" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>EE. UU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE9AFDE" w14:textId="0C3B16A3" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00980F88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4CE9AFDE" w14:textId="0C3B16A3" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00980F88" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00980F88" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>. Para niños menores de 19 años, un registro de una clínica, médico, hospital o registro escolar, incluidos los registros del preescolar o la guardería infantil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0CBCE1" w14:textId="61907A8D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00980F88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="3C0CBCE1" w14:textId="61907A8D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00980F88" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00980F88" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dos documentos que contengan información coincidente que confirme la identidad del solicitante</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00980F88" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00980F88" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estos documentos incluyen, entre otros, los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F12955D" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00980F88">
-[...6 lines deleted...]
-    <w:p w14:paraId="36F906B9" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="6F12955D" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F906B9" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">tarjeta de ID del empleador; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A83BD74" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="0A83BD74" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">diploma de escuela secundaria o universidad (incluido un diploma de equivalencia de escuela secundaria); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B07C13C" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="7B07C13C" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">certificado de matrimonio; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738D208B" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="738D208B" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">decreto de divorcio; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0826572E" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="0826572E" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">escritura o título de propiedad; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EB3BBB" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="41EB3BBB" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">talonario de pago de un empleador actual con el nombre y la dirección del solicitante preimpresos, fechada dentro de los 60 días de la solicitud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B78CEB" w14:textId="4B8ECE8D" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="26B78CEB" w14:textId="4B8ECE8D" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">comprobante de censo que contenga el nombre y la dirección del solicitante, fechada no más de 12 meses antes de la fecha de la solicitud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA5C80B" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="6AA5C80B" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">declaración de pensión o retiro de un empleador anterior o fondo de pensión que indique el nombre y la dirección del solicitante, fechada dentro de los 12 meses anteriores a la fecha de la solicitud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F8426F" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="74F8426F" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">matrícula o factura de préstamo del estudiante que indique el nombre y la dirección del solicitante, fechada dentro de los 12 meses anteriores a la fecha de la solicitud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73198080" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="73198080" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">factura de servicios públicos, factura de teléfono celular, factura de tarjeta de crédito, factura médica o factura hospitalaria que indique el nombre y la dirección del solicitante, fechada dentro de los 60 días anteriores a la fecha de la solicitud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3463A929" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="3463A929" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">póliza válida de seguro del propietario de vivienda, del inquilino o del automóvil con la dirección preimpresa, fechada dentro de los 12 meses anteriores a la fecha de la solicitud, o una factura de este seguro con la dirección preimpresa, fechada dentro de los 60 días anteriores a la fecha de la solicitud; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5D4AB4" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="6E5D4AB4" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">contrato de alquiler fechado dentro de los 12 meses anteriores a la fecha de la solicitud o hipoteca del hogar que identifique al solicitante y la dirección; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B991B97" w14:textId="506A32ED" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
+    <w:p w14:paraId="3B991B97" w14:textId="506A32ED" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>comprobante de empleo mediante formularios W-2 u otros documentos que muestren el nombre y la dirección del solicitante, presentados por el empleador a una agencia del gobierno.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DB139F" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00980F88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="57DB139F" w14:textId="77777777" w:rsidR="00980F88" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>4. Un hallazgo de identidad de una agencia federal o estatal, incluidos, entre otros, asistencia pública, cumplimiento de la ley, impuestos internos, oficina de impuestos, o agencia de corrección, si la agencia ha comprobado y certificado la identidad de la persona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F02E0F1" w14:textId="0A8C8DB6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00980F88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="7F02E0F1" w14:textId="0A8C8DB6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>5. Un hallazgo de identidad de una agencia Express Lane, según la sección 1902(e)(13)(F) de la Ley de Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7C6D92" w14:textId="0F6C0151" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00980F88" w:rsidP="00980F88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2C7C6D92" w14:textId="0F6C0151" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00980F88" w:rsidP="00980F88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si el solicitante no tiene ningún documento especificado en los puntos 1., 2</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>o 3</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>indicados anteriormente, y la identidad no se comprueba mediante los puntos 4</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>y 5</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>anteriores, el solicitante puede presentar una declaración jurada firmada, bajo pena de perjurio, por otra persona que puede razonablemente atestiguar sobre la identidad del solicitante</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Esta declaración jurada debe contener el nombre del solicitante y otra información identificatoria, como se describe en la primera viñeta principal</w:t>
       </w:r>
-      <w:r w:rsidR="001B49C0" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="001B49C0" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No es necesario notarizar la declaración jurada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8442CC" w14:textId="77777777" w:rsidR="00217E77" w:rsidRPr="00B25AF1" w:rsidRDefault="00217E77">
+    <w:p w14:paraId="3C8442CC" w14:textId="77777777" w:rsidR="00217E77" w:rsidRPr="007142F2" w:rsidRDefault="00217E77">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743CA94A" w14:textId="77777777" w:rsidR="00065C35" w:rsidRPr="00B25AF1" w:rsidRDefault="00D2360F" w:rsidP="00065C35">
+    <w:p w14:paraId="743CA94A" w14:textId="77777777" w:rsidR="00065C35" w:rsidRPr="007142F2" w:rsidRDefault="00D2360F" w:rsidP="00065C35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc203381151"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="45" w:name="_Toc134694243"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc137469687"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc224333179"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECCIÓN 9</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4ED03676" w14:textId="56377BB6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FF3413" w:rsidP="00065C35">
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="64D1F15C" w14:textId="7917EC31" w:rsidR="00D8391A" w:rsidRPr="007142F2" w:rsidRDefault="00D8391A" w:rsidP="004361DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc203381152"/>
-[...96 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc224333180"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>My</w:t>
+      </w:r>
+      <w:r w:rsidR="004361DE" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p w14:paraId="0D453ACF" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="007E563B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>myservices.mass.gov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EDD0BF" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-419"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MyServices es una herramienta en internet sencilla para todos los afiliados de MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456DF60B" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="007E563B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Con MyServices, usted puede hacer lo siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2684E8DA" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Verificar si califica para recibir MassHealth, Massachusetts Health Connector, o bien los beneficios en efectivo o de asistencia alimentaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E5B967" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Leer la información de su inscripción, como el nombre de su plan y la fecha de inicio de su plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0685D3" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Recibir alertas de acontecimientos importantes y de medidas que usted debe tomar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2848CE97" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Revisar en línea determinados avisos de MassHealth y la información para inscribirse para votar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2A2FA8" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Ver e imprimir una copia de su tarjeta de identificación (ID) de MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4972E75E" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="007E563B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MyServices está disponible en seis idiomas: portugués de Brasil, inglés, criollo de Haití, chino simplificado, español y vietnamita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5822E8D9" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="007E563B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4BB5A8" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="00C56808">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Cómo iniciar sesión en MyServices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4984CC4A" w14:textId="77777777" w:rsidR="007E563B" w:rsidRPr="007142F2" w:rsidRDefault="007E563B" w:rsidP="007E563B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si usted necesita asistencia para iniciar la sesión en MyServices, visite mass.gov/info-details/how-myservices-works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF7E110" w14:textId="3642EAAB" w:rsidR="00D8391A" w:rsidRPr="007142F2" w:rsidRDefault="00D8391A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B48232" w14:textId="549B8924" w:rsidR="00D8391A" w:rsidRPr="007142F2" w:rsidRDefault="00D8391A" w:rsidP="00D8391A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc224333181"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SECCIÓN 10</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="4ED03676" w14:textId="2B2FB322" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FF3413" w:rsidP="00065C35">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc224333182"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Dónde obtener ayuda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="24C638C4" w14:textId="2255FC80" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FF3413" w:rsidP="00C42BDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Centro de servicio al cliente de MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D95E9" w14:textId="77777777" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>841-2900</w:t>
+      </w:r>
+      <w:r w:rsidR="00707A62" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707A62" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>TDD/</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TTY: </w:t>
+      </w:r>
+      <w:r w:rsidR="00707A62" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>711.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB7B73E" w14:textId="34207678" w:rsidR="0068763F" w:rsidRPr="007142F2" w:rsidRDefault="0068763F" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5141A3" w14:textId="59863EF5" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FF3413" w:rsidP="0068763F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Temas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F62C4E" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="08F62C4E" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo obtener una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670E62F5" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="670E62F5" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo obtener un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Suplemento para Atención a largo plazo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Suplemento para ayudante de atención individual </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(PCA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF73ACE" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="2DF73ACE" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Dónde enviar la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitud para la persona de la tercera edad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0097B699" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="0097B699" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información general sobre elegibilidad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5744C32D" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="5744C32D" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios médicos cubiertos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04008D03" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="04008D03" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo obtener servicios de intérprete </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242E6E1B" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="242E6E1B" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo obtener formas de pruebas aceptables </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2442B643" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="2442B643" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Primas de MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E56E183" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="2E56E183" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo encontrar a un proveedor de MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561628C5" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="561628C5" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de emergencia: fuera de Massachusetts </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B26E0AA" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="2B26E0AA" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Preguntas sobre el proceso de inscripción para votar y ayuda para llenar el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulario de inscripción del votante </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E1691B" w14:textId="3BF8A5C4" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="37E1691B" w14:textId="3BF8A5C4" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Dónde notificar cambios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544BBF67" w14:textId="02913B27" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
+    <w:p w14:paraId="544BBF67" w14:textId="303D04E7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="78FAAB81" w14:textId="3D6D06E7" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00EA487C">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para notificar cambios, ll</w:t>
+      </w:r>
+      <w:r w:rsidR="00280803" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ame al servicio de atención al cliente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>al teléfono indicado anteriormente, o:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FAAB81" w14:textId="3D6D06E7" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00EA487C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Envíe la información del cambio por correo postal a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439272F1" w14:textId="2B50DEE4" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00EA487C">
+    <w:p w14:paraId="439272F1" w14:textId="2B50DEE4" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00EA487C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Insurance Processing Center</w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>PO Box 4405</w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Taunton, MA </w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>02780</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C332B3C" w14:textId="7F35ADDC" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00EA487C">
+    <w:p w14:paraId="1C332B3C" w14:textId="6A4B188F" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00EA487C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Envíelos por fax al </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(857) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>323-8300</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6B5E2B" w14:textId="1BAECE75" w:rsidR="000C3326" w:rsidRPr="00B25AF1" w:rsidRDefault="000C3326" w:rsidP="000C3326">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7B1106DC" w14:textId="1FAAD041" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oficina Ejecutiva para </w:t>
+      </w:r>
+      <w:r w:rsidR="00113230" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Independencia y Asistencia del Adulto Mayor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00113230" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>AG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E, Executive Office of </w:t>
+      </w:r>
+      <w:r w:rsidR="00113230" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Aging &amp; Independence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574114E4" w14:textId="2EC2F56B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AGE-INFO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>[(</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>243-4636</w:t>
+      </w:r>
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00604A91" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>TDD/</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TTY: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>877</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>610-0241</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB491D" w14:textId="12325486" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="0068763F">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...213 lines deleted...]
-          <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tema</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC0D904" w14:textId="195CEFEB" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00D561AE">
+    <w:p w14:paraId="6FC0D904" w14:textId="7703FF23" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rStyle w:val="QuoteChar"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prescription Advantage Program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00CF7207" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00CF7207" w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">(Para las personas que no estén recibiendo beneficios de medicamentos con receta mediante MassHealth o Medicare, que sean discapacitadas y menores de 65 años o mayores de 65 años y deseen información sobre la ayuda para pagar los costos de los medicamentos con receta) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5452557B" w14:textId="2BE44E57" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00C42BDA">
+    <w:p w14:paraId="5452557B" w14:textId="2BE44E57" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc134694245"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc137469689"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="6A1080DF" w14:textId="2587A004" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidR="00B51C58" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MEC, Centro de Inscripción de MassHealth)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A6203B" w14:textId="106F82A6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(800) 841-2900, TDD/TTY: 711. Estos servicios están disponibles las 24 horas del día, los 7 días de la semana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1080DF" w14:textId="6B584FB4" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tema</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="162CE260" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+      <w:r w:rsidR="00D14602" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162CE260" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre la elegibilidad de los afiliados </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F53DE9" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="52F53DE9" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo obtener los formularios de MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255506F6" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="255506F6" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Su aviso de elegibilidad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F8D3BF" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="49F8D3BF" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cómo solicitar una audiencia imparcial para apelar las decisiones tomadas por MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E0320E" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="69E0320E" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo cumplir con los requisitos de su deducible </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ED43F6" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="58ED43F6" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">La cantidad pagada por el paciente (PPA) por servicios a largo plazo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21551E65" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="21551E65" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo reemplazar de la tarjeta de MassHealth </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597BBCFD" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="597BBCFD" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información para procesar el caso </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0E2DDE" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="7B0E2DDE" w14:textId="77777777" w:rsidR="00CF7207" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplos de formas de pruebas aceptables </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40561167" w14:textId="1BA9841F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
+    <w:p w14:paraId="40561167" w14:textId="1BA9841F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00CF7207">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Programas especiales de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E66985" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="40E66985" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>408-1253</w:t>
       </w:r>
-      <w:r w:rsidR="0040050B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> TTY: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>231-5698</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626AE9A2" w14:textId="2F0362F6" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="626AE9A2" w14:textId="2F0362F6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Programa Kaileigh Mulligan: Atención en el hogar para niños discapacitados </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A91CF48" w14:textId="2B29E739" w:rsidR="00CB5FB4" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
+    <w:p w14:paraId="3A91CF48" w14:textId="2B29E739" w:rsidR="00CB5FB4" w:rsidRPr="007142F2" w:rsidRDefault="00CF7207" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Program of All-inclusive Care for the Elderly (PACE, Programa de atención integral para personas de la tercera edad)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C9D86C" w14:textId="77777777" w:rsidR="00712050" w:rsidRPr="00B25AF1" w:rsidRDefault="00712050" w:rsidP="00712050">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="06C9D86C" w14:textId="77777777" w:rsidR="00712050" w:rsidRPr="007142F2" w:rsidRDefault="00712050" w:rsidP="00712050">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(800) AGE-INFO, TTY: MassRelay 711</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088063DB" w14:textId="4076E6C8" w:rsidR="00712050" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="088063DB" w14:textId="4076E6C8" w:rsidR="00712050" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Programa de adultos mayores frágiles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40837A03" w14:textId="4B56F31F" w:rsidR="00B02356" w:rsidRPr="00B25AF1" w:rsidRDefault="00B02356" w:rsidP="00B02356">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="40837A03" w14:textId="4B56F31F" w:rsidR="00B02356" w:rsidRPr="007142F2" w:rsidRDefault="00B02356" w:rsidP="00B02356">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(800) 841-2900</w:t>
       </w:r>
-      <w:r w:rsidR="00707A62" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00707A62" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007F76DC" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="007F76DC" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00707A62" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00707A62" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>TDD/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">TTY </w:t>
       </w:r>
-      <w:r w:rsidR="00707A62" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00707A62" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>711</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEC9A70" w14:textId="3136EEA2" w:rsidR="00B02356" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="0EEC9A70" w14:textId="3136EEA2" w:rsidR="00B02356" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Lesión cerebral traumática</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ED69E5" w14:textId="303CBBD7" w:rsidR="00781D7C" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="25ED69E5" w14:textId="303CBBD7" w:rsidR="00781D7C" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Adultos con una discapacidad intelectual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20043A4E" w14:textId="77777777" w:rsidR="00B02356" w:rsidRPr="00B25AF1" w:rsidRDefault="00B02356" w:rsidP="00B02356">
+    <w:p w14:paraId="20043A4E" w14:textId="77777777" w:rsidR="00B02356" w:rsidRPr="007142F2" w:rsidRDefault="00B02356" w:rsidP="00B02356">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(866) 281-5602, TTY:</w:t>
       </w:r>
-      <w:r w:rsidR="00EB538B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EB538B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (800) 596-1746</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3D7A15" w14:textId="3BAF2E24" w:rsidR="00EB538B" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="5D3D7A15" w14:textId="3BAF2E24" w:rsidR="00EB538B" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Lesión Cerebral Adquirida (ABI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8156DE" w14:textId="77777777" w:rsidR="00070361" w:rsidRPr="00B25AF1" w:rsidRDefault="00070361" w:rsidP="00070361">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1A8156DE" w14:textId="77777777" w:rsidR="00070361" w:rsidRPr="007142F2" w:rsidRDefault="00070361" w:rsidP="00070361">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(855) 499-5109, TTY: (800) 596-</w:t>
       </w:r>
-      <w:r w:rsidR="007F2540" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="007F2540" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEE30F4" w14:textId="48B9C4C6" w:rsidR="001164AF" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="6EEE30F4" w14:textId="48B9C4C6" w:rsidR="001164AF" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Plan Seguir Adelante (MFP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D8E438" w14:textId="7555D45A" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00C42BDA">
+    <w:p w14:paraId="42D8E438" w14:textId="7555D45A" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Responsabilidad de terceros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B8219F" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="15B8219F" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>754-1864</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477C0021" w14:textId="3283E0FB" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="477C0021" w14:textId="4CEC9109" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tema</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7B1DC90E" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+      <w:r w:rsidR="00D14602" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1DC90E" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperación del embargo de bienes inmuebles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B7117A" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="40B7117A" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperación por accidentes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0A22B4" w14:textId="22C5AF8B" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="6A0A22B4" w14:textId="22C5AF8B" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperación del patrimonio sucesorio </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0E8372" w14:textId="7DB15226" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="5A0E8372" w14:textId="7DB15226" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Junta de Audiencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C686ADE" w14:textId="16A971BF" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4C686ADE" w14:textId="16A971BF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">847-1200 o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>655-0338</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">fax: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00087C25" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00087C25" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>887-8797</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD89BB1" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="5CD89BB1" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">100 Hancock St., 6th Floor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD9B55B" w14:textId="7D6278EC" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="008951FB">
+    <w:p w14:paraId="7CD9B55B" w14:textId="7D6278EC" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="008951FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00E15699" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00E15699" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ema</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470F5F04" w14:textId="36411CD2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="470F5F04" w14:textId="36411CD2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Apelaciones y audiencias imparciales de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7AFE10" w14:textId="59626487" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="0F7AFE10" w14:textId="59626487" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>MassHealth Disability Accommodation Ombudsman (Defensoría de MassHealth para Obtener Acomodaciones por Discapacidades)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AEA800" w14:textId="79D585CD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="73AEA800" w14:textId="79D585CD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>847-3468</w:t>
       </w:r>
-      <w:r w:rsidR="0040050B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> TTY: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>617</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>847-3788)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E70049C" w14:textId="2B67131E" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0E70049C" w14:textId="2B67131E" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">100 Hancock Street, </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5752" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EE5752" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">1st </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">floor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Quincy, MA </w:t>
       </w:r>
-      <w:r w:rsidR="00EA487C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00EA487C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">02171 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>ADAAccommodations@state.ma.us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A7B6AD" w14:textId="3EE46DF2" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="15A7B6AD" w14:textId="3EE46DF2" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tema</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577466D2" w14:textId="0BFC83C2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="577466D2" w14:textId="0BFC83C2" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Para solicitantes y afiliados con discapacidades que necesiten acomodaciones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279964C7" w14:textId="50E1D0FD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="279964C7" w14:textId="50E1D0FD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Social Security Administration (SSA, Administración del Seguro Social)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2804C1A8" w14:textId="32851108" w:rsidR="00CB4AAD" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2804C1A8" w14:textId="47A10FE5" w:rsidR="00CB4AAD" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>772-1213 |</w:t>
       </w:r>
-      <w:r w:rsidR="00E15699" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00572803" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>www.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15699" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ssa.gov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729BF11E" w14:textId="7F9416DA" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00E15699">
+    <w:p w14:paraId="729BF11E" w14:textId="187CD773" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00E15699">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00E15699" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00E15699" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ema</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="637E0AC0" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+      <w:r w:rsidR="00D14602" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637E0AC0" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Elegibilidad para inscribirse al Seguro Social en las Partes A y B de Medicare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756F5584" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="756F5584" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficios del Seguro Social </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B30AD20" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="4B30AD20" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficios de Seguridad de Ingreso Suplementario (SSI) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4167181E" w14:textId="1E9C77E7" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="4167181E" w14:textId="1E9C77E7" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo solicitar un SSN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EAB8C5" w14:textId="405CF760" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="78EAB8C5" w14:textId="405CF760" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Cobertura de medicamentos con receta de Medicare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBF4B2F" w14:textId="17A23E93" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="1371471C" w14:textId="77777777" w:rsidR="00572803" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MEDICARE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>[(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>633-4227</w:t>
       </w:r>
-      <w:r w:rsidR="0040050B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> TTY: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>486-2048</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:p w14:paraId="5FBF4B2F" w14:textId="2F05FABF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>www.medicare.gov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B44063" w14:textId="71D50913" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="48B44063" w14:textId="71D50913" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Senior Care Options (SCO, Opciones de atención para personas de la tercera edad)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4616E889" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="4616E889" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>888</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>885-0484</w:t>
       </w:r>
-      <w:r w:rsidR="0040050B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> TTY: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>888</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>821-5225)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E3B00D" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00C42BDA">
+    <w:p w14:paraId="77E3B00D" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc134694253"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="53" w:name="_Toc134694253"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc137469697"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Massachusetts Health Connector</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="507AFE59" w14:textId="77777777" w:rsidR="00572803" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">MA ENROLL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>[(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>623-6765</w:t>
       </w:r>
-      <w:r w:rsidR="0040050B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> TTY: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>623-7773</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+    </w:p>
+    <w:p w14:paraId="74E5CC38" w14:textId="31A63639" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>www.MAhealthconnector.org</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A949EE" w14:textId="6C19D564" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00E15699">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="01A949EE" w14:textId="79E8A958" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="007142F2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00E15699" w:rsidRPr="00B25AF1">
-        <w:rPr>
+      <w:r w:rsidR="00E15699" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ema</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5685E376" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+      <w:r w:rsidR="00D14602" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5685E376" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Notificación de cambios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697401F4" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="697401F4" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre la inscripción en planes de salud, primas, copagos y cualquier otra información sobre programas y apelaciones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227BDC03" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="227BDC03" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Elegibilidad de afiliados para obtener Health Connector </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B427ED" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="04B427ED" w14:textId="77777777" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre las verificaciones de datos para la elegibilidad a Health Connector y ejemplos de formas de pruebas aceptables </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393121B1" w14:textId="32B0597B" w:rsidR="00E15699" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
+    <w:p w14:paraId="393121B1" w14:textId="32B0597B" w:rsidR="00E15699" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00D561AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre la facturación de las primas de Health Connector y el estado de los pagos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C71EEF2" w14:textId="199AA00B" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+    <w:p w14:paraId="2C71EEF2" w14:textId="199AA00B" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Para reportar fraude por parte de un afiliado o proveedor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E8872B" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="29E8872B" w14:textId="6F5FE463" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>437-2830</w:t>
       </w:r>
-      <w:r w:rsidR="0040050B" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="0040050B" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="58E9852C" w14:textId="77777777" w:rsidR="007F2B5B" w:rsidRDefault="007F2B5B" w:rsidP="00E15699">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>4-FRAUD-0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58963A83" w14:textId="6D7FBFAF" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Centro de servicio al cliente de Health Safety Net (HSN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164F8EC8" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="164F8EC8" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00AF0E7E" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>910-2100</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0525444F" w14:textId="42FA4ABE" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="008951FB">
+    <w:p w14:paraId="0525444F" w14:textId="42FA4ABE" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="008951FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Tema</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BA4047" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00D561AE">
+    <w:p w14:paraId="01BA4047" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00D561AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Health Safety Net</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61409266" w14:textId="41C93C7C" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00C42BDA">
+    <w:p w14:paraId="61409266" w14:textId="41C93C7C" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Presentar quejas ante HSN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053D2C27" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+    <w:p w14:paraId="053D2C27" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Health Safety Net Office </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Attn: HSN Grievances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>100 Hancock St., 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Floor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D3772A" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="16D3772A" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Quincy, MA  02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498F3311" w14:textId="35E217DD" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00E15699" w:rsidP="00C42BDA">
+    <w:p w14:paraId="498F3311" w14:textId="35E217DD" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00C42BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Servicios legales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ECF028" w14:textId="77777777" w:rsidR="00EB2722" w:rsidRDefault="00E15699" w:rsidP="00E15699">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="74ECF028" w14:textId="77777777" w:rsidR="00EB2722" w:rsidRPr="007142F2" w:rsidRDefault="00E15699" w:rsidP="00E15699">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Encuentre servicios legales gratuitos o de bajo costo en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00B25AF1">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/info-details/finding-legal-help</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D44490" w14:textId="77777777" w:rsidR="007F2B5B" w:rsidRPr="00B25AF1" w:rsidRDefault="007F2B5B" w:rsidP="00E15699">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="48D44490" w14:textId="77777777" w:rsidR="007F2B5B" w:rsidRPr="007142F2" w:rsidRDefault="007F2B5B" w:rsidP="00E15699">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B805A39" w14:textId="7F3A26BC" w:rsidR="00963EC8" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00E15699">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36123558" w14:textId="77777777" w:rsidR="00FE18F3" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE18F3" w:rsidP="00C42BDA">
-[...1402 lines deleted...]
-    <w:p w14:paraId="0F98B5BF" w14:textId="651AA18F" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00660C25" w:rsidP="00660C25">
+    <w:p w14:paraId="0F98B5BF" w14:textId="651AA18F" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00660C25" w:rsidP="00660C25">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Empieza contraportada interior</w:t>
       </w:r>
-      <w:r w:rsidR="00107FD1" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00107FD1" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708122FF" w14:textId="394EF55D" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+    <w:p w14:paraId="708122FF" w14:textId="394EF55D" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>INFORMACIÓN IMPORTANTE SOBRE CÓMO INSCRIBIRSE PARA VOTAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25287CD6" w14:textId="4718B1AA" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00900E02">
+    <w:p w14:paraId="25287CD6" w14:textId="4718B1AA" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00900E02">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estimado solicitante o afiliado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119430F7" w14:textId="77777777" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="119430F7" w14:textId="77777777" w:rsidR="00FE1F75" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Ley Nacional de Registro de Votantes de 1993 le exige a MassHealth ofrecerle a usted la oportunidad de inscribirse para votar. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Su decisión respecto a inscribirse no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afectará su elegibilidad para recibir beneficios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35958FE0" w14:textId="0AD95FA6" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si esta guía incluye la solicitud para MassHealth, también se adjunta un formulario de inscripción de votante por correo en la parte central de la misma. Si usted desea que se le envíe un formulario de inscripción de votante por correo, por favor llame al Centro de servicio al cliente de MassHealth al (800) 841-2900 o por TDD/TTY al 711.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2527CB" w14:textId="77777777" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="2E2527CB" w14:textId="77777777" w:rsidR="00FE1F75" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>En cuanto reciba el formulario, complételo y envíelo a su ayuntamiento (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">city hall </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>town hall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>). Si tiene alguna pregunta sobre el proceso de inscribirse para votar o si necesita ayuda para completar el formulario, llame a uno de los teléfonos mencionados o visite una oficina local de MassHealth. Puede encontrar la ubicación de las oficinas de MassHealth en www.mass.gov/masshealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D586FB5" w14:textId="62746066" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="0D586FB5" w14:textId="62746066" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Recuerde: No estará inscrito para votar sino hasta que haya enviado el formulario de inscripción de votante completado a su ayuntamiento. El departamento local de elecciones le confirmará por escrito cuando se haya procesado su inscripción. Si no recibe una notificación por escrito en un lapso de tiempo razonable, comuníquese con el departamento de elecciones en su ayuntamiento para obtener más información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C22808" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="14C22808" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77867400" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+    <w:p w14:paraId="77867400" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00107FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>VOTE-3 (Rev. 03/16)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1D0D92" w14:textId="0EA459E2" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00886B0A">
+    <w:p w14:paraId="7C1D0D92" w14:textId="77777777" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00886B0A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00FE1F75" w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> NIVELES DE POBREZA FEDERALES (MENSUALES)</w:t>
+        <w:t>NIVELES DE POBREZA FEDERALES (MENSUALES)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9270" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Federal Poverty Levels"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1459"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="1117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w14:paraId="45C0F5B4" w14:textId="77777777" w:rsidTr="00C5728C">
+      <w:tr w:rsidR="00C5728C" w:rsidRPr="007142F2" w14:paraId="45C0F5B4" w14:textId="77777777" w:rsidTr="00C5728C">
         <w:trPr>
           <w:trHeight w:val="532"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BB6695F" w14:textId="5BE5AEBE" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+          <w:p w14:paraId="5BB6695F" w14:textId="5BE5AEBE" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Tamaño del hogar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FF55160" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="7FF55160" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="013FD759" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="013FD759" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>133%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09353466" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="09353466" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>150%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5927CFF9" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="5927CFF9" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>200%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67625B29" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="67625B29" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>250%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43501201" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="43501201" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>300%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71CF8F98" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="00B25AF1" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
+          <w:p w14:paraId="71CF8F98" w14:textId="77777777" w:rsidR="00C5728C" w:rsidRPr="007142F2" w:rsidRDefault="00C5728C" w:rsidP="005976EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>400%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="7F155393" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="7F155393" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F6A3BFC" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="0F6A3BFC" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="798BDCF4" w14:textId="4F79DEB2" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="798BDCF4" w14:textId="7008D975" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t xml:space="preserve"> $1,305</w:t>
+              <w:t xml:space="preserve"> $1,330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05A87581" w14:textId="11612769" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="05A87581" w14:textId="1E8B56F7" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$1,735</w:t>
+              <w:t>$1,769</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AB088E4" w14:textId="5731AB54" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2AB088E4" w14:textId="62940623" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$1,957</w:t>
+              <w:t>$1,995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5180610D" w14:textId="27869A99" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="5180610D" w14:textId="63BC66B2" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,609</w:t>
+              <w:t>$2,660</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="451821D7" w14:textId="71E59454" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="451821D7" w14:textId="4DBCAFC7" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,261</w:t>
+              <w:t>$3,325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49D70115" w14:textId="0F7855ED" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="49D70115" w14:textId="5AB03B76" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,913</w:t>
+              <w:t>$3,990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58516383" w14:textId="16851EDF" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="58516383" w14:textId="35E5F35C" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$5,217</w:t>
+              <w:t>$5,320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="46F41D6C" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="46F41D6C" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125DA0D1" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="125DA0D1" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CEF3D01" w14:textId="0BFE0637" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2CEF3D01" w14:textId="51B5F3ED" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t xml:space="preserve"> $1,763</w:t>
+              <w:t xml:space="preserve"> $1,804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71042959" w14:textId="2B411E1C" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="71042959" w14:textId="4C5BAD54" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,345</w:t>
+              <w:t>$2,399</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47B3414E" w14:textId="7C2CDF80" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="47B3414E" w14:textId="74154E5F" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,644</w:t>
+              <w:t>$2,705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42DD1E7C" w14:textId="60872EB4" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="42DD1E7C" w14:textId="706C9110" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,525</w:t>
+              <w:t>$3,607</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37E74A06" w14:textId="3D179D50" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="37E74A06" w14:textId="10060B13" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,407</w:t>
+              <w:t>$4,509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F0F8CE4" w14:textId="4DFACB72" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="3F0F8CE4" w14:textId="52E39FE8" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$5,288</w:t>
+              <w:t>$5,410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="529CCFF5" w14:textId="295BB5E6" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="529CCFF5" w14:textId="017A767B" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$7,050</w:t>
+              <w:t>$7,214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="7E4B02CF" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="7E4B02CF" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C1DF484" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="6C1DF484" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="543A59B9" w14:textId="3E5DF818" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="543A59B9" w14:textId="521FEF13" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,221</w:t>
+              <w:t>$2,277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D90EC17" w14:textId="36038BC2" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="5D90EC17" w14:textId="2E23940E" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,954</w:t>
+              <w:t>$3,028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BBE1F0D" w14:textId="41155F8D" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="1BBE1F0D" w14:textId="25F3AE76" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,332</w:t>
+              <w:t>$3,415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67B9F064" w14:textId="6BFF8866" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="67B9F064" w14:textId="1078A263" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,442</w:t>
+              <w:t>$4,554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63480EC8" w14:textId="4520ABA3" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="63480EC8" w14:textId="7EFA684F" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$5,553</w:t>
+              <w:t>$5,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E6C026B" w14:textId="11656C5A" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="5E6C026B" w14:textId="67808F50" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$6,663</w:t>
+              <w:t>$6,830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70A5B50F" w14:textId="7AFA6DE4" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="70A5B50F" w14:textId="4A06F090" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$8,884</w:t>
+              <w:t>$9,107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="3D8EED7B" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="3D8EED7B" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05BD6451" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="05BD6451" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DBE2CED" w14:textId="7456C2AE" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="4DBE2CED" w14:textId="0747B1DD" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,680</w:t>
+              <w:t>$2,750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13CE4E1A" w14:textId="3F777AFB" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="13CE4E1A" w14:textId="647F0DD3" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,564</w:t>
+              <w:t>$3,658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C96F24A" w14:textId="65B5CD11" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="6C96F24A" w14:textId="3E2E2431" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,019</w:t>
+              <w:t>$4,125</w:t>
+            </w:r>
+            <w:r w:rsidR="005C221E">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>ss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75D9FF95" w14:textId="0A88F5DF" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="75D9FF95" w14:textId="7FAD2FB0" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$5,359</w:t>
+              <w:t>$5,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="472EFD53" w14:textId="434D26AE" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="472EFD53" w14:textId="320B5FA9" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$6,698</w:t>
+              <w:t>$6,875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70B93F47" w14:textId="01D1C3AC" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="70B93F47" w14:textId="79619F72" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$8,038</w:t>
+              <w:t>$8,250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DBD76BD" w14:textId="674C4485" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="0DBD76BD" w14:textId="312EDC70" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$10,717</w:t>
+              <w:t>$11,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="5C7963A0" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="5C7963A0" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E4CB8E" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="45E4CB8E" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7561EE5C" w14:textId="73ED9482" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="7561EE5C" w14:textId="6DCB909F" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,138</w:t>
+              <w:t>$3,224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49022F37" w14:textId="7C67292C" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="49022F37" w14:textId="35781F18" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,173</w:t>
+              <w:t>$4,288</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73DA2B1E" w14:textId="1CA37732" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="73DA2B1E" w14:textId="5C4DB4F5" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,707</w:t>
+              <w:t>$4,835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13B50B72" w14:textId="46207688" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="13B50B72" w14:textId="2C2401A8" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$6,275</w:t>
+              <w:t>$6,447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2384DD79" w14:textId="6670102D" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2384DD79" w14:textId="7C605E06" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$7,844</w:t>
+              <w:t>$8,059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B312241" w14:textId="74298734" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="3B312241" w14:textId="1803FDC6" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$9,413</w:t>
+              <w:t>$9,670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66FBF366" w14:textId="7834D591" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="66FBF366" w14:textId="6C2B567D" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$12,550</w:t>
+              <w:t>$12,894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="36DDDFEC" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="36DDDFEC" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9A861C" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="4F9A861C" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7617B822" w14:textId="1DF2094C" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="7617B822" w14:textId="55A1F724" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,596</w:t>
+              <w:t>$3,697</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06FFFA00" w14:textId="695B788E" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="06FFFA00" w14:textId="4192F220" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,783</w:t>
+              <w:t>$4,917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2526790A" w14:textId="752CD884" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2526790A" w14:textId="3D5F8B7E" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$5,394</w:t>
+              <w:t>$5,545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FFE4076" w14:textId="547B4699" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="4FFE4076" w14:textId="157740C2" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$7,192</w:t>
+              <w:t>$7,394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67FBC1D0" w14:textId="18504529" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="67FBC1D0" w14:textId="1AFC201B" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$8,990</w:t>
+              <w:t>$9,242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40472553" w14:textId="5A79E6BF" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="40472553" w14:textId="5568662D" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$10,788</w:t>
+              <w:t>$11,090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="046FB60D" w14:textId="119617B7" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="046FB60D" w14:textId="2124B94C" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$14,384</w:t>
+              <w:t>$14,787</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="104754BF" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="104754BF" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59F69785" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="59F69785" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="641FA52D" w14:textId="4618714A" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="641FA52D" w14:textId="18E55022" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,055</w:t>
+              <w:t>$4,170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D10A3B6" w14:textId="32BF0B5C" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2D10A3B6" w14:textId="303FF2AF" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$5,393</w:t>
+              <w:t>$5,547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72655A53" w14:textId="66239C57" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="72655A53" w14:textId="204DDE3F" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$6,082</w:t>
+              <w:t>$6,255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="354720DB" w14:textId="7F31A03A" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="354720DB" w14:textId="6653D2FA" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$8,109</w:t>
+              <w:t>$8,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C45165" w14:textId="2DDCBD1E" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="04C45165" w14:textId="38D1B496" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$10,136</w:t>
+              <w:t>$10,425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A734F61" w14:textId="084FFF0B" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="7A734F61" w14:textId="6009AA51" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$12,163</w:t>
+              <w:t>$12,510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34B92537" w14:textId="7FF805FC" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="34B92537" w14:textId="6DD7DEBB" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$16,217</w:t>
+              <w:t>$16,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="157B94E1" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="157B94E1" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="376"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40F2145D" w14:textId="77777777" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="40F2145D" w14:textId="77777777" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2203FCD8" w14:textId="690A8F34" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2203FCD8" w14:textId="0D88AF10" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$4,513</w:t>
+              <w:t>$4,644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E07A1C5" w14:textId="5524A511" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="0E07A1C5" w14:textId="4FB0A77E" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$6,002</w:t>
+              <w:t>$6,176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55D5B7FD" w14:textId="79DD5B95" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="55D5B7FD" w14:textId="47166CD5" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$6,769</w:t>
+              <w:t>$6,965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0300524F" w14:textId="3C0F5E3D" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="0300524F" w14:textId="4259FBF9" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$9,025</w:t>
+              <w:t>$9,287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E625BAB" w14:textId="349F0E6C" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="3E625BAB" w14:textId="11245C12" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$11,282</w:t>
+              <w:t>$11,609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E638716" w14:textId="54F90AEB" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="5E638716" w14:textId="3AECE57F" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$13,538</w:t>
+              <w:t>$13,930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B425147" w14:textId="7124B05C" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="2B425147" w14:textId="2D2D1380" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$18,050</w:t>
+              <w:t>$18,574</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w14:paraId="47D72BD3" w14:textId="77777777" w:rsidTr="00207C9E">
+      <w:tr w:rsidR="001B034B" w:rsidRPr="007142F2" w14:paraId="47D72BD3" w14:textId="77777777" w:rsidTr="00207C9E">
         <w:trPr>
           <w:trHeight w:val="703"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47DE3FC5" w14:textId="1C895739" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00ED782C">
+          <w:p w14:paraId="47DE3FC5" w14:textId="1C895739" w:rsidR="001B034B" w:rsidRPr="007142F2" w:rsidRDefault="001B034B" w:rsidP="007142F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-27" w:right="-56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="007142F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Personas adicionales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4630265E" w14:textId="781503F2" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="4630265E" w14:textId="3551F196" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$459</w:t>
+              <w:t>$474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75B8DFEC" w14:textId="6800C285" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="75B8DFEC" w14:textId="23ADEA66" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$610</w:t>
+              <w:t>$630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="760CE0EA" w14:textId="0D44635A" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="760CE0EA" w14:textId="62061BE7" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$688</w:t>
+              <w:t>$710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CBB76BF" w14:textId="4D5721B0" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="6CBB76BF" w14:textId="1F694662" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$917</w:t>
+              <w:t>$947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75E1FEE8" w14:textId="76FD1166" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="75E1FEE8" w14:textId="24BDF2CC" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$1,146</w:t>
+              <w:t>$1,184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BC18634" w14:textId="0AFC41CF" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="7BC18634" w14:textId="261843BE" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$1,375</w:t>
+              <w:t>$1,420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CC2DDEB" w14:textId="67EC4BEA" w:rsidR="00ED782C" w:rsidRPr="00B25AF1" w:rsidRDefault="00ED782C" w:rsidP="00ED782C">
+          <w:p w14:paraId="0CC2DDEB" w14:textId="0BEB9C61" w:rsidR="001B034B" w:rsidRPr="00C56808" w:rsidRDefault="001B034B" w:rsidP="001B034B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B25AF1">
+            <w:r w:rsidRPr="00C56808">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$1,834</w:t>
+              <w:t>$1,894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B2E481B" w14:textId="142F13E6" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+    <w:p w14:paraId="7B2E481B" w14:textId="142F13E6" w:rsidR="00FE1F75" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F10576" w14:textId="24CB9F94" w:rsidR="00FE1F75" w:rsidRPr="00B25AF1" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+    <w:p w14:paraId="2BFC8AE2" w14:textId="74167CCD" w:rsidR="00CE2933" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>MassHealth actualiza los niveles de pobreza federales cada año basados en los cambios hechos por el gobierno federal. Los niveles de ingresos anteriores reflejan las normas al 1 de marzo de 2025. Estas cifras están redondeadas y podrían no reflejar las cifras que se usan para determinar la elegibilidad del programa. Para ver la tabla más reciente, por favor, consulte nuestro sitio web en</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>MassHealth actualiza los niveles de pobreza federales cada año basados en los cambios hechos por el gobierno federal. Los niveles de ingresos anteriores reflejan las normas al 1 de marzo de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2933" w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00B25AF1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B92B59" w14:textId="1DBEB804" w:rsidR="00CE2933" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Estas cifras están redondeadas y podrían no reflejar las cifras que se usan para determinar la elegibilidad del programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F10576" w14:textId="7E04B5A3" w:rsidR="00FE1F75" w:rsidRPr="007142F2" w:rsidRDefault="00FE1F75" w:rsidP="00FE1F75">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Para ver la tabla más reciente, por favor, consulte nuestro sitio web en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F83C691" w14:textId="496273A7" w:rsidR="00AB74EF" w:rsidRPr="007142F2" w:rsidRDefault="00AB74EF" w:rsidP="00AB74EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="007142F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>mass.gov/service-details/eligibility-figures-tables-for-masshealth-applicants-and-members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D886560" w14:textId="1DA8C89B" w:rsidR="00CF5114" w:rsidRPr="00B25AF1" w:rsidRDefault="00CF5114" w:rsidP="00AB74EF">
+    <w:p w14:paraId="3D886560" w14:textId="1DA8C89B" w:rsidR="00CF5114" w:rsidRPr="007142F2" w:rsidRDefault="00CF5114" w:rsidP="00AB74EF">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B99536" w14:textId="77777777" w:rsidR="00660C25" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00660C25">
+    <w:p w14:paraId="32B99536" w14:textId="77777777" w:rsidR="00660C25" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00660C25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="_Toc128654658"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="715DF110" w14:textId="77777777" w:rsidR="00660C25" w:rsidRPr="00B25AF1" w:rsidRDefault="00660C25" w:rsidP="00660C25">
+      <w:bookmarkStart w:id="55" w:name="_Toc128654658"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc134694264"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc137469708"/>
+    </w:p>
+    <w:p w14:paraId="715DF110" w14:textId="77777777" w:rsidR="00660C25" w:rsidRPr="007142F2" w:rsidRDefault="00660C25" w:rsidP="00660C25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contraportada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDF0E83" w14:textId="77777777" w:rsidR="00D73E3D" w:rsidRPr="00B25AF1" w:rsidRDefault="00D73E3D" w:rsidP="00D73E3D">
+    <w:p w14:paraId="4BDF0E83" w14:textId="77777777" w:rsidR="00D73E3D" w:rsidRPr="007142F2" w:rsidRDefault="00D73E3D" w:rsidP="00D73E3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¡Importante!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si usted necesita la asistencia con interpretación o traducción de los avisos o formularios de MassHealth, o si desea obtener un folleto o una guía en su idioma, o si tiene preguntas sobre MassHealth, por favor, llámenos al (800) 841</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">2900, TDD/TTY: 711. MassHealth no discrimina basándose en la nacionalidad de origen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
-        <w:t>[</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+        <w:t>[ITF Rev. 10/12]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473C96AC" w14:textId="6E27A21F" w:rsidR="00D73E3D" w:rsidRPr="007142F2" w:rsidRDefault="00D73E3D" w:rsidP="00D73E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B25AF1">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Este folleto está disponible en otros formatos, como impresos en letra grande y en braille. Para obtener una copia, por favor, llámenos al (800) 841</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...39 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A909EA7" w14:textId="783F5164" w:rsidR="00107FD1" w:rsidRPr="00B25AF1" w:rsidRDefault="00107FD1" w:rsidP="00794153">
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p w14:paraId="6A909EA7" w14:textId="596D89ED" w:rsidR="00107FD1" w:rsidRPr="007142F2" w:rsidRDefault="00107FD1" w:rsidP="00794153">
       <w:pPr>
         <w:spacing w:before="1080"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>SACA-1</w:t>
       </w:r>
-      <w:r w:rsidR="00FE18F3" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00F80A94" w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE1F75" w:rsidRPr="00B25AF1">
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1F75" w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
-      <w:r w:rsidR="00F51C9C" w:rsidRPr="00B25AF1">
+      <w:r w:rsidR="00F80A94" w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB305E" w:rsidRPr="00B25AF1">
+        <w:t>_2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51C9C" w:rsidRPr="007142F2">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>0325</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="492353EB" w14:textId="0DE9A32B" w:rsidR="00C66627" w:rsidRPr="00040CA1" w:rsidRDefault="00660C25" w:rsidP="00701A5F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB305E" w:rsidRPr="007142F2">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492353EB" w14:textId="0DE9A32B" w:rsidR="00C66627" w:rsidRPr="007142F2" w:rsidRDefault="00660C25" w:rsidP="00701A5F">
       <w:pPr>
         <w:spacing w:before="600"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Hlk200732820"/>
-      <w:r w:rsidRPr="00B25AF1">
+      <w:bookmarkStart w:id="58" w:name="_Hlk200732820"/>
+      <w:r w:rsidRPr="007142F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Fin del documento.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="1AF60876" w14:textId="77777777" w:rsidR="00625514" w:rsidRPr="007142F2" w:rsidRDefault="00625514">
+      <w:pPr>
+        <w:spacing w:before="600"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00625514" w:rsidRPr="007142F2" w:rsidSect="00CB0F86">
+      <w:headerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="630" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77DFFB59" w14:textId="77777777" w:rsidR="00513206" w:rsidRDefault="00513206" w:rsidP="00C66627">
+    <w:p w14:paraId="36AB147B" w14:textId="77777777" w:rsidR="00A67103" w:rsidRDefault="00A67103" w:rsidP="00C66627">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B8AD723" w14:textId="77777777" w:rsidR="00513206" w:rsidRDefault="00513206" w:rsidP="00C66627">
+    <w:p w14:paraId="3EBDD3F1" w14:textId="77777777" w:rsidR="00A67103" w:rsidRDefault="00A67103" w:rsidP="00C66627">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28B24F64" w14:textId="77777777" w:rsidR="00513206" w:rsidRDefault="00513206">
+    <w:p w14:paraId="13110EA5" w14:textId="77777777" w:rsidR="00A67103" w:rsidRDefault="00A67103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kepler Std Light Scn">
-    <w:panose1 w:val="0204030606070A060204"/>
+    <w:altName w:val="Nyala"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSansComp Bold">
     <w:panose1 w:val="02000806050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Humanst521 XBd BT">
-    <w:panose1 w:val="020B0902020204020204"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSansComp Book">
     <w:panose1 w:val="02000606040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kepler Std Light">
-    <w:panose1 w:val="0204030306070A090204"/>
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
-    <w:altName w:val="Source Sans Pro"/>
-    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro Semibold">
-    <w:panose1 w:val="020B0603030403020204"/>
+  <w:font w:name="Source Sans Pro SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aller">
-    <w:panose1 w:val="02000503030000020004"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="02040503050306020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:panose1 w:val="020B0804020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -31828,190 +31677,339 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Melior">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Melior-Italic">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DBCA4FB" w14:textId="565E1EA3" w:rsidR="00A36BFA" w:rsidRDefault="00A36BFA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="433BC5B7" w14:textId="3080928E" w:rsidR="00855D2F" w:rsidRDefault="00855D2F" w:rsidP="007142F2">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00273A05">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>SACA-1_ES_2026-03</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B254334" w14:textId="77777777" w:rsidR="00513206" w:rsidRDefault="00513206" w:rsidP="00C66627">
+    <w:p w14:paraId="60DE81D0" w14:textId="77777777" w:rsidR="00A67103" w:rsidRDefault="00A67103" w:rsidP="00C66627">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70A23326" w14:textId="77777777" w:rsidR="00513206" w:rsidRDefault="00513206" w:rsidP="00C66627">
+    <w:p w14:paraId="1920F48E" w14:textId="77777777" w:rsidR="00A67103" w:rsidRDefault="00A67103" w:rsidP="00C66627">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FDDDA95" w14:textId="77777777" w:rsidR="00513206" w:rsidRDefault="00513206">
+    <w:p w14:paraId="1C8A7C0A" w14:textId="77777777" w:rsidR="00A67103" w:rsidRDefault="00A67103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B5743BF" w14:textId="77777777" w:rsidR="00A36BFA" w:rsidRDefault="00A36BFA">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5675406F" w14:textId="4F86C0F0" w:rsidR="00A36BFA" w:rsidRPr="00B25AF1" w:rsidRDefault="00652DDE" w:rsidP="00652DDE">
+  <w:p w14:paraId="5675406F" w14:textId="0A4B7E1A" w:rsidR="00A36BFA" w:rsidRPr="00B25AF1" w:rsidRDefault="00AF4A09" w:rsidP="00652DDE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B25AF1">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
-      <w:t>Por favor, tenga en cuenta lo siguiente</w:t>
+      <w:t>Nota:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B25AF1">
+    <w:r w:rsidR="00652DDE" w:rsidRPr="00B25AF1">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
-      <w:t xml:space="preserve">. El formato de este documento ha sido modificado para su uso </w:t>
+      <w:t xml:space="preserve"> El formato de este documento ha sido modificado para su uso con lectores de pantalla.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B25AF1">
+    <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006B66C1">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:lang w:val="es-419"/>
+      </w:rPr>
       <w:br/>
-      <w:t>con lectores de pantalla.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00014A61">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:lang w:val="es-419"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Las referencias a páginas de este documento, ya sea en el índice de contenidos o en otra parte del texto, </w:t>
+    </w:r>
+    <w:r w:rsidR="006B66C1">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:lang w:val="es-419"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00014A61">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:lang w:val="es-419"/>
+      </w:rPr>
+      <w:t>se refieren a los números de página en la publicación original.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="003B0DDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAC4C9B8"/>
+    <w:lvl w:ilvl="0" w:tplc="580A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02331687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFBA1238"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32080,51 +32078,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06E000FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8742928A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32193,51 +32191,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F3356A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA70E7C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32306,51 +32304,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08CD5A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EDE2582"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32419,51 +32417,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A440C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48C8B874"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32532,51 +32530,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE14EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88CB672"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32645,51 +32643,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E935D3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6576F600"/>
+    <w:lvl w:ilvl="0" w:tplc="580A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="580A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="580A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="580A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="580A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="580A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="580A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="580A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="146F21F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="158627E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32758,51 +32869,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15BE3D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50763DCC"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32871,51 +32982,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EA29D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27E627CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E2125C14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -32985,51 +33096,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18454B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D80C934"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33098,51 +33209,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1966230D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0D4D100"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33211,51 +33322,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="198F2AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A896EB98"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CCF2F858">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -33323,51 +33434,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19C431A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CAAF586"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33436,51 +33547,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A306924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1EC31FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33549,51 +33660,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C32728A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE868CB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -33662,51 +33773,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F970B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39C49402"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33775,51 +33886,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27424480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD1248EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33888,51 +33999,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CC7B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="260AD1C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34001,51 +34112,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28811D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A00BDF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34114,51 +34225,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29EE498B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51E2C064"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34227,51 +34338,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D2D55DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE68F5BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34340,51 +34451,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D956E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BDCF6CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -34453,51 +34564,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D9F55DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5838B198"/>
+    <w:lvl w:ilvl="0" w:tplc="580A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFE672A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F27657F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34566,51 +34790,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304D2DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B1C8970"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34679,51 +34903,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31623FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79EA8292"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34792,51 +35016,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31CA557C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC90732C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34905,51 +35129,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3339428C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F5A0F6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35018,51 +35242,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35D03C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5F25038"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35131,51 +35355,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36FA4496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7C4BB76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35244,51 +35468,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38140BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5EA0236"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35357,51 +35581,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385148EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CD2B376"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35470,51 +35694,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A48232B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A46717C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18663FEA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
@@ -35582,51 +35806,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D7C0D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22FC7F6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35695,51 +35919,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F7C3FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D102D496"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -35808,51 +36032,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="415643B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7388070"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35921,51 +36145,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41CD156C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5AA7258"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36034,51 +36258,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44983053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299CBAD8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36147,51 +36371,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C865A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="498291C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36260,51 +36484,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4555073B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06C04A9E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -36373,51 +36597,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="470417CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46A8E878"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36486,51 +36710,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4944787C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15EAFBC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36599,51 +36823,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E21D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8966B366"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36712,51 +36936,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C11675A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FCCA764"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36825,51 +37049,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0F3113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17846F22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36937,51 +37161,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506578A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A20C299E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37050,51 +37274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56A52F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D78FF84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37163,51 +37387,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57552372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24120CCE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37276,51 +37500,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B0E6223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DE2FFD8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37389,51 +37613,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DEC74C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE92DCF6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37502,51 +37726,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61695365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22604820"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37615,51 +37839,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61C33EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4840C48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37728,51 +37952,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62B17C31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CA4C8B4"/>
+    <w:lvl w:ilvl="0" w:tplc="3CE8E0C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9076699E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5802E1C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7632D2CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2A4636C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F64C51CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6F6AACF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DC07430" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E44AAEB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D639A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E56476C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37841,51 +38178,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="672957A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3826A30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37954,51 +38291,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67CD63E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F466A814"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -38043,51 +38380,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AD65881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C18B788"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38156,51 +38493,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B1972E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DF8F92E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38269,51 +38606,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B6C607D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62E8BE8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38382,51 +38719,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E5D2A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52F02566"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38495,51 +38832,277 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70BF190B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABAC8D80"/>
+    <w:lvl w:ilvl="0" w:tplc="E86E6EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70FF35E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44FA890A"/>
+    <w:lvl w:ilvl="0" w:tplc="580A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73572A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CF4C134"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38608,51 +39171,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F54398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6EC7A84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38721,51 +39284,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75465693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33BAE694"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38834,51 +39397,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="767A0053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="234EB500"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38947,51 +39510,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768764B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDE06974"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39060,51 +39623,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770C5A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F738B30C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39173,51 +39736,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="790F7AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63FC38D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39286,51 +39849,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B287674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37401B1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39399,51 +39962,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C9F377D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="003AFFC4"/>
+    <w:lvl w:ilvl="0" w:tplc="D9A4012C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="32623254" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A20DBEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C400AA94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="92A4226E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="53AC811C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8B26BF34" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ACD29F6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0BB695D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D143452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C862C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39512,51 +40188,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D7C5465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9E24548"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -39626,260 +40302,281 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1921018412">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1240671043">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1639995463">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="172040718">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1543178524">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1719893620">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1711030951">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="141506941">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="29577895">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1172256356">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1937055058">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="866286243">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="242419258">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="4862717">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1524128049">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="341519705">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="374962771">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="483161066">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="761485943">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="764884989">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1466775441">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="484783867">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1944535906">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="146629178">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="124666988">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2099981681">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1102336871">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="601885079">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2096514495">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="509374508">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1782720745">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="845292175">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="723675492">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="989022581">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1924608753">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1161772277">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1499269614">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1565096055">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1880317668">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="862599397">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1892495615">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1795558201">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="435055643">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="619533621">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1130438855">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="31852551">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1409379162">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1240671043">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="48" w16cid:durableId="910577415">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1639995463">
+  <w:num w:numId="49" w16cid:durableId="1090589509">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1957440813">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="2038852263">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1827475838">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1975601765">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="799307139">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="261644904">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1652753119">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="995917516">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1611203508">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="109933789">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="163402524">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1116945082">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1711565099">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1727604089">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1329600234">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1725179891">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="172040718">
-    <w:abstractNumId w:val="60"/>
+  <w:num w:numId="66" w16cid:durableId="700012495">
+    <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1543178524">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="67" w16cid:durableId="1319924558">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1719893620">
-    <w:abstractNumId w:val="66"/>
+  <w:num w:numId="68" w16cid:durableId="134639673">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1711030951">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="69" w16cid:durableId="1135948642">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="141506941">
-    <w:abstractNumId w:val="62"/>
+  <w:num w:numId="70" w16cid:durableId="1656253877">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="29577895">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="71" w16cid:durableId="1830707779">
+    <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1172256356">
+  <w:num w:numId="72" w16cid:durableId="144206862">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1710032455">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1108353413">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1937055058">
-[...171 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="75" w16cid:durableId="1980066731">
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="75"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -39901,409 +40598,440 @@
     <w:rsid w:val="00013708"/>
     <w:rsid w:val="00017579"/>
     <w:rsid w:val="00017797"/>
     <w:rsid w:val="00021087"/>
     <w:rsid w:val="00021BDA"/>
     <w:rsid w:val="000225CA"/>
     <w:rsid w:val="000229FE"/>
     <w:rsid w:val="00023362"/>
     <w:rsid w:val="0002390E"/>
     <w:rsid w:val="00024058"/>
     <w:rsid w:val="00026A64"/>
     <w:rsid w:val="00027996"/>
     <w:rsid w:val="00027A39"/>
     <w:rsid w:val="00027E68"/>
     <w:rsid w:val="00030788"/>
     <w:rsid w:val="00031C4C"/>
     <w:rsid w:val="00033B27"/>
     <w:rsid w:val="000407C3"/>
     <w:rsid w:val="00040CA1"/>
     <w:rsid w:val="00043EE1"/>
     <w:rsid w:val="000453AC"/>
     <w:rsid w:val="00047098"/>
     <w:rsid w:val="000478C7"/>
     <w:rsid w:val="00047EAD"/>
     <w:rsid w:val="00047FD7"/>
+    <w:rsid w:val="00050882"/>
     <w:rsid w:val="00057A2B"/>
     <w:rsid w:val="0006238D"/>
     <w:rsid w:val="0006371E"/>
     <w:rsid w:val="00065C35"/>
     <w:rsid w:val="000661D6"/>
     <w:rsid w:val="00067248"/>
     <w:rsid w:val="00070361"/>
     <w:rsid w:val="000735B7"/>
     <w:rsid w:val="0007523B"/>
     <w:rsid w:val="00075981"/>
+    <w:rsid w:val="00076318"/>
     <w:rsid w:val="00083F59"/>
     <w:rsid w:val="000846A7"/>
     <w:rsid w:val="00085316"/>
     <w:rsid w:val="00087C25"/>
     <w:rsid w:val="00090F95"/>
     <w:rsid w:val="00091C6C"/>
     <w:rsid w:val="00092AB7"/>
     <w:rsid w:val="000943EA"/>
+    <w:rsid w:val="00094DE4"/>
     <w:rsid w:val="00095462"/>
     <w:rsid w:val="000956DF"/>
     <w:rsid w:val="000A21CE"/>
     <w:rsid w:val="000A3707"/>
     <w:rsid w:val="000A3AC6"/>
     <w:rsid w:val="000A4EAD"/>
     <w:rsid w:val="000A780C"/>
     <w:rsid w:val="000B1980"/>
     <w:rsid w:val="000B3458"/>
     <w:rsid w:val="000B383D"/>
+    <w:rsid w:val="000B4934"/>
     <w:rsid w:val="000B54AD"/>
     <w:rsid w:val="000B55A4"/>
     <w:rsid w:val="000B6140"/>
     <w:rsid w:val="000B75C9"/>
     <w:rsid w:val="000C101D"/>
     <w:rsid w:val="000C2B77"/>
     <w:rsid w:val="000C3326"/>
     <w:rsid w:val="000C5074"/>
     <w:rsid w:val="000C50BD"/>
     <w:rsid w:val="000C6383"/>
     <w:rsid w:val="000C67FE"/>
     <w:rsid w:val="000C689F"/>
     <w:rsid w:val="000D164A"/>
     <w:rsid w:val="000D16E5"/>
     <w:rsid w:val="000D407D"/>
     <w:rsid w:val="000D50B6"/>
     <w:rsid w:val="000D544E"/>
     <w:rsid w:val="000D55A2"/>
     <w:rsid w:val="000D5602"/>
     <w:rsid w:val="000D5AAC"/>
     <w:rsid w:val="000D6DF3"/>
     <w:rsid w:val="000E2F1A"/>
     <w:rsid w:val="000E4BA7"/>
     <w:rsid w:val="000E4CB8"/>
     <w:rsid w:val="000E5442"/>
     <w:rsid w:val="000E7925"/>
     <w:rsid w:val="000F0D00"/>
     <w:rsid w:val="000F1117"/>
     <w:rsid w:val="000F1994"/>
     <w:rsid w:val="000F1FBD"/>
     <w:rsid w:val="000F2B4D"/>
     <w:rsid w:val="000F30A2"/>
     <w:rsid w:val="000F34CA"/>
+    <w:rsid w:val="000F3DD6"/>
     <w:rsid w:val="00101968"/>
     <w:rsid w:val="001035E0"/>
     <w:rsid w:val="00106492"/>
     <w:rsid w:val="00107284"/>
     <w:rsid w:val="00107FD1"/>
     <w:rsid w:val="0011083A"/>
     <w:rsid w:val="00110F2A"/>
+    <w:rsid w:val="00113230"/>
     <w:rsid w:val="00113F97"/>
     <w:rsid w:val="00114573"/>
     <w:rsid w:val="00114AA5"/>
+    <w:rsid w:val="00115685"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="00121B85"/>
     <w:rsid w:val="0012327B"/>
     <w:rsid w:val="0012364B"/>
     <w:rsid w:val="00123CBD"/>
     <w:rsid w:val="00123F32"/>
     <w:rsid w:val="00124AE9"/>
     <w:rsid w:val="0012551D"/>
     <w:rsid w:val="001273E8"/>
     <w:rsid w:val="00127916"/>
     <w:rsid w:val="00130060"/>
+    <w:rsid w:val="001348ED"/>
     <w:rsid w:val="00136DA6"/>
     <w:rsid w:val="00137F25"/>
     <w:rsid w:val="00141EA0"/>
     <w:rsid w:val="00142CBF"/>
     <w:rsid w:val="001437A7"/>
     <w:rsid w:val="00146A08"/>
     <w:rsid w:val="001505CA"/>
     <w:rsid w:val="001530C1"/>
     <w:rsid w:val="00153944"/>
     <w:rsid w:val="0015465E"/>
     <w:rsid w:val="00155496"/>
     <w:rsid w:val="00156617"/>
     <w:rsid w:val="0016131E"/>
     <w:rsid w:val="0016159A"/>
     <w:rsid w:val="00162276"/>
     <w:rsid w:val="00164F9C"/>
     <w:rsid w:val="001651AB"/>
     <w:rsid w:val="00167E7F"/>
     <w:rsid w:val="00171480"/>
     <w:rsid w:val="00171831"/>
     <w:rsid w:val="00171BAB"/>
     <w:rsid w:val="001721FB"/>
     <w:rsid w:val="00174C93"/>
     <w:rsid w:val="001754C9"/>
     <w:rsid w:val="00175893"/>
     <w:rsid w:val="001764B8"/>
     <w:rsid w:val="0018088E"/>
     <w:rsid w:val="00180891"/>
     <w:rsid w:val="00180B58"/>
     <w:rsid w:val="00180D46"/>
     <w:rsid w:val="001810AD"/>
     <w:rsid w:val="001829D2"/>
     <w:rsid w:val="00186D95"/>
     <w:rsid w:val="00186E9E"/>
     <w:rsid w:val="00187BF5"/>
     <w:rsid w:val="00187F2D"/>
     <w:rsid w:val="00190C37"/>
+    <w:rsid w:val="00191DA8"/>
     <w:rsid w:val="001940E7"/>
     <w:rsid w:val="00194C11"/>
+    <w:rsid w:val="00194DAC"/>
+    <w:rsid w:val="00195B4E"/>
     <w:rsid w:val="00196164"/>
     <w:rsid w:val="00197168"/>
     <w:rsid w:val="00197C39"/>
     <w:rsid w:val="001A0BD5"/>
     <w:rsid w:val="001A1FD8"/>
     <w:rsid w:val="001A5A9B"/>
     <w:rsid w:val="001A5C95"/>
+    <w:rsid w:val="001B034B"/>
     <w:rsid w:val="001B0E64"/>
     <w:rsid w:val="001B2529"/>
     <w:rsid w:val="001B49C0"/>
     <w:rsid w:val="001B5D38"/>
     <w:rsid w:val="001B6B60"/>
+    <w:rsid w:val="001B7461"/>
     <w:rsid w:val="001C01AA"/>
     <w:rsid w:val="001C1866"/>
     <w:rsid w:val="001C3932"/>
     <w:rsid w:val="001C7E18"/>
     <w:rsid w:val="001D1F98"/>
     <w:rsid w:val="001D3364"/>
     <w:rsid w:val="001D47B9"/>
     <w:rsid w:val="001D54CE"/>
     <w:rsid w:val="001D66B5"/>
+    <w:rsid w:val="001D7092"/>
     <w:rsid w:val="001E06A9"/>
     <w:rsid w:val="001E393E"/>
     <w:rsid w:val="001E5336"/>
     <w:rsid w:val="001E579D"/>
     <w:rsid w:val="001E638A"/>
     <w:rsid w:val="001E673D"/>
     <w:rsid w:val="001E6A26"/>
     <w:rsid w:val="001E7446"/>
     <w:rsid w:val="001E7827"/>
     <w:rsid w:val="001E785A"/>
     <w:rsid w:val="001F0EFD"/>
     <w:rsid w:val="001F5CF1"/>
     <w:rsid w:val="001F5E41"/>
     <w:rsid w:val="001F6CE4"/>
     <w:rsid w:val="001F7E35"/>
     <w:rsid w:val="00200190"/>
     <w:rsid w:val="00200E47"/>
     <w:rsid w:val="00201602"/>
     <w:rsid w:val="00201663"/>
     <w:rsid w:val="00201E41"/>
     <w:rsid w:val="002034BE"/>
+    <w:rsid w:val="002047F1"/>
     <w:rsid w:val="002054A9"/>
     <w:rsid w:val="00205A00"/>
     <w:rsid w:val="00207772"/>
     <w:rsid w:val="00207C9E"/>
     <w:rsid w:val="00207F3F"/>
     <w:rsid w:val="00210285"/>
     <w:rsid w:val="00213B4C"/>
     <w:rsid w:val="00215556"/>
     <w:rsid w:val="0021745A"/>
     <w:rsid w:val="002177EA"/>
     <w:rsid w:val="00217E77"/>
     <w:rsid w:val="00220800"/>
     <w:rsid w:val="00220E11"/>
     <w:rsid w:val="00221227"/>
     <w:rsid w:val="002246FA"/>
     <w:rsid w:val="00227590"/>
     <w:rsid w:val="00242292"/>
     <w:rsid w:val="00243CD3"/>
     <w:rsid w:val="002441AE"/>
     <w:rsid w:val="0024448B"/>
     <w:rsid w:val="00246530"/>
     <w:rsid w:val="00246EBC"/>
     <w:rsid w:val="0025086A"/>
     <w:rsid w:val="002533CC"/>
     <w:rsid w:val="00253A4C"/>
     <w:rsid w:val="0025531B"/>
     <w:rsid w:val="00255C55"/>
     <w:rsid w:val="00255D50"/>
+    <w:rsid w:val="00255F5A"/>
     <w:rsid w:val="00263AE0"/>
     <w:rsid w:val="0026554C"/>
     <w:rsid w:val="0026566E"/>
     <w:rsid w:val="00265BCC"/>
     <w:rsid w:val="00266789"/>
     <w:rsid w:val="0027032C"/>
     <w:rsid w:val="002708F9"/>
     <w:rsid w:val="00271796"/>
     <w:rsid w:val="00271F10"/>
     <w:rsid w:val="002744BD"/>
     <w:rsid w:val="002747AD"/>
     <w:rsid w:val="00276B30"/>
+    <w:rsid w:val="00280803"/>
     <w:rsid w:val="00281941"/>
     <w:rsid w:val="00281B23"/>
+    <w:rsid w:val="002870D7"/>
     <w:rsid w:val="00290665"/>
     <w:rsid w:val="0029141F"/>
     <w:rsid w:val="00292AA3"/>
     <w:rsid w:val="00293A5A"/>
     <w:rsid w:val="00295A69"/>
     <w:rsid w:val="002975B0"/>
     <w:rsid w:val="002A59C9"/>
     <w:rsid w:val="002A6CAA"/>
     <w:rsid w:val="002A7E03"/>
     <w:rsid w:val="002B2D63"/>
     <w:rsid w:val="002B4E24"/>
     <w:rsid w:val="002B5EE6"/>
     <w:rsid w:val="002B715E"/>
     <w:rsid w:val="002B79FC"/>
     <w:rsid w:val="002B7AD7"/>
     <w:rsid w:val="002C3CC9"/>
     <w:rsid w:val="002C63D5"/>
     <w:rsid w:val="002C657C"/>
     <w:rsid w:val="002D0495"/>
     <w:rsid w:val="002D2B1D"/>
     <w:rsid w:val="002D5817"/>
     <w:rsid w:val="002D5CE2"/>
     <w:rsid w:val="002D62D9"/>
     <w:rsid w:val="002D769D"/>
     <w:rsid w:val="002E09EA"/>
+    <w:rsid w:val="002E128B"/>
+    <w:rsid w:val="002E361F"/>
     <w:rsid w:val="002E41E7"/>
     <w:rsid w:val="002E49DB"/>
     <w:rsid w:val="002E4A11"/>
     <w:rsid w:val="002E4EC7"/>
     <w:rsid w:val="002E51D2"/>
     <w:rsid w:val="002E72B3"/>
     <w:rsid w:val="002F1AC4"/>
     <w:rsid w:val="002F3F82"/>
     <w:rsid w:val="00303A19"/>
     <w:rsid w:val="00303B1F"/>
     <w:rsid w:val="003046D5"/>
     <w:rsid w:val="00304C8B"/>
     <w:rsid w:val="00304D11"/>
     <w:rsid w:val="00304F16"/>
     <w:rsid w:val="003052A3"/>
+    <w:rsid w:val="003055A8"/>
     <w:rsid w:val="00306196"/>
     <w:rsid w:val="00310437"/>
     <w:rsid w:val="00310A06"/>
     <w:rsid w:val="00311F23"/>
     <w:rsid w:val="00313539"/>
     <w:rsid w:val="00313646"/>
+    <w:rsid w:val="0031566A"/>
     <w:rsid w:val="00315777"/>
     <w:rsid w:val="0031619E"/>
     <w:rsid w:val="00316BDB"/>
     <w:rsid w:val="00321FA1"/>
     <w:rsid w:val="003231A1"/>
     <w:rsid w:val="003237B1"/>
     <w:rsid w:val="00324F39"/>
     <w:rsid w:val="003251FD"/>
     <w:rsid w:val="00331586"/>
     <w:rsid w:val="00331902"/>
     <w:rsid w:val="0033228F"/>
+    <w:rsid w:val="003333CA"/>
     <w:rsid w:val="0033545C"/>
     <w:rsid w:val="0033580B"/>
     <w:rsid w:val="00337228"/>
     <w:rsid w:val="00342AE7"/>
     <w:rsid w:val="003431C3"/>
     <w:rsid w:val="003435B8"/>
     <w:rsid w:val="00345578"/>
     <w:rsid w:val="00346AFB"/>
     <w:rsid w:val="00350111"/>
     <w:rsid w:val="00350AE1"/>
     <w:rsid w:val="00352DDD"/>
     <w:rsid w:val="00355892"/>
     <w:rsid w:val="00357198"/>
     <w:rsid w:val="00357846"/>
     <w:rsid w:val="003604F7"/>
     <w:rsid w:val="0036115A"/>
     <w:rsid w:val="00361FFC"/>
     <w:rsid w:val="00362719"/>
     <w:rsid w:val="003642D8"/>
     <w:rsid w:val="00364A91"/>
     <w:rsid w:val="003667A0"/>
     <w:rsid w:val="003675C1"/>
     <w:rsid w:val="00371B95"/>
     <w:rsid w:val="00372DD9"/>
     <w:rsid w:val="00374801"/>
     <w:rsid w:val="00375A45"/>
     <w:rsid w:val="00376E9D"/>
     <w:rsid w:val="00383D44"/>
     <w:rsid w:val="00385708"/>
     <w:rsid w:val="00387292"/>
     <w:rsid w:val="0039147A"/>
     <w:rsid w:val="00391E98"/>
     <w:rsid w:val="0039491F"/>
     <w:rsid w:val="00395D69"/>
     <w:rsid w:val="003A28F1"/>
     <w:rsid w:val="003A3907"/>
     <w:rsid w:val="003A623F"/>
     <w:rsid w:val="003A63D7"/>
     <w:rsid w:val="003A709B"/>
     <w:rsid w:val="003A73AD"/>
     <w:rsid w:val="003B08B3"/>
     <w:rsid w:val="003B55C0"/>
     <w:rsid w:val="003C024E"/>
     <w:rsid w:val="003C0791"/>
     <w:rsid w:val="003C0B87"/>
     <w:rsid w:val="003C2C03"/>
     <w:rsid w:val="003C4FB5"/>
+    <w:rsid w:val="003C539C"/>
     <w:rsid w:val="003C58F4"/>
     <w:rsid w:val="003C5A50"/>
     <w:rsid w:val="003C6F50"/>
     <w:rsid w:val="003C746B"/>
     <w:rsid w:val="003D05A5"/>
     <w:rsid w:val="003D24ED"/>
+    <w:rsid w:val="003D40F0"/>
+    <w:rsid w:val="003D4EEA"/>
     <w:rsid w:val="003D523A"/>
     <w:rsid w:val="003D5D6C"/>
     <w:rsid w:val="003D68E4"/>
     <w:rsid w:val="003E212E"/>
     <w:rsid w:val="003E519C"/>
     <w:rsid w:val="003E5F15"/>
     <w:rsid w:val="003F051B"/>
     <w:rsid w:val="003F0690"/>
+    <w:rsid w:val="003F2DF3"/>
     <w:rsid w:val="003F4076"/>
     <w:rsid w:val="003F5072"/>
     <w:rsid w:val="003F52D8"/>
     <w:rsid w:val="003F5680"/>
     <w:rsid w:val="003F5CEF"/>
     <w:rsid w:val="003F774A"/>
     <w:rsid w:val="0040039E"/>
     <w:rsid w:val="0040050B"/>
     <w:rsid w:val="00407177"/>
     <w:rsid w:val="00410733"/>
     <w:rsid w:val="00413D9C"/>
     <w:rsid w:val="00414778"/>
     <w:rsid w:val="00414F2D"/>
     <w:rsid w:val="004150C3"/>
     <w:rsid w:val="00422FE4"/>
     <w:rsid w:val="00422FF7"/>
     <w:rsid w:val="00424471"/>
     <w:rsid w:val="00424770"/>
     <w:rsid w:val="004252F5"/>
     <w:rsid w:val="00425BB6"/>
     <w:rsid w:val="00426215"/>
     <w:rsid w:val="004271C1"/>
     <w:rsid w:val="004275B8"/>
     <w:rsid w:val="0043081D"/>
     <w:rsid w:val="004322FD"/>
     <w:rsid w:val="00433B36"/>
     <w:rsid w:val="00434B76"/>
+    <w:rsid w:val="004361DE"/>
     <w:rsid w:val="00440BC2"/>
     <w:rsid w:val="0044284B"/>
     <w:rsid w:val="00444CB1"/>
+    <w:rsid w:val="00444D97"/>
     <w:rsid w:val="004464B3"/>
     <w:rsid w:val="004465B5"/>
     <w:rsid w:val="00447E94"/>
     <w:rsid w:val="004510D6"/>
     <w:rsid w:val="00454975"/>
     <w:rsid w:val="00455947"/>
+    <w:rsid w:val="00456370"/>
+    <w:rsid w:val="004600A2"/>
     <w:rsid w:val="004612C0"/>
     <w:rsid w:val="00462503"/>
     <w:rsid w:val="00464F5F"/>
     <w:rsid w:val="0046554D"/>
     <w:rsid w:val="004656A3"/>
     <w:rsid w:val="004662EB"/>
     <w:rsid w:val="00466BF3"/>
     <w:rsid w:val="00466F4F"/>
     <w:rsid w:val="004677E8"/>
     <w:rsid w:val="004719E6"/>
     <w:rsid w:val="00471FFC"/>
     <w:rsid w:val="004729D1"/>
     <w:rsid w:val="00473890"/>
     <w:rsid w:val="004773F6"/>
     <w:rsid w:val="00477B06"/>
     <w:rsid w:val="00477DD3"/>
     <w:rsid w:val="00481B77"/>
     <w:rsid w:val="004832C1"/>
     <w:rsid w:val="004835E6"/>
     <w:rsid w:val="00484E6C"/>
     <w:rsid w:val="004911E2"/>
     <w:rsid w:val="004966F6"/>
     <w:rsid w:val="00496907"/>
     <w:rsid w:val="004A191F"/>
     <w:rsid w:val="004A26DC"/>
@@ -40341,444 +41069,485 @@
     <w:rsid w:val="004E7301"/>
     <w:rsid w:val="004E7B0C"/>
     <w:rsid w:val="004F2301"/>
     <w:rsid w:val="004F290C"/>
     <w:rsid w:val="004F4061"/>
     <w:rsid w:val="004F4A79"/>
     <w:rsid w:val="004F4D56"/>
     <w:rsid w:val="004F72A9"/>
     <w:rsid w:val="004F7354"/>
     <w:rsid w:val="005018ED"/>
     <w:rsid w:val="005042C8"/>
     <w:rsid w:val="00504FCC"/>
     <w:rsid w:val="00505491"/>
     <w:rsid w:val="00506344"/>
     <w:rsid w:val="00510B75"/>
     <w:rsid w:val="005112AC"/>
     <w:rsid w:val="00511D99"/>
     <w:rsid w:val="00512B8E"/>
     <w:rsid w:val="00513206"/>
     <w:rsid w:val="0051367E"/>
     <w:rsid w:val="00514B5B"/>
     <w:rsid w:val="00516FEC"/>
     <w:rsid w:val="00517CE6"/>
     <w:rsid w:val="00517F4D"/>
     <w:rsid w:val="0052060D"/>
+    <w:rsid w:val="00520743"/>
     <w:rsid w:val="00521750"/>
     <w:rsid w:val="005217B8"/>
     <w:rsid w:val="005218D2"/>
     <w:rsid w:val="00521D36"/>
     <w:rsid w:val="005223C6"/>
     <w:rsid w:val="00524397"/>
     <w:rsid w:val="00524687"/>
     <w:rsid w:val="005252F7"/>
     <w:rsid w:val="0052585E"/>
     <w:rsid w:val="00525E7C"/>
     <w:rsid w:val="0052626E"/>
     <w:rsid w:val="005278B0"/>
     <w:rsid w:val="00530162"/>
     <w:rsid w:val="00530C13"/>
     <w:rsid w:val="00530FD6"/>
     <w:rsid w:val="00531A39"/>
     <w:rsid w:val="00533B4B"/>
     <w:rsid w:val="0053536C"/>
+    <w:rsid w:val="005359EA"/>
     <w:rsid w:val="0053685B"/>
+    <w:rsid w:val="0053776A"/>
     <w:rsid w:val="00537EEF"/>
+    <w:rsid w:val="005428C6"/>
     <w:rsid w:val="0054300E"/>
     <w:rsid w:val="00543445"/>
     <w:rsid w:val="005434D6"/>
     <w:rsid w:val="00545665"/>
     <w:rsid w:val="00545E37"/>
+    <w:rsid w:val="00555CF9"/>
     <w:rsid w:val="00556449"/>
     <w:rsid w:val="00560E5C"/>
     <w:rsid w:val="005626CF"/>
     <w:rsid w:val="00563B33"/>
     <w:rsid w:val="005669F4"/>
     <w:rsid w:val="00570CB7"/>
+    <w:rsid w:val="00572803"/>
+    <w:rsid w:val="0057313A"/>
     <w:rsid w:val="0057352E"/>
     <w:rsid w:val="00574156"/>
     <w:rsid w:val="005766D0"/>
     <w:rsid w:val="005769C1"/>
     <w:rsid w:val="00577C63"/>
     <w:rsid w:val="00582ADD"/>
     <w:rsid w:val="00583BFF"/>
     <w:rsid w:val="0058414C"/>
     <w:rsid w:val="005850F9"/>
     <w:rsid w:val="00586547"/>
     <w:rsid w:val="00587010"/>
     <w:rsid w:val="00587366"/>
     <w:rsid w:val="00590811"/>
     <w:rsid w:val="00591805"/>
     <w:rsid w:val="005922EE"/>
+    <w:rsid w:val="00594061"/>
     <w:rsid w:val="005976EC"/>
     <w:rsid w:val="005A02AC"/>
     <w:rsid w:val="005A258E"/>
     <w:rsid w:val="005A267E"/>
     <w:rsid w:val="005A31C4"/>
     <w:rsid w:val="005A43FB"/>
     <w:rsid w:val="005A4BB3"/>
     <w:rsid w:val="005A7EBF"/>
     <w:rsid w:val="005B0445"/>
     <w:rsid w:val="005B056A"/>
     <w:rsid w:val="005B1620"/>
     <w:rsid w:val="005B1A6A"/>
     <w:rsid w:val="005B2032"/>
     <w:rsid w:val="005B2A72"/>
     <w:rsid w:val="005B2CCB"/>
     <w:rsid w:val="005B30A4"/>
     <w:rsid w:val="005B5E53"/>
     <w:rsid w:val="005C05E8"/>
     <w:rsid w:val="005C0776"/>
     <w:rsid w:val="005C09A8"/>
+    <w:rsid w:val="005C221E"/>
     <w:rsid w:val="005C22C0"/>
     <w:rsid w:val="005C3962"/>
+    <w:rsid w:val="005C3C92"/>
     <w:rsid w:val="005C486D"/>
     <w:rsid w:val="005C5334"/>
     <w:rsid w:val="005C5C7E"/>
     <w:rsid w:val="005C6D9D"/>
+    <w:rsid w:val="005D02A5"/>
+    <w:rsid w:val="005D23BC"/>
     <w:rsid w:val="005D74E0"/>
     <w:rsid w:val="005D77A0"/>
     <w:rsid w:val="005E0B0D"/>
     <w:rsid w:val="005E1108"/>
     <w:rsid w:val="005E12EB"/>
     <w:rsid w:val="005E26BD"/>
     <w:rsid w:val="005E2884"/>
     <w:rsid w:val="005E3BB6"/>
     <w:rsid w:val="005E4D94"/>
     <w:rsid w:val="005E7A26"/>
     <w:rsid w:val="005F048B"/>
     <w:rsid w:val="005F1DDE"/>
     <w:rsid w:val="005F289C"/>
     <w:rsid w:val="005F296E"/>
     <w:rsid w:val="005F3A63"/>
     <w:rsid w:val="005F3D1F"/>
     <w:rsid w:val="005F453A"/>
     <w:rsid w:val="005F635B"/>
     <w:rsid w:val="006000FF"/>
     <w:rsid w:val="006002AA"/>
     <w:rsid w:val="00600682"/>
     <w:rsid w:val="006032DB"/>
     <w:rsid w:val="00604716"/>
     <w:rsid w:val="00604A91"/>
     <w:rsid w:val="0060774E"/>
+    <w:rsid w:val="0061064B"/>
     <w:rsid w:val="0061096C"/>
     <w:rsid w:val="00611D09"/>
     <w:rsid w:val="00612098"/>
     <w:rsid w:val="00613C14"/>
     <w:rsid w:val="006155DF"/>
     <w:rsid w:val="006155E8"/>
     <w:rsid w:val="00615EBA"/>
     <w:rsid w:val="006163B2"/>
     <w:rsid w:val="00616F70"/>
     <w:rsid w:val="00620504"/>
     <w:rsid w:val="0062104E"/>
     <w:rsid w:val="00624186"/>
     <w:rsid w:val="00624A21"/>
     <w:rsid w:val="006253CB"/>
+    <w:rsid w:val="00625514"/>
     <w:rsid w:val="00627CD1"/>
     <w:rsid w:val="00631BE4"/>
     <w:rsid w:val="006356E2"/>
     <w:rsid w:val="006372E9"/>
     <w:rsid w:val="00637457"/>
+    <w:rsid w:val="00644A19"/>
     <w:rsid w:val="00646330"/>
     <w:rsid w:val="006471DD"/>
     <w:rsid w:val="0064735C"/>
+    <w:rsid w:val="00647C4B"/>
     <w:rsid w:val="00650BCB"/>
     <w:rsid w:val="0065293D"/>
     <w:rsid w:val="00652BAE"/>
     <w:rsid w:val="00652DDE"/>
     <w:rsid w:val="0065436C"/>
     <w:rsid w:val="00654E95"/>
     <w:rsid w:val="00655976"/>
     <w:rsid w:val="00655C95"/>
     <w:rsid w:val="00660C25"/>
     <w:rsid w:val="0066290B"/>
     <w:rsid w:val="00662D3D"/>
     <w:rsid w:val="00663835"/>
     <w:rsid w:val="00663924"/>
     <w:rsid w:val="00664B0C"/>
     <w:rsid w:val="0066516D"/>
     <w:rsid w:val="006654F2"/>
     <w:rsid w:val="00665680"/>
     <w:rsid w:val="006663C3"/>
     <w:rsid w:val="00667A25"/>
     <w:rsid w:val="00672387"/>
     <w:rsid w:val="006754AF"/>
     <w:rsid w:val="00676334"/>
     <w:rsid w:val="00680C11"/>
     <w:rsid w:val="0068260D"/>
     <w:rsid w:val="00682A10"/>
     <w:rsid w:val="00684580"/>
     <w:rsid w:val="00684EC4"/>
     <w:rsid w:val="00686E6E"/>
     <w:rsid w:val="0068763F"/>
     <w:rsid w:val="00691601"/>
     <w:rsid w:val="006931FB"/>
     <w:rsid w:val="0069402B"/>
     <w:rsid w:val="00696453"/>
     <w:rsid w:val="006A0346"/>
+    <w:rsid w:val="006A050E"/>
     <w:rsid w:val="006A1159"/>
     <w:rsid w:val="006A1216"/>
     <w:rsid w:val="006A4AAB"/>
     <w:rsid w:val="006A5CE7"/>
     <w:rsid w:val="006A6DE7"/>
     <w:rsid w:val="006B0C4F"/>
     <w:rsid w:val="006B1AC0"/>
     <w:rsid w:val="006B2172"/>
     <w:rsid w:val="006B26CF"/>
     <w:rsid w:val="006B41CB"/>
     <w:rsid w:val="006B4C40"/>
     <w:rsid w:val="006B4FF4"/>
     <w:rsid w:val="006B522C"/>
+    <w:rsid w:val="006B66C1"/>
     <w:rsid w:val="006B67AC"/>
     <w:rsid w:val="006B747C"/>
     <w:rsid w:val="006B7D9D"/>
+    <w:rsid w:val="006C0F33"/>
     <w:rsid w:val="006C1D90"/>
+    <w:rsid w:val="006C324D"/>
     <w:rsid w:val="006C551A"/>
     <w:rsid w:val="006C71AD"/>
     <w:rsid w:val="006C73B5"/>
     <w:rsid w:val="006D480D"/>
     <w:rsid w:val="006D4DC3"/>
     <w:rsid w:val="006D5F75"/>
     <w:rsid w:val="006D6143"/>
     <w:rsid w:val="006D7ABE"/>
     <w:rsid w:val="006E0310"/>
     <w:rsid w:val="006E1BC7"/>
     <w:rsid w:val="006E2A92"/>
     <w:rsid w:val="006E455C"/>
+    <w:rsid w:val="006E45DB"/>
     <w:rsid w:val="006E59F9"/>
     <w:rsid w:val="006F0225"/>
     <w:rsid w:val="006F2542"/>
     <w:rsid w:val="006F3AE0"/>
     <w:rsid w:val="006F4A4B"/>
     <w:rsid w:val="00701A5F"/>
     <w:rsid w:val="007034D9"/>
     <w:rsid w:val="00703E15"/>
     <w:rsid w:val="00704F82"/>
     <w:rsid w:val="00705B25"/>
     <w:rsid w:val="00706B4F"/>
     <w:rsid w:val="00706F19"/>
     <w:rsid w:val="00707A62"/>
     <w:rsid w:val="00707B7A"/>
     <w:rsid w:val="00707F53"/>
     <w:rsid w:val="00712050"/>
+    <w:rsid w:val="007142F2"/>
     <w:rsid w:val="00715A63"/>
     <w:rsid w:val="0072060D"/>
     <w:rsid w:val="00721603"/>
     <w:rsid w:val="00721E2C"/>
     <w:rsid w:val="00722186"/>
     <w:rsid w:val="0072320E"/>
+    <w:rsid w:val="00725724"/>
     <w:rsid w:val="00725797"/>
     <w:rsid w:val="00726219"/>
     <w:rsid w:val="00726667"/>
     <w:rsid w:val="00732A81"/>
     <w:rsid w:val="00734177"/>
     <w:rsid w:val="00734EF1"/>
     <w:rsid w:val="00735444"/>
     <w:rsid w:val="007354E8"/>
     <w:rsid w:val="00736196"/>
     <w:rsid w:val="00737318"/>
     <w:rsid w:val="00737DFB"/>
     <w:rsid w:val="007405ED"/>
+    <w:rsid w:val="00740ABA"/>
     <w:rsid w:val="00740CE7"/>
     <w:rsid w:val="00741237"/>
     <w:rsid w:val="00742E34"/>
     <w:rsid w:val="007468CE"/>
     <w:rsid w:val="00746911"/>
     <w:rsid w:val="00750E4F"/>
     <w:rsid w:val="0075140A"/>
     <w:rsid w:val="00751CBF"/>
     <w:rsid w:val="0075268C"/>
+    <w:rsid w:val="00752F5F"/>
     <w:rsid w:val="007532BB"/>
     <w:rsid w:val="007554BB"/>
     <w:rsid w:val="007601D7"/>
     <w:rsid w:val="00762A6B"/>
     <w:rsid w:val="0077082E"/>
+    <w:rsid w:val="0077201C"/>
     <w:rsid w:val="0077297D"/>
     <w:rsid w:val="007741A6"/>
+    <w:rsid w:val="00774902"/>
     <w:rsid w:val="0077551B"/>
     <w:rsid w:val="0077612C"/>
     <w:rsid w:val="00781D4C"/>
     <w:rsid w:val="00781D7C"/>
     <w:rsid w:val="00784A5C"/>
     <w:rsid w:val="00784F6C"/>
     <w:rsid w:val="0078718C"/>
     <w:rsid w:val="007902C0"/>
+    <w:rsid w:val="00790705"/>
     <w:rsid w:val="0079070B"/>
     <w:rsid w:val="00790748"/>
     <w:rsid w:val="0079139B"/>
     <w:rsid w:val="00792057"/>
     <w:rsid w:val="00793A68"/>
     <w:rsid w:val="00794153"/>
     <w:rsid w:val="00794988"/>
     <w:rsid w:val="00794BC4"/>
     <w:rsid w:val="00795948"/>
     <w:rsid w:val="00795B89"/>
     <w:rsid w:val="00796450"/>
     <w:rsid w:val="0079783D"/>
     <w:rsid w:val="007A1351"/>
     <w:rsid w:val="007A3C2F"/>
     <w:rsid w:val="007A4931"/>
     <w:rsid w:val="007A6026"/>
     <w:rsid w:val="007A776D"/>
     <w:rsid w:val="007B17DE"/>
     <w:rsid w:val="007B4737"/>
     <w:rsid w:val="007B5209"/>
     <w:rsid w:val="007B525B"/>
     <w:rsid w:val="007B58EB"/>
     <w:rsid w:val="007B66DB"/>
     <w:rsid w:val="007B6E9B"/>
     <w:rsid w:val="007B7DA1"/>
+    <w:rsid w:val="007C0F44"/>
     <w:rsid w:val="007C1C7E"/>
     <w:rsid w:val="007C1D1A"/>
     <w:rsid w:val="007C1FCD"/>
     <w:rsid w:val="007C50D0"/>
     <w:rsid w:val="007C563F"/>
     <w:rsid w:val="007C7F95"/>
     <w:rsid w:val="007D0980"/>
     <w:rsid w:val="007D2C7B"/>
     <w:rsid w:val="007D3C84"/>
     <w:rsid w:val="007D61D9"/>
     <w:rsid w:val="007D7080"/>
     <w:rsid w:val="007E0547"/>
     <w:rsid w:val="007E3F47"/>
     <w:rsid w:val="007E512B"/>
     <w:rsid w:val="007E55E0"/>
+    <w:rsid w:val="007E563B"/>
     <w:rsid w:val="007E5946"/>
     <w:rsid w:val="007E6912"/>
     <w:rsid w:val="007E7B46"/>
     <w:rsid w:val="007F0218"/>
     <w:rsid w:val="007F2540"/>
     <w:rsid w:val="007F2B5B"/>
     <w:rsid w:val="007F3025"/>
     <w:rsid w:val="007F64DF"/>
     <w:rsid w:val="007F7650"/>
     <w:rsid w:val="007F76DC"/>
     <w:rsid w:val="007F7753"/>
     <w:rsid w:val="00800298"/>
     <w:rsid w:val="008004C4"/>
     <w:rsid w:val="0080070C"/>
     <w:rsid w:val="00803738"/>
+    <w:rsid w:val="00803DDB"/>
     <w:rsid w:val="00804609"/>
     <w:rsid w:val="008051D1"/>
     <w:rsid w:val="008059CF"/>
     <w:rsid w:val="00806929"/>
     <w:rsid w:val="00810C54"/>
     <w:rsid w:val="00811B3F"/>
     <w:rsid w:val="008123A0"/>
     <w:rsid w:val="00813CE5"/>
     <w:rsid w:val="00813CE8"/>
     <w:rsid w:val="008154A0"/>
     <w:rsid w:val="00815CEC"/>
     <w:rsid w:val="008201C3"/>
     <w:rsid w:val="008205E9"/>
+    <w:rsid w:val="0082103B"/>
     <w:rsid w:val="0082427A"/>
     <w:rsid w:val="0082649C"/>
     <w:rsid w:val="008301CA"/>
     <w:rsid w:val="008311B6"/>
     <w:rsid w:val="008318A6"/>
     <w:rsid w:val="008318DA"/>
     <w:rsid w:val="00832258"/>
     <w:rsid w:val="00832B30"/>
     <w:rsid w:val="0083355A"/>
     <w:rsid w:val="00833AFF"/>
     <w:rsid w:val="00833D88"/>
     <w:rsid w:val="008347EF"/>
     <w:rsid w:val="0083597A"/>
     <w:rsid w:val="00835FA1"/>
     <w:rsid w:val="00837272"/>
     <w:rsid w:val="00841873"/>
     <w:rsid w:val="00844957"/>
     <w:rsid w:val="008505CC"/>
     <w:rsid w:val="008530CE"/>
     <w:rsid w:val="00853DF9"/>
     <w:rsid w:val="008550BD"/>
+    <w:rsid w:val="00855D2F"/>
     <w:rsid w:val="00856EC4"/>
     <w:rsid w:val="008574F8"/>
     <w:rsid w:val="00861519"/>
     <w:rsid w:val="008622ED"/>
     <w:rsid w:val="0086335C"/>
     <w:rsid w:val="00863DCB"/>
     <w:rsid w:val="008661AD"/>
     <w:rsid w:val="0086691A"/>
     <w:rsid w:val="0087015F"/>
     <w:rsid w:val="00870366"/>
     <w:rsid w:val="00871939"/>
     <w:rsid w:val="00872734"/>
     <w:rsid w:val="00875C45"/>
     <w:rsid w:val="00876713"/>
     <w:rsid w:val="008771DA"/>
     <w:rsid w:val="00877F8E"/>
+    <w:rsid w:val="008807D7"/>
     <w:rsid w:val="00881149"/>
     <w:rsid w:val="00883B76"/>
     <w:rsid w:val="00885371"/>
     <w:rsid w:val="00886202"/>
     <w:rsid w:val="00886B0A"/>
     <w:rsid w:val="00887651"/>
     <w:rsid w:val="00887C60"/>
     <w:rsid w:val="00891427"/>
     <w:rsid w:val="00894FD6"/>
     <w:rsid w:val="008951FB"/>
     <w:rsid w:val="00897DE4"/>
+    <w:rsid w:val="008A0330"/>
     <w:rsid w:val="008A1A16"/>
     <w:rsid w:val="008A1FF8"/>
     <w:rsid w:val="008A3100"/>
+    <w:rsid w:val="008A40A8"/>
+    <w:rsid w:val="008A467D"/>
     <w:rsid w:val="008A6F31"/>
     <w:rsid w:val="008B0988"/>
     <w:rsid w:val="008B0B1B"/>
     <w:rsid w:val="008B145C"/>
     <w:rsid w:val="008B2157"/>
     <w:rsid w:val="008B2B89"/>
+    <w:rsid w:val="008B30AE"/>
     <w:rsid w:val="008B6F6E"/>
     <w:rsid w:val="008B72DF"/>
     <w:rsid w:val="008B750E"/>
     <w:rsid w:val="008B755E"/>
     <w:rsid w:val="008C42E8"/>
     <w:rsid w:val="008C6C58"/>
     <w:rsid w:val="008C7139"/>
     <w:rsid w:val="008C71DA"/>
     <w:rsid w:val="008C748E"/>
     <w:rsid w:val="008D0BFB"/>
     <w:rsid w:val="008D2B3A"/>
     <w:rsid w:val="008D3390"/>
     <w:rsid w:val="008D3C27"/>
     <w:rsid w:val="008D4093"/>
+    <w:rsid w:val="008D62D1"/>
     <w:rsid w:val="008D62E4"/>
     <w:rsid w:val="008D7120"/>
     <w:rsid w:val="008D751A"/>
     <w:rsid w:val="008D7DDB"/>
     <w:rsid w:val="008E009E"/>
     <w:rsid w:val="008E07D6"/>
     <w:rsid w:val="008E2E1A"/>
     <w:rsid w:val="008E42E8"/>
     <w:rsid w:val="008E6490"/>
+    <w:rsid w:val="008F131F"/>
     <w:rsid w:val="008F2270"/>
     <w:rsid w:val="008F3832"/>
     <w:rsid w:val="008F4BE0"/>
     <w:rsid w:val="008F7FDD"/>
     <w:rsid w:val="00900E02"/>
     <w:rsid w:val="00901AAC"/>
+    <w:rsid w:val="00901AD1"/>
     <w:rsid w:val="0090377E"/>
     <w:rsid w:val="009042AE"/>
     <w:rsid w:val="00904619"/>
     <w:rsid w:val="009052A9"/>
     <w:rsid w:val="0091101A"/>
     <w:rsid w:val="00911330"/>
     <w:rsid w:val="00912111"/>
     <w:rsid w:val="00913D5D"/>
     <w:rsid w:val="00913FE6"/>
     <w:rsid w:val="00914F1F"/>
     <w:rsid w:val="009159A5"/>
     <w:rsid w:val="00917A77"/>
     <w:rsid w:val="00920D8E"/>
     <w:rsid w:val="009215EE"/>
     <w:rsid w:val="0092338F"/>
     <w:rsid w:val="00923BEF"/>
     <w:rsid w:val="00924ED9"/>
     <w:rsid w:val="00925F52"/>
     <w:rsid w:val="009266E9"/>
     <w:rsid w:val="00926DE0"/>
     <w:rsid w:val="00930394"/>
     <w:rsid w:val="00930536"/>
     <w:rsid w:val="009307B3"/>
     <w:rsid w:val="00930CD3"/>
     <w:rsid w:val="00931649"/>
@@ -40792,698 +41561,757 @@
     <w:rsid w:val="00952E27"/>
     <w:rsid w:val="00954CF4"/>
     <w:rsid w:val="0095519D"/>
     <w:rsid w:val="00956FA9"/>
     <w:rsid w:val="009574CB"/>
     <w:rsid w:val="009611BE"/>
     <w:rsid w:val="00961268"/>
     <w:rsid w:val="009626B9"/>
     <w:rsid w:val="00962CCA"/>
     <w:rsid w:val="00963B15"/>
     <w:rsid w:val="00963DEB"/>
     <w:rsid w:val="00963EC8"/>
     <w:rsid w:val="00964D31"/>
     <w:rsid w:val="00972CE2"/>
     <w:rsid w:val="0097499D"/>
     <w:rsid w:val="00975AC8"/>
     <w:rsid w:val="00975CB0"/>
     <w:rsid w:val="009803E4"/>
     <w:rsid w:val="00980F88"/>
     <w:rsid w:val="00982C07"/>
     <w:rsid w:val="00983545"/>
     <w:rsid w:val="00984584"/>
     <w:rsid w:val="00986952"/>
     <w:rsid w:val="00990AEC"/>
     <w:rsid w:val="00990B6C"/>
+    <w:rsid w:val="00992408"/>
     <w:rsid w:val="00994F50"/>
+    <w:rsid w:val="0099560B"/>
     <w:rsid w:val="00996357"/>
     <w:rsid w:val="00996DA9"/>
     <w:rsid w:val="00997101"/>
     <w:rsid w:val="009A18EE"/>
     <w:rsid w:val="009A1DF5"/>
     <w:rsid w:val="009A3A6B"/>
     <w:rsid w:val="009A576D"/>
     <w:rsid w:val="009A59BE"/>
     <w:rsid w:val="009A5D8E"/>
     <w:rsid w:val="009A6419"/>
     <w:rsid w:val="009A682A"/>
     <w:rsid w:val="009A6926"/>
     <w:rsid w:val="009A7D28"/>
     <w:rsid w:val="009B144D"/>
     <w:rsid w:val="009B4B3F"/>
     <w:rsid w:val="009B61A0"/>
     <w:rsid w:val="009C0C3A"/>
     <w:rsid w:val="009C1846"/>
     <w:rsid w:val="009C19A9"/>
     <w:rsid w:val="009C2CD4"/>
     <w:rsid w:val="009C2F30"/>
     <w:rsid w:val="009C39DD"/>
     <w:rsid w:val="009C3A6D"/>
     <w:rsid w:val="009C3D4E"/>
     <w:rsid w:val="009C5EE7"/>
     <w:rsid w:val="009C67B0"/>
     <w:rsid w:val="009C7E30"/>
     <w:rsid w:val="009D2F3E"/>
     <w:rsid w:val="009D40EB"/>
     <w:rsid w:val="009D4C49"/>
+    <w:rsid w:val="009E0065"/>
     <w:rsid w:val="009E08B9"/>
     <w:rsid w:val="009E0AA2"/>
     <w:rsid w:val="009E14E2"/>
+    <w:rsid w:val="009E1C73"/>
     <w:rsid w:val="009E3710"/>
     <w:rsid w:val="009E5EC9"/>
     <w:rsid w:val="009E6814"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F02D6"/>
     <w:rsid w:val="009F0980"/>
     <w:rsid w:val="009F2204"/>
     <w:rsid w:val="009F3AF4"/>
     <w:rsid w:val="009F4F85"/>
     <w:rsid w:val="009F5A14"/>
     <w:rsid w:val="009F5E1F"/>
     <w:rsid w:val="009F7348"/>
     <w:rsid w:val="00A00657"/>
     <w:rsid w:val="00A014CD"/>
     <w:rsid w:val="00A02282"/>
+    <w:rsid w:val="00A03304"/>
     <w:rsid w:val="00A051FA"/>
+    <w:rsid w:val="00A07028"/>
     <w:rsid w:val="00A07499"/>
     <w:rsid w:val="00A113C9"/>
     <w:rsid w:val="00A11501"/>
     <w:rsid w:val="00A11AA5"/>
     <w:rsid w:val="00A11E41"/>
     <w:rsid w:val="00A124BC"/>
     <w:rsid w:val="00A12685"/>
     <w:rsid w:val="00A1275A"/>
     <w:rsid w:val="00A130BD"/>
+    <w:rsid w:val="00A13867"/>
     <w:rsid w:val="00A15010"/>
     <w:rsid w:val="00A1522F"/>
     <w:rsid w:val="00A17FD7"/>
     <w:rsid w:val="00A205CA"/>
+    <w:rsid w:val="00A20E39"/>
     <w:rsid w:val="00A210D0"/>
     <w:rsid w:val="00A21E9A"/>
+    <w:rsid w:val="00A21F57"/>
     <w:rsid w:val="00A22D2A"/>
     <w:rsid w:val="00A25CD4"/>
     <w:rsid w:val="00A301BF"/>
     <w:rsid w:val="00A30D0C"/>
     <w:rsid w:val="00A357A2"/>
     <w:rsid w:val="00A35A41"/>
     <w:rsid w:val="00A35C3B"/>
     <w:rsid w:val="00A36345"/>
     <w:rsid w:val="00A36BFA"/>
     <w:rsid w:val="00A4007A"/>
     <w:rsid w:val="00A412B1"/>
     <w:rsid w:val="00A42D93"/>
     <w:rsid w:val="00A43766"/>
     <w:rsid w:val="00A4596A"/>
     <w:rsid w:val="00A4669B"/>
     <w:rsid w:val="00A52F2A"/>
     <w:rsid w:val="00A54EDE"/>
     <w:rsid w:val="00A552AA"/>
     <w:rsid w:val="00A55939"/>
     <w:rsid w:val="00A56E02"/>
     <w:rsid w:val="00A5710F"/>
     <w:rsid w:val="00A57237"/>
     <w:rsid w:val="00A61D7D"/>
     <w:rsid w:val="00A62A80"/>
     <w:rsid w:val="00A633D4"/>
     <w:rsid w:val="00A65DF0"/>
     <w:rsid w:val="00A66083"/>
+    <w:rsid w:val="00A67103"/>
     <w:rsid w:val="00A67AF5"/>
     <w:rsid w:val="00A70140"/>
     <w:rsid w:val="00A707BF"/>
     <w:rsid w:val="00A71F03"/>
+    <w:rsid w:val="00A71F73"/>
     <w:rsid w:val="00A72995"/>
     <w:rsid w:val="00A75749"/>
     <w:rsid w:val="00A76D77"/>
     <w:rsid w:val="00A76DF9"/>
     <w:rsid w:val="00A77039"/>
     <w:rsid w:val="00A80207"/>
     <w:rsid w:val="00A82564"/>
     <w:rsid w:val="00A82DC7"/>
     <w:rsid w:val="00A8353C"/>
     <w:rsid w:val="00A8387B"/>
     <w:rsid w:val="00A86D89"/>
     <w:rsid w:val="00A870C1"/>
     <w:rsid w:val="00A874CF"/>
     <w:rsid w:val="00A909BA"/>
     <w:rsid w:val="00A90BB2"/>
     <w:rsid w:val="00A90EF7"/>
     <w:rsid w:val="00A91686"/>
     <w:rsid w:val="00A95388"/>
     <w:rsid w:val="00A95F39"/>
     <w:rsid w:val="00A963EA"/>
     <w:rsid w:val="00A968A6"/>
     <w:rsid w:val="00AA0888"/>
     <w:rsid w:val="00AA0DBA"/>
     <w:rsid w:val="00AA1146"/>
     <w:rsid w:val="00AA3CE9"/>
     <w:rsid w:val="00AA5584"/>
     <w:rsid w:val="00AA792B"/>
     <w:rsid w:val="00AB10E5"/>
     <w:rsid w:val="00AB17AE"/>
     <w:rsid w:val="00AB1FAA"/>
     <w:rsid w:val="00AB204A"/>
     <w:rsid w:val="00AB326E"/>
     <w:rsid w:val="00AB4C86"/>
     <w:rsid w:val="00AB74EF"/>
     <w:rsid w:val="00AB7CC3"/>
     <w:rsid w:val="00AC187D"/>
     <w:rsid w:val="00AC30D7"/>
     <w:rsid w:val="00AC35EE"/>
     <w:rsid w:val="00AC3F40"/>
     <w:rsid w:val="00AC4272"/>
     <w:rsid w:val="00AC646F"/>
     <w:rsid w:val="00AC6657"/>
     <w:rsid w:val="00AC67F5"/>
     <w:rsid w:val="00AC6952"/>
     <w:rsid w:val="00AC6AE0"/>
     <w:rsid w:val="00AC6CFC"/>
+    <w:rsid w:val="00AD19DE"/>
     <w:rsid w:val="00AD6CAB"/>
     <w:rsid w:val="00AD7566"/>
     <w:rsid w:val="00AD7C39"/>
     <w:rsid w:val="00AE0D78"/>
     <w:rsid w:val="00AE3FFF"/>
     <w:rsid w:val="00AE4017"/>
     <w:rsid w:val="00AE59D3"/>
     <w:rsid w:val="00AE5E2F"/>
     <w:rsid w:val="00AE6060"/>
     <w:rsid w:val="00AE6EBB"/>
     <w:rsid w:val="00AE6FBF"/>
     <w:rsid w:val="00AE7630"/>
     <w:rsid w:val="00AF0725"/>
     <w:rsid w:val="00AF0E7E"/>
     <w:rsid w:val="00AF1477"/>
     <w:rsid w:val="00AF44EA"/>
+    <w:rsid w:val="00AF4A09"/>
     <w:rsid w:val="00AF5BAC"/>
     <w:rsid w:val="00AF5D6A"/>
     <w:rsid w:val="00B000AB"/>
     <w:rsid w:val="00B000E4"/>
     <w:rsid w:val="00B02356"/>
     <w:rsid w:val="00B02C40"/>
     <w:rsid w:val="00B04A7D"/>
     <w:rsid w:val="00B06F0D"/>
     <w:rsid w:val="00B10AB8"/>
     <w:rsid w:val="00B124AD"/>
     <w:rsid w:val="00B131A5"/>
     <w:rsid w:val="00B13EDC"/>
+    <w:rsid w:val="00B14632"/>
     <w:rsid w:val="00B206CC"/>
     <w:rsid w:val="00B21D9B"/>
     <w:rsid w:val="00B24B4B"/>
     <w:rsid w:val="00B25AF1"/>
     <w:rsid w:val="00B25EB5"/>
     <w:rsid w:val="00B2660D"/>
+    <w:rsid w:val="00B267A5"/>
     <w:rsid w:val="00B27DD4"/>
     <w:rsid w:val="00B30244"/>
     <w:rsid w:val="00B31DEA"/>
     <w:rsid w:val="00B31F81"/>
     <w:rsid w:val="00B34CC4"/>
     <w:rsid w:val="00B35555"/>
     <w:rsid w:val="00B3621B"/>
     <w:rsid w:val="00B40150"/>
     <w:rsid w:val="00B40F21"/>
     <w:rsid w:val="00B41085"/>
     <w:rsid w:val="00B4149E"/>
     <w:rsid w:val="00B41546"/>
     <w:rsid w:val="00B41F21"/>
     <w:rsid w:val="00B42347"/>
     <w:rsid w:val="00B4469A"/>
     <w:rsid w:val="00B4686C"/>
     <w:rsid w:val="00B46FB9"/>
     <w:rsid w:val="00B47735"/>
     <w:rsid w:val="00B50AAE"/>
     <w:rsid w:val="00B51C58"/>
     <w:rsid w:val="00B523E8"/>
     <w:rsid w:val="00B530FA"/>
     <w:rsid w:val="00B545B8"/>
     <w:rsid w:val="00B54619"/>
     <w:rsid w:val="00B55255"/>
     <w:rsid w:val="00B557DA"/>
     <w:rsid w:val="00B561A4"/>
     <w:rsid w:val="00B56F3C"/>
     <w:rsid w:val="00B608C4"/>
     <w:rsid w:val="00B60E56"/>
     <w:rsid w:val="00B64370"/>
     <w:rsid w:val="00B65233"/>
     <w:rsid w:val="00B65BB1"/>
     <w:rsid w:val="00B672ED"/>
     <w:rsid w:val="00B71222"/>
     <w:rsid w:val="00B718B4"/>
     <w:rsid w:val="00B749BD"/>
+    <w:rsid w:val="00B767A1"/>
     <w:rsid w:val="00B7716C"/>
     <w:rsid w:val="00B82531"/>
     <w:rsid w:val="00B8300E"/>
     <w:rsid w:val="00B84166"/>
     <w:rsid w:val="00B858A3"/>
     <w:rsid w:val="00B87B5D"/>
     <w:rsid w:val="00B87EA8"/>
     <w:rsid w:val="00B91FA9"/>
     <w:rsid w:val="00B92007"/>
     <w:rsid w:val="00B93365"/>
     <w:rsid w:val="00B93CC1"/>
     <w:rsid w:val="00B9519E"/>
     <w:rsid w:val="00B95888"/>
     <w:rsid w:val="00B96259"/>
+    <w:rsid w:val="00B96AD6"/>
     <w:rsid w:val="00B978F9"/>
     <w:rsid w:val="00B97C44"/>
     <w:rsid w:val="00BA1AA9"/>
     <w:rsid w:val="00BA256A"/>
     <w:rsid w:val="00BA25F5"/>
     <w:rsid w:val="00BA3450"/>
     <w:rsid w:val="00BA5325"/>
     <w:rsid w:val="00BA705C"/>
     <w:rsid w:val="00BA7317"/>
     <w:rsid w:val="00BB27C7"/>
     <w:rsid w:val="00BB305E"/>
     <w:rsid w:val="00BB409E"/>
     <w:rsid w:val="00BB41FA"/>
     <w:rsid w:val="00BB4B50"/>
     <w:rsid w:val="00BB54D9"/>
     <w:rsid w:val="00BB63B8"/>
     <w:rsid w:val="00BC0814"/>
     <w:rsid w:val="00BC4072"/>
+    <w:rsid w:val="00BC64B3"/>
     <w:rsid w:val="00BC6511"/>
     <w:rsid w:val="00BC730E"/>
     <w:rsid w:val="00BD17F9"/>
     <w:rsid w:val="00BD1BF8"/>
     <w:rsid w:val="00BD23E6"/>
     <w:rsid w:val="00BD26E1"/>
     <w:rsid w:val="00BD57B1"/>
     <w:rsid w:val="00BD5FCB"/>
     <w:rsid w:val="00BE017B"/>
     <w:rsid w:val="00BE07F9"/>
     <w:rsid w:val="00BE08DC"/>
     <w:rsid w:val="00BE262D"/>
     <w:rsid w:val="00BE2DA7"/>
     <w:rsid w:val="00BE415C"/>
     <w:rsid w:val="00BE4E55"/>
     <w:rsid w:val="00BF26B2"/>
     <w:rsid w:val="00BF51F7"/>
     <w:rsid w:val="00BF644D"/>
     <w:rsid w:val="00BF702F"/>
     <w:rsid w:val="00BF7657"/>
     <w:rsid w:val="00C01395"/>
     <w:rsid w:val="00C015A0"/>
     <w:rsid w:val="00C0246A"/>
     <w:rsid w:val="00C030AB"/>
     <w:rsid w:val="00C032E5"/>
     <w:rsid w:val="00C0384D"/>
     <w:rsid w:val="00C04A3E"/>
+    <w:rsid w:val="00C07264"/>
     <w:rsid w:val="00C07AA2"/>
     <w:rsid w:val="00C1064D"/>
     <w:rsid w:val="00C11621"/>
     <w:rsid w:val="00C11FEF"/>
     <w:rsid w:val="00C16300"/>
     <w:rsid w:val="00C167B7"/>
     <w:rsid w:val="00C168DD"/>
     <w:rsid w:val="00C17265"/>
     <w:rsid w:val="00C17410"/>
     <w:rsid w:val="00C214B8"/>
     <w:rsid w:val="00C21C48"/>
     <w:rsid w:val="00C22198"/>
     <w:rsid w:val="00C22905"/>
     <w:rsid w:val="00C243A7"/>
     <w:rsid w:val="00C24FF5"/>
     <w:rsid w:val="00C254BC"/>
     <w:rsid w:val="00C26DB0"/>
     <w:rsid w:val="00C31658"/>
     <w:rsid w:val="00C31731"/>
     <w:rsid w:val="00C31C65"/>
     <w:rsid w:val="00C32277"/>
     <w:rsid w:val="00C3522C"/>
     <w:rsid w:val="00C352B3"/>
+    <w:rsid w:val="00C4036E"/>
     <w:rsid w:val="00C40A59"/>
+    <w:rsid w:val="00C40E7E"/>
     <w:rsid w:val="00C42BDA"/>
     <w:rsid w:val="00C436C0"/>
     <w:rsid w:val="00C43AD3"/>
     <w:rsid w:val="00C43FC2"/>
     <w:rsid w:val="00C45DDF"/>
     <w:rsid w:val="00C46648"/>
+    <w:rsid w:val="00C46813"/>
     <w:rsid w:val="00C50210"/>
     <w:rsid w:val="00C51F41"/>
     <w:rsid w:val="00C52208"/>
     <w:rsid w:val="00C523DC"/>
     <w:rsid w:val="00C5603B"/>
     <w:rsid w:val="00C56574"/>
+    <w:rsid w:val="00C56808"/>
     <w:rsid w:val="00C5728C"/>
     <w:rsid w:val="00C5767C"/>
     <w:rsid w:val="00C60149"/>
     <w:rsid w:val="00C61E62"/>
     <w:rsid w:val="00C62129"/>
     <w:rsid w:val="00C622BF"/>
     <w:rsid w:val="00C628D8"/>
     <w:rsid w:val="00C64C01"/>
     <w:rsid w:val="00C65B22"/>
     <w:rsid w:val="00C65CC7"/>
     <w:rsid w:val="00C66627"/>
     <w:rsid w:val="00C704F2"/>
     <w:rsid w:val="00C706B1"/>
     <w:rsid w:val="00C7137E"/>
     <w:rsid w:val="00C71AED"/>
     <w:rsid w:val="00C727D1"/>
     <w:rsid w:val="00C73775"/>
     <w:rsid w:val="00C76914"/>
+    <w:rsid w:val="00C860DF"/>
     <w:rsid w:val="00C8710E"/>
     <w:rsid w:val="00C878EE"/>
     <w:rsid w:val="00C87CC9"/>
+    <w:rsid w:val="00C90D63"/>
+    <w:rsid w:val="00C913D5"/>
     <w:rsid w:val="00C91A31"/>
     <w:rsid w:val="00C94124"/>
     <w:rsid w:val="00C963E8"/>
     <w:rsid w:val="00C97CD3"/>
     <w:rsid w:val="00CA1577"/>
     <w:rsid w:val="00CA2A0F"/>
+    <w:rsid w:val="00CA3DB2"/>
     <w:rsid w:val="00CA608B"/>
     <w:rsid w:val="00CB0F86"/>
     <w:rsid w:val="00CB22E3"/>
     <w:rsid w:val="00CB377A"/>
     <w:rsid w:val="00CB42F5"/>
     <w:rsid w:val="00CB4AAD"/>
     <w:rsid w:val="00CB52FE"/>
     <w:rsid w:val="00CB5FB4"/>
     <w:rsid w:val="00CC01EF"/>
     <w:rsid w:val="00CC15C2"/>
     <w:rsid w:val="00CC3108"/>
     <w:rsid w:val="00CC4876"/>
     <w:rsid w:val="00CC51CF"/>
     <w:rsid w:val="00CD288A"/>
     <w:rsid w:val="00CD3169"/>
     <w:rsid w:val="00CD45DD"/>
     <w:rsid w:val="00CD4A69"/>
     <w:rsid w:val="00CD7A13"/>
     <w:rsid w:val="00CD7F61"/>
     <w:rsid w:val="00CE0979"/>
     <w:rsid w:val="00CE1C87"/>
+    <w:rsid w:val="00CE2933"/>
     <w:rsid w:val="00CE348E"/>
     <w:rsid w:val="00CE436C"/>
     <w:rsid w:val="00CE5CF8"/>
     <w:rsid w:val="00CF0777"/>
     <w:rsid w:val="00CF0964"/>
     <w:rsid w:val="00CF2AFE"/>
     <w:rsid w:val="00CF36F2"/>
     <w:rsid w:val="00CF3DA1"/>
     <w:rsid w:val="00CF5114"/>
     <w:rsid w:val="00CF7207"/>
     <w:rsid w:val="00CF797C"/>
     <w:rsid w:val="00D02B08"/>
     <w:rsid w:val="00D02FDF"/>
     <w:rsid w:val="00D03AFE"/>
     <w:rsid w:val="00D10623"/>
+    <w:rsid w:val="00D10DC3"/>
+    <w:rsid w:val="00D13649"/>
     <w:rsid w:val="00D1390D"/>
     <w:rsid w:val="00D14494"/>
+    <w:rsid w:val="00D14602"/>
     <w:rsid w:val="00D14EE7"/>
     <w:rsid w:val="00D154CC"/>
     <w:rsid w:val="00D16BA4"/>
     <w:rsid w:val="00D1733B"/>
     <w:rsid w:val="00D17CBC"/>
     <w:rsid w:val="00D21592"/>
     <w:rsid w:val="00D21E62"/>
     <w:rsid w:val="00D22D5C"/>
     <w:rsid w:val="00D2326A"/>
     <w:rsid w:val="00D2360F"/>
     <w:rsid w:val="00D23A66"/>
     <w:rsid w:val="00D257D0"/>
     <w:rsid w:val="00D265B8"/>
     <w:rsid w:val="00D273E6"/>
     <w:rsid w:val="00D27F07"/>
     <w:rsid w:val="00D30D76"/>
     <w:rsid w:val="00D31D55"/>
     <w:rsid w:val="00D32819"/>
     <w:rsid w:val="00D3331E"/>
+    <w:rsid w:val="00D33BFA"/>
     <w:rsid w:val="00D3410E"/>
     <w:rsid w:val="00D3451D"/>
     <w:rsid w:val="00D36149"/>
     <w:rsid w:val="00D36575"/>
     <w:rsid w:val="00D37A4B"/>
     <w:rsid w:val="00D37DA0"/>
     <w:rsid w:val="00D412D0"/>
     <w:rsid w:val="00D42251"/>
     <w:rsid w:val="00D4228B"/>
     <w:rsid w:val="00D43360"/>
     <w:rsid w:val="00D437A9"/>
     <w:rsid w:val="00D43F77"/>
     <w:rsid w:val="00D4573A"/>
     <w:rsid w:val="00D45CA4"/>
     <w:rsid w:val="00D4700C"/>
     <w:rsid w:val="00D4786D"/>
     <w:rsid w:val="00D50908"/>
+    <w:rsid w:val="00D5380E"/>
     <w:rsid w:val="00D53E67"/>
     <w:rsid w:val="00D54C7F"/>
     <w:rsid w:val="00D5535B"/>
     <w:rsid w:val="00D55BD5"/>
     <w:rsid w:val="00D561AE"/>
     <w:rsid w:val="00D56BB2"/>
     <w:rsid w:val="00D56FFE"/>
     <w:rsid w:val="00D57225"/>
     <w:rsid w:val="00D57676"/>
     <w:rsid w:val="00D6042A"/>
     <w:rsid w:val="00D61346"/>
     <w:rsid w:val="00D61461"/>
     <w:rsid w:val="00D62C03"/>
     <w:rsid w:val="00D640F0"/>
     <w:rsid w:val="00D641EA"/>
     <w:rsid w:val="00D64239"/>
     <w:rsid w:val="00D65ED9"/>
     <w:rsid w:val="00D66FEB"/>
     <w:rsid w:val="00D67353"/>
     <w:rsid w:val="00D7263B"/>
     <w:rsid w:val="00D72649"/>
     <w:rsid w:val="00D73E3D"/>
     <w:rsid w:val="00D75400"/>
     <w:rsid w:val="00D759A7"/>
     <w:rsid w:val="00D8016F"/>
     <w:rsid w:val="00D80575"/>
     <w:rsid w:val="00D815AC"/>
     <w:rsid w:val="00D81F11"/>
     <w:rsid w:val="00D82E4B"/>
     <w:rsid w:val="00D83580"/>
+    <w:rsid w:val="00D8391A"/>
+    <w:rsid w:val="00D839A9"/>
     <w:rsid w:val="00D8454B"/>
     <w:rsid w:val="00D90706"/>
     <w:rsid w:val="00D90EC7"/>
     <w:rsid w:val="00D913F7"/>
     <w:rsid w:val="00D93FA3"/>
     <w:rsid w:val="00D9466E"/>
     <w:rsid w:val="00D96291"/>
     <w:rsid w:val="00D97E94"/>
     <w:rsid w:val="00DA1477"/>
     <w:rsid w:val="00DA219A"/>
     <w:rsid w:val="00DA2991"/>
     <w:rsid w:val="00DA4532"/>
     <w:rsid w:val="00DA54D8"/>
     <w:rsid w:val="00DA7D66"/>
     <w:rsid w:val="00DB0995"/>
     <w:rsid w:val="00DB0B05"/>
     <w:rsid w:val="00DB0D4C"/>
     <w:rsid w:val="00DB189D"/>
+    <w:rsid w:val="00DB243D"/>
     <w:rsid w:val="00DB3430"/>
     <w:rsid w:val="00DB55E2"/>
     <w:rsid w:val="00DB67C0"/>
     <w:rsid w:val="00DB7952"/>
     <w:rsid w:val="00DC0442"/>
     <w:rsid w:val="00DC0603"/>
     <w:rsid w:val="00DC0891"/>
     <w:rsid w:val="00DC0B6B"/>
     <w:rsid w:val="00DC1E16"/>
     <w:rsid w:val="00DC26BF"/>
     <w:rsid w:val="00DC2AE7"/>
     <w:rsid w:val="00DC2D5C"/>
     <w:rsid w:val="00DC3DDD"/>
     <w:rsid w:val="00DC5FD1"/>
     <w:rsid w:val="00DC6929"/>
     <w:rsid w:val="00DD0F6A"/>
     <w:rsid w:val="00DD119E"/>
     <w:rsid w:val="00DD2FE4"/>
     <w:rsid w:val="00DD3FD2"/>
     <w:rsid w:val="00DD4908"/>
     <w:rsid w:val="00DD611E"/>
     <w:rsid w:val="00DE1632"/>
+    <w:rsid w:val="00DE3B0C"/>
     <w:rsid w:val="00DE3CE2"/>
     <w:rsid w:val="00DE4C03"/>
     <w:rsid w:val="00DE4C91"/>
     <w:rsid w:val="00DE6A02"/>
     <w:rsid w:val="00DE6FA4"/>
     <w:rsid w:val="00DE7ECF"/>
     <w:rsid w:val="00DF0084"/>
     <w:rsid w:val="00DF0442"/>
     <w:rsid w:val="00DF09B2"/>
     <w:rsid w:val="00DF0AD6"/>
     <w:rsid w:val="00DF25A5"/>
     <w:rsid w:val="00DF27F5"/>
     <w:rsid w:val="00DF28F5"/>
     <w:rsid w:val="00DF4017"/>
     <w:rsid w:val="00DF44ED"/>
     <w:rsid w:val="00DF4613"/>
     <w:rsid w:val="00DF4F2C"/>
     <w:rsid w:val="00DF526F"/>
     <w:rsid w:val="00DF7418"/>
+    <w:rsid w:val="00E00018"/>
     <w:rsid w:val="00E02465"/>
+    <w:rsid w:val="00E02E0F"/>
     <w:rsid w:val="00E03874"/>
     <w:rsid w:val="00E03AB0"/>
     <w:rsid w:val="00E062B3"/>
+    <w:rsid w:val="00E06CF3"/>
     <w:rsid w:val="00E15699"/>
+    <w:rsid w:val="00E165F3"/>
+    <w:rsid w:val="00E210ED"/>
     <w:rsid w:val="00E25134"/>
+    <w:rsid w:val="00E252CC"/>
     <w:rsid w:val="00E2537B"/>
+    <w:rsid w:val="00E25AB1"/>
     <w:rsid w:val="00E25B2D"/>
+    <w:rsid w:val="00E2782D"/>
     <w:rsid w:val="00E308D2"/>
     <w:rsid w:val="00E31A3B"/>
     <w:rsid w:val="00E339FE"/>
     <w:rsid w:val="00E33D77"/>
     <w:rsid w:val="00E355B5"/>
     <w:rsid w:val="00E37822"/>
     <w:rsid w:val="00E40C24"/>
     <w:rsid w:val="00E411F0"/>
     <w:rsid w:val="00E42210"/>
     <w:rsid w:val="00E4424D"/>
     <w:rsid w:val="00E446CD"/>
+    <w:rsid w:val="00E46009"/>
     <w:rsid w:val="00E5027D"/>
     <w:rsid w:val="00E52795"/>
     <w:rsid w:val="00E53EC7"/>
     <w:rsid w:val="00E55DB9"/>
     <w:rsid w:val="00E56378"/>
     <w:rsid w:val="00E569B4"/>
     <w:rsid w:val="00E61721"/>
     <w:rsid w:val="00E6349E"/>
     <w:rsid w:val="00E66D42"/>
+    <w:rsid w:val="00E7130E"/>
     <w:rsid w:val="00E721FE"/>
     <w:rsid w:val="00E72616"/>
     <w:rsid w:val="00E766FF"/>
+    <w:rsid w:val="00E80D1A"/>
     <w:rsid w:val="00E818A0"/>
     <w:rsid w:val="00E82048"/>
     <w:rsid w:val="00E8323B"/>
     <w:rsid w:val="00E84934"/>
     <w:rsid w:val="00E863A7"/>
     <w:rsid w:val="00E871C1"/>
     <w:rsid w:val="00E87C27"/>
     <w:rsid w:val="00E911C3"/>
     <w:rsid w:val="00E9145A"/>
     <w:rsid w:val="00E931F6"/>
     <w:rsid w:val="00E9598E"/>
+    <w:rsid w:val="00E96433"/>
     <w:rsid w:val="00E975A3"/>
     <w:rsid w:val="00EA0173"/>
     <w:rsid w:val="00EA0224"/>
     <w:rsid w:val="00EA487C"/>
     <w:rsid w:val="00EA4D48"/>
+    <w:rsid w:val="00EA5CFC"/>
     <w:rsid w:val="00EB0297"/>
     <w:rsid w:val="00EB0DAF"/>
     <w:rsid w:val="00EB2722"/>
     <w:rsid w:val="00EB2AD0"/>
     <w:rsid w:val="00EB2F2E"/>
     <w:rsid w:val="00EB3BBD"/>
     <w:rsid w:val="00EB538B"/>
     <w:rsid w:val="00EB6F12"/>
     <w:rsid w:val="00EB72F4"/>
     <w:rsid w:val="00EC16EC"/>
     <w:rsid w:val="00EC29B5"/>
     <w:rsid w:val="00EC3235"/>
     <w:rsid w:val="00EC32E6"/>
     <w:rsid w:val="00EC424D"/>
     <w:rsid w:val="00EC518C"/>
     <w:rsid w:val="00EC664F"/>
     <w:rsid w:val="00EC66E0"/>
     <w:rsid w:val="00EC69BB"/>
     <w:rsid w:val="00ED06FD"/>
     <w:rsid w:val="00ED19BB"/>
     <w:rsid w:val="00ED34A5"/>
     <w:rsid w:val="00ED36F0"/>
     <w:rsid w:val="00ED6205"/>
     <w:rsid w:val="00ED782C"/>
     <w:rsid w:val="00EE5752"/>
     <w:rsid w:val="00EE5850"/>
     <w:rsid w:val="00EE7560"/>
     <w:rsid w:val="00EE7783"/>
     <w:rsid w:val="00EF336D"/>
     <w:rsid w:val="00EF549A"/>
+    <w:rsid w:val="00EF6281"/>
     <w:rsid w:val="00EF6464"/>
     <w:rsid w:val="00EF6B42"/>
     <w:rsid w:val="00EF6CAF"/>
+    <w:rsid w:val="00F01264"/>
+    <w:rsid w:val="00F017E8"/>
     <w:rsid w:val="00F02C0F"/>
     <w:rsid w:val="00F0324E"/>
     <w:rsid w:val="00F04C9F"/>
     <w:rsid w:val="00F06C17"/>
+    <w:rsid w:val="00F07C75"/>
     <w:rsid w:val="00F11AB5"/>
     <w:rsid w:val="00F12039"/>
     <w:rsid w:val="00F14D38"/>
     <w:rsid w:val="00F154A9"/>
     <w:rsid w:val="00F16B20"/>
     <w:rsid w:val="00F21AD6"/>
     <w:rsid w:val="00F22009"/>
+    <w:rsid w:val="00F228FE"/>
     <w:rsid w:val="00F24DC3"/>
     <w:rsid w:val="00F25C8F"/>
     <w:rsid w:val="00F26ED7"/>
     <w:rsid w:val="00F338BA"/>
     <w:rsid w:val="00F33E31"/>
     <w:rsid w:val="00F364A7"/>
     <w:rsid w:val="00F36EC2"/>
     <w:rsid w:val="00F36F8F"/>
     <w:rsid w:val="00F400DF"/>
     <w:rsid w:val="00F40567"/>
+    <w:rsid w:val="00F41239"/>
     <w:rsid w:val="00F41527"/>
     <w:rsid w:val="00F41F57"/>
     <w:rsid w:val="00F44F6A"/>
     <w:rsid w:val="00F45091"/>
     <w:rsid w:val="00F45D02"/>
     <w:rsid w:val="00F464AE"/>
     <w:rsid w:val="00F46D52"/>
     <w:rsid w:val="00F51C9C"/>
     <w:rsid w:val="00F51F13"/>
     <w:rsid w:val="00F52AE0"/>
     <w:rsid w:val="00F52F21"/>
     <w:rsid w:val="00F53D97"/>
+    <w:rsid w:val="00F56A24"/>
     <w:rsid w:val="00F56C97"/>
     <w:rsid w:val="00F57D7A"/>
     <w:rsid w:val="00F618FE"/>
     <w:rsid w:val="00F62AFE"/>
     <w:rsid w:val="00F660F8"/>
     <w:rsid w:val="00F674E6"/>
     <w:rsid w:val="00F7184E"/>
     <w:rsid w:val="00F72E75"/>
     <w:rsid w:val="00F7410D"/>
     <w:rsid w:val="00F77139"/>
+    <w:rsid w:val="00F80A94"/>
     <w:rsid w:val="00F80FD4"/>
     <w:rsid w:val="00F81978"/>
     <w:rsid w:val="00F830BF"/>
     <w:rsid w:val="00F84BF3"/>
     <w:rsid w:val="00F876E9"/>
     <w:rsid w:val="00F910B4"/>
     <w:rsid w:val="00F91B07"/>
     <w:rsid w:val="00F91BEF"/>
     <w:rsid w:val="00F9202C"/>
     <w:rsid w:val="00F936B1"/>
     <w:rsid w:val="00F943ED"/>
     <w:rsid w:val="00F951F9"/>
     <w:rsid w:val="00F95371"/>
     <w:rsid w:val="00F962AC"/>
     <w:rsid w:val="00F9759F"/>
     <w:rsid w:val="00FA0A8C"/>
     <w:rsid w:val="00FA19D7"/>
     <w:rsid w:val="00FA2928"/>
     <w:rsid w:val="00FA4D76"/>
     <w:rsid w:val="00FA4E5E"/>
     <w:rsid w:val="00FA5DE4"/>
     <w:rsid w:val="00FA7E97"/>
     <w:rsid w:val="00FB032E"/>
     <w:rsid w:val="00FB071C"/>
     <w:rsid w:val="00FB0CEF"/>
     <w:rsid w:val="00FB2025"/>
     <w:rsid w:val="00FB2509"/>
+    <w:rsid w:val="00FB294C"/>
     <w:rsid w:val="00FB3E73"/>
     <w:rsid w:val="00FB4DA5"/>
     <w:rsid w:val="00FB6357"/>
     <w:rsid w:val="00FB728B"/>
     <w:rsid w:val="00FB753D"/>
     <w:rsid w:val="00FC06C1"/>
     <w:rsid w:val="00FC7B1C"/>
     <w:rsid w:val="00FD23E6"/>
     <w:rsid w:val="00FD2CA7"/>
     <w:rsid w:val="00FD3867"/>
     <w:rsid w:val="00FD3C2E"/>
     <w:rsid w:val="00FE03F4"/>
     <w:rsid w:val="00FE18F3"/>
     <w:rsid w:val="00FE1F75"/>
     <w:rsid w:val="00FE212B"/>
     <w:rsid w:val="00FE236F"/>
     <w:rsid w:val="00FE41E0"/>
     <w:rsid w:val="00FE4698"/>
     <w:rsid w:val="00FE6D94"/>
     <w:rsid w:val="00FF026C"/>
     <w:rsid w:val="00FF09B7"/>
     <w:rsid w:val="00FF19DF"/>
     <w:rsid w:val="00FF22C5"/>
     <w:rsid w:val="00FF325C"/>
     <w:rsid w:val="00FF3413"/>
@@ -42162,50 +42990,51 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0097499D"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -43036,51 +43865,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Times New Roman" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHead">
     <w:name w:val="SubHead"/>
     <w:basedOn w:val="body2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00107FD1"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="body-semibold">
     <w:name w:val="body-semi bold"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00107FD1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Source Sans Pro Semibold" w:hAnsi="Source Sans Pro Semibold" w:cs="Source Sans Pro Semibold"/>
+      <w:rFonts w:ascii="Source Sans Pro SemiBold" w:hAnsi="Source Sans Pro SemiBold" w:cs="Source Sans Pro SemiBold"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyHEADER1">
     <w:name w:val="Body HEADER 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00107FD1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="270" w:lineRule="atLeast"/>
       <w:ind w:right="720"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aller" w:eastAsia="Times New Roman" w:hAnsi="Aller" w:cs="Aller"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F7962"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
@@ -43562,51 +44391,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1746297730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/files/documents/2018/11/20/pca-supp.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/finding-legal-help" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocrportal.hhs.gov/ocr/portal/lobby.jsf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/finding-legal-help" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/EstateRecovery" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Section1557Coordinator@state.ma.us" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@myombudsman.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mahealthconnector.org/site-policies/privacy-policy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/eligibility-figures-tables-for-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hhs.gov/ocr/office/file/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\JmSilva\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\EW67YUKP\www.mass.gov\service-details\eligibility-figures-tables-for-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/eligibility-figures-tables-for-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myservices.mass.gov/home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mahealthconnector.org/site-policies/privacy-policy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/files/documents/2018/11/20/pca-supp.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\JmSilva\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\EW67YUKP\www.mass.gov\service-details\eligibility-figures-tables-for-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@myombudsman.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hhs.gov/ocr/office/file/index.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocrportal.hhs.gov/ocr/portal/lobby.jsf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/finding-legal-help" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/service-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/finding-legal-help" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Section1557Coordinator@state.ma.us" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/EstateRecovery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -43867,59 +44696,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084FB04377A0C464383E52F97DDF00F60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27f6f78c171eae5795660fddcf486424">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0" xmlns:ns3="4991edc6-c95a-41cf-abea-d90d8029a3b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7c81e21042854c5efc62a7c3b699b20" ns2:_="" ns3:_="">
     <xsd:import namespace="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0"/>
     <xsd:import namespace="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -44104,147 +44924,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4991edc6-c95a-41cf-abea-d90d8029a3b7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526F7B38-9CEC-439C-ACB8-0DCD864DEE9F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30C2DF67-51D3-4366-A1A2-A4C8E6A8F49A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0"/>
     <ds:schemaRef ds:uri="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526F7B38-9CEC-439C-ACB8-0DCD864DEE9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80458021-39FF-4BD2-A59A-7493C07055B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD9E99CF-185B-41F4-A32C-26B039A52021}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0"/>
     <ds:schemaRef ds:uri="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>58</Pages>
-[...1 lines deleted...]
-  <Characters>138060</Characters>
+  <Pages>57</Pages>
+  <Words>23352</Words>
+  <Characters>138016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1150</Lines>
-  <Paragraphs>325</Paragraphs>
+  <Lines>2760</Lines>
+  <Paragraphs>1231</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>162954</CharactersWithSpaces>
+  <CharactersWithSpaces>160137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084FB04377A0C464383E52F97DDF00F60</vt:lpwstr>