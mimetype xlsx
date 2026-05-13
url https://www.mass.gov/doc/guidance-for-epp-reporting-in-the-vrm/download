--- v1 (2025-12-12)
+++ v2 (2026-05-13)
@@ -32,159 +32,310 @@
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table53.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table54.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table57.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table58.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table59.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table60.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table61.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table62.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table63.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table73.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table74.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table75.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table76.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table77.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table78.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table79.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table80.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table81.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table82.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table83.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table84.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table85.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table86.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table87.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table88.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table89.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table90.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table91.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table92.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table93.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table94.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table95.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table96.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table97.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table98.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table99.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table100.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table101.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table102.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table103.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table104.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table105.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table106.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table107.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table108.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table109.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table110.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table111.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table112.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table113.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table114.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table115.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table116.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table117.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table118.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table119.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table120.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table121.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table122.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table123.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table124.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table125.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table126.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table127.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table128.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table129.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table130.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table131.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table132.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table133.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table134.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table135.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table136.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table137.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table138.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table139.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table140.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table141.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table142.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table143.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table144.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table145.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table146.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table147.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table148.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table149.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table150.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table151.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/OSD-GFS-SHARED/Climate and Sustainability/EPP Purchasing/VRM/Guidance for EPP Reporting in the VRM/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ALockett\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{9D978FEF-F799-430F-8065-014B438221B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A33976E5-AEC5-447B-A518-05B5A85B31F5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E873DCAE-BF23-4B4A-BB1C-AC1C5FFB6DB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1860" windowWidth="29040" windowHeight="17520" tabRatio="836" xr2:uid="{41716588-F935-4E1D-A169-7E4A8B813109}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="836" xr2:uid="{41716588-F935-4E1D-A169-7E4A8B813109}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId1"/>
     <sheet name="Units of Measure" sheetId="2" r:id="rId2"/>
-    <sheet name="CLT08" sheetId="13" r:id="rId3"/>
+    <sheet name="CLT09" sheetId="13" r:id="rId3"/>
     <sheet name="ENE52" sheetId="38" r:id="rId4"/>
     <sheet name="ENE53" sheetId="7" r:id="rId5"/>
     <sheet name="FAC86" sheetId="40" r:id="rId6"/>
     <sheet name="FAC107" sheetId="39" r:id="rId7"/>
     <sheet name="FAC110" sheetId="22" r:id="rId8"/>
     <sheet name="FAC111" sheetId="48" r:id="rId9"/>
     <sheet name="FAC113" sheetId="28" r:id="rId10"/>
     <sheet name="FAC116" sheetId="23" r:id="rId11"/>
     <sheet name="FAC118" sheetId="24" r:id="rId12"/>
     <sheet name="FAC119" sheetId="26" r:id="rId13"/>
     <sheet name="FAC120" sheetId="42" r:id="rId14"/>
     <sheet name="FAC121" sheetId="6" r:id="rId15"/>
     <sheet name="FAC122" sheetId="20" r:id="rId16"/>
     <sheet name="FAC123" sheetId="3" r:id="rId17"/>
     <sheet name="FAC124" sheetId="29" r:id="rId18"/>
     <sheet name="FAC126" sheetId="45" r:id="rId19"/>
     <sheet name="FAC127" sheetId="25" r:id="rId20"/>
     <sheet name="FAC131" sheetId="46" r:id="rId21"/>
     <sheet name="GRO38" sheetId="30" r:id="rId22"/>
     <sheet name="GRO39" sheetId="31" r:id="rId23"/>
     <sheet name="GRO40" sheetId="4" r:id="rId24"/>
     <sheet name="GRO41" sheetId="43" r:id="rId25"/>
     <sheet name="GRO42" sheetId="49" r:id="rId26"/>
     <sheet name="HLS06" sheetId="32" r:id="rId27"/>
     <sheet name="HSP44" sheetId="11" r:id="rId28"/>
     <sheet name="HSP45" sheetId="33" r:id="rId29"/>
     <sheet name="ITC73" sheetId="15" r:id="rId30"/>
     <sheet name="ITC80" sheetId="8" r:id="rId31"/>
     <sheet name="ITE001" sheetId="47" r:id="rId32"/>
     <sheet name=" ITT72 Cat 1" sheetId="16" r:id="rId33"/>
     <sheet name="ITT72 Cat 2-7" sheetId="41" r:id="rId34"/>
-    <sheet name="MRO001" sheetId="27" r:id="rId35"/>
-[...13 lines deleted...]
-    <sheet name="WMR001" sheetId="54" r:id="rId49"/>
+    <sheet name="MED56" sheetId="57" r:id="rId35"/>
+    <sheet name="MRO001" sheetId="27" r:id="rId36"/>
+    <sheet name="OFF48" sheetId="5" r:id="rId37"/>
+    <sheet name="OFF50" sheetId="21" r:id="rId38"/>
+    <sheet name="OFF51" sheetId="19" r:id="rId39"/>
+    <sheet name="OFF52" sheetId="18" r:id="rId40"/>
+    <sheet name="OFF53" sheetId="14" r:id="rId41"/>
+    <sheet name="OFF54" sheetId="58" r:id="rId42"/>
+    <sheet name="PRF76" sheetId="9" r:id="rId43"/>
+    <sheet name="PRF86" sheetId="59" r:id="rId44"/>
+    <sheet name="PSE01" sheetId="10" r:id="rId45"/>
+    <sheet name="VEH110" sheetId="34" r:id="rId46"/>
+    <sheet name="VEH111" sheetId="35" r:id="rId47"/>
+    <sheet name="VEH112" sheetId="36" r:id="rId48"/>
+    <sheet name="VEH114" sheetId="37" r:id="rId49"/>
+    <sheet name="VEH115" sheetId="56" r:id="rId50"/>
+    <sheet name="VEH119" sheetId="44" r:id="rId51"/>
+    <sheet name="WMR001" sheetId="54" r:id="rId52"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1613" uniqueCount="565">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1787" uniqueCount="591">
   <si>
     <t>Actual Tonnes</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Dollars per Hour</t>
   </si>
   <si>
     <t>Ampule</t>
   </si>
   <si>
     <t>Bag</t>
   </si>
   <si>
     <t>Bale</t>
   </si>
   <si>
     <t>Ball</t>
   </si>
   <si>
     <t>Baler</t>
   </si>
   <si>
@@ -739,209 +890,179 @@
   <si>
     <t xml:space="preserve">Solar </t>
   </si>
   <si>
     <t>Organic Materials Review Institute (OMRI)</t>
   </si>
   <si>
     <t>Waterless</t>
   </si>
   <si>
     <t xml:space="preserve">Scientific Certification Systems (SCS) FloorScore </t>
   </si>
   <si>
     <t>Zero VOC</t>
   </si>
   <si>
     <t xml:space="preserve">Scientific Certification Systems (SCS) Indoor Advantage Gold </t>
   </si>
   <si>
     <t xml:space="preserve">Smart Certified (SMaRT) </t>
   </si>
   <si>
     <t>TUR Rheinland Green Products Mark</t>
   </si>
   <si>
-    <t xml:space="preserve">UL EcoLogo </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">UL GREENGUARD Gold </t>
   </si>
   <si>
     <t xml:space="preserve">US EPA Safer Choice </t>
   </si>
   <si>
     <t xml:space="preserve">USDA Biopreferred Program, USDA Certified Biobased </t>
   </si>
   <si>
     <t>Vincotte</t>
   </si>
   <si>
     <t>Other EPP Characteristics for Products/Services</t>
   </si>
   <si>
-    <t>EPA Energy Star</t>
-[...1 lines deleted...]
-  <si>
     <t>Solar</t>
   </si>
   <si>
     <t>EPA WaterSense</t>
   </si>
   <si>
     <t>Compost Manufactures Alliance (CMA)</t>
   </si>
   <si>
     <t>Refurbished</t>
   </si>
   <si>
     <t>Biodegradable Products Institute (BPI)</t>
   </si>
   <si>
     <t xml:space="preserve">EPA ENERGY STAR </t>
   </si>
   <si>
     <t xml:space="preserve">EPA WaterSense </t>
   </si>
   <si>
-    <t>Find the Updates to the VRM Template for EPP Training here: https://youtu.be/59CNOjDvYng</t>
-[...7 lines deleted...]
-  <si>
     <t>EPA Safer Choice</t>
   </si>
   <si>
     <t>Green Screen</t>
   </si>
   <si>
     <t>Cradle to Cradle</t>
   </si>
   <si>
     <t>ACMI AP</t>
   </si>
   <si>
-    <t>UL Ecologo</t>
-[...1 lines deleted...]
-  <si>
     <t>Organic</t>
   </si>
   <si>
     <t>Pollinator Friendly Product</t>
   </si>
   <si>
     <t>Fair Trade</t>
   </si>
   <si>
     <t>Biodegradable</t>
   </si>
   <si>
     <t>Energy efficient</t>
   </si>
   <si>
     <t>Product is Solely or Partially Powered By Solar Energy</t>
   </si>
   <si>
     <t>Lower toxics</t>
   </si>
   <si>
     <t>Pool Ionization</t>
   </si>
   <si>
     <t>Pool Ozonation</t>
   </si>
   <si>
     <t>Saltwater Chlorination</t>
   </si>
   <si>
     <t>chemical free</t>
   </si>
   <si>
     <t>Product uses a renewable energy source</t>
   </si>
   <si>
-    <t>FAC121</t>
-[...1 lines deleted...]
-  <si>
     <t>On the EPA Safer Chemical Ingredient List (SCIL)</t>
   </si>
   <si>
     <t>BQ 9000</t>
   </si>
   <si>
     <t>ASTM D6751</t>
   </si>
   <si>
     <t xml:space="preserve">EPEAT </t>
   </si>
   <si>
     <t>Nordic Swan</t>
   </si>
   <si>
-    <t>Energy Star</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TCO </t>
   </si>
   <si>
     <t>facilities technical assistance and operations projects that have an environmentally preferable component</t>
   </si>
   <si>
     <t>health and human services projects that have an environmentally preferable component</t>
   </si>
   <si>
     <t>racial and health equity services that include an environmentally preferable component</t>
   </si>
   <si>
     <t>program development projects with an environmentally preferable component</t>
   </si>
   <si>
     <t>education projects with an environmentally preferable component</t>
   </si>
   <si>
     <t>strategic planning for projects with an environmentally peferable component</t>
   </si>
   <si>
     <t>data analytics and evalutional services for projects that target environmentally preferable practices</t>
   </si>
   <si>
     <t>biodiesel</t>
   </si>
   <si>
     <t>APS</t>
   </si>
   <si>
-    <t>PSE01</t>
-[...4 lines deleted...]
-  <si>
     <t>Less toxic</t>
   </si>
   <si>
     <t>Safer and healthier for patients, workers, and the environment</t>
   </si>
   <si>
     <t>Packed in less packaging material</t>
   </si>
   <si>
     <t>Fragrance-free</t>
   </si>
   <si>
     <t>Recycled content</t>
   </si>
   <si>
     <t>reusable</t>
   </si>
   <si>
     <t>DEHP free</t>
   </si>
   <si>
     <t>Greenhealth Approved</t>
   </si>
   <si>
     <t>solar</t>
@@ -1174,173 +1295,107 @@
   <si>
     <t xml:space="preserve">Compost Manufacturers Association </t>
   </si>
   <si>
     <t>Reverse Osmosis</t>
   </si>
   <si>
     <t>reverse osmosis</t>
   </si>
   <si>
     <t>SFI</t>
   </si>
   <si>
     <t>Induction</t>
   </si>
   <si>
     <t xml:space="preserve">NEMA </t>
   </si>
   <si>
     <t>Post-Consumer Recycled Content</t>
   </si>
   <si>
     <t>Reusable</t>
   </si>
   <si>
-    <t>FSC</t>
-[...1 lines deleted...]
-  <si>
     <t>plumbed water cooler</t>
   </si>
   <si>
     <t>Oeko-Tex certification</t>
   </si>
   <si>
     <t>Renewable energy source</t>
   </si>
   <si>
     <t>OEKO-TEX certification</t>
   </si>
   <si>
     <t xml:space="preserve">Health Care Without Harm’s Safer Medical Products  for Safer Medical Products </t>
   </si>
   <si>
     <t xml:space="preserve">ASHRAE 189.1 (2002) </t>
   </si>
   <si>
     <t>climate friendly refrigerants</t>
   </si>
   <si>
-    <t>Has an Environmental Product Declaration</t>
-[...1 lines deleted...]
-  <si>
     <t>ACT Label</t>
   </si>
   <si>
     <t>Battery Electric Vehicle (BEV)</t>
   </si>
   <si>
     <t>Hybrid Electric (HEV)</t>
   </si>
   <si>
     <t>Plug-In Hybrid (PHEV)</t>
   </si>
   <si>
     <t>Fuel Cell Electric (FCEV)</t>
   </si>
   <si>
     <t>uses biodiesel</t>
   </si>
   <si>
     <t>post-consumer recycled content</t>
   </si>
   <si>
     <t>re-refined</t>
   </si>
   <si>
     <t>USDA Biobased</t>
   </si>
   <si>
     <t xml:space="preserve">rechargeable </t>
   </si>
   <si>
     <t>post consumer recycled content</t>
   </si>
   <si>
     <t>TUR Rheinland</t>
   </si>
   <si>
-    <t>ITC80</t>
-[...58 lines deleted...]
-  <si>
     <t>APS Eligible Liquid Biofuel minimum 10% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 20% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 30% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 40% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 50% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 60% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 70% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 80% biofuel</t>
   </si>
   <si>
     <t>APS Eligible Liquid Biofuel minimum 90% biofuel</t>
@@ -1354,56 +1409,50 @@
   <si>
     <t xml:space="preserve">uses LED's </t>
   </si>
   <si>
     <t xml:space="preserve">Biodegradable Products Institute and Cedar Grove (BPI) </t>
   </si>
   <si>
     <t>Compost Manufacturers Association (CMA</t>
   </si>
   <si>
     <t xml:space="preserve">Vincotte </t>
   </si>
   <si>
     <t>recycled</t>
   </si>
   <si>
     <t>Water Treatment Chemicals and Alternative Treatment Systems</t>
   </si>
   <si>
     <t>Imaging Devices, Supplies and Services</t>
   </si>
   <si>
     <t>Network Services, Communications Services &amp; Related Equipment</t>
   </si>
   <si>
-    <t>ITT72 Category 1</t>
-[...4 lines deleted...]
-  <si>
     <t>Ultra Low Sulfur Diesel &amp; Biodiesel</t>
   </si>
   <si>
     <t>No.2 Heating Fuel and APS Eligible Liquid Biofuel</t>
   </si>
   <si>
     <t>Building Maintenance Repair and Operations</t>
   </si>
   <si>
     <t>Facilities Maintenance, Repair &amp; Operations (MRO) Industrial Supplies</t>
   </si>
   <si>
     <t>Professional Grade Tools and Diagnostic Equipment</t>
   </si>
   <si>
     <t>Hazardous/Universal, Medical, Electronic Waste Disposal and Emergency Response</t>
   </si>
   <si>
     <t>DesignatedDEP - Recycling Containers, Compost Bins, and Rain Barrels</t>
   </si>
   <si>
     <t>Lawns and Grounds Equipment, Parts and Services</t>
   </si>
   <si>
     <t>Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies</t>
@@ -1417,119 +1466,110 @@
   <si>
     <t>Floorcoverings and Accessories, Floorcovering Installation, Maintenance and Repairs</t>
   </si>
   <si>
     <t>Prime Grocers</t>
   </si>
   <si>
     <t>Drinking Water-General and Emergency Services</t>
   </si>
   <si>
     <t>Foodservice Supplies and Equipment, Institutional Commercial Grade Large and Small</t>
   </si>
   <si>
     <t>Homeland Security, Public Safety, and Traffic Safety Supplies</t>
   </si>
   <si>
     <t>Medical Commodities</t>
   </si>
   <si>
     <t>IT Hardware and Services</t>
   </si>
   <si>
     <t>Laboratory Supplies and Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve"> Contract Cellular Services &amp; Devices</t>
-[...1 lines deleted...]
-  <si>
     <t>Office Supplies, Recycled Paper and Envelopes</t>
   </si>
   <si>
     <t>Print, Copy &amp; Mail Services, and Printed Promotional Products</t>
   </si>
   <si>
     <t>Audio, Video, Multimedia Presentation Equipment, Supplies and Services</t>
   </si>
   <si>
     <t>Public Safety Equipment and Two-Way Radio</t>
   </si>
   <si>
     <t>Light and Medium Duty Vehicles</t>
   </si>
   <si>
     <t>Heavy Duty Vehicles, Road Maintenance and Construciton Equipment</t>
   </si>
   <si>
     <t>Vehicle Rentals</t>
   </si>
   <si>
     <t>Automotive Parts, Paint, Refined Motor Oil, Lubricants, and Other Fluids</t>
   </si>
   <si>
     <t>Clothing, Uniforms, Footwear, Accessories, Personal Care Products and Bedding</t>
   </si>
   <si>
     <t>Office, School and Library Furniture, Accessories &amp; Installation</t>
   </si>
   <si>
     <t>Landscaping Products, Parks and Recreation Equipment and Related Products, Supplies and Service</t>
   </si>
   <si>
     <t>Management Consultants, Program Coordinators and Planners Service</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>Free of Polyvinyl chloride (PVC or vinyl)</t>
   </si>
   <si>
     <t>Free of Added Formaldehyde and Formeldahyde-based formations</t>
   </si>
   <si>
     <t>Free of unreacted ("free") isocynates</t>
   </si>
   <si>
     <t>Free of deliberately engineered nanomaterials</t>
   </si>
   <si>
     <t>Meets California Section 01350 (CDPH/EHLB Standard Method v1.2 2017)</t>
   </si>
   <si>
     <t>FloorScore</t>
   </si>
   <si>
     <t>Blue Angel</t>
   </si>
   <si>
     <t>Cradle to Cradle Gold or Platnium Certified</t>
   </si>
   <si>
-    <t>FSC certified</t>
-[...1 lines deleted...]
-  <si>
     <t>Charger</t>
   </si>
   <si>
     <t>Cotton</t>
   </si>
   <si>
     <t>Insulation that meets the CPG</t>
   </si>
   <si>
     <t>Low flow</t>
   </si>
   <si>
     <t>Contributes to recycling</t>
   </si>
   <si>
     <t>Programmable thermostat</t>
   </si>
   <si>
     <t>Recycled soil aggregate product</t>
   </si>
   <si>
     <t>Reused soil aggregate product</t>
   </si>
   <si>
     <t>Mercury free</t>
@@ -1583,183 +1623,132 @@
     <t>International Living Future Institute: Living Product ChallengeS</t>
   </si>
   <si>
     <t>Environmental Choice New Zealand EC-33-14 Synthetic Carpets</t>
   </si>
   <si>
     <t>Declare</t>
   </si>
   <si>
     <t>GreenCircle Certified Environmental Facts for Flooring Products</t>
   </si>
   <si>
     <t>xeriscape</t>
   </si>
   <si>
     <t>document destruction</t>
   </si>
   <si>
     <t>reuse</t>
   </si>
   <si>
     <t>PAYT bag</t>
   </si>
   <si>
     <t>Document destruction</t>
-  </si>
-[...1 lines deleted...]
-    <t>FAC120</t>
   </si>
   <si>
     <t>Landscaping Services, Snow Removal, Tree Services and Related Services</t>
   </si>
   <si>
     <t>Landscaping Services, Snow 
 Removal, Tree Services and Related 
 Services</t>
   </si>
   <si>
     <t>Organic Fertalizer</t>
   </si>
   <si>
     <t>Drought Tolerant Plants</t>
   </si>
   <si>
     <t>Permiculture practices</t>
   </si>
   <si>
     <t>Composting of plants and non-contaminated trimmings</t>
   </si>
   <si>
     <t>Outdoor Integrated Pest Management</t>
   </si>
   <si>
     <t>Drip Irrigation</t>
   </si>
   <si>
     <t>Native Plants</t>
   </si>
   <si>
     <t>LUNA</t>
   </si>
   <si>
     <t>Contract Cellular Services &amp; Devices</t>
   </si>
   <si>
     <t>Contains 60% Ethanol</t>
   </si>
   <si>
-    <t>FAC124</t>
-[...4 lines deleted...]
-  <si>
     <t>Landscaping Products, Parks and Recreation Equipment and Related Products, Supplies and Services</t>
   </si>
   <si>
-    <t>GRO41</t>
-[...1 lines deleted...]
-  <si>
     <t>Dairy Products and Baked Goods</t>
   </si>
   <si>
-    <t>OFF51</t>
-[...1 lines deleted...]
-  <si>
     <t>School Instructional, Arts &amp; Crafts, Recreational and Therapeutic Supplies</t>
   </si>
   <si>
-    <t>VEH119</t>
-[...1 lines deleted...]
-  <si>
     <t>Road Salt</t>
   </si>
   <si>
     <t>Clear Roads Qualified Product List</t>
   </si>
   <si>
     <t>USDA BioPreferred</t>
   </si>
   <si>
     <t>Moving and Storage Services</t>
   </si>
   <si>
     <t>uses electric vehicles for moving</t>
   </si>
   <si>
-    <t>FAC127</t>
-[...1 lines deleted...]
-  <si>
     <t>Moving and Storage</t>
   </si>
   <si>
-    <t>OFF52</t>
-[...7 lines deleted...]
-  <si>
     <t>Records Management, Digitization, and Archiving Services</t>
   </si>
   <si>
     <t>Equipment Rental</t>
   </si>
   <si>
-    <t>MRO001</t>
-[...7 lines deleted...]
-  <si>
     <t>Facilities Maintenance, Repair &amp; Operations (MRO) Commercial Grade Products and Supplies </t>
   </si>
   <si>
-    <t>FAC111</t>
-[...4 lines deleted...]
-  <si>
     <t>Facilities and Uniforms Management Services</t>
   </si>
   <si>
-    <t>GRO42</t>
-[...1 lines deleted...]
-  <si>
     <t>K-12 School Nuturition Program</t>
   </si>
   <si>
-    <t>ITE001</t>
-[...1 lines deleted...]
-  <si>
     <t>Multi-Function Devices and Related Software, Services, and Cloud Services</t>
   </si>
   <si>
     <t>Multi-Function Devices and Related Software, Services, and Cloud Solutions</t>
   </si>
   <si>
     <t>washing service using environmentally preferable laundry detergent</t>
   </si>
   <si>
     <t xml:space="preserve">Fair Trade Certified </t>
   </si>
   <si>
     <t xml:space="preserve">Fair for Life </t>
   </si>
   <si>
     <t xml:space="preserve">Fair Wild </t>
   </si>
   <si>
     <t xml:space="preserve">Certified Sustainable </t>
   </si>
   <si>
     <t xml:space="preserve">Food Alliance Certified </t>
   </si>
   <si>
     <t xml:space="preserve">Bird Friendly </t>
@@ -1806,408 +1795,11680 @@
   <si>
     <t>Latex free</t>
   </si>
   <si>
     <t>Includes a Proposition 65 Warning</t>
   </si>
   <si>
     <t>Cradle to Cradle Material Health Certificate Silver or higher</t>
   </si>
   <si>
     <t>Declare LBC Red List Free</t>
   </si>
   <si>
     <t>ANSI/NSF 140 Gold or Higher (most recent standard)</t>
   </si>
   <si>
     <t>Carpet and Rug Institute (CRI) Green Label Plus</t>
   </si>
   <si>
     <t>SCS Indoor Advantage Gold</t>
   </si>
   <si>
     <t>UL Greenguard Gold</t>
   </si>
   <si>
-    <t>WMR001</t>
-[...1 lines deleted...]
-  <si>
     <t>Hazardous/Universal, Medical, and Electronic Waste Disposal and Emergency Response</t>
   </si>
   <si>
     <t>MA Nutritional Standard Healthy Choice</t>
   </si>
   <si>
-    <t>Navigate to your contract tab using the links below:</t>
-[...4 lines deleted...]
-  <si>
     <t>Vehicle Parts Inventory Management</t>
   </si>
   <si>
     <t>synthetic oil</t>
   </si>
   <si>
     <t>high efficiency</t>
   </si>
   <si>
-    <t>Updated 11/3/25</t>
+    <t>Green Seal</t>
+  </si>
+  <si>
+    <t>UL ECOLOGO</t>
+  </si>
+  <si>
+    <t>Contract Names</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard units of measure allowable in COMMBUYS </t>
+  </si>
+  <si>
+    <t>end of worksheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC86  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC110  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC111  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC113  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC116  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC118 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC119 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC120 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC121 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC122 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC123 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC124 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC126 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC127 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAC131 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRO38 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRO39 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENE52 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENE53 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRO40 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRO41 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRO42 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HLS06 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HSP44 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HSP45 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITC73 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITC80 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITE001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITT72 Category 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITT72 Category 2-7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MRO001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFF48 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFF50 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFF51 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFF52 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFF53 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRF76 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PSE01 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEH110 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEH111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEH112 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEH114 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEH115 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEH119 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WMR001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLT09 </t>
+  </si>
+  <si>
+    <t>Links to Contract Sheets With Contract Specific Guidance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vendor Report Management System for more information. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Guidance Overview:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Each Vendor sales reporting template includes a "Considered an Environmentally Preferable Product" field that vendors are required to fill out. This guidance document may assist you in determnining possible third-party environmental certifications, environmental standards, or other environmentally preferable characteristics for products/services unique to your contract to include in your sales reports.  This guidance is updated as new information and contracts are available. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Purpose of EPP Reporting: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Reporting EPP sales in VRM allows the Environmentally Preferable Products (EPP) Procurement Program the abilty to accuratly track annual EPP progress and comply with the requirements of Executive Order 515: Establishing an Environmental Purcahsing Policy for the Commonwealth. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please review the Units of Measure (UOM) sheet for acceptable UOM values.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Updated 2/24/26</t>
+  </si>
+  <si>
+    <t>none</t>
+  </si>
+  <si>
+    <t>Youtube Training: Updates to the VRM Template for EPP</t>
+  </si>
+  <si>
+    <t>MED56</t>
+  </si>
+  <si>
+    <t> Pharmaceutical Prime Vendor &amp; Specialty Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Pharmaceutical Prime Vendor &amp; Specialty Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Conforms to ISO 14044/14040 Life Cycle Assessment methodology standards</t>
+  </si>
+  <si>
+    <t>Programme for the Endorsement of Forest Certificaion (PEFC)</t>
+  </si>
+  <si>
+    <t>OFF54</t>
+  </si>
+  <si>
+    <t>Postage and Mail Processing Equipment, Accessories, Services &amp; Supplies</t>
+  </si>
+  <si>
+    <t>ENERGY STAR</t>
+  </si>
+  <si>
+    <t>PRF86</t>
+  </si>
+  <si>
+    <t>Advertising, Marketing and Event Planning Services</t>
+  </si>
+  <si>
+    <t>Company conforms to ISO 14001</t>
+  </si>
+  <si>
+    <t>ISO 20121</t>
+  </si>
+  <si>
+    <t>Set up waste diversion programs</t>
+  </si>
+  <si>
+    <t>Set up alternative low carbon transportation options</t>
+  </si>
+  <si>
+    <t>Provided options for buyers to purchase renewable electricity offsets for events?</t>
+  </si>
+  <si>
+    <t>Benchmarked and measured effectiveness of event (waste, water, energy, GHG emissions)</t>
+  </si>
+  <si>
+    <t>Green Key Global</t>
+  </si>
+  <si>
+    <t>Set up sustainable catering program</t>
+  </si>
+  <si>
+    <t>Set up sustainable cleaning program</t>
+  </si>
+  <si>
+    <t>Set up sustainable purchasing program</t>
+  </si>
+  <si>
+    <t>renewable biodiesel</t>
+  </si>
+  <si>
+    <t>Recycled refrigerator</t>
+  </si>
+  <si>
+    <t>EPA ENERGY STAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provided ENERGY STAR rated AV equipment? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forest Stewardship Council (Forest Stewardship Council (FSC)) </t>
+  </si>
+  <si>
+    <t>Forest Stewardship Council (FSC) certified</t>
+  </si>
+  <si>
+    <t>Forest Stewardship Council (Forest Stewardship Council (FSC))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UL ECOLOGO </t>
+  </si>
+  <si>
+    <t>Driving Efficiency in EV Standards (EVCAN)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
+      <name val="Sans Serif"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sans Serif"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...12 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...13 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{369796A4-3E95-4047-8453-62A11744D59E}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="457">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="10"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet50.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet52.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...115 lines deleted...]
-</xdr:wsDr>
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{2DBB8EC4-58FF-7641-B4BA-D94CF773370C}" name="TableOfContents" displayName="TableOfContents" ref="A5:B54" totalsRowShown="0" headerRowDxfId="456" dataDxfId="454" headerRowBorderDxfId="455" tableBorderDxfId="453" totalsRowBorderDxfId="452">
+  <autoFilter ref="A5:B54" xr:uid="{2DBB8EC4-58FF-7641-B4BA-D94CF773370C}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{5F6DF42E-B739-514F-B303-A508FF85EA9C}" name="Contract Names" dataDxfId="451"/>
+    <tableColumn id="2" xr3:uid="{8A750394-A138-0A4C-A7F7-2862BF8098B4}" name="Links to Contract Sheets With Contract Specific Guidance" dataDxfId="450" dataCellStyle="Hyperlink"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{EC82730C-45C7-4691-A550-62E5A2FAB32D}" name="DieselOtherEPP" displayName="DieselOtherEPP" ref="A9:A11" totalsRowShown="0" headerRowDxfId="425" dataDxfId="424">
+  <autoFilter ref="A9:A11" xr:uid="{EC82730C-45C7-4691-A550-62E5A2FAB32D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:A11">
+    <sortCondition ref="A10:A11"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{711C10E1-8B3D-45EB-981C-28C6BA8CA021}" name="Other EPP Characteristics for Products/Services" dataDxfId="423"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table100.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="148" xr:uid="{A2D771B4-5737-414E-8923-2234859632BB}" name="PharmaOtherEPP149" displayName="PharmaOtherEPP149" ref="A28:A50" totalsRowShown="0" headerRowDxfId="155" dataDxfId="154">
+  <autoFilter ref="A28:A50" xr:uid="{A2D771B4-5737-414E-8923-2234859632BB}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A29:A50">
+    <sortCondition ref="A29:A50"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DDA21EC6-B9BF-4612-A5CB-0A4B55E20996}" name="Other EPP Characteristics for Products" dataDxfId="153"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table101.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="99" xr:uid="{A3881EC8-EAED-489D-A28F-34AF0A2CD03F}" name="FloorEnvCert" displayName="FloorEnvCert" ref="A2:A22" totalsRowShown="0" headerRowDxfId="152" dataDxfId="151">
+  <autoFilter ref="A2:A22" xr:uid="{A3881EC8-EAED-489D-A28F-34AF0A2CD03F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A22">
+    <sortCondition ref="A3:A22"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C30DEA55-4C19-40ED-8221-0C3A0310A91B}" name="Third Party Environmental Certifications" dataDxfId="150"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table102.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="100" xr:uid="{09107A19-D909-410D-88BA-7E278B2954FA}" name="FloorEnvStd" displayName="FloorEnvStd" ref="A24:A35" totalsRowShown="0" headerRowDxfId="149" dataDxfId="148">
+  <autoFilter ref="A24:A35" xr:uid="{09107A19-D909-410D-88BA-7E278B2954FA}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A25:A35">
+    <sortCondition ref="A25:A35"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{D27F4120-5828-4333-BB47-4757BA7ED030}" name="Environmental Standards" dataDxfId="147"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table103.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="101" xr:uid="{8F0F3B19-047F-430C-B123-374A31D3FD47}" name="FloorOtherEPP" displayName="FloorOtherEPP" ref="A37:A50" totalsRowShown="0" headerRowDxfId="146" dataDxfId="145">
+  <autoFilter ref="A37:A50" xr:uid="{8F0F3B19-047F-430C-B123-374A31D3FD47}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A38:A50">
+    <sortCondition ref="A38:A50"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{09545940-848C-46CB-9AE0-53E90D1FF888}" name="Other EPP Characteristics for Products/Services" dataDxfId="144"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table104.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="102" xr:uid="{832F734C-A235-479A-845D-5CCF976B3413}" name="PrintEnvCert" displayName="PrintEnvCert" ref="A2:A16" totalsRowShown="0" headerRowDxfId="143" dataDxfId="142">
+  <autoFilter ref="A2:A16" xr:uid="{832F734C-A235-479A-845D-5CCF976B3413}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A16">
+    <sortCondition ref="A3:A16"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{3FBFAE80-FE9D-4952-AD7D-330F075BF9BC}" name="Third Party Environmental Certifications" dataDxfId="141"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table105.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="103" xr:uid="{CD3123DF-43D6-4B10-A27B-82CB457BA9E3}" name="PrintEnvStd" displayName="PrintEnvStd" ref="A18:A21" totalsRowShown="0" headerRowDxfId="140" dataDxfId="139">
+  <autoFilter ref="A18:A21" xr:uid="{CD3123DF-43D6-4B10-A27B-82CB457BA9E3}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A19:A21">
+    <sortCondition ref="A19:A21"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{01FE9027-6CED-4137-909B-44BC49062CD4}" name="Environmental Standards" dataDxfId="138"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table106.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="104" xr:uid="{AA8E1D34-03B5-4E08-8FCD-171DBA324633}" name="PrintOtherEPP" displayName="PrintOtherEPP" ref="A23:A36" totalsRowShown="0" headerRowDxfId="137" dataDxfId="136">
+  <autoFilter ref="A23:A36" xr:uid="{AA8E1D34-03B5-4E08-8FCD-171DBA324633}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A24:A36">
+    <sortCondition ref="A24:A36"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{197404A8-FEF9-46EE-877A-91AF150338BA}" name="Other EPP Characteristics for Products/Services" dataDxfId="135"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table107.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="105" xr:uid="{170BB2B1-5369-402E-B5B7-EE298A5F8A5F}" name="AudioEnvCert" displayName="AudioEnvCert" ref="A2:A5" totalsRowShown="0" headerRowDxfId="134" dataDxfId="133">
+  <autoFilter ref="A2:A5" xr:uid="{170BB2B1-5369-402E-B5B7-EE298A5F8A5F}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{6467FCCA-5173-4101-940D-683E7C2C8C3A}" name="Third Party Environmental Certifications" dataDxfId="132"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table108.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="106" xr:uid="{496602FB-45BD-49C2-98EF-0D99995518E4}" name="AudioEnvStd" displayName="AudioEnvStd" ref="A7:A10" totalsRowShown="0" headerRowDxfId="131" dataDxfId="130">
+  <autoFilter ref="A7:A10" xr:uid="{496602FB-45BD-49C2-98EF-0D99995518E4}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{3626F3F8-93C3-4E37-9F84-A407CF2904F7}" name="Environmental Standards" dataDxfId="129"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table109.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="107" xr:uid="{CC7A2B02-4AA3-4492-A09F-7E758AAEABCB}" name="AudioOtherEPP" displayName="AudioOtherEPP" ref="A12:A15" totalsRowShown="0" headerRowDxfId="128" dataDxfId="127">
+  <autoFilter ref="A12:A15" xr:uid="{CC7A2B02-4AA3-4492-A09F-7E758AAEABCB}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:A15">
+    <sortCondition ref="A13:A15"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DDB3E0A3-F465-4178-AA7A-2DED62E8221A}" name="Other EPP Characteristics for Products/Services" dataDxfId="126"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{3D8948D2-DBF2-4176-8D0D-B9C530FDA4EA}" name="SolidWasteEnvCert" displayName="SolidWasteEnvCert" ref="A2:A10" totalsRowShown="0" headerRowDxfId="422" dataDxfId="421">
+  <autoFilter ref="A2:A10" xr:uid="{3D8948D2-DBF2-4176-8D0D-B9C530FDA4EA}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A10">
+    <sortCondition ref="A3:A10"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{082D8122-D835-4304-BA51-DE2E8C05F4B1}" name="Third Party Environmental Certifications" dataDxfId="420"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table110.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="108" xr:uid="{DE8965E5-8210-48F6-8B49-1B93FF8DDF4E}" name="SchoolArtEnvCert" displayName="SchoolArtEnvCert" ref="A2:A30" totalsRowShown="0" headerRowDxfId="125" dataDxfId="124">
+  <autoFilter ref="A2:A30" xr:uid="{DE8965E5-8210-48F6-8B49-1B93FF8DDF4E}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A30">
+    <sortCondition ref="A3:A30"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{71D76E5A-EED9-47C6-B39D-BAD52B09E158}" name="Third Party Environmental Certifications" dataDxfId="123"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table111.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="109" xr:uid="{291CBF20-2DDB-482B-9D58-D4906732C4B6}" name="SchoolArtEnvStd" displayName="SchoolArtEnvStd" ref="A32:A35" totalsRowShown="0" headerRowDxfId="122" dataDxfId="121">
+  <autoFilter ref="A32:A35" xr:uid="{291CBF20-2DDB-482B-9D58-D4906732C4B6}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A33:A35">
+    <sortCondition ref="A33:A35"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{0C781B0A-85EC-4C35-8311-11E366F396D9}" name="Environmental Standards" dataDxfId="120"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table112.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="110" xr:uid="{C3EF14CB-4AC0-4E3A-ADCF-30E66D8CF0AA}" name="SchoolArtOtherEPP" displayName="SchoolArtOtherEPP" ref="A37:A49" totalsRowShown="0" headerRowDxfId="119" dataDxfId="118">
+  <autoFilter ref="A37:A49" xr:uid="{C3EF14CB-4AC0-4E3A-ADCF-30E66D8CF0AA}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A38:A49">
+    <sortCondition ref="A38:A49"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9A37EC7E-04FD-4D6D-B8BB-F221A8344EAD}" name="Other EPP Characteristics for Products" dataDxfId="117"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table113.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="111" xr:uid="{95A67C2E-C296-43FD-87AE-95C5A9122A12}" name="FurnitureEnvCert" displayName="FurnitureEnvCert" ref="A2:A22" totalsRowShown="0" headerRowDxfId="116" dataDxfId="115">
+  <autoFilter ref="A2:A22" xr:uid="{95A67C2E-C296-43FD-87AE-95C5A9122A12}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A22">
+    <sortCondition ref="A3:A22"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{926F8E8F-FAAE-4112-8FDE-3FDF94B9FDB1}" name="Third Party Environmental Certifications" dataDxfId="114"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table114.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="112" xr:uid="{89167E9F-84C8-4140-8602-E6180AB0E970}" name="FurnitureEnvStd" displayName="FurnitureEnvStd" ref="A24:A35" totalsRowShown="0" headerRowDxfId="113" dataDxfId="112">
+  <autoFilter ref="A24:A35" xr:uid="{89167E9F-84C8-4140-8602-E6180AB0E970}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A25:A35">
+    <sortCondition ref="A25:A35"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{04873446-4EC2-4BDD-A53F-35EEC6E34C07}" name="Environmental Standards" dataDxfId="111"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table115.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="113" xr:uid="{C65762DE-249B-43EE-855F-347CF2671392}" name="FurnitureOtherEPP" displayName="FurnitureOtherEPP" ref="A37:A50" totalsRowShown="0" headerRowDxfId="110" dataDxfId="109">
+  <autoFilter ref="A37:A50" xr:uid="{C65762DE-249B-43EE-855F-347CF2671392}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A38:A50">
+    <sortCondition ref="A38:A50"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{53B573D8-8C70-4CD4-B23B-148841DFD3FB}" name="Other EPP Characteristics for Products/Services" dataDxfId="108"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table116.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="114" xr:uid="{FA502310-AF8C-4C2D-A182-A070AAD0D067}" name="OfficeEnvCert" displayName="OfficeEnvCert" ref="A2:A32" totalsRowShown="0" headerRowDxfId="107" dataDxfId="106">
+  <autoFilter ref="A2:A32" xr:uid="{FA502310-AF8C-4C2D-A182-A070AAD0D067}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A32">
+    <sortCondition ref="A3:A32"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{3D94FF53-A684-46FC-82AD-911B271D1C94}" name="Third Party Environmental Certifications" dataDxfId="105"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table117.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="115" xr:uid="{9B0E7344-CB34-4D46-BCA7-171B66FC37EF}" name="OfficeEnvStd" displayName="OfficeEnvStd" ref="A34:A37" totalsRowShown="0" headerRowDxfId="104" dataDxfId="103">
+  <autoFilter ref="A34:A37" xr:uid="{9B0E7344-CB34-4D46-BCA7-171B66FC37EF}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A35:A37">
+    <sortCondition ref="A35:A37"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{4FDB41A2-498D-4DC1-8F8D-9D94E82578BF}" name="Environmental Standards" dataDxfId="102"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table118.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="116" xr:uid="{FFFF54A4-F675-4B4C-9540-5F91BF3865B5}" name="OfficeOtherEPP" displayName="OfficeOtherEPP" ref="A39:A53" totalsRowShown="0" headerRowDxfId="101" dataDxfId="100">
+  <autoFilter ref="A39:A53" xr:uid="{FFFF54A4-F675-4B4C-9540-5F91BF3865B5}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A40:A53">
+    <sortCondition ref="A40:A53"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{4F308619-E12B-4BAE-A8AB-22480456AFD6}" name="Other EPP Characteristics for Products" dataDxfId="99"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table119.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="149" xr:uid="{575AC2D1-C123-451B-B247-B483906B5AF5}" name="PostageEnvCert150" displayName="PostageEnvCert150" ref="A3:A12" totalsRowShown="0" headerRowDxfId="98" dataDxfId="97">
+  <autoFilter ref="A3:A12" xr:uid="{575AC2D1-C123-451B-B247-B483906B5AF5}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:A12">
+    <sortCondition ref="A4:A12"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1CC09EA9-3B46-40E7-9528-ED4FDFF09B02}" name="Third Party Environmental Certifications" dataDxfId="96"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{67CDF5CE-CA66-4CC7-9A9D-56235ECCFBC4}" name="SolidWasteEnvStd" displayName="SolidWasteEnvStd" ref="A12:A13" totalsRowShown="0" headerRowDxfId="419" dataDxfId="418">
+  <autoFilter ref="A12:A13" xr:uid="{67CDF5CE-CA66-4CC7-9A9D-56235ECCFBC4}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{8DEBEA0E-DF11-45D1-9375-7E62B3CE77CD}" name="Environmental Standards" dataDxfId="417"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table120.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="150" xr:uid="{B06A46B6-68AD-425F-BFE8-905A26BF17C2}" name="PostageDeviceEnvStd151" displayName="PostageDeviceEnvStd151" ref="A14:A15" totalsRowShown="0" headerRowDxfId="95" dataDxfId="94">
+  <autoFilter ref="A14:A15" xr:uid="{B06A46B6-68AD-425F-BFE8-905A26BF17C2}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{B044A296-1506-41E0-A567-E6F01916126A}" name="Environmental Standards" dataDxfId="93"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table121.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="151" xr:uid="{82CCB442-F629-49A2-B837-CAF731D81992}" name="PostageDeviceOtherEPP152" displayName="PostageDeviceOtherEPP152" ref="A17:A19" totalsRowShown="0" headerRowDxfId="92" dataDxfId="91">
+  <autoFilter ref="A17:A19" xr:uid="{82CCB442-F629-49A2-B837-CAF731D81992}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A18:A19">
+    <sortCondition ref="A18:A19"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DA6D73F1-0B43-47CA-B479-31A6C8BE7E39}" name="Other EPP Characteristics for Products/Services" dataDxfId="90"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table122.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="117" xr:uid="{B5600548-7B64-405E-AEDC-6C9959A1D07B}" name="MgmtConsultantEnvCert" displayName="MgmtConsultantEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="89" dataDxfId="88">
+  <autoFilter ref="A2:A3" xr:uid="{B5600548-7B64-405E-AEDC-6C9959A1D07B}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{E5A60B4A-C191-4369-B1BA-1D5F68DCBA3C}" name="Third Party Environmental Certifications" dataDxfId="87"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table123.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="118" xr:uid="{80EBBFAE-ADD3-48BB-9DAA-48FB093FD208}" name="MgmtConsultantEnvStd" displayName="MgmtConsultantEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="86" dataDxfId="85">
+  <autoFilter ref="A5:A6" xr:uid="{80EBBFAE-ADD3-48BB-9DAA-48FB093FD208}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{01F0B399-EBD8-4550-A73B-3634F01FAF41}" name="Environmental Standards" dataDxfId="84"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table124.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="119" xr:uid="{B83B366E-6685-4689-8785-F4E2558B702C}" name="MgmtConsultantOtherEPP" displayName="MgmtConsultantOtherEPP" ref="A8:A15" totalsRowShown="0" headerRowDxfId="83" dataDxfId="82">
+  <autoFilter ref="A8:A15" xr:uid="{B83B366E-6685-4689-8785-F4E2558B702C}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1737A703-0BA2-4DCC-9B2F-5F32F8FC5325}" name="Other EPP Characteristics for Products/Services" dataDxfId="81"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table125.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="152" xr:uid="{1B992A2F-ABC3-40C1-A72D-CA5B1098E916}" name="AdvertisingConsultantEnvCert153" displayName="AdvertisingConsultantEnvCert153" ref="A2:A4" totalsRowShown="0" headerRowDxfId="80" dataDxfId="79">
+  <autoFilter ref="A2:A4" xr:uid="{1B992A2F-ABC3-40C1-A72D-CA5B1098E916}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A4">
+    <sortCondition ref="A3:A4"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C689CF48-CCC6-47ED-9566-7E59F38BABBE}" name="Third Party Environmental Certifications" dataDxfId="78"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table126.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="153" xr:uid="{BE87B731-8629-40BA-8F9E-67D25501C880}" name="AdvertisingConsultantEnvStd154" displayName="AdvertisingConsultantEnvStd154" ref="A6:A7" totalsRowShown="0" headerRowDxfId="77" dataDxfId="76">
+  <autoFilter ref="A6:A7" xr:uid="{BE87B731-8629-40BA-8F9E-67D25501C880}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{21FA331B-0586-4531-B7C2-866C74621F84}" name="Environmental Standards" dataDxfId="75"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table127.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="154" xr:uid="{32186AAB-018B-427B-8A2F-6B1A3100CBA2}" name="AdvertisingConsultantOtherEPP155" displayName="AdvertisingConsultantOtherEPP155" ref="A9:A17" totalsRowShown="0" headerRowDxfId="74" dataDxfId="73">
+  <autoFilter ref="A9:A17" xr:uid="{32186AAB-018B-427B-8A2F-6B1A3100CBA2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:A17">
+    <sortCondition ref="A10:A17"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{F8E6275D-F045-4898-8AAA-1B2051E8B4E5}" name="Other EPP Characteristics for Products/Services" dataDxfId="72"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table128.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="120" xr:uid="{3A6DFE2B-28D1-4B14-B33C-A42EC3B71184}" name="PublicSafetyEnvCert" displayName="PublicSafetyEnvCert" ref="A2:A15" totalsRowShown="0" headerRowDxfId="71" dataDxfId="70">
+  <autoFilter ref="A2:A15" xr:uid="{3A6DFE2B-28D1-4B14-B33C-A42EC3B71184}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A15">
+    <sortCondition ref="A3:A15"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DFE7ED1B-3788-4B12-802F-CD9BDF11D067}" name="Third Party Environmental Certifications" dataDxfId="69"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table129.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="121" xr:uid="{7B541F74-CF4B-47B3-BC05-26BD4EF05EBC}" name="PublicSafetyEnvStd" displayName="PublicSafetyEnvStd" ref="A17:A20" totalsRowShown="0" headerRowDxfId="68" dataDxfId="67">
+  <autoFilter ref="A17:A20" xr:uid="{7B541F74-CF4B-47B3-BC05-26BD4EF05EBC}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A18:A20">
+    <sortCondition ref="A18:A20"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{CBB940E7-2361-4650-921B-C433008E8E81}" name="Environmental Standards" dataDxfId="66"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{141EE1EE-7058-49EF-AA28-3EC74223D6B2}" name="SolidWasteOtherEPP" displayName="SolidWasteOtherEPP" ref="A15:A20" totalsRowShown="0" headerRowDxfId="416" dataDxfId="415">
+  <autoFilter ref="A15:A20" xr:uid="{141EE1EE-7058-49EF-AA28-3EC74223D6B2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A16:A20">
+    <sortCondition ref="A16:A20"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{0D8BAEED-F623-4153-B508-3CE28F0D5D27}" name="Other EPP Characteristics for Products" dataDxfId="414"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table130.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="122" xr:uid="{CFC46735-9C02-4FB7-BB5B-CBE5F91D6E0E}" name="PublicSafetyOtherEPP" displayName="PublicSafetyOtherEPP" ref="A22:A39" totalsRowShown="0" headerRowDxfId="65" dataDxfId="64">
+  <autoFilter ref="A22:A39" xr:uid="{CFC46735-9C02-4FB7-BB5B-CBE5F91D6E0E}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A23:A39">
+    <sortCondition ref="A23:A39"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{FD2AFBEC-3EBB-4B47-A68E-51D3A3235BCE}" name="Other EPP Characteristics for Products/Services" dataDxfId="63"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table131.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{69EC501E-F64C-4385-B25A-061665314F9E}" name="VehiclesEnvCert" displayName="VehiclesEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="62" dataDxfId="61">
+  <autoFilter ref="A2:A3" xr:uid="{69EC501E-F64C-4385-B25A-061665314F9E}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{5F06A1E3-097A-455E-A531-A816BCEC56C9}" name="Third Party Environmental Certifications" dataDxfId="60"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table132.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="123" xr:uid="{B62A3181-6A3A-4DDA-998E-3AE48095B5B2}" name="VehiclesEnvStd" displayName="VehiclesEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="59" dataDxfId="58">
+  <autoFilter ref="A5:A6" xr:uid="{B62A3181-6A3A-4DDA-998E-3AE48095B5B2}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{56E11F29-AA9B-41C5-A091-965B83B35C77}" name="Environmental Standards" dataDxfId="57"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table133.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="124" xr:uid="{D9336494-B85F-464A-BF1A-64715F687FA2}" name="VehiclesOtherEPP" displayName="VehiclesOtherEPP" ref="A8:A15" totalsRowShown="0" headerRowDxfId="56" dataDxfId="55">
+  <autoFilter ref="A8:A15" xr:uid="{D9336494-B85F-464A-BF1A-64715F687FA2}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{3B4B8334-63BB-470E-AF9D-90688A48D1CC}" name="Other EPP Characteristics for Products/Services" dataDxfId="54"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table134.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="125" xr:uid="{4399C8BF-3819-4382-9EE5-2319D1093090}" name="HeavyVehiclesEnvCert" displayName="HeavyVehiclesEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="53" dataDxfId="52">
+  <autoFilter ref="A2:A3" xr:uid="{4399C8BF-3819-4382-9EE5-2319D1093090}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9E76A771-13E3-414A-BED0-D689C26BDBFA}" name="Third Party Environmental Certifications" dataDxfId="51"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table135.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="126" xr:uid="{B1A7475A-746C-44F4-8A40-EBC6F850CD4A}" name="HeavyVehiclesEnvStd" displayName="HeavyVehiclesEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49">
+  <autoFilter ref="A5:A6" xr:uid="{B1A7475A-746C-44F4-8A40-EBC6F850CD4A}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{20F926EB-9E40-43DA-BAAB-EA0BD290562A}" name="Environmental Standards" dataDxfId="48"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table136.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="127" xr:uid="{206F2F5C-324E-40CB-B7CD-8D93EC9F1B9B}" name="HeavyVehiclesOtherEPP" displayName="HeavyVehiclesOtherEPP" ref="A8:A16" totalsRowShown="0" headerRowDxfId="47" dataDxfId="46">
+  <autoFilter ref="A8:A16" xr:uid="{206F2F5C-324E-40CB-B7CD-8D93EC9F1B9B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:A16">
+    <sortCondition ref="A9:A16"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{AF9F4FC3-7670-4FB2-B016-F0F572C4C646}" name="Other EPP Characteristics for Products/Services" dataDxfId="45"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table137.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="128" xr:uid="{8B28A9B1-79FF-49A8-82F7-FA2425012053}" name="VehicleRentalEnvCert" displayName="VehicleRentalEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="44" dataDxfId="43">
+  <autoFilter ref="A2:A3" xr:uid="{8B28A9B1-79FF-49A8-82F7-FA2425012053}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{039F75F6-B8FF-4D77-A989-271E91CD7F80}" name="Third Party Environmental Certifications" dataDxfId="42"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table138.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="129" xr:uid="{08BD5A10-8E20-4861-980C-DD716A690419}" name="VehicleRentalEnvStd" displayName="VehicleRentalEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40">
+  <autoFilter ref="A5:A6" xr:uid="{08BD5A10-8E20-4861-980C-DD716A690419}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{73EB6493-6A4B-471C-B1E9-1A0A76A313CF}" name="Environmental Standards" dataDxfId="39"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table139.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="130" xr:uid="{E9F113C4-EEB6-4461-9920-83A5C903C512}" name="VehicleRentalOtherEPP" displayName="VehicleRentalOtherEPP" ref="A8:A13" totalsRowShown="0" headerRowDxfId="38" dataDxfId="37">
+  <autoFilter ref="A8:A13" xr:uid="{E9F113C4-EEB6-4461-9920-83A5C903C512}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{20ED4108-3519-45A1-BF4A-C78EDF775D1A}" name="Other EPP Characteristics for Products/Services" dataDxfId="36"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{1C418955-16CC-4C94-82A4-6344F4BD3851}" name="ToolsEnvCert" displayName="ToolsEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="413" dataDxfId="412">
+  <autoFilter ref="A2:A3" xr:uid="{1C418955-16CC-4C94-82A4-6344F4BD3851}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DEDFCBAB-5C82-4C7A-B3BA-34A2AC70A47B}" name="Third Party Environmental Certifications" dataDxfId="411"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table140.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="131" xr:uid="{113AEF5F-C22A-4884-AE08-8A5B48AD5596}" name="AutoPartsEnvCert" displayName="AutoPartsEnvCert" ref="A2:A4" totalsRowShown="0" headerRowDxfId="35" dataDxfId="34">
+  <autoFilter ref="A2:A4" xr:uid="{113AEF5F-C22A-4884-AE08-8A5B48AD5596}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A4">
+    <sortCondition ref="A3:A4"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{8149C2E9-9D6C-4F00-89B1-765301FC1294}" name="Third Party Environmental Certifications" dataDxfId="33"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table141.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="132" xr:uid="{A8881CDC-2736-4CD2-BB5E-3BAA7EB4BE39}" name="AutoPartsEnvStd" displayName="AutoPartsEnvStd" ref="A6:A8" totalsRowShown="0" headerRowDxfId="32" dataDxfId="31">
+  <autoFilter ref="A6:A8" xr:uid="{A8881CDC-2736-4CD2-BB5E-3BAA7EB4BE39}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:A8">
+    <sortCondition ref="A7:A8"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{3272D9DA-820F-460B-9BE7-BC5E656F9F36}" name="Environmental Standards" dataDxfId="30"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table142.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="133" xr:uid="{BD80147D-B735-4C9F-A38C-20129127D8FB}" name="AutoPartsOtherEPP" displayName="AutoPartsOtherEPP" ref="A10:A20" totalsRowShown="0" headerRowDxfId="29" dataDxfId="28">
+  <autoFilter ref="A10:A20" xr:uid="{BD80147D-B735-4C9F-A38C-20129127D8FB}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:A20">
+    <sortCondition ref="A11:A20"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{5A26384C-0803-4A71-BB78-B7A3E743C090}" name="Other EPP Characteristics for Products/Services" dataDxfId="27"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table143.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="134" xr:uid="{5D2B2F08-7EAC-4849-82FC-C543C3B0BCF6}" name="InventoryMgmtEnvCert" displayName="InventoryMgmtEnvCert" ref="A2:A4" totalsRowShown="0" headerRowDxfId="26" dataDxfId="25">
+  <autoFilter ref="A2:A4" xr:uid="{5D2B2F08-7EAC-4849-82FC-C543C3B0BCF6}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A4">
+    <sortCondition ref="A3:A4"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{ED6459DB-ADBC-4628-BD52-DB7B9955CAA7}" name="Third Party Environmental Certifications" dataDxfId="24"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table144.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="135" xr:uid="{6A4C3EFF-C51F-4D93-83FC-CC849F5D1479}" name="InventoryMgmtEnvStd" displayName="InventoryMgmtEnvStd" ref="A6:A8" totalsRowShown="0" headerRowDxfId="23" dataDxfId="22">
+  <autoFilter ref="A6:A8" xr:uid="{6A4C3EFF-C51F-4D93-83FC-CC849F5D1479}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{4D45DF38-CDAA-4950-B05F-79F259E4F77E}" name="Environmental Standards" dataDxfId="21"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table145.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="136" xr:uid="{9C269DD8-AEF8-46DF-BB08-450EA3F4FBE2}" name="InventoryMgmtOtherEPP" displayName="InventoryMgmtOtherEPP" ref="A10:A20" totalsRowShown="0" headerRowDxfId="20" dataDxfId="19">
+  <autoFilter ref="A10:A20" xr:uid="{9C269DD8-AEF8-46DF-BB08-450EA3F4FBE2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:A20">
+    <sortCondition ref="A11:A20"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1F1F37F4-5247-49E3-BC83-13D30F95B1D9}" name="Other EPP Characteristics for Products/Services" dataDxfId="18"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table146.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="137" xr:uid="{C32FB6C6-F944-4D45-8AA3-F7A79CCBBD18}" name="SaltEnvCert" displayName="SaltEnvCert" ref="A2:A5" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16">
+  <autoFilter ref="A2:A5" xr:uid="{C32FB6C6-F944-4D45-8AA3-F7A79CCBBD18}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A5">
+    <sortCondition ref="A3:A5"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{B9067FEE-3BEB-4927-B759-F819D5AE21B5}" name="Third Party Environmental Certifications" dataDxfId="15"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table147.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="138" xr:uid="{A04651B3-8F76-4162-BD8D-DE70A1A9A0AD}" name="SaltEnvStd" displayName="SaltEnvStd" ref="A7:A9" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+  <autoFilter ref="A7:A9" xr:uid="{A04651B3-8F76-4162-BD8D-DE70A1A9A0AD}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:A9">
+    <sortCondition ref="A8:A9"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{7AA7AA0A-F07B-44AE-8C13-8651350EC21F}" name="Environmental Standards" dataDxfId="12"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table148.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="139" xr:uid="{CA326A2B-2816-4E70-84B5-D3040A4DD2CD}" name="SaltOtherEPP" displayName="SaltOtherEPP" ref="A11:A12" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
+  <autoFilter ref="A11:A12" xr:uid="{CA326A2B-2816-4E70-84B5-D3040A4DD2CD}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C623FF92-53D3-4AF1-BAD5-85FB3A32032C}" name="Other EPP Characteristics for Products/Services" dataDxfId="9"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table149.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="140" xr:uid="{E0DABFF1-77F0-441F-8036-6D570EE84048}" name="HazardousWasteEnvCert" displayName="HazardousWasteEnvCert" ref="A2:A8" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A2:A8" xr:uid="{E0DABFF1-77F0-441F-8036-6D570EE84048}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A8">
+    <sortCondition ref="A3:A8"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C47E33AC-DBA8-4087-8A3D-2354AD661A88}" name="Third Party Environmental Certifications" dataDxfId="6"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{208903A6-A6B0-4E56-82F8-76B70DDF7900}" name="ToolsEnvStd" displayName="ToolsEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="410" dataDxfId="409">
+  <autoFilter ref="A5:A6" xr:uid="{208903A6-A6B0-4E56-82F8-76B70DDF7900}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{72F3A91F-E36A-4726-9021-4888A38EAB16}" name="Environmental Standards" dataDxfId="408"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table150.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="141" xr:uid="{E4269FFC-417B-4F0A-9399-6792222853DB}" name="HazardousWasteEnvStd" displayName="HazardousWasteEnvStd" ref="A10:A11" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A10:A11" xr:uid="{E4269FFC-417B-4F0A-9399-6792222853DB}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{615BA3C6-EEBC-4DC4-B649-FA641C009186}" name="Environmental Standards" dataDxfId="3"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table151.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="142" xr:uid="{7ADD9D6C-38CE-4F83-8DF7-591170FA80E8}" name="HazardousWasteOtherEPP" displayName="HazardousWasteOtherEPP" ref="A13:A30" totalsRowShown="0" headerRowDxfId="2" dataDxfId="1">
+  <autoFilter ref="A13:A30" xr:uid="{7ADD9D6C-38CE-4F83-8DF7-591170FA80E8}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A14:A30">
+    <sortCondition ref="A14:A30"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{0504A14E-9C8B-4CCA-8350-AC84F6107ACB}" name="Other EPP Characteristics for Products" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="22" xr:uid="{9F4BA151-6571-4AE1-9AAA-CBBA3E82DD1A}" name="ToolsOtherEPP" displayName="ToolsOtherEPP" ref="A8:A11" totalsRowShown="0" headerRowDxfId="407" dataDxfId="406">
+  <autoFilter ref="A8:A11" xr:uid="{9F4BA151-6571-4AE1-9AAA-CBBA3E82DD1A}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{CEFEC88A-DAF5-4B55-9F8F-AC11EADBDBBA}" name="Other EPP Characteristics for Products/Services" dataDxfId="405"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{DED15353-A46B-4F11-8E19-4931C7276043}" name="HazrdousEnvCert" displayName="HazrdousEnvCert" ref="A2:A9" totalsRowShown="0" headerRowDxfId="404" dataDxfId="403">
+  <autoFilter ref="A2:A9" xr:uid="{DED15353-A46B-4F11-8E19-4931C7276043}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A9">
+    <sortCondition ref="A3:A9"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{D2B629B7-DB9E-46E4-B9CC-4D78C3BE54DC}" name="Third Party Environmental Certifications" dataDxfId="402"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="24" xr:uid="{44CA38A4-5164-4E34-8577-26CB09FDE5BB}" name="HazardousEnvStd" displayName="HazardousEnvStd" ref="A11:A12" totalsRowShown="0" headerRowDxfId="401" dataDxfId="400">
+  <autoFilter ref="A11:A12" xr:uid="{44CA38A4-5164-4E34-8577-26CB09FDE5BB}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{40EB0B6E-9D2D-4469-8E5C-92A2D50F5FBF}" name="Environmental Standards" dataDxfId="399"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="25" xr:uid="{19847271-E6B6-4B40-9ECA-6677D9EE92E6}" name="HazardousOtherEPP" displayName="HazardousOtherEPP" ref="A14:A31" totalsRowShown="0" headerRowDxfId="398" dataDxfId="397">
+  <autoFilter ref="A14:A31" xr:uid="{19847271-E6B6-4B40-9ECA-6677D9EE92E6}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:A31">
+    <sortCondition ref="A15:A31"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{2E6AED00-3BA2-4DC4-BE81-1804CA76CDE0}" name="Other EPP Characteristics for Products" dataDxfId="396"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{83D0B71C-D06F-6D45-8CE5-97B97E84394F}" name="ClothingThirdParty" displayName="ClothingThirdParty" ref="A2:A12" totalsRowShown="0" headerRowDxfId="449" dataDxfId="448">
+  <autoFilter ref="A2:A12" xr:uid="{83D0B71C-D06F-6D45-8CE5-97B97E84394F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A12">
+    <sortCondition ref="A3:A12"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{034F441C-9FB9-064E-9B55-F6AAD47495C9}" name="Third Party Environmental Certifications" dataDxfId="447"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="26" xr:uid="{49079B07-5E2C-450F-B051-8A1668E8D0F8}" name="UniformsEnvCert" displayName="UniformsEnvCert" ref="A2:A9" totalsRowShown="0" headerRowDxfId="395" dataDxfId="394">
+  <autoFilter ref="A2:A9" xr:uid="{49079B07-5E2C-450F-B051-8A1668E8D0F8}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{74355400-3B9D-4AAA-96EB-A9A09434DF96}" name="Third Party Environmental Certifications" dataDxfId="393"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="27" xr:uid="{E5AA2F3B-C101-479A-B902-54FFDB659501}" name="UniformEnvStd" displayName="UniformEnvStd" ref="A11:A13" totalsRowShown="0" headerRowDxfId="392" dataDxfId="391">
+  <autoFilter ref="A11:A13" xr:uid="{E5AA2F3B-C101-479A-B902-54FFDB659501}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{83F4A40B-9DDA-49DB-A0DC-226A512AF95C}" name="Environmental Standards" dataDxfId="390"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="28" xr:uid="{42A1D297-0172-47BD-A272-0062736FC4D7}" name="UniformOtherEPP" displayName="UniformOtherEPP" ref="A15:A18" totalsRowShown="0" headerRowDxfId="389" dataDxfId="388">
+  <autoFilter ref="A15:A18" xr:uid="{42A1D297-0172-47BD-A272-0062736FC4D7}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{AEC5F804-5AC4-4C46-99FB-B0B32BE146F0}" name="Other EPP Characteristics for Products" dataDxfId="387"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="29" xr:uid="{B95D4918-3F30-4129-BF1D-9A151AC20094}" name="RecContainerEnvCert" displayName="RecContainerEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="386" dataDxfId="385">
+  <autoFilter ref="A2:A3" xr:uid="{B95D4918-3F30-4129-BF1D-9A151AC20094}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1C98CBDA-C398-4E4B-86FE-D4255C7DBF1D}" name="Third Party Environmental Certifications" dataDxfId="384"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="30" xr:uid="{33D609B9-40C6-49BC-B067-FFFF4B2DFEF1}" name="RecContainerEnvStd" displayName="RecContainerEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="383" dataDxfId="382">
+  <autoFilter ref="A5:A6" xr:uid="{33D609B9-40C6-49BC-B067-FFFF4B2DFEF1}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1A526429-18F3-4E10-ACF1-0CCF0A14983A}" name="Environmental Standards" dataDxfId="381"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="31" xr:uid="{70EFDBBC-329D-4108-ACF5-D360345AF346}" name="RecContainerOtherEPP" displayName="RecContainerOtherEPP" ref="A8:A13" totalsRowShown="0" headerRowDxfId="380" dataDxfId="379">
+  <autoFilter ref="A8:A13" xr:uid="{70EFDBBC-329D-4108-ACF5-D360345AF346}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{28A1CA88-54FF-4BEC-9378-87DBBCEA9E96}" name="Other EPP Characteristics for Products/Services" dataDxfId="378"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F0B55052-4336-FD43-8045-8B578D98B4D8}" name="LawnsEnvCert" displayName="LawnsEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="377" dataDxfId="376">
+  <autoFilter ref="A2:A3" xr:uid="{F0B55052-4336-FD43-8045-8B578D98B4D8}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{AB0DDE5D-4731-D148-8463-E939A97CA3D0}" name="Third Party Environmental Certifications" dataDxfId="375"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{29E2167F-3761-094A-B564-DBF1D9E09EA5}" name="LawnsEnvStd" displayName="LawnsEnvStd" ref="A5:A9" totalsRowShown="0" headerRowDxfId="374" dataDxfId="373">
+  <autoFilter ref="A5:A9" xr:uid="{29E2167F-3761-094A-B564-DBF1D9E09EA5}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DFD5D2A8-9280-9345-8555-46F243C2ADBD}" name="Environmental Standards" dataDxfId="372"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{D50F96BA-BE78-984B-82AA-65BB4787D902}" name="LawnsOtherEPP" displayName="LawnsOtherEPP" ref="A11:A14" totalsRowShown="0" headerRowDxfId="371" dataDxfId="370">
+  <autoFilter ref="A11:A14" xr:uid="{D50F96BA-BE78-984B-82AA-65BB4787D902}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{80C07ED7-F3BE-E24F-B75B-BAE7390042B4}" name="Other EPP Characteristics for Products" dataDxfId="369"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="32" xr:uid="{1240BACA-8AAF-4C21-8EFD-BCBA02A4BBEC}" name="CleaningProdEnvCert" displayName="CleaningProdEnvCert" ref="A2:A34" totalsRowShown="0" headerRowDxfId="368" dataDxfId="367">
+  <autoFilter ref="A2:A34" xr:uid="{1240BACA-8AAF-4C21-8EFD-BCBA02A4BBEC}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A34">
+    <sortCondition ref="A3:A34"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{71D0CFD7-7162-4E55-A3DC-91D9FD69AC59}" name="Third Party Environmental Certifications" dataDxfId="366"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{C618B7A4-FD22-2D4F-80EA-50637FDF76A8}" name="ClothingEnvStd" displayName="ClothingEnvStd" ref="A14:A16" totalsRowShown="0" headerRowDxfId="446" dataDxfId="445">
+  <autoFilter ref="A14:A16" xr:uid="{C618B7A4-FD22-2D4F-80EA-50637FDF76A8}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{523BDC93-B1F5-F44C-9961-99BE3CB5460C}" name="Environmental Standards" dataDxfId="444"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table30.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="33" xr:uid="{B2F15CDC-B12C-4841-8A12-9793B89929FE}" name="CleaningProdEnvStd" displayName="CleaningProdEnvStd" ref="A36:A49" totalsRowShown="0" headerRowDxfId="365" dataDxfId="364">
+  <autoFilter ref="A36:A49" xr:uid="{B2F15CDC-B12C-4841-8A12-9793B89929FE}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A37:A49">
+    <sortCondition ref="A37:A49"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1B05DB01-31B7-4998-9D9B-0570335B033B}" name="Environmental Standards" dataDxfId="363"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table31.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="34" xr:uid="{7683BA3A-2181-4384-8F46-EC884729F605}" name="CleaningProdOtherEPP" displayName="CleaningProdOtherEPP" ref="A51:A74" totalsRowShown="0" headerRowDxfId="362" dataDxfId="361">
+  <autoFilter ref="A51:A74" xr:uid="{7683BA3A-2181-4384-8F46-EC884729F605}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A52:A74">
+    <sortCondition ref="A52:A74"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{2A057E54-44D0-4BE5-BA9A-A214199EE523}" name="Other EPP Characteristics for Products/Services" dataDxfId="360"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="35" xr:uid="{1E85D0B4-A2C3-4521-86D8-C1668FEE8910}" name="RetailMROEnvCert" displayName="RetailMROEnvCert" ref="A2:A45" totalsRowShown="0" headerRowDxfId="359" dataDxfId="358">
+  <autoFilter ref="A2:A45" xr:uid="{1E85D0B4-A2C3-4521-86D8-C1668FEE8910}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A45">
+    <sortCondition ref="A3:A45"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{8734A540-C624-4B4E-A0B9-51FBC4E09CDE}" name="Third Party Environmental Certifications" dataDxfId="357"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="36" xr:uid="{A2B3C6FF-1EAB-48D2-9A5B-DFDBE843A779}" name="RetailMROEnvStd" displayName="RetailMROEnvStd" ref="A47:A61" totalsRowShown="0" headerRowDxfId="356" dataDxfId="355">
+  <autoFilter ref="A47:A61" xr:uid="{A2B3C6FF-1EAB-48D2-9A5B-DFDBE843A779}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A48:A61">
+    <sortCondition ref="A48:A61"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{7EAF203D-4F99-4189-B0C1-8251E1798573}" name="Environmental Standards" dataDxfId="354"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table34.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="37" xr:uid="{271CE64C-33C9-4857-943F-139C2BBB56B3}" name="RetailMROOtherEPP" displayName="RetailMROOtherEPP" ref="A63:A98" totalsRowShown="0" headerRowDxfId="353" dataDxfId="352">
+  <autoFilter ref="A63:A98" xr:uid="{271CE64C-33C9-4857-943F-139C2BBB56B3}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A64:A98">
+    <sortCondition ref="A64:A98"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{BF1EDE34-BE83-4A25-B7EB-0A08E173326E}" name="Other EPP Characteristics for Products" dataDxfId="351"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table35.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="38" xr:uid="{1C0BEA58-2796-4FDB-91EC-4F33A89DB061}" name="LandscapeSrvEnvCert" displayName="LandscapeSrvEnvCert" ref="A2:A19" totalsRowShown="0" headerRowDxfId="350" dataDxfId="349">
+  <autoFilter ref="A2:A19" xr:uid="{1C0BEA58-2796-4FDB-91EC-4F33A89DB061}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A19">
+    <sortCondition ref="A3:A19"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{ABF8CAF2-1750-4997-AC51-AF9396FFE190}" name="Third Party Environmental Certifications" dataDxfId="348"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table36.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="39" xr:uid="{45C79A2A-8FC7-4BA1-845B-72F111249802}" name="LandscapeServEnvStd" displayName="LandscapeServEnvStd" ref="A21:A23" totalsRowShown="0" headerRowDxfId="347" dataDxfId="346">
+  <autoFilter ref="A21:A23" xr:uid="{45C79A2A-8FC7-4BA1-845B-72F111249802}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9AA1AB49-5B6B-4AAD-BB07-E969A71FF656}" name="Environmental Standards" dataDxfId="345"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table37.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="40" xr:uid="{6520B577-A27F-4146-A745-8EB89A49CC31}" name="LandscapeSrvOtherEPP" displayName="LandscapeSrvOtherEPP" ref="A25:A48" totalsRowShown="0" headerRowDxfId="344" dataDxfId="343">
+  <autoFilter ref="A25:A48" xr:uid="{6520B577-A27F-4146-A745-8EB89A49CC31}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A26:A48">
+    <sortCondition ref="A26:A48"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C7E7204B-80D9-4A43-B894-7B1BD958DC06}" name="Other EPP Characteristics for Products" dataDxfId="342"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table38.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{C990D52C-3065-7641-9496-547A0A8E005C}" name="WaterEnvStd" displayName="WaterEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="341" dataDxfId="340">
+  <autoFilter ref="A5:A6" xr:uid="{C990D52C-3065-7641-9496-547A0A8E005C}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{221383F2-0C58-E545-AB80-D23B695D63D4}" name="Environmental Standards" dataDxfId="339"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table39.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{9937F560-7089-EB49-95EF-C4F10F8BEFB8}" name="WaterOtherEPP" displayName="WaterOtherEPP" ref="A8:A20" totalsRowShown="0" headerRowDxfId="338" dataDxfId="337">
+  <autoFilter ref="A8:A20" xr:uid="{9937F560-7089-EB49-95EF-C4F10F8BEFB8}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{627D470E-CCC0-F44C-B159-4FA2DD3F03A4}" name="Other EPP Characteristics for Products/Services" dataDxfId="336"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{1D164DD6-3FB5-F545-95AF-D35CDC7B3D25}" name="ClothingOtherEPP" displayName="ClothingOtherEPP" ref="A18:A20" totalsRowShown="0" headerRowDxfId="443" dataDxfId="442">
+  <autoFilter ref="A18:A20" xr:uid="{1D164DD6-3FB5-F545-95AF-D35CDC7B3D25}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{ABE96581-3924-7B41-AF4D-6F47CB020D58}" name="Other EPP Characteristics for Products" dataDxfId="441"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table40.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="41" xr:uid="{FC6DF821-ECC7-46F5-92C0-102DFAEE8110}" name="WaterEnvCert" displayName="WaterEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="335" dataDxfId="334">
+  <autoFilter ref="A2:A3" xr:uid="{FC6DF821-ECC7-46F5-92C0-102DFAEE8110}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{FF195EAA-8D65-4E6E-BE67-80590024FDB4}" name="Third Party Environmental Certifications" dataDxfId="333"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table41.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="42" xr:uid="{77F25E6E-4AF6-4579-9823-13D35BCED896}" name="LandscapeProdEnvCert" displayName="LandscapeProdEnvCert" ref="A2:A18" totalsRowShown="0" headerRowDxfId="332" dataDxfId="331">
+  <autoFilter ref="A2:A18" xr:uid="{77F25E6E-4AF6-4579-9823-13D35BCED896}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{B3A01AA4-14B6-4432-8F0D-1AC47BCB6A4E}" name="Third Party Environmental Certifications" dataDxfId="330"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table42.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="43" xr:uid="{62AA9C7A-3A8C-4FEF-9250-949282002106}" name="LandscapeProdEnvStd" displayName="LandscapeProdEnvStd" ref="A20:A24" totalsRowShown="0" headerRowDxfId="329" dataDxfId="328">
+  <autoFilter ref="A20:A24" xr:uid="{62AA9C7A-3A8C-4FEF-9250-949282002106}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A21:A24">
+    <sortCondition ref="A21:A24"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{01858A77-101A-4C25-9796-4A4A7BA7B18C}" name="Environmental Standards" dataDxfId="327"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table43.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="44" xr:uid="{3862C005-623E-4A72-A2FC-0ADC4531B185}" name="LandscapeProdOtherEPP" displayName="LandscapeProdOtherEPP" ref="A26:A45" totalsRowShown="0" headerRowDxfId="326" dataDxfId="325">
+  <autoFilter ref="A26:A45" xr:uid="{3862C005-623E-4A72-A2FC-0ADC4531B185}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A27:A45">
+    <sortCondition ref="A27:A45"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{884202C0-364F-4F81-809C-D233676FFD98}" name="Other EPP Characteristics for Products" dataDxfId="324"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table44.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="45" xr:uid="{C5FDB1B9-4676-483D-9D3A-E67361745E02}" name="IndustrialMROEnvCert" displayName="IndustrialMROEnvCert" ref="A2:A45" totalsRowShown="0" headerRowDxfId="323" dataDxfId="322">
+  <autoFilter ref="A2:A45" xr:uid="{C5FDB1B9-4676-483D-9D3A-E67361745E02}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A45">
+    <sortCondition ref="A45"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{E2B3EEA7-069A-4656-9CC8-1F92A358E1FA}" name="Third Party Environmental Certifications" dataDxfId="321"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table45.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="46" xr:uid="{FABA514C-2885-4C84-B961-400540E218D8}" name="IndustrialMROEnvStd" displayName="IndustrialMROEnvStd" ref="A47:A61" totalsRowShown="0" headerRowDxfId="320" dataDxfId="319">
+  <autoFilter ref="A47:A61" xr:uid="{FABA514C-2885-4C84-B961-400540E218D8}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A48:A61">
+    <sortCondition ref="A48:A61"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{57897CDC-2374-4C27-8CB3-305FFBFDEA4B}" name="Environmental Standards" dataDxfId="318"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table46.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="47" xr:uid="{48815B26-FF4E-4140-A6C5-BF451B11BFF9}" name="IndustrialMROOtherEPP" displayName="IndustrialMROOtherEPP" ref="A63:A98" totalsRowShown="0" headerRowDxfId="317" dataDxfId="316">
+  <autoFilter ref="A63:A98" xr:uid="{48815B26-FF4E-4140-A6C5-BF451B11BFF9}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A64:A98">
+    <sortCondition ref="A64:A98"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{D35B0189-14AC-42AE-99B1-70996D93C4B5}" name="Other EPP Characteristics for Products/Services" dataDxfId="315"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table47.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="48" xr:uid="{72BADD44-8F60-4EB7-BF48-14AE80E9AA5D}" name="BuildingMROEnvCert" displayName="BuildingMROEnvCert" ref="A2:A45" totalsRowShown="0" headerRowDxfId="314" dataDxfId="313">
+  <autoFilter ref="A2:A45" xr:uid="{72BADD44-8F60-4EB7-BF48-14AE80E9AA5D}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{8E961E74-1AF0-4E72-807E-C8981FCC1295}" name="Third Party Environmental Certifications" dataDxfId="312"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table48.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="49" xr:uid="{14C95755-AE08-4E44-8730-926D1748FF8E}" name="BuildingMROEnvStd" displayName="BuildingMROEnvStd" ref="A47:A61" totalsRowShown="0" headerRowDxfId="311" dataDxfId="310">
+  <autoFilter ref="A47:A61" xr:uid="{14C95755-AE08-4E44-8730-926D1748FF8E}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A48:A61">
+    <sortCondition ref="A48:A61"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{43CFD965-F444-4232-ABAC-D1E39FEE3694}" name="Environmental Standards" dataDxfId="309"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table49.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="50" xr:uid="{4C0818CD-9329-422D-B69D-08FB57062AE2}" name="BuildingMROOtherEPP" displayName="BuildingMROOtherEPP" ref="A63:A98" totalsRowShown="0" headerRowDxfId="308" dataDxfId="307">
+  <autoFilter ref="A63:A98" xr:uid="{4C0818CD-9329-422D-B69D-08FB57062AE2}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A64:A98">
+    <sortCondition ref="A64:A98"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{3957F73D-BE5C-468F-A348-4236103EE8D6}" name="Other EPP Characteristics for Products" dataDxfId="306"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{8EF7F9DA-D2F8-4753-9945-26A7BB33D8AA}" name="HeatingFuelThirdParty" displayName="HeatingFuelThirdParty" ref="A2:A3" totalsRowShown="0" headerRowDxfId="440" dataDxfId="439">
+  <autoFilter ref="A2:A3" xr:uid="{8EF7F9DA-D2F8-4753-9945-26A7BB33D8AA}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{54733476-E36D-406E-AA52-97418F0E7FF6}" name="Third Party Environmental Certifications" dataDxfId="438"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table50.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="51" xr:uid="{EE45A6E4-1972-475C-B983-7F3F99DCD70C}" name="RecordEnvCert" displayName="RecordEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="305" dataDxfId="304">
+  <autoFilter ref="A2:A3" xr:uid="{EE45A6E4-1972-475C-B983-7F3F99DCD70C}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C5058588-4E60-47CD-B8CC-055EF4A1CEF9}" name="Third Party Environmental Certifications" dataDxfId="303"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table51.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="52" xr:uid="{89C290D4-CB2C-4BCE-9BED-93CA3BA085DA}" name="RecordEnvStd" displayName="RecordEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="302" dataDxfId="301">
+  <autoFilter ref="A5:A6" xr:uid="{89C290D4-CB2C-4BCE-9BED-93CA3BA085DA}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{6F8C239B-249F-4421-AFF7-692E406147DF}" name="Environmental Standards" dataDxfId="300"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table52.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="53" xr:uid="{DD8D3E4D-AF41-4A90-86B5-22423F3B137A}" name="RecordOtherEPP" displayName="RecordOtherEPP" ref="A8:A12" totalsRowShown="0" headerRowDxfId="299" dataDxfId="298">
+  <autoFilter ref="A8:A12" xr:uid="{DD8D3E4D-AF41-4A90-86B5-22423F3B137A}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{2A27626B-001F-4A8A-8158-3B41FBF9F4FA}" name="Other EPP Characteristics for Products/Services" dataDxfId="297"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table53.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="54" xr:uid="{85DD263F-3E29-41F8-9811-D395E5347889}" name="MovingEnvCert" displayName="MovingEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="296" dataDxfId="295">
+  <autoFilter ref="A2:A3" xr:uid="{85DD263F-3E29-41F8-9811-D395E5347889}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{E5B93D36-ABFB-4A50-BF62-C9AE64F5287D}" name="Third Party Environmental Certifications" dataDxfId="294"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table54.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="55" xr:uid="{0E5E5FCE-4C5F-4CA0-9DE2-084181E46CB8}" name="MovingEnvStd" displayName="MovingEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="293" dataDxfId="292">
+  <autoFilter ref="A5:A6" xr:uid="{0E5E5FCE-4C5F-4CA0-9DE2-084181E46CB8}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9630B472-EDF0-4F1F-A2E4-C944CAE7B3AA}" name="Environmental Standards" dataDxfId="291"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table55.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="56" xr:uid="{F77D6C8E-96F6-430D-92FC-AC5470598712}" name="MovingOtherEPP" displayName="MovingOtherEPP" ref="A8:A14" totalsRowShown="0" headerRowDxfId="290" dataDxfId="289">
+  <autoFilter ref="A8:A14" xr:uid="{F77D6C8E-96F6-430D-92FC-AC5470598712}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1443583F-B8C7-4B4D-A048-8FA6F1B5E365}" name="Other EPP Characteristics for Products/Services" dataDxfId="288"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table56.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="57" xr:uid="{3FC68209-1133-4B66-BA36-B1CCB7EF9C31}" name="EquipmentEnvCert" displayName="EquipmentEnvCert" ref="A2:A3" totalsRowShown="0" headerRowDxfId="287" dataDxfId="286">
+  <autoFilter ref="A2:A3" xr:uid="{3FC68209-1133-4B66-BA36-B1CCB7EF9C31}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{6A0CD576-7834-4D90-AE54-5D748469585C}" name="Third Party Environmental Certifications" dataDxfId="285"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table57.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="58" xr:uid="{30BA59D7-BDBF-463B-BAD2-6887187FFD52}" name="EquipmentEnvStd" displayName="EquipmentEnvStd" ref="A5:A6" totalsRowShown="0" headerRowDxfId="284" dataDxfId="283">
+  <autoFilter ref="A5:A6" xr:uid="{30BA59D7-BDBF-463B-BAD2-6887187FFD52}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{89B8A67F-5AF2-4E7A-891F-9365DFB35C44}" name="Environmental Standards" dataDxfId="282"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table58.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="59" xr:uid="{10CED471-3270-4C59-93DE-0503D7D40D96}" name="EquipmentOtherEPP" displayName="EquipmentOtherEPP" ref="A8:A13" totalsRowShown="0" headerRowDxfId="281" dataDxfId="280">
+  <autoFilter ref="A8:A13" xr:uid="{10CED471-3270-4C59-93DE-0503D7D40D96}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9C0D2523-140B-42BE-A2A0-73BB86624282}" name="Other EPP Characteristics for Products/Services" dataDxfId="279"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table59.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="60" xr:uid="{6EF159EE-29DC-491D-B0F3-A67C1056DE0F}" name="GrocerEnvCert" displayName="GrocerEnvCert" ref="A2:A21" totalsRowShown="0" headerRowDxfId="278" dataDxfId="277">
+  <autoFilter ref="A2:A21" xr:uid="{6EF159EE-29DC-491D-B0F3-A67C1056DE0F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A21">
+    <sortCondition ref="A3:A21"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{8F18338C-0C62-4525-A3C0-E65BD3964A26}" name="Third Party Environmental Certifications" dataDxfId="276"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{6979794E-A140-4505-A747-559AA389FDB2}" name="HeatingFuelEnvStd" displayName="HeatingFuelEnvStd" ref="A5:A15" totalsRowShown="0" headerRowDxfId="437" dataDxfId="436">
+  <autoFilter ref="A5:A15" xr:uid="{6979794E-A140-4505-A747-559AA389FDB2}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9EEFF8AE-3805-47FE-8B43-15265340A64A}" name="Environmental Standards" dataDxfId="435"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table60.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="61" xr:uid="{538533B8-FA8F-4C2A-B5DC-2FC4BAF17014}" name="GrocerEnvStd" displayName="GrocerEnvStd" ref="A23:A25" totalsRowShown="0" headerRowDxfId="275" dataDxfId="274">
+  <autoFilter ref="A23:A25" xr:uid="{538533B8-FA8F-4C2A-B5DC-2FC4BAF17014}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C2DAA329-6411-47DD-B9A1-B5B1DE1DA4F0}" name="Environmental Standards" dataDxfId="273"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table61.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="62" xr:uid="{D49DF074-6D64-43DD-BE70-695EC006BBF4}" name="GrocerOtherEPP" displayName="GrocerOtherEPP" ref="A27:A28" totalsRowShown="0" headerRowDxfId="272" dataDxfId="271">
+  <autoFilter ref="A27:A28" xr:uid="{D49DF074-6D64-43DD-BE70-695EC006BBF4}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{8CCB5CC7-3FAE-4606-B13D-C441A9CAE0A3}" name="Other EPP Characteristics for Products/Services" dataDxfId="270"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table62.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="63" xr:uid="{1673BE61-BDA4-45C6-9909-2F60F1F09CAE}" name="DrinkingWaterEnvCert" displayName="DrinkingWaterEnvCert" ref="A2:A10" totalsRowShown="0" headerRowDxfId="269" dataDxfId="268">
+  <autoFilter ref="A2:A10" xr:uid="{1673BE61-BDA4-45C6-9909-2F60F1F09CAE}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{4004FB94-63A9-413E-BAF2-4FAF1F91F067}" name="Third Party Environmental Certifications" dataDxfId="267"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table63.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="64" xr:uid="{935D7F56-9DEA-41CE-83AF-67749D0AE1C2}" name="DrinkingWaterEnvStd" displayName="DrinkingWaterEnvStd" ref="A12:A13" totalsRowShown="0" headerRowDxfId="266" dataDxfId="265">
+  <autoFilter ref="A12:A13" xr:uid="{935D7F56-9DEA-41CE-83AF-67749D0AE1C2}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{62B42FE6-F703-4998-BC77-3FE5E5F1EA84}" name="Environmental Standards" dataDxfId="264"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table64.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="65" xr:uid="{EED053B5-4681-43EF-AEA3-9BBD5C927637}" name="DrinkingWaterOtherEPP" displayName="DrinkingWaterOtherEPP" ref="A15:A17" totalsRowShown="0" headerRowDxfId="263" dataDxfId="262">
+  <autoFilter ref="A15:A17" xr:uid="{EED053B5-4681-43EF-AEA3-9BBD5C927637}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{339D24F0-AE7F-4490-84BA-CAA9E61CA4A0}" name="Other EPP Characteristics for Products/Services" dataDxfId="261"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table65.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="66" xr:uid="{9D29AE03-84E8-4DD3-B942-456378D70558}" name="FoodserviceSuppliesCert" displayName="FoodserviceSuppliesCert" ref="A2:A11" totalsRowShown="0" headerRowDxfId="260" dataDxfId="259">
+  <autoFilter ref="A2:A11" xr:uid="{9D29AE03-84E8-4DD3-B942-456378D70558}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A11">
+    <sortCondition ref="A3:A11"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C027F4C3-C654-4BAA-AFFA-B8D0296CEB4E}" name="Third Party Environmental Certifications" dataDxfId="258"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table66.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="67" xr:uid="{D583C4E5-D25C-4BDB-AF13-B40CFAF8CEF0}" name="FoodserviceSuppliesEnvStd" displayName="FoodserviceSuppliesEnvStd" ref="A13:A14" totalsRowShown="0" headerRowDxfId="257" dataDxfId="256">
+  <autoFilter ref="A13:A14" xr:uid="{D583C4E5-D25C-4BDB-AF13-B40CFAF8CEF0}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{203A550B-C4B8-4653-ADEE-B9BFA53FAB8D}" name="Environmental Standards" dataDxfId="255"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table67.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="68" xr:uid="{E03B1FFA-3631-4C13-BCCA-B90B5AB0B230}" name="FoodserviceSuppliesOtherEPP" displayName="FoodserviceSuppliesOtherEPP" ref="A16:A25" totalsRowShown="0" headerRowDxfId="254" dataDxfId="253">
+  <autoFilter ref="A16:A25" xr:uid="{E03B1FFA-3631-4C13-BCCA-B90B5AB0B230}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A17:A25">
+    <sortCondition ref="A17:A25"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{D98357FC-A8C2-4AC8-B3D8-AD9A225AA572}" name="Other EPP Characteristics for Products/Services" dataDxfId="252"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table68.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="69" xr:uid="{14D7E6E3-E926-4339-8E54-859197A28721}" name="DairyEnvCert" displayName="DairyEnvCert" ref="A2:A19" totalsRowShown="0" headerRowDxfId="251" dataDxfId="250">
+  <autoFilter ref="A2:A19" xr:uid="{14D7E6E3-E926-4339-8E54-859197A28721}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A19">
+    <sortCondition ref="A3:A19"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{5171D4F8-F45D-468F-AD3C-FDFA3F3B7613}" name="Third Party Environmental Certifications" dataDxfId="249"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table69.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="70" xr:uid="{2B519341-7413-45CA-8EAC-122047AB312D}" name="DairyEnvStd" displayName="DairyEnvStd" ref="A21:A23" totalsRowShown="0" headerRowDxfId="248" dataDxfId="247">
+  <autoFilter ref="A21:A23" xr:uid="{2B519341-7413-45CA-8EAC-122047AB312D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A22:A23">
+    <sortCondition ref="A22:A23"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{373B1420-55F6-4CE6-BCF7-5D063D64228F}" name="Environmental Standards" dataDxfId="246"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{43189A66-8DE1-4647-B763-5C8A7B6AE5D1}" name="HeathingFuelOtherEPP" displayName="HeathingFuelOtherEPP" ref="A17:A18" totalsRowShown="0" headerRowDxfId="434" dataDxfId="433">
+  <autoFilter ref="A17:A18" xr:uid="{43189A66-8DE1-4647-B763-5C8A7B6AE5D1}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{DC887EC0-23CE-42B0-BE63-FBAAE7B6BA06}" name="Other EPP Characteristics for Products" dataDxfId="432"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table70.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="71" xr:uid="{722FC1C8-91EC-4ACF-AB64-0BBBC3D4E1B1}" name="DairyOtherEPP" displayName="DairyOtherEPP" ref="A25:A26" totalsRowShown="0" headerRowDxfId="245" dataDxfId="244">
+  <autoFilter ref="A25:A26" xr:uid="{722FC1C8-91EC-4ACF-AB64-0BBBC3D4E1B1}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{CC9B76B6-8857-46E5-84A3-F92DDC3A3F78}" name="Other EPP Characteristics for Products/Services" dataDxfId="243"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table71.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="72" xr:uid="{33A3DD7E-4599-415D-B186-7B213EF98DC8}" name="SchoolEnvCert" displayName="SchoolEnvCert" ref="A2:A21" totalsRowShown="0" headerRowDxfId="242" dataDxfId="241">
+  <autoFilter ref="A2:A21" xr:uid="{33A3DD7E-4599-415D-B186-7B213EF98DC8}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A21">
+    <sortCondition ref="A3:A21"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{072B73DE-FFEE-458B-826A-969FB6334DB2}" name="Third Party Environmental Certifications" dataDxfId="240"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table72.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="73" xr:uid="{F97D9B0A-F3FE-447E-BD9A-1531099B3686}" name="SchoolEnvStd" displayName="SchoolEnvStd" ref="A23:A25" totalsRowShown="0" headerRowDxfId="239" dataDxfId="238">
+  <autoFilter ref="A23:A25" xr:uid="{F97D9B0A-F3FE-447E-BD9A-1531099B3686}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A24:A25">
+    <sortCondition ref="A24:A25"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{6ECFE417-208E-4B4D-A65B-9942575B8391}" name="Environmental Standards" dataDxfId="237"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table73.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="74" xr:uid="{7793976B-D30E-4634-B9CD-0318156D296F}" name="SchoolOtherEPP" displayName="SchoolOtherEPP" ref="A27:A28" totalsRowShown="0" headerRowDxfId="236" dataDxfId="235">
+  <autoFilter ref="A27:A28" xr:uid="{7793976B-D30E-4634-B9CD-0318156D296F}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{BE86D3F4-6F01-490F-B41A-49E7342C27F7}" name="Other EPP Characteristics for Products/Services" dataDxfId="234"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table74.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="75" xr:uid="{FE8501A9-14D4-4003-B4EA-3CA8A7FCC634}" name="SecurityEnvCert" displayName="SecurityEnvCert" ref="A2:A29" totalsRowShown="0" headerRowDxfId="233" dataDxfId="232">
+  <autoFilter ref="A2:A29" xr:uid="{FE8501A9-14D4-4003-B4EA-3CA8A7FCC634}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A29">
+    <sortCondition ref="A3:A29"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{7F277372-20B4-4E58-8386-86924A333604}" name="Third Party Environmental Certifications" dataDxfId="231"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table75.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="76" xr:uid="{63103160-8E66-4936-99A7-3ABF44DC0AF8}" name="SecurityEnvStd" displayName="SecurityEnvStd" ref="A31:A40" totalsRowShown="0" headerRowDxfId="230" dataDxfId="229">
+  <autoFilter ref="A31:A40" xr:uid="{63103160-8E66-4936-99A7-3ABF44DC0AF8}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A32:A40">
+    <sortCondition ref="A32:A40"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{D599E289-41D3-4E19-840B-EB38C8C770AD}" name="Environmental Standards" dataDxfId="228"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table76.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="77" xr:uid="{473FA384-27C4-46BC-A9C7-F339F17DCF31}" name="SecurityOtherEPP" displayName="SecurityOtherEPP" ref="A42:A67" totalsRowShown="0" headerRowDxfId="227" dataDxfId="226">
+  <autoFilter ref="A42:A67" xr:uid="{473FA384-27C4-46BC-A9C7-F339F17DCF31}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A43:A67">
+    <sortCondition ref="A43:A67"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{559E51A7-D08C-4FF6-B1F3-59468B0BD8C5}" name="Other EPP Characteristics for Products" dataDxfId="225"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table77.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="78" xr:uid="{27739003-9451-436A-8098-739FF060473C}" name="MedCommoditiesEnvCert" displayName="MedCommoditiesEnvCert" ref="A2:A33" totalsRowShown="0" headerRowDxfId="224" dataDxfId="223">
+  <autoFilter ref="A2:A33" xr:uid="{27739003-9451-436A-8098-739FF060473C}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A33">
+    <sortCondition ref="A3:A33"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{E9B7120E-7CFD-4161-A422-BBC22FEDB3FA}" name="Third Party Environmental Certifications" dataDxfId="222"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table78.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="79" xr:uid="{5978A5CB-CD80-4833-9F06-DE9126D2CD95}" name="MedCommoditiesEnvStd" displayName="MedCommoditiesEnvStd" ref="A35:A46" totalsRowShown="0" headerRowDxfId="221" dataDxfId="220">
+  <autoFilter ref="A35:A46" xr:uid="{5978A5CB-CD80-4833-9F06-DE9126D2CD95}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A36:A46">
+    <sortCondition ref="A36:A46"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{529B4094-9ED8-4529-9B6F-9DCA65D629CA}" name="Environmental Standards" dataDxfId="219"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table79.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="80" xr:uid="{DE28BDD1-28AF-4680-92A5-4E08BEAA146F}" name="MedCommoditiesOtherEPPs" displayName="MedCommoditiesOtherEPPs" ref="A48:A60" totalsRowShown="0" headerRowDxfId="218" dataDxfId="217">
+  <autoFilter ref="A48:A60" xr:uid="{DE28BDD1-28AF-4680-92A5-4E08BEAA146F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A49:A60">
+    <sortCondition ref="A49:A60"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{40A67082-33F6-4588-9EC6-71289767EBDC}" name="Other EPP Characteristics for Products/Services" dataDxfId="216"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{8532DC8A-15FD-4BC8-BF67-40B758B8A00A}" name="DieselThirdParty" displayName="DieselThirdParty" ref="A2:A3" totalsRowShown="0" headerRowDxfId="431" dataDxfId="430">
+  <autoFilter ref="A2:A3" xr:uid="{8532DC8A-15FD-4BC8-BF67-40B758B8A00A}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{E06A9451-AE8D-4767-A113-C65C96BF61AF}" name="Third Party Environmental Certifications" dataDxfId="429"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table80.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="81" xr:uid="{66889BEC-7A57-4F0D-8352-79FA7B281F9B}" name="LabEnvCert" displayName="LabEnvCert" ref="A2:A33" totalsRowShown="0" headerRowDxfId="215" dataDxfId="214">
+  <autoFilter ref="A2:A33" xr:uid="{66889BEC-7A57-4F0D-8352-79FA7B281F9B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A33">
+    <sortCondition ref="A3:A33"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{B1172E29-D842-4C70-839F-EFB434A462B0}" name="Third Party Environmental Certifications" dataDxfId="213"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table81.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="82" xr:uid="{4657E27C-3F05-49E2-BAD2-C97135BE2024}" name="LabEnvStd" displayName="LabEnvStd" ref="A35:A46" totalsRowShown="0" headerRowDxfId="212" dataDxfId="211">
+  <autoFilter ref="A35:A46" xr:uid="{4657E27C-3F05-49E2-BAD2-C97135BE2024}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A36:A46">
+    <sortCondition ref="A36:A46"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{7A4E5F26-522B-4F15-8058-1AD7C6829203}" name="Environmental Standards" dataDxfId="210"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table82.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="83" xr:uid="{4704ED3E-FA9B-4464-8D06-FE8CD8D7EA10}" name="LabOtherEPP" displayName="LabOtherEPP" ref="A48:A76" totalsRowShown="0" headerRowDxfId="209" dataDxfId="208">
+  <autoFilter ref="A48:A76" xr:uid="{4704ED3E-FA9B-4464-8D06-FE8CD8D7EA10}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A49:A76">
+    <sortCondition ref="A49:A76"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{56A5B795-F604-4745-9719-4543971463A7}" name="Other EPP Characteristics for Products" dataDxfId="207"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table83.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="84" xr:uid="{AE5149F6-9418-4B5F-A3BB-FE7106B4268C}" name="ITHardwareEnvCert" displayName="ITHardwareEnvCert" ref="A2:A5" totalsRowShown="0" headerRowDxfId="206" dataDxfId="205">
+  <autoFilter ref="A2:A5" xr:uid="{AE5149F6-9418-4B5F-A3BB-FE7106B4268C}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{AFBC500E-15D3-45C5-B828-3F9746DCABDC}" name="Third Party Environmental Certifications" dataDxfId="204"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table84.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="85" xr:uid="{ADE8571F-40B4-41CE-8ECF-2EC136333912}" name="ITHardwareEnvStd" displayName="ITHardwareEnvStd" ref="A7:A8" totalsRowShown="0" headerRowDxfId="203" dataDxfId="202">
+  <autoFilter ref="A7:A8" xr:uid="{ADE8571F-40B4-41CE-8ECF-2EC136333912}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{AEDD90C7-48AD-460A-BA55-0241969A614B}" name="Environmental Standards" dataDxfId="201"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table85.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="86" xr:uid="{A1FCD20D-44ED-4B3A-B2B7-BB70C1FDBFF6}" name="ITHardwareOtherEPP" displayName="ITHardwareOtherEPP" ref="A10:A13" totalsRowShown="0" headerRowDxfId="200" dataDxfId="199">
+  <autoFilter ref="A10:A13" xr:uid="{A1FCD20D-44ED-4B3A-B2B7-BB70C1FDBFF6}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{262250EA-89EA-4406-AC90-F542E7615F6C}" name="Other EPP Characteristics for Products/Services" dataDxfId="198"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table86.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="87" xr:uid="{C9E69CE2-2AC2-4FEE-BD26-40F737657DF1}" name="ImagingDeviceEnvCert" displayName="ImagingDeviceEnvCert" ref="A2:A6" totalsRowShown="0" headerRowDxfId="197" dataDxfId="196">
+  <autoFilter ref="A2:A6" xr:uid="{C9E69CE2-2AC2-4FEE-BD26-40F737657DF1}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{A96F6050-5EC4-414E-A73A-8A80A31B1C85}" name="Third Party Environmental Certifications" dataDxfId="195"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table87.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="88" xr:uid="{F1E276DC-DD4B-4340-B7D2-78230857CF27}" name="ImagingDeviceEnvStd" displayName="ImagingDeviceEnvStd" ref="A8:A9" totalsRowShown="0" headerRowDxfId="194" dataDxfId="193">
+  <autoFilter ref="A8:A9" xr:uid="{F1E276DC-DD4B-4340-B7D2-78230857CF27}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1510DA7F-9B17-4CAC-A0BE-DD054813FCAF}" name="Environmental Standards" dataDxfId="192"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table88.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="89" xr:uid="{DC74C18B-26B6-42F4-B4FB-0C2A2266C1E7}" name="ImagingDeviceOtherEPP" displayName="ImagingDeviceOtherEPP" ref="A11:A13" totalsRowShown="0" headerRowDxfId="191" dataDxfId="190">
+  <autoFilter ref="A11:A13" xr:uid="{DC74C18B-26B6-42F4-B4FB-0C2A2266C1E7}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{CE7938A4-EE8A-4069-85F8-A8AAC31C3112}" name="Other EPP Characteristics for Products/Services" dataDxfId="189"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table89.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="90" xr:uid="{1844C198-E51B-439F-A331-3089E568F4DF}" name="MFDEnvCert" displayName="MFDEnvCert" ref="A2:A7" totalsRowShown="0" headerRowDxfId="188" dataDxfId="187">
+  <autoFilter ref="A2:A7" xr:uid="{1844C198-E51B-439F-A331-3089E568F4DF}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{36007177-3685-49F8-A962-56DAE8502515}" name="Third Party Environmental Certifications" dataDxfId="186"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{D3B9A100-FFCF-4025-A3A1-8F62BD189530}" name="DieselStds" displayName="DieselStds" ref="A5:A7" totalsRowShown="0" headerRowDxfId="428" dataDxfId="427">
+  <autoFilter ref="A5:A7" xr:uid="{D3B9A100-FFCF-4025-A3A1-8F62BD189530}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{83751A58-1EA6-4290-9FD5-D728F18FBB58}" name="Environmental Standards" dataDxfId="426"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table90.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="91" xr:uid="{91C57674-3AC5-409A-8C8C-DF163DC4F3CA}" name="MFDEnvStd" displayName="MFDEnvStd" ref="A9:A10" totalsRowShown="0" headerRowDxfId="185" dataDxfId="184">
+  <autoFilter ref="A9:A10" xr:uid="{91C57674-3AC5-409A-8C8C-DF163DC4F3CA}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{F13BC3D7-0E0B-49B8-9CC8-BAF28D752555}" name="Environmental Standards" dataDxfId="183"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table91.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="92" xr:uid="{38D32C45-C40F-4039-94A7-FE98A192B8D9}" name="MFDOtherEPP" displayName="MFDOtherEPP" ref="A12:A14" totalsRowShown="0" headerRowDxfId="182" dataDxfId="181">
+  <autoFilter ref="A12:A14" xr:uid="{38D32C45-C40F-4039-94A7-FE98A192B8D9}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{A369ACE5-2305-4005-B9A2-784D65436069}" name="Other EPP Characteristics for Products/Services" dataDxfId="180"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table92.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="93" xr:uid="{06A4B4FD-03BE-4F83-86C4-0180C13EDA02}" name="CellEnvCert" displayName="CellEnvCert" ref="A2:A5" totalsRowShown="0" headerRowDxfId="179" dataDxfId="178">
+  <autoFilter ref="A2:A5" xr:uid="{06A4B4FD-03BE-4F83-86C4-0180C13EDA02}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{28135B5E-700C-4C91-A72F-2D7EA29E520F}" name="Third Party Environmental Certifications" dataDxfId="177"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table93.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="94" xr:uid="{89E96080-9237-452E-B39E-EDB8ACA86F62}" name="CellEnvStd" displayName="CellEnvStd" ref="A7:A8" totalsRowShown="0" headerRowDxfId="176" dataDxfId="175">
+  <autoFilter ref="A7:A8" xr:uid="{89E96080-9237-452E-B39E-EDB8ACA86F62}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{244777B0-C7B6-440E-8967-E56B93568068}" name="Environmental Standards" dataDxfId="174"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table94.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="95" xr:uid="{CCF4BD82-AEC9-4BCD-88ED-E61D6DB46BF2}" name="CellOtherEPP" displayName="CellOtherEPP" ref="A10:A13" totalsRowShown="0" headerRowDxfId="173" dataDxfId="172">
+  <autoFilter ref="A10:A13" xr:uid="{CCF4BD82-AEC9-4BCD-88ED-E61D6DB46BF2}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1293665C-05F5-4939-BD85-5EED9D806F4B}" name="Other EPP Characteristics for Products/Services" dataDxfId="171"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table95.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="96" xr:uid="{E614CAE7-5372-4EEE-ADCD-ACB7647C2161}" name="NetworkEnvCert" displayName="NetworkEnvCert" ref="A2:A4" totalsRowShown="0" headerRowDxfId="170" dataDxfId="169">
+  <autoFilter ref="A2:A4" xr:uid="{E614CAE7-5372-4EEE-ADCD-ACB7647C2161}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{C00DF748-E06B-4520-96DA-0276D2DDFFC7}" name="Third Party Environmental Certifications" dataDxfId="168"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table96.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="97" xr:uid="{B6D04F7C-DE5C-4915-B758-7789542C7532}" name="NetworkEnvStd" displayName="NetworkEnvStd" ref="A6:A7" totalsRowShown="0" headerRowDxfId="167" dataDxfId="166">
+  <autoFilter ref="A6:A7" xr:uid="{B6D04F7C-DE5C-4915-B758-7789542C7532}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{9E17E243-8CD3-4D62-B83F-8EAF3405998F}" name="Environmental Standards" dataDxfId="165"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table97.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="98" xr:uid="{B314555B-BA78-477E-9CEE-7659CED6ECEC}" name="NetworkOtherEPP" displayName="NetworkOtherEPP" ref="A9:A12" totalsRowShown="0" headerRowDxfId="164" dataDxfId="163">
+  <autoFilter ref="A9:A12" xr:uid="{B314555B-BA78-477E-9CEE-7659CED6ECEC}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1A9DA907-BBCB-45E9-BDED-3F44A7BCA30B}" name="Other EPP Characteristics for Products/Services" dataDxfId="162"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table98.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="146" xr:uid="{C9EC3676-CBD6-4F5A-9612-FBD99DC7D3D4}" name="PharmaCert147" displayName="PharmaCert147" ref="A2:A18" totalsRowShown="0" headerRowDxfId="161" dataDxfId="160">
+  <autoFilter ref="A2:A18" xr:uid="{C9EC3676-CBD6-4F5A-9612-FBD99DC7D3D4}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A18">
+    <sortCondition ref="A3:A18"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{B4860ABF-8201-4BA6-A4E4-85A7B2D8675C}" name="Third Party Environmental Certifications" dataDxfId="159"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table99.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="147" xr:uid="{0D53C8D6-6D2C-48EB-A471-0ED4ACCD5AA0}" name="PharmaStd148" displayName="PharmaStd148" ref="A20:A26" totalsRowShown="0" headerRowDxfId="158" dataDxfId="157">
+  <autoFilter ref="A20:A26" xr:uid="{0D53C8D6-6D2C-48EB-A471-0ED4ACCD5AA0}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A21:A26">
+    <sortCondition ref="A21:A26"/>
+  </sortState>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{1F15C651-2004-4656-A0A9-4A61CB923738}" name="Environmental Standards" dataDxfId="156"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2462,11827 +13723,20655 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massosd.gob2g.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/59CNOjDvYng" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massosd.gob2g.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/59CNOjDvYng" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table31.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table32.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table35.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table38.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table43.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table41.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table46.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table44.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table49.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table47.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table51.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table50.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table55.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table54.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table53.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table58.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table57.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table56.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table61.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table60.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table59.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table64.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table63.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table62.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table67.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table66.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table65.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table69.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table68.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table73.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table72.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table71.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table76.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table75.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table74.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table78.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table77.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table79.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table82.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table81.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table80.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table85.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table84.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table83.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table88.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table87.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table86.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table91.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table90.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table89.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table94.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table93.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table92.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table97.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table96.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table95.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table100.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table99.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table98.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table103.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table102.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table101.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table106.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table105.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table104.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table109.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table108.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table107.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table112.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table111.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table110.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table114.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table113.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table115.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table118.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table117.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table116.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table121.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table120.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table119.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table124.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table123.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table122.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table127.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table126.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table125.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table130.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table129.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table128.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table133.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table132.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table131.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table136.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table135.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table134.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table139.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table138.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table137.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table142.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table141.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table140.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table145.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table144.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table143.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table148.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table147.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table146.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table151.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table150.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table149.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D801E49-E64E-4D79-ABE2-4DDAE8CDE009}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:I57"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U9" sqref="U9"/>
+    <sheetView tabSelected="1" zoomScale="94" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="1" width="20.54296875" customWidth="1"/>
+    <col min="1" max="1" width="108.81640625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="56" style="21" customWidth="1"/>
+    <col min="3" max="16384" width="8.81640625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.5">
-[...36 lines deleted...]
-      <c r="A11" s="20" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="B11" s="19"/>
-[...4 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+    </row>
+    <row r="2" spans="1:8" ht="182" customHeight="1">
+      <c r="A2" s="6" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="29" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="3" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="33.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="C5" s="14"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="9" t="s">
+        <v>468</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="9" t="s">
+        <v>467</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="9" t="s">
         <v>386</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...115 lines deleted...]
-    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="B26" s="10" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
       <c r="A27" s="9" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+        <v>457</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
       <c r="A28" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="9" t="s">
+        <v>568</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="9" t="s">
+        <v>571</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="6" t="s">
         <v>509</v>
       </c>
-      <c r="B28" s="4" t="s">
-[...233 lines deleted...]
-      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="6"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B13:B54">
-    <sortCondition ref="B12:B54"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:A51">
+    <sortCondition ref="A6:A51"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="A9" r:id="rId1" xr:uid="{1F13BCFD-745F-400C-9FD3-CC4426D90380}"/>
-[...43 lines deleted...]
-    <hyperlink ref="A55" location="'VEH115'!A1" display="VEH115" xr:uid="{FFA5855C-436F-41D5-A7F0-A2CFCFD8AFF7}"/>
+    <hyperlink ref="A4" r:id="rId1" xr:uid="{1F13BCFD-745F-400C-9FD3-CC4426D90380}"/>
+    <hyperlink ref="B26" location="'GRO40'!A1" display="GRO40 tab" xr:uid="{4274B537-457B-4E3D-B7B5-0CB1249C00E0}"/>
+    <hyperlink ref="A3" r:id="rId2" xr:uid="{67AFB842-0016-42EC-808D-ABE6C59421F5}"/>
+    <hyperlink ref="B39" location="'OFF48'!A1" display="OFF48 tab" xr:uid="{2B37BD1A-A879-48B3-B200-3093667CB6A2}"/>
+    <hyperlink ref="B17" location="'FAC121'!A1" display="FAC121 tab" xr:uid="{0954F273-D85B-4640-97B2-7065E2F4D110}"/>
+    <hyperlink ref="B47" location="'PSE01'!A1" display="PSE01 tab" xr:uid="{953869F6-BC56-49E5-B48A-E1BE0829D4C4}"/>
+    <hyperlink ref="B33" location="'ITC80'!A1" display="ITC80 tab" xr:uid="{364E96D3-384F-4032-A84E-7A52B56EA2DE}"/>
+    <hyperlink ref="B35" location="Overview!A1" display="ITT72 Category 1 tab" xr:uid="{76DBCDD1-C524-493D-BCA8-1B5E80AA0708}"/>
+    <hyperlink ref="B45" location="'PRF76'!A1" display="PRF76 tab" xr:uid="{FB13A9D8-D822-4922-847C-4CB77011764E}"/>
+    <hyperlink ref="B48" location="'VEH110'!A1" display="VEH110 tab" xr:uid="{DF1E7AD2-9C9C-48B7-ADAD-5A6F6096935F}"/>
+    <hyperlink ref="B49" location="'VEH111'!A1" display="VEH111 tab" xr:uid="{630B8504-12BD-4891-8D35-59DBAA51362E}"/>
+    <hyperlink ref="B50" location="'VEH112'!A1" display="VEH112 tab" xr:uid="{DE30EB85-0D6F-40D8-BA4D-00D7DFE22065}"/>
+    <hyperlink ref="B51" location="'VEH114'!A1" display="VEH114 tab" xr:uid="{631AABBF-F5AF-4A4B-BBFA-2C9B1880A5F3}"/>
+    <hyperlink ref="B32" location="'ITC73'!A1" display="ITC73 tab" xr:uid="{A51405CD-450C-46B9-833E-3D2029BAC71C}"/>
+    <hyperlink ref="B10" location="'FAC110'!A1" display="FAC110 tab" xr:uid="{0016270A-A000-444B-A7FC-F83F45E53980}"/>
+    <hyperlink ref="B13" location="'FAC116'!A1" display="FAC116 tab" xr:uid="{87F9CF2E-A8FD-4EC6-8119-BAD70DB0FF6B}"/>
+    <hyperlink ref="B14" location="'FAC118'!A1" display="FAC118 tab" xr:uid="{E39D3369-7FD0-4144-973F-7DA0FDBC0EED}"/>
+    <hyperlink ref="B29" location="'HLS06'!A1" display="HLS06 tab" xr:uid="{CFB612A1-1E6B-456C-999C-668E10E0FF3F}"/>
+    <hyperlink ref="B22" location="'FAC127'!A1" display="FAC127 tab" xr:uid="{BEEBB7DE-5F29-44A9-A377-132F7DE0D900}"/>
+    <hyperlink ref="B15" location="'FAC119'!A1" display="FAC119 tab" xr:uid="{C97BC0B7-2E74-4FE8-A31C-95F37B05F1D2}"/>
+    <hyperlink ref="B24" location="'GRO38'!A1" display="GRO38 tab" xr:uid="{D4764DB4-8926-4152-85B6-317C1956B827}"/>
+    <hyperlink ref="B25" location="'GRO39'!A1" display="GRO39 tab" xr:uid="{20273E08-E6CE-4238-806E-B12B41FC2DA4}"/>
+    <hyperlink ref="B31" location="'HSP45'!A1" display="HSP45 tab" xr:uid="{A3066010-D8E4-440A-82EE-47CC8F1770AB}"/>
+    <hyperlink ref="B12" location="'FAC113'!A1" display="FAC113 tab" xr:uid="{90965341-A316-4790-A329-6A64AC5B15CE}"/>
+    <hyperlink ref="B7" location="'ENE52'!A1" display="ENE52 tab" xr:uid="{667C0E64-C1E1-4DBD-86DB-306D4EF70349}"/>
+    <hyperlink ref="B9" location="'FAC86'!A1" display="FAC86 tab" xr:uid="{EE3B2ABC-DB32-4FB7-BD61-4D3A5B1120DC}"/>
+    <hyperlink ref="B30" location="'HSP44'!A1" display="HSP44 tab" xr:uid="{1A9962BF-F5E3-4F6F-B2C4-4BA428A22EB5}"/>
+    <hyperlink ref="B6" location="'CLT09'!A1" display="CLT09 tab" xr:uid="{5B0ED1B2-B8FA-4DD7-872D-3FD50C0DBB1C}"/>
+    <hyperlink ref="B20" location="'FAC124'!A1" display="FAC124 tab" xr:uid="{A888968E-B231-45A8-9870-F131DFF6878E}"/>
+    <hyperlink ref="B18" location="'FAC122'!A1" display="FAC122 tab" xr:uid="{D4D12B4A-0332-4F43-8D4F-FEFC964A9F27}"/>
+    <hyperlink ref="B27" location="'GRO41'!A1" display="GRO41 tab" xr:uid="{EDE51B7D-5DB2-4AB0-8A84-FAFA9F281D0C}"/>
+    <hyperlink ref="B53" location="'VEH119'!A1" display="VEH119 tab" xr:uid="{253CBE60-4C1C-431C-B642-5E60676C4F8B}"/>
+    <hyperlink ref="B41" location="'OFF51'!A1" display="OFF51 tab" xr:uid="{11808690-D315-478B-8615-EC1C2C660793}"/>
+    <hyperlink ref="B40" location="'OFF50'!A1" display="OFF50 tab" xr:uid="{0E2BE5B6-039A-485D-A8CC-DC82F16DDC08}"/>
+    <hyperlink ref="B42" location="'OFF52'!A1" display="OFF52 tab" xr:uid="{0EDAC3D3-1858-473B-BF24-228D3DB1BF50}"/>
+    <hyperlink ref="B43" location="'OFF53'!A1" display="OFF53 tab" xr:uid="{41C6B8DF-70F1-4908-A707-6388D86B88AF}"/>
+    <hyperlink ref="B21" location="'FAC126'!A1" display="FAC126 tab" xr:uid="{382060AF-FE0F-47C7-B0C3-7ECAECA2C674}"/>
+    <hyperlink ref="B8" location="'ENE53'!A1" display="ENE53 tab" xr:uid="{141A2059-B054-4DF3-BF54-26212B84BBC3}"/>
+    <hyperlink ref="B23" location="'FAC131'!A1" display="FAC131 tab" xr:uid="{3548061A-28B9-4699-A448-85F0D24AD711}"/>
+    <hyperlink ref="B34" location="'ITE001'!A1" display="ITE001 tab" xr:uid="{8B85AADD-DD9E-4675-BEC7-7856B2AA075E}"/>
+    <hyperlink ref="B11" location="'FAC111'!A1" display="FAC111 tab" xr:uid="{C6538913-6C8F-41C2-B8C9-674A8EDFDC2E}"/>
+    <hyperlink ref="B28" location="'GRO42'!A1" display="GRO42 tab" xr:uid="{50AF49B7-C7FF-4AF0-B9FE-6B2E4453CAC4}"/>
+    <hyperlink ref="B54" location="'WMR001'!A1" display="WMR001 tab" xr:uid="{7532D088-6D20-47D8-84C0-5B3625CB447D}"/>
+    <hyperlink ref="B38" location="'MRO001'!A1" display="MRO001 tab" xr:uid="{F5888320-78BD-4D53-A08E-38D7CAC7AC30}"/>
+    <hyperlink ref="B52" location="'VEH115'!A1" display="VEH115 tab" xr:uid="{FFA5855C-436F-41D5-A7F0-A2CFCFD8AFF7}"/>
+    <hyperlink ref="B16" location="'FAC120'!A1" display="FAC120 tab" xr:uid="{29FACC5C-346F-42B3-916C-F8AC17E33454}"/>
+    <hyperlink ref="B19" location="'FAC123'!A1" display="FAC123 tab" xr:uid="{A2C95CFA-B016-4A4A-8A77-EBA80A273C46}"/>
+    <hyperlink ref="B36" location="'ITT72 Cat 2-7'!A1" display="ITT72 Category 2-7 tab" xr:uid="{F4D61B56-B213-4225-BE86-C7B046D696E1}"/>
+    <hyperlink ref="B37" location="'MED56'!A1" display="MED56" xr:uid="{C404FBA3-199B-4EF4-B5CF-C551BE3C408E}"/>
+    <hyperlink ref="B44" location="'OFF54'!A1" display="OFF54" xr:uid="{9DA5ADE3-EAD8-47FF-B7AA-0E158240E5F7}"/>
+    <hyperlink ref="B46" location="'PRF86'!A1" display="PRF86" xr:uid="{3271E750-AC4B-4FA2-8095-A11BE348E5AA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <tableParts count="1">
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCC2F6C5-9C99-4DD9-B5C3-0E644D4EBA91}">
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="63.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.08984375" customWidth="1"/>
+    <col min="1" max="1" width="78.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="18.5">
       <c r="A1" s="18" t="s">
-        <v>414</v>
-[...32 lines deleted...]
-      <c r="C5" s="7" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
-[...100 lines deleted...]
-      <c r="A36" s="1"/>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9110ECBD-AC71-407B-B4E8-43014AAFBAA7}">
-  <dimension ref="A1:C20"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView zoomScale="108" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="56.6328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="68.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...60 lines deleted...]
-      <c r="C20" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <tableParts count="3">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE127CDC-23E4-4195-9890-DE78BB55F561}">
-  <dimension ref="A1:E99"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView topLeftCell="A36" workbookViewId="0">
+      <selection activeCell="A52" sqref="A52:A74"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="88.1796875" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="85.90625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="117.08984375" customWidth="1"/>
+    <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
         <v>142</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" ht="29">
+      <c r="A49" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
         <v>143</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="A4" s="6" t="s">
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
         <v>146</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="6" t="s">
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
         <v>149</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="6" t="s">
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
         <v>152</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="6" t="s">
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" t="s">
         <v>155</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="6" t="s">
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
         <v>158</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-      <c r="C10" s="7" t="s">
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C11" s="7" t="s">
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C12" s="7" t="s">
+    <row r="62" spans="1:1">
+      <c r="A62" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C13" s="7" t="s">
+    <row r="63" spans="1:1">
+      <c r="A63" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C14" s="7" t="s">
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C15" s="7" t="s">
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C16" s="7" t="s">
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C17" s="7" t="s">
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C18" s="7" t="s">
+    <row r="68" spans="1:1">
+      <c r="A68" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C19" s="7" t="s">
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C20" s="7" t="s">
+    <row r="70" spans="1:1">
+      <c r="A70" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C21" s="7" t="s">
+    <row r="71" spans="1:1">
+      <c r="A71" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C22" s="7" t="s">
+    <row r="72" spans="1:1">
+      <c r="A72" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C23" s="7" t="s">
+    <row r="73" spans="1:1">
+      <c r="A73" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C24" s="7" t="s">
+    <row r="74" spans="1:1">
+      <c r="A74" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
-[...243 lines deleted...]
-      <c r="A99" s="1"/>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:B14">
-    <sortCondition ref="B3:B14"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A37:A48">
+    <sortCondition ref="A37:A48"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <tableParts count="3">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C909E3BB-FBE4-499F-81DE-BF8E96116D90}">
   <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="78.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="128.6328125" customWidth="1"/>
+    <col min="2" max="2" width="75.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="5" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
         <v>142</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...11 lines deleted...]
-      <c r="C3" s="7" t="s">
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
         <v>145</v>
       </c>
-      <c r="E3" s="7"/>
-[...2 lines deleted...]
-      <c r="A4" s="6" t="s">
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
         <v>143</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="6" t="s">
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
         <v>146</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A7" s="6" t="s">
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
         <v>149</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="A8" s="6" t="s">
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" t="s">
         <v>152</v>
       </c>
-      <c r="B8" t="s">
-[...8 lines deleted...]
-      <c r="A9" s="6" t="s">
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" t="s">
         <v>155</v>
       </c>
-      <c r="B9" t="s">
-[...8 lines deleted...]
-      <c r="A10" s="6" t="s">
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" t="s">
         <v>158</v>
       </c>
-      <c r="B10" t="s">
-[...20 lines deleted...]
-      <c r="A12" s="6" t="s">
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" t="s">
         <v>161</v>
       </c>
-      <c r="B12" t="s">
-[...35 lines deleted...]
-      <c r="B15" s="7" t="s">
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" t="s">
         <v>165</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...29 lines deleted...]
-      <c r="C18" s="7" t="s">
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" t="s">
         <v>167</v>
       </c>
-      <c r="E18" s="7"/>
-[...5 lines deleted...]
-      <c r="C19" s="7" t="s">
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" t="s">
         <v>169</v>
       </c>
-      <c r="E19" s="7"/>
-[...5 lines deleted...]
-      <c r="C20" s="7" t="s">
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" t="s">
         <v>171</v>
       </c>
-      <c r="E20" s="7"/>
-[...32 lines deleted...]
-      <c r="C24" s="7" t="s">
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" t="s">
         <v>177</v>
       </c>
-      <c r="E24" s="7"/>
-[...5 lines deleted...]
-      <c r="C25" s="7" t="s">
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" t="s">
         <v>179</v>
       </c>
-      <c r="E25" s="7"/>
-[...14 lines deleted...]
-      <c r="C27" s="7" t="s">
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C28" s="7" t="s">
+    <row r="90" spans="1:1">
+      <c r="A90" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C29" s="7" t="s">
+    <row r="91" spans="1:1">
+      <c r="A91" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C31" s="7" t="s">
+    <row r="93" spans="1:1">
+      <c r="A93" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C32" s="7" t="s">
+    <row r="94" spans="1:1">
+      <c r="A94" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C34" s="7" t="s">
+    <row r="96" spans="1:1">
+      <c r="A96" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C35" s="7" t="s">
+    <row r="97" spans="1:1">
+      <c r="A97" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C36" s="7" t="s">
+    <row r="98" spans="1:1">
+      <c r="A98" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
-[...217 lines deleted...]
-      <c r="A103" s="1"/>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFD33C53-F641-420D-92F0-7D6BEE2C4BEA}">
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="A26" sqref="A26:A48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="43.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="84.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="C3" s="10" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
-[...88 lines deleted...]
-      <c r="C14" s="7" t="s">
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C15" s="7" t="s">
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C16" s="7" t="s">
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C17" s="7" t="s">
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="A19" s="6" t="s">
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
         <v>204</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...31 lines deleted...]
-      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09E498EA-1304-46CD-9300-7282C22D2FD0}">
-  <dimension ref="A1:C14"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="71.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="C3" s="10" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>219</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
-[...52 lines deleted...]
-      </c>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C14">
     <sortCondition ref="C3:C14"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FABDA56C-F7CC-4339-B982-3817B221C753}">
-  <dimension ref="A1:C21"/>
+  <dimension ref="A1:D105"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="43.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="109.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="C3" s="10" t="s">
+    <row r="1" spans="1:4" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="D3" s="16"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
-[...30 lines deleted...]
-      <c r="C7" t="s">
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C9" s="7" t="s">
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C10" s="7" t="s">
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C11" s="7" t="s">
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C12" s="7" t="s">
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C14" s="7" t="s">
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C15" s="7" t="s">
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C16" s="7" t="s">
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="C19" s="7" t="s">
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      </c>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
+    </row>
+    <row r="104" spans="1:1">
+      <c r="A104" s="16"/>
+    </row>
+    <row r="105" spans="1:1">
+      <c r="A105" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C3:C21">
-    <sortCondition ref="C3:C21"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A27:A45">
+    <sortCondition ref="A27:A45"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C703C992-BBC6-4AB5-A430-D2907280C7BC}">
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="91" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="101.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" ht="29">
+      <c r="A61" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
-[...67 lines deleted...]
-      <c r="A8" s="6" t="s">
+    <row r="68" spans="1:1">
+      <c r="A68" t="s">
         <v>152</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="6" t="s">
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" t="s">
         <v>155</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="6" t="s">
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" t="s">
         <v>158</v>
       </c>
-      <c r="B10" t="s">
-[...18 lines deleted...]
-      <c r="A12" s="6" t="s">
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" t="s">
         <v>161</v>
       </c>
-      <c r="B12" t="s">
-[...32 lines deleted...]
-      <c r="B15" s="7" t="s">
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" t="s">
         <v>165</v>
       </c>
-      <c r="C15" t="s">
-[...26 lines deleted...]
-      <c r="C18" s="7" t="s">
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C19" s="7" t="s">
+    <row r="81" spans="1:1">
+      <c r="A81" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C20" s="7" t="s">
+    <row r="82" spans="1:1">
+      <c r="A82" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="C24" s="7" t="s">
+    <row r="85" spans="1:1">
+      <c r="A85" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C25" s="7" t="s">
+    <row r="87" spans="1:1">
+      <c r="A87" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C27" s="7" t="s">
+    <row r="89" spans="1:1">
+      <c r="A89" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C28" t="s">
+    <row r="90" spans="1:1">
+      <c r="A90" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C29" s="7" t="s">
+    <row r="91" spans="1:1">
+      <c r="A91" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C31" s="7" t="s">
+    <row r="93" spans="1:1">
+      <c r="A93" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C32" s="7" t="s">
+    <row r="94" spans="1:1">
+      <c r="A94" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C34" s="7" t="s">
+    <row r="96" spans="1:1">
+      <c r="A96" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C35" t="s">
+    <row r="97" spans="1:1">
+      <c r="A97" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C36" s="7" t="s">
+    <row r="98" spans="1:1">
+      <c r="A98" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
-[...216 lines deleted...]
-      <c r="A102" s="1"/>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{316ED966-BAC0-4595-9290-CCF0B6A36E3D}">
   <dimension ref="A1:E103"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="78.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="136" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="5" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
         <v>142</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...11 lines deleted...]
-      <c r="C3" s="7" t="s">
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
         <v>145</v>
       </c>
-      <c r="E3" s="7"/>
-[...2 lines deleted...]
-      <c r="A4" s="6" t="s">
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
         <v>143</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...20 lines deleted...]
-      <c r="A6" s="6" t="s">
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
         <v>146</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A7" s="6" t="s">
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
         <v>149</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="A8" s="6" t="s">
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" t="s">
         <v>152</v>
       </c>
-      <c r="B8" t="s">
-[...8 lines deleted...]
-      <c r="A9" s="6" t="s">
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" t="s">
         <v>155</v>
       </c>
-      <c r="B9" t="s">
-[...8 lines deleted...]
-      <c r="A10" s="6" t="s">
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" t="s">
         <v>158</v>
       </c>
-      <c r="B10" t="s">
-[...20 lines deleted...]
-      <c r="A12" s="6" t="s">
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" t="s">
         <v>161</v>
       </c>
-      <c r="B12" t="s">
-[...35 lines deleted...]
-      <c r="B15" s="7" t="s">
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" t="s">
         <v>165</v>
       </c>
-      <c r="C15" t="s">
-[...29 lines deleted...]
-      <c r="C18" s="7" t="s">
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" t="s">
         <v>167</v>
       </c>
-      <c r="E18" s="7"/>
-[...5 lines deleted...]
-      <c r="C19" s="7" t="s">
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" t="s">
         <v>169</v>
       </c>
-      <c r="E19" s="7"/>
-[...5 lines deleted...]
-      <c r="C20" s="7" t="s">
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" t="s">
         <v>171</v>
       </c>
-      <c r="E20" s="7"/>
-[...32 lines deleted...]
-      <c r="C24" s="7" t="s">
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" t="s">
         <v>177</v>
       </c>
-      <c r="E24" s="7"/>
-[...5 lines deleted...]
-      <c r="C25" s="7" t="s">
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" t="s">
         <v>179</v>
       </c>
-      <c r="E25" s="7"/>
-[...14 lines deleted...]
-      <c r="C27" s="7" t="s">
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C28" t="s">
+    <row r="90" spans="1:1">
+      <c r="A90" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C29" s="7" t="s">
+    <row r="91" spans="1:1">
+      <c r="A91" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C31" s="7" t="s">
+    <row r="93" spans="1:1">
+      <c r="A93" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C32" s="7" t="s">
+    <row r="94" spans="1:1">
+      <c r="A94" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C34" s="7" t="s">
+    <row r="96" spans="1:1">
+      <c r="A96" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C35" t="s">
+    <row r="97" spans="1:1">
+      <c r="A97" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C36" s="7" t="s">
+    <row r="98" spans="1:1">
+      <c r="A98" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
-[...219 lines deleted...]
-      <c r="A103" s="1"/>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:B16">
-    <sortCondition ref="B3:B16"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A48:A61">
+    <sortCondition ref="A48:A61"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55625EB3-4D29-494E-A2F4-B0CBBBF44F2E}">
-  <dimension ref="A1:E71"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...5 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="49.453125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...237 lines deleted...]
-      <c r="A71" s="1"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>300</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56462554-1337-4FAF-9C3E-EAB9495564F6}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:A147"/>
+  <dimension ref="A1:A148"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+    <sheetView topLeftCell="A112" workbookViewId="0">
+      <selection activeCell="A147" sqref="A147"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="26.6328125" customWidth="1"/>
+    <col min="1" max="1" width="55.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:1" ht="15.5">
+      <c r="A1" s="1" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="15.5">
+      <c r="A2" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="15.5">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:1" ht="15.5">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A4" s="3" t="s">
+    <row r="5" spans="1:1" ht="15.5">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A5" s="3" t="s">
+    <row r="6" spans="1:1" ht="15.5">
+      <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A6" s="3" t="s">
+    <row r="7" spans="1:1" ht="15.5">
+      <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A7" s="3" t="s">
+    <row r="8" spans="1:1" ht="15.5">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A8" s="3" t="s">
+    <row r="9" spans="1:1" ht="15.5">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:1" ht="15.5">
+      <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A10" s="3" t="s">
+    <row r="11" spans="1:1" ht="15.5">
+      <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A11" s="3" t="s">
+    <row r="12" spans="1:1" ht="15.5">
+      <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A12" s="3" t="s">
+    <row r="13" spans="1:1" ht="15.5">
+      <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A13" s="3" t="s">
+    <row r="14" spans="1:1" ht="15.5">
+      <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A14" s="3" t="s">
+    <row r="15" spans="1:1" ht="15.5">
+      <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A15" s="3" t="s">
+    <row r="16" spans="1:1" ht="15.5">
+      <c r="A16" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A16" s="3" t="s">
+    <row r="17" spans="1:1" ht="15.5">
+      <c r="A17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A17" s="3" t="s">
+    <row r="18" spans="1:1" ht="15.5">
+      <c r="A18" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A18" s="3" t="s">
+    <row r="19" spans="1:1" ht="15.5">
+      <c r="A19" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A19" s="3" t="s">
+    <row r="20" spans="1:1" ht="15.5">
+      <c r="A20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A20" s="3" t="s">
+    <row r="21" spans="1:1" ht="15.5">
+      <c r="A21" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A21" s="3" t="s">
+    <row r="22" spans="1:1" ht="15.5">
+      <c r="A22" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" ht="15.5">
+      <c r="A23" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A22" s="3" t="s">
+    <row r="24" spans="1:1" ht="15.5">
+      <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A24" s="3" t="s">
+    <row r="25" spans="1:1" ht="15.5">
+      <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A25" s="3" t="s">
+    <row r="26" spans="1:1" ht="15.5">
+      <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A26" s="3" t="s">
+    <row r="27" spans="1:1" ht="15.5">
+      <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A27" s="3" t="s">
+    <row r="28" spans="1:1" ht="15.5">
+      <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A28" s="3" t="s">
+    <row r="29" spans="1:1" ht="15.5">
+      <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A29" s="3" t="s">
+    <row r="30" spans="1:1" ht="15.5">
+      <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A30" s="3" t="s">
+    <row r="31" spans="1:1" ht="15.5">
+      <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A31" s="3" t="s">
+    <row r="32" spans="1:1" ht="15.5">
+      <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A32" s="3" t="s">
+    <row r="33" spans="1:1" ht="15.5">
+      <c r="A33" s="2" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A33" s="3" t="s">
+    <row r="34" spans="1:1" ht="15.5">
+      <c r="A34" s="2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A34" s="3" t="s">
+    <row r="35" spans="1:1" ht="15.5">
+      <c r="A35" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A35" s="3" t="s">
+    <row r="36" spans="1:1" ht="15.5">
+      <c r="A36" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A36" s="3" t="s">
+    <row r="37" spans="1:1" ht="15.5">
+      <c r="A37" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" ht="15.5">
+      <c r="A38" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A37" s="3" t="s">
+    <row r="39" spans="1:1" ht="15.5">
+      <c r="A39" s="2" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A39" s="3" t="s">
+    <row r="40" spans="1:1" ht="15.5">
+      <c r="A40" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A40" s="3" t="s">
+    <row r="41" spans="1:1" ht="15.5">
+      <c r="A41" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A41" s="3" t="s">
+    <row r="42" spans="1:1" ht="15.5">
+      <c r="A42" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A42" s="3" t="s">
+    <row r="43" spans="1:1" ht="15.5">
+      <c r="A43" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A43" s="3" t="s">
+    <row r="44" spans="1:1" ht="15.5">
+      <c r="A44" s="2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A44" s="3" t="s">
+    <row r="45" spans="1:1" ht="15.5">
+      <c r="A45" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A45" s="3" t="s">
+    <row r="46" spans="1:1" ht="15.5">
+      <c r="A46" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A46" s="3" t="s">
+    <row r="47" spans="1:1" ht="15.5">
+      <c r="A47" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A47" s="3" t="s">
+    <row r="48" spans="1:1" ht="15.5">
+      <c r="A48" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A48" s="3" t="s">
+    <row r="49" spans="1:1" ht="15.5">
+      <c r="A49" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A49" s="3" t="s">
+    <row r="50" spans="1:1" ht="15.5">
+      <c r="A50" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A50" s="3" t="s">
+    <row r="51" spans="1:1" ht="15.5">
+      <c r="A51" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A51" s="3" t="s">
+    <row r="52" spans="1:1" ht="15.5">
+      <c r="A52" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A52" s="3" t="s">
+    <row r="53" spans="1:1" ht="15.5">
+      <c r="A53" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" ht="15.5">
+      <c r="A54" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A53" s="3" t="s">
+    <row r="55" spans="1:1" ht="15.5">
+      <c r="A55" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A55" s="3" t="s">
+    <row r="56" spans="1:1" ht="15.5">
+      <c r="A56" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A56" s="3" t="s">
+    <row r="57" spans="1:1" ht="15.5">
+      <c r="A57" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" ht="15.5">
+      <c r="A58" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A57" s="3" t="s">
+    <row r="59" spans="1:1" ht="15.5">
+      <c r="A59" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A59" s="3" t="s">
+    <row r="60" spans="1:1" ht="15.5">
+      <c r="A60" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A60" s="3" t="s">
+    <row r="61" spans="1:1" ht="15.5">
+      <c r="A61" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A61" s="3" t="s">
+    <row r="62" spans="1:1" ht="15.5">
+      <c r="A62" s="2" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A62" s="3" t="s">
+    <row r="63" spans="1:1" ht="15.5">
+      <c r="A63" s="2" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="63" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A63" s="3" t="s">
+    <row r="64" spans="1:1" ht="15.5">
+      <c r="A64" s="2" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="64" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A64" s="3" t="s">
+    <row r="65" spans="1:1" ht="15.5">
+      <c r="A65" s="2" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="65" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A65" s="3" t="s">
+    <row r="66" spans="1:1" ht="15.5">
+      <c r="A66" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="66" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A66" s="3" t="s">
+    <row r="67" spans="1:1" ht="15.5">
+      <c r="A67" s="2" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="67" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A67" s="3" t="s">
+    <row r="68" spans="1:1" ht="15.5">
+      <c r="A68" s="2" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="68" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A68" s="3" t="s">
+    <row r="69" spans="1:1" ht="15.5">
+      <c r="A69" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="69" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A69" s="3" t="s">
+    <row r="70" spans="1:1" ht="15.5">
+      <c r="A70" s="2" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="70" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A70" s="3" t="s">
+    <row r="71" spans="1:1" ht="15.5">
+      <c r="A71" s="2" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A71" s="3" t="s">
+    <row r="72" spans="1:1" ht="15.5">
+      <c r="A72" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="72" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A72" s="3" t="s">
+    <row r="73" spans="1:1" ht="15.5">
+      <c r="A73" s="2" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="73" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A73" s="3" t="s">
+    <row r="74" spans="1:1" ht="15.5">
+      <c r="A74" s="2" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="74" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A74" s="3" t="s">
+    <row r="75" spans="1:1" ht="15.5">
+      <c r="A75" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="75" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A75" s="3" t="s">
+    <row r="76" spans="1:1" ht="15.5">
+      <c r="A76" s="2" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="76" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A76" s="3" t="s">
+    <row r="77" spans="1:1" ht="15.5">
+      <c r="A77" s="2" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="77" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A77" s="3" t="s">
+    <row r="78" spans="1:1" ht="15.5">
+      <c r="A78" s="2" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="78" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A78" s="3" t="s">
+    <row r="79" spans="1:1" ht="15.5">
+      <c r="A79" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="79" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A79" s="3" t="s">
+    <row r="80" spans="1:1" ht="15.5">
+      <c r="A80" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="80" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A80" s="3" t="s">
+    <row r="81" spans="1:1" ht="15.5">
+      <c r="A81" s="2" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="81" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A81" s="3" t="s">
+    <row r="82" spans="1:1" ht="15.5">
+      <c r="A82" s="2" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="82" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A82" s="3" t="s">
+    <row r="83" spans="1:1" ht="15.5">
+      <c r="A83" s="2" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="83" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A83" s="3" t="s">
+    <row r="84" spans="1:1" ht="15.5">
+      <c r="A84" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="84" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A84" s="3" t="s">
+    <row r="85" spans="1:1" ht="15.5">
+      <c r="A85" s="2" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="85" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A85" s="3" t="s">
+    <row r="86" spans="1:1" ht="15.5">
+      <c r="A86" s="2" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="86" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A86" s="3" t="s">
+    <row r="87" spans="1:1" ht="15.5">
+      <c r="A87" s="2" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="87" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A87" s="3" t="s">
+    <row r="88" spans="1:1" ht="15.5">
+      <c r="A88" s="2" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="88" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A88" s="3" t="s">
+    <row r="89" spans="1:1" ht="15.5">
+      <c r="A89" s="2" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="89" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A89" s="3" t="s">
+    <row r="90" spans="1:1" ht="15.5">
+      <c r="A90" s="2" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="90" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A90" s="3" t="s">
+    <row r="91" spans="1:1" ht="15.5">
+      <c r="A91" s="2" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="91" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A91" s="3" t="s">
+    <row r="92" spans="1:1" ht="15.5">
+      <c r="A92" s="2" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="92" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A92" s="3" t="s">
+    <row r="93" spans="1:1" ht="15.5">
+      <c r="A93" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="93" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A93" s="3" t="s">
+    <row r="94" spans="1:1" ht="15.5">
+      <c r="A94" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="94" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A94" s="3" t="s">
+    <row r="95" spans="1:1" ht="15.5">
+      <c r="A95" s="2" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="95" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A95" s="3" t="s">
+    <row r="96" spans="1:1" ht="15.5">
+      <c r="A96" s="2" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="96" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A96" s="3" t="s">
+    <row r="97" spans="1:1" ht="15.5">
+      <c r="A97" s="2" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="97" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A97" s="3" t="s">
+    <row r="98" spans="1:1" ht="15.5">
+      <c r="A98" s="2" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="98" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A98" s="3" t="s">
+    <row r="99" spans="1:1" ht="15.5">
+      <c r="A99" s="2" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="99" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A99" s="3" t="s">
+    <row r="100" spans="1:1" ht="15.5">
+      <c r="A100" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="100" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A100" s="3" t="s">
+    <row r="101" spans="1:1" ht="15.5">
+      <c r="A101" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="101" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A101" s="3" t="s">
+    <row r="102" spans="1:1" ht="15.5">
+      <c r="A102" s="2" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="102" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A102" s="3" t="s">
+    <row r="103" spans="1:1" ht="15.5">
+      <c r="A103" s="2" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="103" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A103" s="3" t="s">
+    <row r="104" spans="1:1" ht="15.5">
+      <c r="A104" s="2" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="104" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A104" s="3" t="s">
+    <row r="105" spans="1:1" ht="15.5">
+      <c r="A105" s="2" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="105" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A105" s="3" t="s">
+    <row r="106" spans="1:1" ht="15.5">
+      <c r="A106" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" ht="15.5">
+      <c r="A107" s="2" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="106" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A106" s="3" t="s">
+    <row r="108" spans="1:1" ht="15.5">
+      <c r="A108" s="2" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="107" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A108" s="3" t="s">
+    <row r="109" spans="1:1" ht="15.5">
+      <c r="A109" s="2" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="109" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A109" s="3" t="s">
+    <row r="110" spans="1:1" ht="15.5">
+      <c r="A110" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="110" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A110" s="3" t="s">
+    <row r="111" spans="1:1" ht="15.5">
+      <c r="A111" s="2" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="111" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A111" s="3" t="s">
+    <row r="112" spans="1:1" ht="15.5">
+      <c r="A112" s="2" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="112" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A112" s="3" t="s">
+    <row r="113" spans="1:1" ht="15.5">
+      <c r="A113" s="2" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="113" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A113" s="3" t="s">
+    <row r="114" spans="1:1" ht="15.5">
+      <c r="A114" s="2" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="114" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A114" s="3" t="s">
+    <row r="115" spans="1:1" ht="15.5">
+      <c r="A115" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A115" s="3" t="s">
+    <row r="116" spans="1:1" ht="15.5">
+      <c r="A116" s="2" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A116" s="3" t="s">
+    <row r="117" spans="1:1" ht="15.5">
+      <c r="A117" s="2" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="117" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A117" s="3" t="s">
+    <row r="118" spans="1:1" ht="15.5">
+      <c r="A118" s="2" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="118" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A118" s="3" t="s">
+    <row r="119" spans="1:1" ht="15.5">
+      <c r="A119" s="2" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="119" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A119" s="3" t="s">
+    <row r="120" spans="1:1" ht="15.5">
+      <c r="A120" s="2" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="120" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A120" s="3" t="s">
+    <row r="121" spans="1:1" ht="15.5">
+      <c r="A121" s="2" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="121" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A121" s="3" t="s">
+    <row r="122" spans="1:1" ht="15.5">
+      <c r="A122" s="2" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="122" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A122" s="3" t="s">
+    <row r="123" spans="1:1" ht="15.5">
+      <c r="A123" s="2" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="123" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A123" s="3" t="s">
+    <row r="124" spans="1:1" ht="15.5">
+      <c r="A124" s="2" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="124" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A124" s="3" t="s">
+    <row r="125" spans="1:1" ht="15.5">
+      <c r="A125" s="2" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="125" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A125" s="3" t="s">
+    <row r="126" spans="1:1" ht="15.5">
+      <c r="A126" s="2" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="126" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A126" s="3" t="s">
+    <row r="127" spans="1:1" ht="15.5">
+      <c r="A127" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" ht="15.5">
+      <c r="A128" s="2" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="127" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A127" s="3" t="s">
+    <row r="129" spans="1:1" ht="15.5">
+      <c r="A129" s="2" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="128" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A129" s="3" t="s">
+    <row r="130" spans="1:1" ht="15.5">
+      <c r="A130" s="2" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="130" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A130" s="3" t="s">
+    <row r="131" spans="1:1" ht="15.5">
+      <c r="A131" s="2" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="131" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A131" s="3" t="s">
+    <row r="132" spans="1:1" ht="15.5">
+      <c r="A132" s="2" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="132" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A132" s="3" t="s">
+    <row r="133" spans="1:1" ht="15.5">
+      <c r="A133" s="2" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="133" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A133" s="3" t="s">
+    <row r="134" spans="1:1" ht="15.5">
+      <c r="A134" s="2" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="134" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A134" s="3" t="s">
+    <row r="135" spans="1:1" ht="15.5">
+      <c r="A135" s="2" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="135" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A135" s="3" t="s">
+    <row r="136" spans="1:1" ht="15.5">
+      <c r="A136" s="2" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="136" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A136" s="3" t="s">
+    <row r="137" spans="1:1" ht="15.5">
+      <c r="A137" s="2" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="137" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A137" s="3" t="s">
+    <row r="138" spans="1:1" ht="15.5">
+      <c r="A138" s="2" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="138" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A138" s="3" t="s">
+    <row r="139" spans="1:1" ht="15.5">
+      <c r="A139" s="2" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="139" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A139" s="3" t="s">
+    <row r="140" spans="1:1" ht="15.5">
+      <c r="A140" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="140" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A140" s="3" t="s">
+    <row r="141" spans="1:1" ht="15.5">
+      <c r="A141" s="2" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="141" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A141" s="3" t="s">
+    <row r="142" spans="1:1" ht="15.5">
+      <c r="A142" s="2" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="142" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A142" s="3" t="s">
+    <row r="143" spans="1:1" ht="15.5">
+      <c r="A143" s="2" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="143" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A143" s="3" t="s">
+    <row r="144" spans="1:1" ht="15.5">
+      <c r="A144" s="2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="144" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A144" s="3" t="s">
+    <row r="145" spans="1:1" ht="15.5">
+      <c r="A145" s="2" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="145" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A145" s="3" t="s">
+    <row r="146" spans="1:1" ht="15.5">
+      <c r="A146" s="2" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="146" spans="1:1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      </c>
+    <row r="147" spans="1:1" ht="15.5">
+      <c r="A147" s="2" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="148" spans="1:1" ht="15.5">
+      <c r="A148" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FAF0E1E-566B-4993-82EB-836044804172}">
-  <dimension ref="A1:E73"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...5 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...250 lines deleted...]
-      <c r="A73" s="1"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+      <c r="E4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>300</v>
+      </c>
+      <c r="B12" s="16"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C3:C6">
-    <sortCondition ref="C3:C6"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:A12">
+    <sortCondition ref="A9:A12"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEDA6221-581B-44DB-BA57-B68CFF6DB0F0}">
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...4 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="18.5">
       <c r="A1" s="18" t="s">
-        <v>515</v>
-[...29 lines deleted...]
-      <c r="C5" s="7" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
-[...100 lines deleted...]
-      <c r="A36" s="1"/>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DDDE33C-CFA2-4B83-B989-EB4F03209942}">
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="63.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.08984375" customWidth="1"/>
+    <col min="1" max="1" width="67" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...167 lines deleted...]
-      <c r="A36" s="1"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5009F63D-909D-4C67-ACAE-7EEE80571342}">
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...4 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...145 lines deleted...]
-      <c r="A36" s="1"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C11">
     <sortCondition ref="A3:A11"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2575C38E-6B98-4F08-A4C7-36753458657D}">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:D103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="94.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="1" spans="1:4" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="D3" s="16"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="16" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="16" t="s">
         <v>206</v>
       </c>
-      <c r="G2" s="3"/>
-[...32 lines deleted...]
-      <c r="A6" t="s">
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="16" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="16" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="16" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="16"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
         <v>207</v>
       </c>
-      <c r="C6" t="s">
-[...44 lines deleted...]
-      <c r="G11" s="3"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A10">
-    <sortCondition ref="A3:A10"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A11">
+    <sortCondition ref="A3:A11"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5816F95-F829-4FF9-A795-CEF65F7EB1FA}">
-  <dimension ref="A1:C34"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="63.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.08984375" customWidth="1"/>
+    <col min="1" max="1" width="91.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...157 lines deleted...]
-      <c r="A34" s="1"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AECE0CB-7877-4EBA-B037-553BAD3BCA36}">
-  <dimension ref="A1:C22"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="68.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.6328125" customWidth="1"/>
+    <col min="1" max="1" width="82.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
-[...125 lines deleted...]
-      <c r="A22" s="6"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A22">
     <sortCondition ref="A3:A22"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F772E561-09CE-4CFC-84E9-BFA0DF67051C}">
-  <dimension ref="A1:E94"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="78.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="137.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
         <v>142</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
         <v>143</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="6" t="s">
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
         <v>155</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A5" s="6" t="s">
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
         <v>158</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A6" s="6" t="s">
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
         <v>161</v>
       </c>
-      <c r="B6" s="7" t="s">
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
         <v>165</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...29 lines deleted...]
-      <c r="A9" s="6" t="s">
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
         <v>207</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...88 lines deleted...]
-      <c r="C18" s="7" t="s">
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
         <v>185</v>
       </c>
-      <c r="E18" s="10"/>
-[...23 lines deleted...]
-      <c r="C21" s="7" t="s">
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" t="s">
         <v>187</v>
       </c>
-      <c r="E21" s="7"/>
-[...14 lines deleted...]
-      <c r="C23" s="7" t="s">
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
         <v>189</v>
       </c>
-      <c r="E23" s="7"/>
-[...23 lines deleted...]
-      <c r="C26" s="7" t="s">
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
         <v>195</v>
       </c>
-      <c r="E26" s="7"/>
-[...213 lines deleted...]
-      <c r="A94" s="1"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A29">
     <sortCondition ref="A3:A29"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AA84438-5F34-48E4-B06B-E35B0EC4818E}">
-  <dimension ref="A1:C37"/>
+  <dimension ref="A1:E101"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="128.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="5" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
         <v>142</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...40 lines deleted...]
-      <c r="B6" s="1" t="s">
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
         <v>271</v>
       </c>
-      <c r="C6" t="s">
-[...26 lines deleted...]
-      <c r="A9" s="6" t="s">
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16" t="s">
         <v>164</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...46 lines deleted...]
-      <c r="C13" t="s">
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
-[...121 lines deleted...]
-      <c r="A37" s="6"/>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A34">
-    <sortCondition ref="A3:A34"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A33">
+    <sortCondition ref="A3:A33"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <tableParts count="3">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9777E613-BCEB-4564-A547-956B01A7334D}">
-  <dimension ref="A1:E95"/>
+  <dimension ref="A1:E100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="105.6328125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" ht="29">
+      <c r="A46" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A36:A44">
+    <sortCondition ref="A44"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C270713F-14D8-4AF8-85D7-F761501D902A}">
+  <dimension ref="A1:E101"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="41.453125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="85.90625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A9">
+    <sortCondition ref="A3:A9"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E728135-8CB3-43F4-94E2-4D73E1EB41B8}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>250</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DABD51EB-414E-4C03-88C8-E9CF44F36451}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08E1957A-76ED-4F3D-9196-FCBB0D50CA6A}">
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...5 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...288 lines deleted...]
-      <c r="A30" s="6" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="C30" t="s">
-[...727 lines deleted...]
-      <c r="C23" s="7"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...262 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD862408-3132-454B-A4DE-3E2882BABE5B}">
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...4 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...100 lines deleted...]
-      <c r="C23" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>251</v>
+      </c>
+      <c r="B12" s="16"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5CCA89E-0D2C-4AEA-812B-15DB4940F11D}">
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="76.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...100 lines deleted...]
-      <c r="C23" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>251</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C730E01-6F90-4FF1-9BCC-685203180147}">
-  <dimension ref="A1:C22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0C069A-B459-4010-A63B-B02128346B1C}">
+  <dimension ref="A1:E74"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="63" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="47.36328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="105.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...32 lines deleted...]
-      <c r="B5" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
         <v>314</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...118 lines deleted...]
-      <c r="A18" t="s">
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      </c>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C730E01-6F90-4FF1-9BCC-685203180147}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="105.08984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A20">
     <sortCondition ref="A3:A20"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...152 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{041D6A68-5197-40AC-8667-DBD97061836D}">
-  <dimension ref="A1:C23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3F1FEEB-C30B-416B-A4D2-709E9FC74101}">
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:B5"/>
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="114.36328125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="19" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="20" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
-[...90 lines deleted...]
-      <c r="C23" s="7"/>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="20" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="20" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16" t="s">
+        <v>509</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DAD7F58-F35F-45D2-8C23-C9EC84CF6620}">
-  <dimension ref="A1:C29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{041D6A68-5197-40AC-8667-DBD97061836D}">
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:B5"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="68.90625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="99.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-      <c r="C4" s="10" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
-[...147 lines deleted...]
-      <c r="A27" s="6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="15" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      </c>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A29">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD83A479-83D1-44D2-AD65-C71363A95ABA}">
-  <dimension ref="A1:C22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DAD7F58-F35F-45D2-8C23-C9EC84CF6620}">
+  <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="72.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="121.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...185 lines deleted...]
-      </c>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>265</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>586</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A13">
-    <sortCondition ref="A3:A13"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A30">
+    <sortCondition ref="A3:A30"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A6E6971-2BB3-43F4-B983-A8EC88D2A99F}">
   <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="47.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="119.36328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="74.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...372 lines deleted...]
-      <c r="A102" s="1"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5673401-5A81-456C-9B6E-0FE8FE145A86}">
-  <dimension ref="A1:C31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD83A479-83D1-44D2-AD65-C71363A95ABA}">
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:B6"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="63.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="104" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...193 lines deleted...]
-      <c r="A27" s="6" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="15" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      </c>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C3:C16">
-    <sortCondition ref="C3:C16"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A12">
+    <sortCondition ref="A3:A12"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <tableParts count="3">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35247D14-E795-479D-A411-96F9BB3A1AA4}">
-  <dimension ref="A1:C17"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5673401-5A81-456C-9B6E-0FE8FE145A86}">
+  <dimension ref="A1:E101"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B33:B34"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="109.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...87 lines deleted...]
-      <c r="C17" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>265</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>586</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A40:A53">
+    <sortCondition ref="A40:A53"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86307063-B9F8-46C9-A3E9-19F4E2A03F6E}">
-  <dimension ref="A1:C19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6608A3A0-1654-4CB0-BAEE-FF94F737E959}">
+  <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C39" sqref="C39"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="59.7265625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="66.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="1" spans="1:1" ht="18.5">
+      <c r="A1" s="22" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="16" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="16" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="16" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="16" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="16" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="16" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="16" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="16" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="14" spans="1:1">
+      <c r="A14" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1">
+      <c r="A15" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
+        <v>509</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35247D14-E795-479D-A411-96F9BB3A1AA4}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="108.90625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>238</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45211051-5A83-48E5-A632-931131782D4F}">
+  <dimension ref="A1:B103"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="108.90625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="16" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="16" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="16" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="16"/>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="16" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>585</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86307063-B9F8-46C9-A3E9-19F4E2A03F6E}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A23" sqref="A23:A39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="129.6328125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="A5" t="s">
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
         <v>158</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
         <v>207</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...39 lines deleted...]
-      <c r="C11" s="7" t="s">
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="C14" s="7" t="s">
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A15" t="s">
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
         <v>204</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...14 lines deleted...]
-      <c r="C18" t="s">
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="19" spans="3:3" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:A15">
     <sortCondition ref="A3:A15"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...400 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C834398C-C6ED-4F01-83B0-F1C4099CD6DB}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="102.90625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>590</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:A15">
+    <sortCondition ref="A9:A15"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E2FEE82-D35B-4092-8490-A636DEAEC842}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:A16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="102.08984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:A16">
+    <sortCondition ref="A9:A16"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42A0CCF9-0BEB-4E4F-BA3C-7193FADEE882}">
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C26" sqref="C26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="85.453125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:A13">
+    <sortCondition ref="A9:A13"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D49730B-2D2A-41DC-BB9F-7BF2AE74402A}">
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:E102"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="92.54296875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>504</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:A18">
+    <sortCondition ref="A11:A18"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3679EE4F-3ACA-4106-B6C2-36EA92BA2ED0}">
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="47.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="67.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...125 lines deleted...]
-      <c r="C23" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="17" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>582</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C3:C10">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1695CB4-A509-4124-8438-86490E4A37D6}">
-  <dimension ref="A1:C24"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3:C12"/>
+      <selection activeCell="A11" sqref="A11:A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="116.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...127 lines deleted...]
-      <c r="C24" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>504</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DBEDE9A-8E10-4C37-9E91-14D17A0D1571}">
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K29" sqref="K29"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="52.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="42" customWidth="1"/>
+    <col min="1" max="1" width="98.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...104 lines deleted...]
-      <c r="C23" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>460</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84280059-1951-4CC0-BFB3-D5B68D4AA3AF}">
-  <dimension ref="A1:C20"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="43.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="104.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
-[...98 lines deleted...]
-      <c r="C20" s="7"/>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...127 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4B94777-B3FB-479B-AC99-DF3476DB4299}">
-  <dimension ref="A1:E77"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="59" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="71" customWidth="1"/>
+    <col min="1" max="1" width="67.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...44 lines deleted...]
-      <c r="A6" s="6" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>365</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
         <v>201</v>
       </c>
-      <c r="C6" t="s">
-[...244 lines deleted...]
-      <c r="A77" s="1"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D0466E0-7745-450D-B880-B7BF7C603658}">
-  <dimension ref="A1:C22"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B17:B18"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-[...4 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...106 lines deleted...]
-      <c r="C22" s="7"/>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="15" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>364</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="16"/>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="16"/>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="16"/>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2804C162-695D-4901-97EA-4B6C90215BCB}">
-  <dimension ref="A1:C20"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="43.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="65.36328125" customWidth="1"/>
+    <col min="1" max="1" width="92.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="16"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A5" s="10" t="s">
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
         <v>278</v>
       </c>
-      <c r="B5" s="7"/>
-[...85 lines deleted...]
-      <c r="C20" s="7"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11ED86F6-FFA9-4FCE-BFA9-E448002AE430}">
-  <dimension ref="A1:C9"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="59.6328125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="50.36328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="57.81640625" customWidth="1"/>
+    <col min="1" max="1" width="69.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
-[...63 lines deleted...]
-      </c>
+    <row r="1" spans="1:5" ht="18.5">
+      <c r="A1" s="18" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="E3" s="16"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="16" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="16" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11" s="16"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="15" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="16"/>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="16"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="16"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="16"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="16"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="16"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="16"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="16"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="16"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="16"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="16"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="16"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="16"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="16"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="16"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="16"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="16"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="16"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="16"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="16"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="16"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="16"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="16"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="16"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="16"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="16"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="16"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="16"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="16"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="16"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="16"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="16"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="16"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="16"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="16"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="16"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="16"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="16"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="16"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="16"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="16"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="16"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="16"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="16"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="16"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="16"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="16"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="16"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="16"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="16"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="16"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="16"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="16"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="16"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="16"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="16"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="16"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="16"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="16"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="16"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="16"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="16"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="16"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="16"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="16"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="16"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="16"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="16"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="16"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="16"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="16"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="16"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="16"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="16"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="16"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="16"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="16"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="16"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="16"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="16"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="16"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="446c7753b09ae5439db644e596fa4019" ns2:_="" ns3:_="">
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A528DB4F3B680049A1B6302570DB6599" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc9aad976e1496f67de81552ecc85e50">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5ac0d3a52bae470ab026609d665ea27" ns2:_="" ns3:_="">
     <xsd:import namespace="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -14431,167 +34520,213 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A K X J X X E g Z o F 6 l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P x A S Q 0 p Z u J X E h G j c N q V C I 3 w Y W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 n g + d W 1 w 0 Y M 1 P W S I Y Y o C D a q v D N Q Z G t 0 x X K F c 8 K 1 U J 1 n r Y J b B p p O t M t Q 4 d 0 4 J 8 d 5 j H + N + q E l E K S O H Y l O q R n c S f W T z X w 4 N W C d B a S T 4 / j V G R J g l F D O a x J h y s l B e G P g a 0 T z 4 2 f 5 A v h 5 b N w 5 a a A h 3 J S d L 5 O R 9 Q j w A U E s D B B Q A A g A I A C l y V 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A p c l d c K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A p c l d c S B m g X q U A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A K X J X X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A p c l d c K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A t o B t l h w X 6 U i P f 7 i t R i m g w A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D b j e l A b 0 f 1 L 2 E 8 Z T m a g p D + l z q i K x o R + U r n E y c f O y f 7 0 w A A A A A O g A A A A A I A A C A A A A B Q a S w 2 c G b Y 2 / l v c e O x L W A b s + 8 W v 8 C v x J E V t C G F T a C 7 S V A A A A A G 3 B o x 6 x g q r 0 k u 0 0 g m E 1 3 r J k V g s P V s D v e Z 7 b T x h A V s S W o d H Z P R 0 s H s y k i B z C t V Y j L F 4 J I S v 6 h X 6 r g H z s M 6 V m d R d r 9 U + o u z Y + f c x f 5 B z f 6 1 5 0 A A A A C S a A m Y B f + P 7 J K n Z 6 k U D W i 9 0 t k T F 3 6 F 2 D T A X i B Q 9 4 h B V W / D e R E P Q Z M 9 a z y + W t 2 A M B 5 9 x Q y i z e 9 p t y n G u i G j I I Q + < / D a t a M a s h u p > 
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9AA6A26-D4A9-4EB4-ADF0-7FFA016E687D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08901B7F-E5A8-4B64-AB9A-4D42945AED81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A8473DA-8EF8-4995-8E76-A4E6FE1A5668}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC3FA47-29AF-4EF5-BF7F-25FCCB2B887E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>49</vt:i4>
+        <vt:i4>52</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="49" baseType="lpstr">
+    <vt:vector size="52" baseType="lpstr">
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>Units of Measure</vt:lpstr>
-      <vt:lpstr>CLT08</vt:lpstr>
+      <vt:lpstr>CLT09</vt:lpstr>
       <vt:lpstr>ENE52</vt:lpstr>
       <vt:lpstr>ENE53</vt:lpstr>
       <vt:lpstr>FAC86</vt:lpstr>
       <vt:lpstr>FAC107</vt:lpstr>
       <vt:lpstr>FAC110</vt:lpstr>
       <vt:lpstr>FAC111</vt:lpstr>
       <vt:lpstr>FAC113</vt:lpstr>
       <vt:lpstr>FAC116</vt:lpstr>
       <vt:lpstr>FAC118</vt:lpstr>
       <vt:lpstr>FAC119</vt:lpstr>
       <vt:lpstr>FAC120</vt:lpstr>
       <vt:lpstr>FAC121</vt:lpstr>
       <vt:lpstr>FAC122</vt:lpstr>
       <vt:lpstr>FAC123</vt:lpstr>
       <vt:lpstr>FAC124</vt:lpstr>
       <vt:lpstr>FAC126</vt:lpstr>
       <vt:lpstr>FAC127</vt:lpstr>
       <vt:lpstr>FAC131</vt:lpstr>
       <vt:lpstr>GRO38</vt:lpstr>
       <vt:lpstr>GRO39</vt:lpstr>
       <vt:lpstr>GRO40</vt:lpstr>
       <vt:lpstr>GRO41</vt:lpstr>
       <vt:lpstr>GRO42</vt:lpstr>
       <vt:lpstr>HLS06</vt:lpstr>
       <vt:lpstr>HSP44</vt:lpstr>
       <vt:lpstr>HSP45</vt:lpstr>
       <vt:lpstr>ITC73</vt:lpstr>
       <vt:lpstr>ITC80</vt:lpstr>
       <vt:lpstr>ITE001</vt:lpstr>
       <vt:lpstr> ITT72 Cat 1</vt:lpstr>
       <vt:lpstr>ITT72 Cat 2-7</vt:lpstr>
+      <vt:lpstr>MED56</vt:lpstr>
       <vt:lpstr>MRO001</vt:lpstr>
       <vt:lpstr>OFF48</vt:lpstr>
       <vt:lpstr>OFF50</vt:lpstr>
       <vt:lpstr>OFF51</vt:lpstr>
       <vt:lpstr>OFF52</vt:lpstr>
       <vt:lpstr>OFF53</vt:lpstr>
+      <vt:lpstr>OFF54</vt:lpstr>
       <vt:lpstr>PRF76</vt:lpstr>
+      <vt:lpstr>PRF86</vt:lpstr>
       <vt:lpstr>PSE01</vt:lpstr>
       <vt:lpstr>VEH110</vt:lpstr>
       <vt:lpstr>VEH111</vt:lpstr>
       <vt:lpstr>VEH112</vt:lpstr>
       <vt:lpstr>VEH114</vt:lpstr>
       <vt:lpstr>VEH115</vt:lpstr>
       <vt:lpstr>VEH119</vt:lpstr>
       <vt:lpstr>WMR001</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Guidance for EPP Reporting in the VRM</dc:title>
   <dc:subject/>
   <dc:creator>Wolfe, Julia (OSD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A528DB4F3B680049A1B6302570DB6599</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>