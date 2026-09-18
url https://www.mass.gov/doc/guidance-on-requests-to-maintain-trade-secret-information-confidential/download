--- v0 (2025-10-29)
+++ v1 (2026-09-18)
@@ -1,1553 +1,1706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D96131E" w14:textId="760D580D" w:rsidR="0075138F" w:rsidRDefault="006057CF" w:rsidP="0075138F">
+    <w:p w14:paraId="57B16AB0" w14:textId="77777777" w:rsidR="000C2C27" w:rsidRDefault="000C2C27" w:rsidP="000C2C27">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C77DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B93593C" wp14:editId="3ED33D92">
+            <wp:extent cx="781050" cy="1047750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="359347959" name="Picture 359347959" descr="MassDEP logo, white leaf, green background, Picture"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="781050" cy="1047750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidRPr="00214F29">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Commonwealth of Massachusetts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executive Office of Energy </w:t>
+      </w:r>
+      <w:r w:rsidR="00214F29">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Environmental Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C56D27B" w14:textId="77777777" w:rsidR="000C2C27" w:rsidRDefault="000C2C27" w:rsidP="000C2C27">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Department of Environmental Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D58BC8" w14:textId="77777777" w:rsidR="000C2C27" w:rsidRDefault="000C2C27" w:rsidP="000C2C27">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000C2C27" w:rsidSect="00F97423">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="1008" w:bottom="1440" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="360" w:equalWidth="0">
+            <w:col w:w="1080" w:space="360"/>
+            <w:col w:w="8784"/>
+          </w:cols>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>: 100 Cambridge Street, Suite 900, Boston MA 02114</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Phone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007323AC">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>: 617-292-55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50603BFD" w14:textId="77777777" w:rsidR="000C2C27" w:rsidRDefault="000C2C27" w:rsidP="000C2C27">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000C2C27" w:rsidSect="000C2C27">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="1008" w:bottom="1440" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="4" w:space="720" w:equalWidth="0">
+            <w:col w:w="2016" w:space="720"/>
+            <w:col w:w="2016" w:space="720"/>
+            <w:col w:w="2016" w:space="720"/>
+            <w:col w:w="2016"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk210729132"/>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maura T. Healey</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Governor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kim Driscoll </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lieutenant Governor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rebecca Tepper </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Secretary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonnie Heiple </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4A0E">
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commissione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A8A0EC" w14:textId="62136508" w:rsidR="004B3AC7" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006057CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Guidance on Requests to Maintain Trade Secret Information Confidentia</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006057CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>Guidance on Requests to Maintain Trade Secret Information Confidentia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2357B026" w14:textId="77777777" w:rsidR="006057CF" w:rsidRDefault="006057CF" w:rsidP="0075138F"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="433F71B3" w14:textId="77777777" w:rsidR="006057CF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="026C8D24" w14:textId="77777777" w:rsidR="00691CD2" w:rsidRDefault="00691CD2" w:rsidP="00691CD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This document contains guidance for individuals or companies filing information with the Department of Environmental Protection, other than reports filed under the Toxics Use Reduction Act, that they wish to be kept confidential and exempt from public disclosure as trade secrets. Directions for TURA filings are provided in the "Questions" section of this guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F9B2D2" w14:textId="77777777" w:rsidR="006057CF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...6 lines deleted...]
-    <w:p w14:paraId="4D4E22F1" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="4C211163" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:t>When does information qualify as confidential?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499F4CBE" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...46 lines deleted...]
-    <w:p w14:paraId="2119F447" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="7BE939B6" w14:textId="77777777" w:rsidR="00740370" w:rsidRPr="00E512BF" w:rsidRDefault="00740370" w:rsidP="00740370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Massachusetts Public Records </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Law1</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>generally</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that all records and documents submitted to the Department are available to the public for review and copying. There are, however, recognized exemptions from this presumption including submissions containing trade secrets that were provided to the Department for use in developing policy, upon a promise of confidentiality, or where other laws specify that certain information is exempt from disclosure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCAB324" w14:textId="51F79B52" w:rsidR="00740370" w:rsidRPr="00E512BF" w:rsidRDefault="00740370" w:rsidP="00740370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are several statutes that the Department administers through regulations that grant authority to the Department to protect trade secrets from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disclosure.2</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Those statutes also, however, preclude the Department from withholding from the public record air emissions and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wastewater</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effluent data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247F3E6D" w14:textId="77777777" w:rsidR="00740370" w:rsidRPr="00E512BF" w:rsidRDefault="00740370" w:rsidP="00740370">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The criteria considered by the Department in determining whether information qualifies for trade secret status are prescribed in regulations at 310 CMR 3.23. The burden to demonstrate that information claimed to be confidential satisfies those criteria lies with the submitter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBD01B6" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...6 lines deleted...]
-    <w:p w14:paraId="1CF78C9E" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="214E9EAB" w14:textId="77777777" w:rsidR="00740370" w:rsidRPr="00E512BF" w:rsidRDefault="00740370" w:rsidP="00740370">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department will keep records confidential if the information contained in them, in whole or in part, qualifies for one of the exemptions from public disclosure as provided by the Public Records Law and the Department regulations. Confidentiality is a status that encompasses trade secrets. </w:t>
+        <w:t xml:space="preserve">The Department </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keep records confidential if the information contained in them, in whole or in part, qualifies for one of the exemptions from public disclosure as provided by the Public Records Law and the Department regulations. Confidentiality is a status that encompasses trade secrets. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>The Department will keep such information confidential from the time it receives a request from a submitter until a final determination concerning the confidential status is made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDA59A5" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...6 lines deleted...]
-    <w:p w14:paraId="56ADFD62" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="3D90BF6F" w14:textId="77777777" w:rsidR="00740370" w:rsidRPr="00E512BF" w:rsidRDefault="00740370" w:rsidP="00740370">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The following sections describe the Department's criteria and handling procedures for providing confidentiality to trade secrets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDE8EC3" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...6 lines deleted...]
-    <w:p w14:paraId="5417B9D6" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="5C967AC9" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
+        <w:lastRenderedPageBreak/>
         <w:t>What is a trade secret?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D412F45" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...26 lines deleted...]
-    <w:p w14:paraId="7723AE40" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="49487729" w14:textId="77777777" w:rsidR="00522F66" w:rsidRPr="00E512BF" w:rsidRDefault="00522F66" w:rsidP="00522F66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A trade secret means anything tangible which constitutes, represents, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>evidences</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or records a secret scientific, technical, merchandising, production, manufacturing or management information, design, process, procedure, formula, invention, method or improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1367D6C9" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
-        <w:lastRenderedPageBreak/>
         <w:t>What criteria are used to determine if a submission qualifies for confidentiality as a trade secret?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE0BFAB" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...6 lines deleted...]
-    <w:p w14:paraId="7F25C4AE" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="171EB62B" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The criteria listed below are considered by the Department in determining if the information qualifies as a trade secret:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F744F0" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...238 lines deleted...]
-    <w:p w14:paraId="5CE0D949" w14:textId="4E69A04D" w:rsidR="006057CF" w:rsidRPr="00783C11" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="6A61D52F" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="38FCC02E" w14:textId="4537793F" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t xml:space="preserve">How widely the trade secret is known to people other than the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>filer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463C6BC1" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t xml:space="preserve">How widely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>the trade secret is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t xml:space="preserve"> known to the filer's employees and other people who are involved in the filer's business related to the trade secret;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FE925F" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>How extensive are the security measures the filer has used to protect the trade secret;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F421663" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>The value of the trade secret to the filer and to the filer's competitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65619F91" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>The amount of effort it took to develop the trade secret; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D336214" w14:textId="77777777" w:rsidR="00BD0A00" w:rsidRPr="00E512BF" w:rsidRDefault="00BD0A00" w:rsidP="00BD0A00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>How easy or difficult it would be for the information to be acquired or duplicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2EBF7D" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="004B3AC7" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3AC7">
+        <w:t>How should confidential portions of a document be identified?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BFB8CE" w14:textId="77777777" w:rsidR="005F0270" w:rsidRPr="00E512BF" w:rsidRDefault="005F0270" w:rsidP="005F0270">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A trade secret submission must contain two versions of the document. One version has the alleged trade secret material blacked out or otherwise concealed ("sanitized"), and the second version leaves the trade secret material exposed. The sanitized version shall be identified with the language </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>"Trade Secret Removed".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3178D15E" w14:textId="77777777" w:rsidR="005F0270" w:rsidRPr="00E512BF" w:rsidRDefault="005F0270" w:rsidP="005F0270">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The reason for requiring two separate sets of information is the Department's presumption that all records submitted to it are public, unless specifically exempted. By providing a sanitized version of the information, as well as a complete, clean version, the Department can make the non-confidential portions available for public review in accordance with the Public Records law and Department regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E4CD1C" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="004B3AC7" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3AC7">
+        <w:t>How is trade secret claim information protected from public disclosure?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEC7648" w14:textId="77777777" w:rsidR="006359EE" w:rsidRPr="00E512BF" w:rsidRDefault="006359EE" w:rsidP="006359EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DEP will place the sanitized version of a trade secret document in the public file and keep the exposed version separate and confidential until it makes a final determination on the confidentiality request. The Department may decide that parts of a document are confidential while other parts are not. Those latter parts will be transferred to the public record. Stamping documents "Confidential" is not enough to qualify for confidentiality and exempt them from public disclosure. A written request including sufficient supporting information satisfying the regulations criteria must be submitted to the Department. If the supporting information is insufficient, the Department will not grant confidentiality protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0EAAF6" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="004B3AC7" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3AC7">
+        <w:lastRenderedPageBreak/>
+        <w:t>What information must be submitted to substantiate a trade secret confidentiality request?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B37D03A" w14:textId="7CAEF414" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A request for confidentiality as a trade secret must include the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C385C" w14:textId="64989E52" w:rsidR="0055730E" w:rsidRPr="00783C11" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="53656573" w14:textId="7C334677" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783C11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A description or list and estimated numbers of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00783C11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00783C11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, other than employees; for example, contractors, consultants, agents, customers, visitors, or others; who knew or had access to the information claimed to be a trade secret. No names or similar identifying information is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6E3069" w14:textId="2A442707" w:rsidR="0017440F" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="73F1C437" w14:textId="5623489A" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A description or list and estimated numbers of the filer's employees and business associates who either know about or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>had</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access to the alleged trade secret. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>listing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include, for example, proprietors, partners, officers, directors, managers, and any employees (full or part-time).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED341D8" w14:textId="139A0D30" w:rsidR="0055730E" w:rsidRPr="00352237" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A listing of the government agencies (federal, state or local) to which the alleged trade secret information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been submitted, with a brief explanation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> why the information was submitted. If no confidentiality request was made, please explain why.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3991E9D7" w14:textId="77777777" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>A description of all the measures taken by the filer to guard the secrecy of the trade secret from unauthorized disclosure. The description should include, for example,</w:t>
       </w:r>
-      <w:r w:rsidR="00E10995">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D017136" w14:textId="22A52213" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="00E10995">
+    <w:p w14:paraId="2DC4A603" w14:textId="17F8B585" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Warnings (written or verbal) to employees, business associates or contractors that the information is a trade secret and that sanctions would be imposed for unauthorized disclosure of the information. If no warnings have been given and/ or sanctions discussed, or both, the filer should specifically state that in the submission.</w:t>
       </w:r>
-      <w:r w:rsidR="00E10995">
-[...6 lines deleted...]
-    <w:p w14:paraId="5B60E893" w14:textId="3418FC7C" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="00E10995">
+    </w:p>
+    <w:p w14:paraId="6C2190D0" w14:textId="3B5862F1" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FC745F1" w14:textId="3D9AE2C2" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidentiality provisions in contracts or other agreements the filer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with, for example, employees, agents, contractors, consultants, customers, visitors or others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBD5F97" w14:textId="48D89729" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>A statement of how the filer would be harmed if the alleged trade secret was made available to the public and why such harm should be considered substantial. The statement should include an estimate of the value of alleged trade secret to the filer and/or the filer's competitors; or the reasons why it is not reasonably possible to estimate the value to the filer or the filer's competitors.</w:t>
       </w:r>
-      <w:r w:rsidR="00E10995">
-[...6 lines deleted...]
-    <w:p w14:paraId="0AD2EFAB" w14:textId="79FA11C7" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    </w:p>
+    <w:p w14:paraId="22091094" w14:textId="63E5090A" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="594120AD" w14:textId="0988EF50" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A statement of the level of effort the filer invested </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to develop</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the alleged trade secret including, for example, the number of person-hours and dollars expended to develop the trade secret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CDC6BF" w14:textId="0EFEE6B3" w:rsidR="0055730E" w:rsidRPr="00E512BF" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="328F7779" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A statement of the ease or difficulty of acquiring or duplicating, other than through Department disclosure, the alleged trade secret. If the trade secret is a formula or manufacturing method, the statement should include a representation that the product cannot be appropriately </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acquired</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the formula cannot be revealed by an analysis of the product. If the alleged trade secret is a customer list, the statement should include a representation that the list has never been given or sold to any person or company for any purpose other than conducting the filer's business, and that the list cannot be reproduced </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>in a practical way by examining public records on file with the Department or with other government agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E04F384" w14:textId="77777777" w:rsidR="00352237" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="44E722A4" w14:textId="655198D1" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the filer voluntarily submitted the information to the Department, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>why Department</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would discourage similar submissions of information to the Department in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3762332D" w14:textId="7AC3363E" w:rsidR="0055730E" w:rsidRPr="00352237" w:rsidRDefault="0055730E" w:rsidP="0055730E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="7228C491" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A statement of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00352237">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the filer wants to keep the information confidential: and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7C7AF0" w14:textId="67F5AF2D" w:rsidR="004B3AC7" w:rsidRPr="00757C5E" w:rsidRDefault="0055730E" w:rsidP="004B3AC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The reasons for submitting the information to the Department.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2109EA76" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...6 lines deleted...]
-    <w:p w14:paraId="1474670B" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="4885237A" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:t>Questions and how to get further information?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A1D0FC" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+    <w:p w14:paraId="6C18B3B6" w14:textId="65B0C6E7" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please contact the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DEP's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00E512BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Regio</w:t>
+          <w:t>Regional Offices</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E512BF">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you have any questions or to obtain additional assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A42C4C7" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:t>For trade secret filings under the Toxics Use Reduction Act (TURA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F578A2" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions regarding trade secret filings under the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Toxics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use Reduction Act (TURA), please contact:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0531C55B" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0078377A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Massachusetts Office of Technical Assistance &amp; Technology (OTA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078377A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="0078377A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>n</w:t>
+          <w:t>617-626-1060</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E512BF">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A03E40E" w14:textId="6EAFDDAB" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00064B7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>al Offices</w:t>
+          <w:t>Tura.program@mass.gov</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E512BF">
-[...96 lines deleted...]
-    <w:p w14:paraId="29837AAC" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="0094158E" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    </w:p>
+    <w:p w14:paraId="7250BA1C" w14:textId="77777777" w:rsidR="004B3AC7" w:rsidRPr="0094158E" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.mass.gov/media/1410331" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0094158E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Request to Maintain Information Confidential Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3405D45A" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
+    <w:p w14:paraId="1CE7FABB" w14:textId="1907FA20" w:rsidR="004B3AC7" w:rsidRPr="00E512BF" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E512BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Massachusetts Public Records Law, G.L. c. 66 ss 10, as well as the regulations promulgated by the Department of Environmental Protection ("the Department") at 310 CMR 3.00, Access to and Confidentiality of Department Records and Files.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4EA2C7" w14:textId="77777777" w:rsidR="006057CF" w:rsidRPr="00E512BF" w:rsidRDefault="006057CF" w:rsidP="006057CF">
-[...17 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="11C0B9E7" w14:textId="01469EFC" w:rsidR="004B3AC7" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M.G.L</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. c. 21, s. 27(12); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M.G.L</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. c. 21C, s. 4; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M.G.L</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., c. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>21E</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, s. 3(c); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M.G.L</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. c. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>21I</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ss. 3 and 20; and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M.G.L</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E512BF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCF92C6" w14:textId="7A5B6C96" w:rsidR="004B3AC7" w:rsidRPr="000C2C27" w:rsidRDefault="004B3AC7" w:rsidP="004B3AC7">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004B3AC7" w:rsidRPr="000C2C27" w:rsidSect="004B3AC7">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="108" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ED5144A" w14:textId="77777777" w:rsidR="00A9255F" w:rsidRDefault="00A9255F" w:rsidP="00F538BE">
+    <w:p w14:paraId="617810F7" w14:textId="77777777" w:rsidR="00E84552" w:rsidRDefault="00E84552" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5434B03A" w14:textId="77777777" w:rsidR="00A9255F" w:rsidRDefault="00A9255F" w:rsidP="00F538BE">
+    <w:p w14:paraId="03021396" w14:textId="77777777" w:rsidR="00E84552" w:rsidRDefault="00E84552" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...158 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="759B63E2" w14:textId="77777777" w:rsidR="00A9255F" w:rsidRDefault="00A9255F" w:rsidP="00F538BE">
+    <w:p w14:paraId="2DD535AD" w14:textId="77777777" w:rsidR="00E84552" w:rsidRDefault="00E84552" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4A5626" w14:textId="77777777" w:rsidR="00A9255F" w:rsidRDefault="00A9255F" w:rsidP="00F538BE">
+    <w:p w14:paraId="26711BE8" w14:textId="77777777" w:rsidR="00E84552" w:rsidRDefault="00E84552" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...226 lines deleted...]
-  <w:p w14:paraId="469A2EEE" w14:textId="77777777" w:rsidR="00F538BE" w:rsidRDefault="00F538BE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-131408854"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7384DC63" w14:textId="77777777" w:rsidR="00F97423" w:rsidRDefault="00F97423">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4B07A985" w14:textId="77777777" w:rsidR="00F97423" w:rsidRDefault="00F97423">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04100EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="948A1670"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1616,51 +1769,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B695D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DE8A73A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1729,54 +1882,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57051843"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E3D0C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="04C42112"/>
+    <w:tmpl w:val="9C001CF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -1842,268 +1995,213 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...115 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="1156067174">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="2" w16cid:durableId="1009335819">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="1328558202">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="127"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F538BE"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FA49D2"/>
+    <w:rsidRoot w:val="004B3AC7"/>
+    <w:rsid w:val="00036519"/>
+    <w:rsid w:val="000C02B1"/>
+    <w:rsid w:val="000C2C27"/>
+    <w:rsid w:val="000C74F7"/>
+    <w:rsid w:val="001103C0"/>
+    <w:rsid w:val="0017440F"/>
+    <w:rsid w:val="001B0E12"/>
+    <w:rsid w:val="00201961"/>
+    <w:rsid w:val="00214F29"/>
+    <w:rsid w:val="00214FDF"/>
+    <w:rsid w:val="002679DF"/>
+    <w:rsid w:val="002C77DD"/>
+    <w:rsid w:val="002F059B"/>
+    <w:rsid w:val="00346343"/>
+    <w:rsid w:val="00352237"/>
+    <w:rsid w:val="00360915"/>
+    <w:rsid w:val="003E2D58"/>
+    <w:rsid w:val="004015DD"/>
+    <w:rsid w:val="0041444C"/>
+    <w:rsid w:val="004231F8"/>
+    <w:rsid w:val="004973BF"/>
+    <w:rsid w:val="004B3AC7"/>
+    <w:rsid w:val="00522F66"/>
+    <w:rsid w:val="0055730E"/>
+    <w:rsid w:val="0056789C"/>
+    <w:rsid w:val="0059604A"/>
+    <w:rsid w:val="00597585"/>
+    <w:rsid w:val="005C52A4"/>
+    <w:rsid w:val="005F0270"/>
+    <w:rsid w:val="006167DC"/>
+    <w:rsid w:val="006359EE"/>
+    <w:rsid w:val="00671F1C"/>
+    <w:rsid w:val="006858DE"/>
+    <w:rsid w:val="00691CD2"/>
+    <w:rsid w:val="006E443E"/>
+    <w:rsid w:val="00724D2E"/>
+    <w:rsid w:val="007323AC"/>
+    <w:rsid w:val="00740370"/>
+    <w:rsid w:val="00757C5E"/>
+    <w:rsid w:val="00786ED7"/>
+    <w:rsid w:val="007D6E19"/>
+    <w:rsid w:val="007E44B9"/>
+    <w:rsid w:val="00816BEA"/>
+    <w:rsid w:val="00970DF0"/>
+    <w:rsid w:val="00985990"/>
+    <w:rsid w:val="009E76B3"/>
+    <w:rsid w:val="00A86B43"/>
+    <w:rsid w:val="00A96A52"/>
+    <w:rsid w:val="00AD674B"/>
+    <w:rsid w:val="00B24E74"/>
+    <w:rsid w:val="00BD07C7"/>
+    <w:rsid w:val="00BD0A00"/>
+    <w:rsid w:val="00C3480A"/>
+    <w:rsid w:val="00CE707F"/>
+    <w:rsid w:val="00D16660"/>
+    <w:rsid w:val="00D66D28"/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rsid w:val="00DA2488"/>
+    <w:rsid w:val="00DD4A0E"/>
+    <w:rsid w:val="00DD70BC"/>
+    <w:rsid w:val="00DF0678"/>
+    <w:rsid w:val="00E20C1D"/>
+    <w:rsid w:val="00E211DB"/>
+    <w:rsid w:val="00E21935"/>
+    <w:rsid w:val="00E41615"/>
+    <w:rsid w:val="00E57A48"/>
+    <w:rsid w:val="00E84552"/>
+    <w:rsid w:val="00EC3685"/>
+    <w:rsid w:val="00ED2670"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rsid w:val="00F97423"/>
+    <w:rsid w:val="00FD200B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5E407357"/>
-  <w14:defaultImageDpi w14:val="32767"/>
+  <w14:docId w14:val="56C4D6EE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{F3B0B64C-27A1-4D28-B746-19A563D0E92E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="382">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2122,63 +2220,63 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2216,59 +2314,50 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Note Level 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Note Level 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2333,51 +2422,51 @@
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2442,401 +2531,797 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0023190D"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000C2C27"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0075138F"/>
+    <w:rsid w:val="00036519"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0075138F"/>
+    <w:rsid w:val="00ED2670"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD200B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD200B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00816BEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00036519"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00036519"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00816BEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F538BE"/>
+    <w:rsid w:val="00D9438E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F538BE"/>
+    <w:rsid w:val="00D9438E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F538BE"/>
+    <w:rsid w:val="00D9438E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F538BE"/>
-[...22 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00D9438E"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA49D2"/>
+    <w:rsid w:val="004B3AC7"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...47 lines deleted...]
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006057CF"/>
+    <w:rsid w:val="004015DD"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:doNotSaveAsSingleFile/>
-  <w:pixelsPerInch w:val="96"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/media/1589061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Walter.Hope@state.ma.us" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tura.program@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+16176261060" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massdep-contacts-service-center" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\KIngram\AppData\Roaming\Microsoft\Templates\DEP\DEP_Letterhead_Update%20Nov%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2948,92 +3433,86 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16CF7F12-C32B-C742-9B7E-57BFACE57D03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81CB771C-C584-4BE4-B89F-95586881BC15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DEP_Letterhead_Update Nov 2025.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1262</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Macintosh Word</Application>
+  <Words>1408</Words>
+  <Characters>8028</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>326</Lines>
-  <Paragraphs>165</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>Title</vt:lpstr>
-      <vt:lpstr>    Header 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8925</CharactersWithSpaces>
+  <CharactersWithSpaces>9418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft Office User</dc:creator>
+  <dc:creator>Ingram, Kellie (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>