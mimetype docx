--- v0 (2025-10-07)
+++ v1 (2026-05-13)
@@ -425,58 +425,60 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5E719D" w14:textId="0D9387EA" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00417EA8" w:rsidP="00077A0B">
             <w:pPr>
               <w:pStyle w:val="MHCoverChart-Description"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MassQEX</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="518FE656" w14:textId="77777777" w:rsidTr="13DE4B63">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BBACF34" w14:textId="7A44192F" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
             <w:pPr>
               <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
@@ -525,60 +527,70 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28ABF2B5" w14:textId="616A2F75" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00417EA8" w:rsidP="00077A0B">
             <w:pPr>
               <w:pStyle w:val="MHCoverChart-Description"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>June 30, 202</w:t>
+              <w:t xml:space="preserve">June 30, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="008B1128">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00797146">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> by 5pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42783BAE" w14:textId="77777777" w:rsidR="00077A0B" w:rsidRDefault="009B4F17" w:rsidP="009B4F17">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61F7">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
@@ -727,51 +739,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="153076EC" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;&quot;" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9/SNp2gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvZZhtZcfaQ7fay&#10;bSPttvcJ4BgVGAQkdv59B5L19uNW1QcEM8zjzZvn9d1oDTupEDW6ls9nNWfKCZTaHVr+7fnh3Yqz&#10;mMBJMOhUy88q8rvN2zfrwTdqgT0aqQIjEBebwbe8T8k3VRVFryzEGXrlKNlhsJDoGA6VDDAQujXV&#10;oq5vqwGD9AGFipGi95ck3xT8rlMife26qBIzLSduqayhrPu8Vps1NIcAvtfiSgP+gYUF7ejRCeoe&#10;ErBj0H9BWS0CRuzSTKCtsOu0UKUH6mZe/9HNUw9elV5InOgnmeL/gxVfTlu3C5m6GN2Tf0TxIzKH&#10;2x7cQRUCz2dPg5tnqarBx2YqyYfod4Hth88o6Q4cExYVxi5Y1hntv+fCDE6dsrHIfp5kV2NigoLL&#10;ur5Z1TQdQbnbm2WZSgVNRsm1PsT0SaFledNyo10WBRo4PcaUWb1eyWGHD9qYMljj2NDyxWr5YVkq&#10;IhotczbfKx5TWxPYCcgdIIRy6X25Z46WOrrE53X+LkahONnpEn9hOcEUIr+9YHUicxttW079TSi9&#10;AvnRycIwgTaXPXVh3FXirGq2cGz2KM+78CI9maC8cjVsdtmv51L9+lttfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEbxzLHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYslGN&#10;tWs6oQkkxk4MpF3T1msLiVM1WVf+PeYEN7/np+fP+WZyVow4hM6ThvlMgUCqfN1Ro+Hj/fluBSJE&#10;Q7WxnlDDNwbYFNdXuclqf6E3HA+xEVxCITMa2hj7TMpQtehMmPkeiXcnPzgTWQ6NrAdz4XJn5UKp&#10;pXSmI77Qmh63LVZfh7PTgMeXuKw+99vRPpjdU7IrX49pqfXtzfS4BhFxin9h+MVndCiYqfRnqoOw&#10;rOeLe47ysEpAcCBVio2SjTQBWeTy/wfFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9&#10;/SNp2gEAAJ4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBG8cyx3gAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
+              <v:line w14:anchorId="28B49D85" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;&quot;" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9/SNp2gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvZZhtZcfaQ7fay&#10;bSPttvcJ4BgVGAQkdv59B5L19uNW1QcEM8zjzZvn9d1oDTupEDW6ls9nNWfKCZTaHVr+7fnh3Yqz&#10;mMBJMOhUy88q8rvN2zfrwTdqgT0aqQIjEBebwbe8T8k3VRVFryzEGXrlKNlhsJDoGA6VDDAQujXV&#10;oq5vqwGD9AGFipGi95ck3xT8rlMife26qBIzLSduqayhrPu8Vps1NIcAvtfiSgP+gYUF7ejRCeoe&#10;ErBj0H9BWS0CRuzSTKCtsOu0UKUH6mZe/9HNUw9elV5InOgnmeL/gxVfTlu3C5m6GN2Tf0TxIzKH&#10;2x7cQRUCz2dPg5tnqarBx2YqyYfod4Hth88o6Q4cExYVxi5Y1hntv+fCDE6dsrHIfp5kV2NigoLL&#10;ur5Z1TQdQbnbm2WZSgVNRsm1PsT0SaFledNyo10WBRo4PcaUWb1eyWGHD9qYMljj2NDyxWr5YVkq&#10;IhotczbfKx5TWxPYCcgdIIRy6X25Z46WOrrE53X+LkahONnpEn9hOcEUIr+9YHUicxttW079TSi9&#10;AvnRycIwgTaXPXVh3FXirGq2cGz2KM+78CI9maC8cjVsdtmv51L9+lttfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEbxzLHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYslGN&#10;tWs6oQkkxk4MpF3T1msLiVM1WVf+PeYEN7/np+fP+WZyVow4hM6ThvlMgUCqfN1Ro+Hj/fluBSJE&#10;Q7WxnlDDNwbYFNdXuclqf6E3HA+xEVxCITMa2hj7TMpQtehMmPkeiXcnPzgTWQ6NrAdz4XJn5UKp&#10;pXSmI77Qmh63LVZfh7PTgMeXuKw+99vRPpjdU7IrX49pqfXtzfS4BhFxin9h+MVndCiYqfRnqoOw&#10;rOeLe47ysEpAcCBVio2SjTQBWeTy/wfFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9&#10;/SNp2gEAAJ4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBG8cyx3gAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEDD8E9" w14:textId="77777777" w:rsidR="002238A4" w:rsidDel="00995D9F" w:rsidRDefault="002238A4" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59750F7C" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FDB23A" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
@@ -1116,164 +1128,163 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A summary of survey statistics for CY202</w:t>
       </w:r>
       <w:r w:rsidR="00633720">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be included with the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEFD720" w14:textId="4EC933B2" w:rsidR="00C242C8" w:rsidRPr="00A877AD" w:rsidRDefault="00C242C8" w:rsidP="643BAE17">
+    <w:p w14:paraId="4AEFD720" w14:textId="074107BB" w:rsidR="00C242C8" w:rsidRPr="00A877AD" w:rsidRDefault="00C242C8" w:rsidP="643BAE17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="975"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0543415B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Total number of MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="719B0BBB" w:rsidRPr="0543415B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="26322D59" w:rsidRPr="00264E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">adult (18+) </w:t>
       </w:r>
       <w:r w:rsidR="719B0BBB" w:rsidRPr="00264E0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>acute</w:t>
       </w:r>
       <w:r w:rsidRPr="0543415B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inpatient discharges</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve"> inpatient discharges in PY</w:t>
+      </w:r>
+      <w:r w:rsidR="00633720" w:rsidRPr="0543415B">
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0543415B">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3D24" w:rsidRPr="0543415B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in PY</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1CD657" w14:textId="392EAF28" w:rsidR="00C242C8" w:rsidRPr="00A877AD" w:rsidRDefault="00C242C8" w:rsidP="009C3D24">
+    <w:p w14:paraId="6E1CD657" w14:textId="64D2392B" w:rsidR="00C242C8" w:rsidRPr="00A877AD" w:rsidRDefault="00C242C8" w:rsidP="009C3D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="975"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Total number of MassHealth HCAHPS-eligible </w:t>
       </w:r>
       <w:r w:rsidR="00753316">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">acute </w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>inpatient discharges in PY</w:t>
+        <w:t>inpatient discharges</w:t>
+      </w:r>
+      <w:r w:rsidR="00913802">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in PY</w:t>
       </w:r>
       <w:r w:rsidR="00633720">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009C3D24" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6357C123" w14:textId="27E1C31A" w:rsidR="00C242C8" w:rsidRPr="00A877AD" w:rsidRDefault="00C242C8" w:rsidP="009C3D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="975"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1810,63 +1821,77 @@
       </w:r>
       <w:r w:rsidRPr="0484CE29">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">HCAHPS: Items Related to Cultural Competency </w:t>
       </w:r>
       <w:r w:rsidRPr="2BE51B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>measure, EOHHS will</w:t>
       </w:r>
       <w:r w:rsidR="7B595552" w:rsidRPr="2BE51B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2BE51B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>use the following fields from the XML File Specifications</w:t>
+        <w:t xml:space="preserve">use the following fields from the XML File </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2BE51B43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Specifications</w:t>
       </w:r>
       <w:r w:rsidR="00A0373F" w:rsidRPr="2BE51B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2BE51B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2BE51B43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4A61368D" w14:textId="77777777" w:rsidR="008A22D3" w:rsidRPr="00A877AD" w:rsidRDefault="008A22D3" w:rsidP="008A22D3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
@@ -2256,51 +2281,73 @@
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>: In general, how would you rate your overall mental or emotional health? </w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>(XML Element: &lt;mental-health&gt;)</w:t>
+        <w:t>(XML Element: &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>mental-health</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>&gt;)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51470C40" w14:textId="77777777" w:rsidR="005D6BC3" w:rsidRPr="00A877AD" w:rsidRDefault="005D6BC3" w:rsidP="005D6BC3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
@@ -2986,120 +3033,176 @@
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>omponents A</w:t>
       </w:r>
       <w:r w:rsidR="00117C9F" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> B in the MassQEX portal.</w:t>
+        <w:t xml:space="preserve"> B in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>MassQEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6BF1A1" w14:textId="21204546" w:rsidR="00A64C49" w:rsidRPr="00A877AD" w:rsidRDefault="00A64C49" w:rsidP="00214C1F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="0050279C" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">eporting </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D4AC5" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">omponent A, submit this aggregate data via a data entry form in the MassQEX portal. </w:t>
+        <w:t>omponent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, submit this aggregate data via a data entry form in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>MassQEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5721A67F" w14:textId="3EF9E7D2" w:rsidR="00A64C49" w:rsidRPr="00A877AD" w:rsidRDefault="00A64C49" w:rsidP="00214C1F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3205,91 +3308,119 @@
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23602F9C" w14:textId="022297CD" w:rsidR="00CD6726" w:rsidRPr="00A877AD" w:rsidRDefault="00A64C49" w:rsidP="00D73059">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please submit the performance requirements outlined above via the MassQEX portal </w:t>
+        <w:t xml:space="preserve">Please submit the performance requirements outlined above via the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MassQEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portal </w:t>
       </w:r>
       <w:r w:rsidR="00E36E11" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="002C6D82">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5pm on</w:t>
       </w:r>
       <w:r w:rsidR="00E36E11" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36E11" w:rsidRPr="003E53D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="00CE6B98">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. MassQEX </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MassQEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A877AD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A52157" w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">submission </w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">instructions </w:t>
       </w:r>
       <w:r w:rsidR="002C6D82">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">are included in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C6D82">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>publish</w:t>
@@ -3301,71 +3432,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> HQEIP Portal User Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00A877AD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD6726" w:rsidRPr="00A877AD" w:rsidSect="00EE2DC7">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F45E398" w14:textId="77777777" w:rsidR="00E43A69" w:rsidRDefault="00E43A69" w:rsidP="00240F61">
+    <w:p w14:paraId="26D834D3" w14:textId="77777777" w:rsidR="00DA66ED" w:rsidRDefault="00DA66ED" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42F2996B" w14:textId="77777777" w:rsidR="00E43A69" w:rsidRDefault="00E43A69" w:rsidP="00240F61">
+    <w:p w14:paraId="7E16C120" w14:textId="77777777" w:rsidR="00DA66ED" w:rsidRDefault="00DA66ED" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DE3F259" w14:textId="77777777" w:rsidR="00E43A69" w:rsidRDefault="00E43A69">
+    <w:p w14:paraId="5C96676C" w14:textId="77777777" w:rsidR="00DA66ED" w:rsidRDefault="00DA66ED">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3595,197 +3726,184 @@
                             <a:extLst>
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:group w14:anchorId="6BB8A9B5" id="Group 237698529" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="114005,4364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvZBhuBQMAACYNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV8tu2zAQvBfoPxC8N3pakoXIQZA0RoG0&#10;NZD0A2iKeqASKZC0ZffruyQdx4lToE3RNIf4IIikdrk7M7ukT882fYfWTKpW8AIHJz5GjFNRtrwu&#10;8Lfbqw8ZRkoTXpJOcFbgLVP4bPb+3ek45CwUjehKJhE44SofhwI3Wg+55ynasJ6oEzEwDouVkD3R&#10;MJS1V0oygve+80LfT7xRyHKQgjKlYPbSLeKZ9V9VjOqvVaWYRl2BITZtn9I+l+bpzU5JXksyNC3d&#10;hUGeEUVPWg6b7l1dEk3QSrZHrvqWSqFEpU+o6D1RVS1lNgfIJvAfZTOXYjXYXOp8rIc9TADtI5ye&#10;7ZZ+Wc/lcDMspIseXq8F/a4AF28c6vxw3Yxr9zFajp9FCXySlRY28U0le+MCUkIbi+92jy/baERh&#10;Mk3TMPaBBgprQRZm2Y4A2gBLR2a0+bgzDAIwmzi7OEpiQ5tHcrenjXMXl+EdhKTusVJ/h9VNQwZm&#10;KVAGi4VEbVngOAvjZJKFCUac9ADDbas7diuGRUcoc6I2MZpgwOoOXuWwRVxcNITX7FxKMTaMlBBk&#10;YHN6YGAGCpjZg93puSTb34YbFBX8CjSSD1LpORM9Mi8FllAq1jNZXyvt8L37xPCqRNeWV23X2YEp&#10;T3bRSbQmUFiEUsZ1bM27VQ/KcPOBb36uxmDecGy/t1PAn61y48ay+WCHjpt9uDA7umDMDFDtIHHQ&#10;LkW5BXikcGUNbQheGiF/YDRCSReYQ8/BqPvEAeBpFE6BL20HcZLEU4zk4crycIVwCo4KTLXEyA0u&#10;tOsbq0G2dQM7BTZhLs6hBqrWYmbic1HtggUpvpAmgySA+kqnUFOvRJRGfzFGx30giiamdEwXOKrm&#10;fyBMx9OhMJOndQlNxsn1TZsHZ/AfnS1P98vQnwZxEGZp8Fq0OYmSCBrAsTaT1E//pzTfeqY5vl+o&#10;Z2ZTP8iyMI1eiywTP4qhMx7LEvQ6Ab2+VMsM385ye9c4PsvtbRMu4/bKsvvjYG77h2N79t//vZn9&#10;BAAA//8DAFBLAwQUAAYACAAAACEAJ7tBBNwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF7wX/wzKCt3aTWCXEbEop2lMRbAXxNs1Ok9DsbMhuk/Tfu/WilwePN7z3Tb6aTCsG6l1jWUG8&#10;iEAQl1Y3XCn4PLzNUxDOI2tsLZOCKzlYFXezHDNtR/6gYe8rEUrYZaig9r7LpHRlTQbdwnbEITvZ&#10;3qAPtq+k7nEM5aaVSRQ9S4MNh4UaO9rUVJ73F6NgO+K4foxfh935tLl+H57ev3YxKfVwP61fQHia&#10;/N8x3PADOhSB6WgvrJ1oFYRH/K/esiRZBn9UkKQpyCKX/+mLHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAvZBhuBQMAACYNAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAAAAAAAAAAAAAAF8FAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAaAYAAAAA&#10;">
+                <v:group w14:anchorId="6214483D" id="Group 237698529" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="114005,4364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvZBhuBQMAACYNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV8tu2zAQvBfoPxC8N3pakoXIQZA0RoG0&#10;NZD0A2iKeqASKZC0ZffruyQdx4lToE3RNIf4IIikdrk7M7ukT882fYfWTKpW8AIHJz5GjFNRtrwu&#10;8Lfbqw8ZRkoTXpJOcFbgLVP4bPb+3ek45CwUjehKJhE44SofhwI3Wg+55ynasJ6oEzEwDouVkD3R&#10;MJS1V0oygve+80LfT7xRyHKQgjKlYPbSLeKZ9V9VjOqvVaWYRl2BITZtn9I+l+bpzU5JXksyNC3d&#10;hUGeEUVPWg6b7l1dEk3QSrZHrvqWSqFEpU+o6D1RVS1lNgfIJvAfZTOXYjXYXOp8rIc9TADtI5ye&#10;7ZZ+Wc/lcDMspIseXq8F/a4AF28c6vxw3Yxr9zFajp9FCXySlRY28U0le+MCUkIbi+92jy/baERh&#10;Mk3TMPaBBgprQRZm2Y4A2gBLR2a0+bgzDAIwmzi7OEpiQ5tHcrenjXMXl+EdhKTusVJ/h9VNQwZm&#10;KVAGi4VEbVngOAvjZJKFCUac9ADDbas7diuGRUcoc6I2MZpgwOoOXuWwRVxcNITX7FxKMTaMlBBk&#10;YHN6YGAGCpjZg93puSTb34YbFBX8CjSSD1LpORM9Mi8FllAq1jNZXyvt8L37xPCqRNeWV23X2YEp&#10;T3bRSbQmUFiEUsZ1bM27VQ/KcPOBb36uxmDecGy/t1PAn61y48ay+WCHjpt9uDA7umDMDFDtIHHQ&#10;LkW5BXikcGUNbQheGiF/YDRCSReYQ8/BqPvEAeBpFE6BL20HcZLEU4zk4crycIVwCo4KTLXEyA0u&#10;tOsbq0G2dQM7BTZhLs6hBqrWYmbic1HtggUpvpAmgySA+kqnUFOvRJRGfzFGx30giiamdEwXOKrm&#10;fyBMx9OhMJOndQlNxsn1TZsHZ/AfnS1P98vQnwZxEGZp8Fq0OYmSCBrAsTaT1E//pzTfeqY5vl+o&#10;Z2ZTP8iyMI1eiywTP4qhMx7LEvQ6Ab2+VMsM385ye9c4PsvtbRMu4/bKsvvjYG77h2N79t//vZn9&#10;BAAA//8DAFBLAwQUAAYACAAAACEAJ7tBBNwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF7wX/wzKCt3aTWCXEbEop2lMRbAXxNs1Ok9DsbMhuk/Tfu/WilwePN7z3Tb6aTCsG6l1jWUG8&#10;iEAQl1Y3XCn4PLzNUxDOI2tsLZOCKzlYFXezHDNtR/6gYe8rEUrYZaig9r7LpHRlTQbdwnbEITvZ&#10;3qAPtq+k7nEM5aaVSRQ9S4MNh4UaO9rUVJ73F6NgO+K4foxfh935tLl+H57ev3YxKfVwP61fQHia&#10;/N8x3PADOhSB6WgvrJ1oFYRH/K/esiRZBn9UkKQpyCKX/+mLHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAvZBhuBQMAACYNAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAAAAAAAAAAAAAAF8FAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAaAYAAAAA&#10;">
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1027" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAk4qoSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN00xBiiq7RCoZfSxornR/aZxGbfht2tpv++WxA8DjPzDbPajKYXZ3K+s6zgaZaA&#10;IK6t7rhRsP96nRYgfEDW2FsmBb/kYbO+v1thqe2FKzrvQiMihH2JCtoQhlJKX7dk0M/sQBy9o3UG&#10;Q5SukdrhJcJNL9MkyaXBjuNCiwNtW6q/dz9GgX6n7PShu2OVHBw+enz59ItKqcnD+LwEEWgMt/C1&#10;/aYVZEWa5fMizeH/UrwDcv0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJOKqEskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#f6c51b [3207]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1028" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOB8IfyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTRSiTV2lCKW9KPgB7XGanSah2dmQXU38985BcG4z72PeW64H16gLdaH2bCCdJKCI&#10;C29rLg2cjh/jBagQkS02nsnAlQKsV0+jJebW97ynyyGWSkw45GigirHNtQ5FRQ7DxLfEgv35zmGU&#10;tSu17bAXc9foaZJk2mHN8qHCljYVFf+HszPw2e/0z366SX+T2XZ33maza1p+G/PyPLy/gYo0xAf5&#10;rv6yEj9L5zKvC2khneQAenUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATgfCH8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#489ae5 [1940]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1029" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzXNF4ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbpJWjRGVxFLpXirFbw+ss9sSPZtyG41/feuIHgcZuYbZrEabCvO1PvasYJ0nIAg&#10;Lp2uuVJw+P0a5SB8QNbYOiYF/+RhtXx+WmCh3YV/6LwPlYgQ9gUqMCF0hZS+NGTRj11HHL2T6y2G&#10;KPtK6h4vEW5bmSXJRFqsOS4Y7GhjqGz2f1bB++bt+JnrxjRlxWa93R0mu7xR6vVlWM9BBBrCI3xv&#10;f2sFWTJLP9Isn6Zw+xT/gFxeAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALNc0XjKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#14558f [3204]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1030" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQQlfRyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzbZFu65NiwgFF/ZiW3p+u3luFpOXJUnb9d8bQfA4zMw3zHo7OSsuFOLgWcF8VoAg&#10;7rweuFdwPOweShAxIWu0nknBN0XYbm5v1lhpf+UPuuxTLzKEY4UKTEpjJWXsDDmMMz8SZ+/TB4cp&#10;y9BLHfCa4c7KRVE8SYcD5wWDI70Z6r72Z6egbl39WDe0s3ZlptScQktNq9T93fT6AiLRlP7Df+13&#10;raB8LuZluVgt4fdSvgNy8wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQQlfRyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#388557 [3205]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <w10:anchorlock/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
-      <w:p w14:paraId="30078F27" w14:textId="1EA04171" w:rsidR="00240F61" w:rsidRDefault="00391E7F" w:rsidP="00005B75">
+      <w:p w14:paraId="30078F27" w14:textId="16F0D413" w:rsidR="00240F61" w:rsidRDefault="00391E7F" w:rsidP="00005B75">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:after="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t>Hospital QEIP</w:t>
         </w:r>
         <w:r w:rsidR="006E1992">
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r w:rsidRPr="00391E7F">
           <w:t xml:space="preserve">Patient Experience: Communication, Courtesy, and Respect </w:t>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00346A68" w:rsidRPr="00346A68">
-[...15 lines deleted...]
-          <w:t>DD</w:t>
+        <w:r w:rsidR="00832030">
+          <w:t>May 1</w:t>
         </w:r>
         <w:r>
-          <w:t>, 202</w:t>
+          <w:t xml:space="preserve">, </w:t>
         </w:r>
-        <w:r w:rsidR="00346A68">
-          <w:t>5</w:t>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:t>202</w:t>
         </w:r>
+        <w:r w:rsidR="00832030">
+          <w:t>6</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidR="00005B75">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16AECDED" w14:textId="77777777" w:rsidR="00E43A69" w:rsidRDefault="00E43A69" w:rsidP="00240F61">
+    <w:p w14:paraId="6E537794" w14:textId="77777777" w:rsidR="00DA66ED" w:rsidRDefault="00DA66ED" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75265507" w14:textId="77777777" w:rsidR="00E43A69" w:rsidRDefault="00E43A69" w:rsidP="00240F61">
+    <w:p w14:paraId="33C64967" w14:textId="77777777" w:rsidR="00DA66ED" w:rsidRDefault="00DA66ED" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="341715E7" w14:textId="77777777" w:rsidR="00E43A69" w:rsidRDefault="00E43A69">
+    <w:p w14:paraId="2474DD71" w14:textId="77777777" w:rsidR="00DA66ED" w:rsidRDefault="00DA66ED">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="17D1087C" w14:textId="458FF063" w:rsidR="00F85C2F" w:rsidRDefault="00F85C2F" w:rsidP="00F85C2F">
+    <w:p w14:paraId="6FE81536" w14:textId="77777777" w:rsidR="00913802" w:rsidRDefault="00913802" w:rsidP="00913802">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00745DFB" w:rsidRPr="00745DFB">
+        <w:t xml:space="preserve"> Reference </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745DFB">
         <w:t>HCAHPS eligibility criteria</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBA13DE" w14:textId="6A1FF22C" w:rsidR="00240F61" w:rsidRDefault="00240F61" w:rsidP="00132EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-450"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00240F61">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -6876,72 +6994,75 @@
     <w:rsid w:val="00763521"/>
     <w:rsid w:val="00771BE4"/>
     <w:rsid w:val="0077343B"/>
     <w:rsid w:val="00784DAD"/>
     <w:rsid w:val="00797146"/>
     <w:rsid w:val="007A061C"/>
     <w:rsid w:val="007A1754"/>
     <w:rsid w:val="007A516F"/>
     <w:rsid w:val="007A5DE0"/>
     <w:rsid w:val="007B27AA"/>
     <w:rsid w:val="007B4C32"/>
     <w:rsid w:val="007B75A5"/>
     <w:rsid w:val="007C076D"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C5D85"/>
     <w:rsid w:val="007D4D95"/>
     <w:rsid w:val="007D6522"/>
     <w:rsid w:val="007E06B3"/>
     <w:rsid w:val="007E7356"/>
     <w:rsid w:val="008059F4"/>
     <w:rsid w:val="008108CD"/>
     <w:rsid w:val="00811E5F"/>
     <w:rsid w:val="00814D63"/>
     <w:rsid w:val="00821A7F"/>
     <w:rsid w:val="008232E6"/>
+    <w:rsid w:val="00832030"/>
     <w:rsid w:val="008338DB"/>
     <w:rsid w:val="00835064"/>
     <w:rsid w:val="00836C7F"/>
     <w:rsid w:val="00850BC5"/>
+    <w:rsid w:val="00862B56"/>
     <w:rsid w:val="00864964"/>
     <w:rsid w:val="00881308"/>
     <w:rsid w:val="00891ABC"/>
     <w:rsid w:val="008A22D3"/>
     <w:rsid w:val="008A30E4"/>
     <w:rsid w:val="008A3304"/>
     <w:rsid w:val="008A560F"/>
     <w:rsid w:val="008B0DE1"/>
     <w:rsid w:val="008B1128"/>
     <w:rsid w:val="008B1C62"/>
     <w:rsid w:val="008B3C0D"/>
     <w:rsid w:val="008B4351"/>
     <w:rsid w:val="008C334C"/>
     <w:rsid w:val="008D7C37"/>
     <w:rsid w:val="008E2B47"/>
     <w:rsid w:val="008F5EE6"/>
     <w:rsid w:val="009065B4"/>
     <w:rsid w:val="00907B9C"/>
+    <w:rsid w:val="00913802"/>
     <w:rsid w:val="009144B8"/>
     <w:rsid w:val="00916DE4"/>
     <w:rsid w:val="00922B4B"/>
     <w:rsid w:val="00925DF8"/>
     <w:rsid w:val="00926131"/>
     <w:rsid w:val="00926A59"/>
     <w:rsid w:val="00933ED9"/>
     <w:rsid w:val="00934215"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="00946229"/>
     <w:rsid w:val="0095347B"/>
     <w:rsid w:val="00953FBA"/>
     <w:rsid w:val="00962CA3"/>
     <w:rsid w:val="009633EC"/>
     <w:rsid w:val="0097083B"/>
     <w:rsid w:val="00980067"/>
     <w:rsid w:val="00981165"/>
     <w:rsid w:val="00987E3C"/>
     <w:rsid w:val="009934DC"/>
     <w:rsid w:val="009936E7"/>
     <w:rsid w:val="00995D9F"/>
     <w:rsid w:val="009A246F"/>
     <w:rsid w:val="009A7ABE"/>
     <w:rsid w:val="009B04CB"/>
     <w:rsid w:val="009B4F17"/>
@@ -7054,59 +7175,61 @@
     <w:rsid w:val="00CB4E5B"/>
     <w:rsid w:val="00CB6B39"/>
     <w:rsid w:val="00CC38E7"/>
     <w:rsid w:val="00CC549F"/>
     <w:rsid w:val="00CC5EB3"/>
     <w:rsid w:val="00CD6726"/>
     <w:rsid w:val="00CD756A"/>
     <w:rsid w:val="00CE5F10"/>
     <w:rsid w:val="00CE6B98"/>
     <w:rsid w:val="00CF381A"/>
     <w:rsid w:val="00CF6D5F"/>
     <w:rsid w:val="00D0184F"/>
     <w:rsid w:val="00D06C76"/>
     <w:rsid w:val="00D06C7D"/>
     <w:rsid w:val="00D06E38"/>
     <w:rsid w:val="00D07F2E"/>
     <w:rsid w:val="00D175F3"/>
     <w:rsid w:val="00D21400"/>
     <w:rsid w:val="00D27598"/>
     <w:rsid w:val="00D43330"/>
     <w:rsid w:val="00D4552A"/>
     <w:rsid w:val="00D50A2A"/>
     <w:rsid w:val="00D50C8E"/>
     <w:rsid w:val="00D538C3"/>
     <w:rsid w:val="00D611BD"/>
+    <w:rsid w:val="00D65D76"/>
     <w:rsid w:val="00D7016E"/>
     <w:rsid w:val="00D73059"/>
     <w:rsid w:val="00D7719F"/>
     <w:rsid w:val="00D7781A"/>
     <w:rsid w:val="00D8148A"/>
     <w:rsid w:val="00D82FA0"/>
     <w:rsid w:val="00D84876"/>
     <w:rsid w:val="00D84A23"/>
     <w:rsid w:val="00DA257A"/>
+    <w:rsid w:val="00DA66ED"/>
     <w:rsid w:val="00DA783B"/>
     <w:rsid w:val="00DB15B9"/>
     <w:rsid w:val="00DB4EE8"/>
     <w:rsid w:val="00DD403E"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF35F4"/>
     <w:rsid w:val="00DF43E0"/>
     <w:rsid w:val="00E24821"/>
     <w:rsid w:val="00E25C6D"/>
     <w:rsid w:val="00E25FB9"/>
     <w:rsid w:val="00E273D3"/>
     <w:rsid w:val="00E27C86"/>
     <w:rsid w:val="00E31EEF"/>
     <w:rsid w:val="00E334C3"/>
     <w:rsid w:val="00E34493"/>
     <w:rsid w:val="00E36E11"/>
     <w:rsid w:val="00E37216"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E40D60"/>
     <w:rsid w:val="00E43A69"/>
     <w:rsid w:val="00E461A7"/>
     <w:rsid w:val="00E47A73"/>
     <w:rsid w:val="00E53D73"/>
     <w:rsid w:val="00E60837"/>
     <w:rsid w:val="00E61B3F"/>
@@ -7119,50 +7242,51 @@
     <w:rsid w:val="00E935AB"/>
     <w:rsid w:val="00E93DF7"/>
     <w:rsid w:val="00EA0BEE"/>
     <w:rsid w:val="00EA45B7"/>
     <w:rsid w:val="00EA45D7"/>
     <w:rsid w:val="00EB5830"/>
     <w:rsid w:val="00EB60C9"/>
     <w:rsid w:val="00EB74A9"/>
     <w:rsid w:val="00EC3359"/>
     <w:rsid w:val="00EC39DF"/>
     <w:rsid w:val="00ED2DEE"/>
     <w:rsid w:val="00ED5FE9"/>
     <w:rsid w:val="00EE2DC7"/>
     <w:rsid w:val="00EE68AB"/>
     <w:rsid w:val="00EE6F05"/>
     <w:rsid w:val="00F00742"/>
     <w:rsid w:val="00F0425E"/>
     <w:rsid w:val="00F0437F"/>
     <w:rsid w:val="00F23E64"/>
     <w:rsid w:val="00F23FC5"/>
     <w:rsid w:val="00F46782"/>
     <w:rsid w:val="00F46CDA"/>
     <w:rsid w:val="00F537F0"/>
     <w:rsid w:val="00F54AA4"/>
     <w:rsid w:val="00F61239"/>
+    <w:rsid w:val="00F649B9"/>
     <w:rsid w:val="00F667AC"/>
     <w:rsid w:val="00F7651E"/>
     <w:rsid w:val="00F80913"/>
     <w:rsid w:val="00F80DFC"/>
     <w:rsid w:val="00F85C2F"/>
     <w:rsid w:val="00F90662"/>
     <w:rsid w:val="00F919CC"/>
     <w:rsid w:val="00F97C11"/>
     <w:rsid w:val="00FA017A"/>
     <w:rsid w:val="00FA1068"/>
     <w:rsid w:val="00FA354F"/>
     <w:rsid w:val="00FA4E30"/>
     <w:rsid w:val="00FA6C52"/>
     <w:rsid w:val="00FB2619"/>
     <w:rsid w:val="00FB308E"/>
     <w:rsid w:val="00FB380C"/>
     <w:rsid w:val="00FC1991"/>
     <w:rsid w:val="00FC2DB7"/>
     <w:rsid w:val="00FE3D4F"/>
     <w:rsid w:val="00FF19C4"/>
     <w:rsid w:val="00FF3F33"/>
     <w:rsid w:val="00FF5F09"/>
     <w:rsid w:val="0484CE29"/>
     <w:rsid w:val="0543415B"/>
     <w:rsid w:val="06A132A2"/>
@@ -9204,52 +9328,52 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="037613763d915ae8fa29bb63301399cc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cee0f216cd659af1976c8a2b705f81d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -9448,112 +9572,105 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6185A93E-B72E-4AA0-BBF3-513D913FCD40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225F2371-2D91-4132-8AE9-0CACA19AFB18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>856</Words>
-  <Characters>5299</Characters>
+  <Words>918</Words>
+  <Characters>5237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6094</CharactersWithSpaces>
+  <CharactersWithSpaces>6143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>