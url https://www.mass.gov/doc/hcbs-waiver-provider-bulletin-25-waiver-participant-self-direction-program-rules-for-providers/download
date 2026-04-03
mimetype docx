--- v0 (2025-12-24)
+++ v1 (2026-04-03)
@@ -2809,62 +2809,62 @@
       </w:r>
       <w:r w:rsidR="20A662E2">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="1B84D809">
         <w:t xml:space="preserve">nique ID number. A new DCW </w:t>
       </w:r>
       <w:r w:rsidR="029EABD0">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="1B84D809">
         <w:t xml:space="preserve"> only able to provide waiver services and be paid for providing those services on or after the date that their ID is created.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C84228" w14:textId="5F4645B4" w:rsidR="00FB5367" w:rsidRPr="00361FAA" w:rsidRDefault="00FB5367" w:rsidP="00C13B5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00361FAA">
         <w:t xml:space="preserve">New Hire </w:t>
       </w:r>
       <w:r>
         <w:t>Orientation and Seniority Rate Pay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F9569F" w14:textId="37B1F398" w:rsidR="0003408C" w:rsidRPr="00534E7C" w:rsidRDefault="003B5438" w:rsidP="0003408C">
+    <w:p w14:paraId="39F9569F" w14:textId="02B32AF8" w:rsidR="0003408C" w:rsidRPr="00534E7C" w:rsidRDefault="003B5438" w:rsidP="0003408C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section </w:t>
       </w:r>
       <w:r w:rsidR="0003408C" w:rsidRPr="00534E7C">
         <w:t xml:space="preserve">applies only to DCWs who provide self-directed waiver </w:t>
       </w:r>
-      <w:r w:rsidR="00F50A93">
-        <w:t>o</w:t>
+      <w:r w:rsidR="004C30AD">
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0003408C" w:rsidRPr="00534E7C">
         <w:t xml:space="preserve">ersonal </w:t>
       </w:r>
       <w:r w:rsidR="00F50A93">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0003408C" w:rsidRPr="00534E7C">
         <w:t>are services to participants</w:t>
       </w:r>
       <w:r w:rsidR="00F13DAE">
         <w:t xml:space="preserve"> in the Moving Forward Plan – Community Living (MFP-CL) Waiver</w:t>
       </w:r>
       <w:r w:rsidR="0003408C" w:rsidRPr="00534E7C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6A5000" w14:textId="15EC948F" w:rsidR="0003408C" w:rsidRPr="00534E7C" w:rsidRDefault="57241417" w:rsidP="0003408C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As of December 4, 2023, </w:t>
       </w:r>
       <w:r w:rsidR="2AB044E9">
@@ -10553,51 +10553,51 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="97994179">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1183520109">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="392698617">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1467551955">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1447770002">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1662854286">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10876,50 +10876,51 @@
     <w:rsid w:val="00440EE5"/>
     <w:rsid w:val="004452B6"/>
     <w:rsid w:val="00447F74"/>
     <w:rsid w:val="00450E46"/>
     <w:rsid w:val="00453300"/>
     <w:rsid w:val="00454E80"/>
     <w:rsid w:val="004601EB"/>
     <w:rsid w:val="004604A1"/>
     <w:rsid w:val="00461793"/>
     <w:rsid w:val="00461DD8"/>
     <w:rsid w:val="004628E1"/>
     <w:rsid w:val="00470539"/>
     <w:rsid w:val="0047107E"/>
     <w:rsid w:val="004747D8"/>
     <w:rsid w:val="004774E0"/>
     <w:rsid w:val="00490DBD"/>
     <w:rsid w:val="00494DC1"/>
     <w:rsid w:val="004A127D"/>
     <w:rsid w:val="004A5518"/>
     <w:rsid w:val="004A5546"/>
     <w:rsid w:val="004A5AA4"/>
     <w:rsid w:val="004B20FE"/>
     <w:rsid w:val="004B6678"/>
     <w:rsid w:val="004B70C6"/>
     <w:rsid w:val="004C1488"/>
+    <w:rsid w:val="004C30AD"/>
     <w:rsid w:val="004C3FEA"/>
     <w:rsid w:val="004C443F"/>
     <w:rsid w:val="004C5B43"/>
     <w:rsid w:val="004D449A"/>
     <w:rsid w:val="004D4BC9"/>
     <w:rsid w:val="004D60BA"/>
     <w:rsid w:val="004D7CFE"/>
     <w:rsid w:val="004E6297"/>
     <w:rsid w:val="004F0B84"/>
     <w:rsid w:val="004F47B2"/>
     <w:rsid w:val="004F603E"/>
     <w:rsid w:val="004F64E7"/>
     <w:rsid w:val="005014BC"/>
     <w:rsid w:val="005019F2"/>
     <w:rsid w:val="00502476"/>
     <w:rsid w:val="00504FBF"/>
     <w:rsid w:val="00510475"/>
     <w:rsid w:val="00511043"/>
     <w:rsid w:val="00512272"/>
     <w:rsid w:val="005131BF"/>
     <w:rsid w:val="00515E89"/>
     <w:rsid w:val="00523349"/>
     <w:rsid w:val="005237ED"/>
     <w:rsid w:val="00526EAB"/>
     <w:rsid w:val="00527C87"/>
@@ -11128,92 +11129,94 @@
     <w:rsid w:val="00881EC2"/>
     <w:rsid w:val="0088543E"/>
     <w:rsid w:val="00886FF0"/>
     <w:rsid w:val="008919DA"/>
     <w:rsid w:val="0089282E"/>
     <w:rsid w:val="00893B9C"/>
     <w:rsid w:val="00894FF0"/>
     <w:rsid w:val="008A2FD8"/>
     <w:rsid w:val="008A3156"/>
     <w:rsid w:val="008A3B9D"/>
     <w:rsid w:val="008A41EA"/>
     <w:rsid w:val="008A4D0B"/>
     <w:rsid w:val="008A66B2"/>
     <w:rsid w:val="008A6A30"/>
     <w:rsid w:val="008A7DEC"/>
     <w:rsid w:val="008B293F"/>
     <w:rsid w:val="008B7DA3"/>
     <w:rsid w:val="008C005F"/>
     <w:rsid w:val="008C0203"/>
     <w:rsid w:val="008C39E1"/>
     <w:rsid w:val="008C432C"/>
     <w:rsid w:val="008C5229"/>
     <w:rsid w:val="008D3181"/>
     <w:rsid w:val="008D4058"/>
     <w:rsid w:val="008E407C"/>
+    <w:rsid w:val="008E5E3B"/>
     <w:rsid w:val="008E69C9"/>
     <w:rsid w:val="008F0D56"/>
     <w:rsid w:val="008F1DC8"/>
     <w:rsid w:val="008F4087"/>
     <w:rsid w:val="008F4562"/>
     <w:rsid w:val="008F7531"/>
     <w:rsid w:val="00902810"/>
     <w:rsid w:val="0090716B"/>
     <w:rsid w:val="00913F3C"/>
     <w:rsid w:val="00916124"/>
     <w:rsid w:val="00925C33"/>
     <w:rsid w:val="00930D16"/>
     <w:rsid w:val="0093651D"/>
     <w:rsid w:val="009423DD"/>
     <w:rsid w:val="00943C95"/>
     <w:rsid w:val="00943F98"/>
     <w:rsid w:val="0095092A"/>
     <w:rsid w:val="009552E4"/>
     <w:rsid w:val="00963EF9"/>
     <w:rsid w:val="00965538"/>
     <w:rsid w:val="00965D5A"/>
     <w:rsid w:val="0096661F"/>
     <w:rsid w:val="00974F12"/>
     <w:rsid w:val="00975D3B"/>
     <w:rsid w:val="00975DFF"/>
     <w:rsid w:val="00977415"/>
     <w:rsid w:val="00981FE9"/>
     <w:rsid w:val="0098279C"/>
     <w:rsid w:val="00983177"/>
     <w:rsid w:val="009831F5"/>
     <w:rsid w:val="009841A9"/>
     <w:rsid w:val="00986CF5"/>
     <w:rsid w:val="00992105"/>
     <w:rsid w:val="00993FEB"/>
     <w:rsid w:val="009950E5"/>
     <w:rsid w:val="009A0E9B"/>
     <w:rsid w:val="009A262A"/>
     <w:rsid w:val="009A3F81"/>
     <w:rsid w:val="009A4A1A"/>
     <w:rsid w:val="009B2946"/>
     <w:rsid w:val="009B3039"/>
     <w:rsid w:val="009B4513"/>
+    <w:rsid w:val="009B716E"/>
     <w:rsid w:val="009C533B"/>
     <w:rsid w:val="009D0B5C"/>
     <w:rsid w:val="009D15FA"/>
     <w:rsid w:val="009D59BC"/>
     <w:rsid w:val="009E0D66"/>
     <w:rsid w:val="009E2849"/>
     <w:rsid w:val="009F3579"/>
     <w:rsid w:val="009F4FAA"/>
     <w:rsid w:val="009F597B"/>
     <w:rsid w:val="009F7598"/>
     <w:rsid w:val="00A01617"/>
     <w:rsid w:val="00A024A3"/>
     <w:rsid w:val="00A0380C"/>
     <w:rsid w:val="00A03B71"/>
     <w:rsid w:val="00A03BA4"/>
     <w:rsid w:val="00A13213"/>
     <w:rsid w:val="00A15EDB"/>
     <w:rsid w:val="00A2460D"/>
     <w:rsid w:val="00A2604B"/>
     <w:rsid w:val="00A260D4"/>
     <w:rsid w:val="00A271DC"/>
     <w:rsid w:val="00A307D9"/>
     <w:rsid w:val="00A32028"/>
     <w:rsid w:val="00A33419"/>
     <w:rsid w:val="00A33EE8"/>
@@ -11343,50 +11346,51 @@
     <w:rsid w:val="00C26E9A"/>
     <w:rsid w:val="00C34A04"/>
     <w:rsid w:val="00C35F8A"/>
     <w:rsid w:val="00C40348"/>
     <w:rsid w:val="00C40F5E"/>
     <w:rsid w:val="00C524CC"/>
     <w:rsid w:val="00C63648"/>
     <w:rsid w:val="00C63B05"/>
     <w:rsid w:val="00C74A9F"/>
     <w:rsid w:val="00C75F94"/>
     <w:rsid w:val="00C761C4"/>
     <w:rsid w:val="00C8095C"/>
     <w:rsid w:val="00C84B58"/>
     <w:rsid w:val="00C84FBD"/>
     <w:rsid w:val="00C86EA0"/>
     <w:rsid w:val="00C9185E"/>
     <w:rsid w:val="00C91999"/>
     <w:rsid w:val="00CA01C0"/>
     <w:rsid w:val="00CA0B8A"/>
     <w:rsid w:val="00CA1D9F"/>
     <w:rsid w:val="00CA3B98"/>
     <w:rsid w:val="00CA5C0D"/>
     <w:rsid w:val="00CA6698"/>
     <w:rsid w:val="00CB0C7E"/>
     <w:rsid w:val="00CB11A2"/>
+    <w:rsid w:val="00CB1AAD"/>
     <w:rsid w:val="00CB1F96"/>
     <w:rsid w:val="00CB3742"/>
     <w:rsid w:val="00CB3D77"/>
     <w:rsid w:val="00CB525B"/>
     <w:rsid w:val="00CC0850"/>
     <w:rsid w:val="00CC13E5"/>
     <w:rsid w:val="00CC1850"/>
     <w:rsid w:val="00CC5CFC"/>
     <w:rsid w:val="00CC7932"/>
     <w:rsid w:val="00CD2647"/>
     <w:rsid w:val="00CD4843"/>
     <w:rsid w:val="00CD4AD8"/>
     <w:rsid w:val="00CE031B"/>
     <w:rsid w:val="00CE1946"/>
     <w:rsid w:val="00CE2F86"/>
     <w:rsid w:val="00CE5EC7"/>
     <w:rsid w:val="00CF0AAB"/>
     <w:rsid w:val="00CF37AC"/>
     <w:rsid w:val="00D02429"/>
     <w:rsid w:val="00D0388D"/>
     <w:rsid w:val="00D115AF"/>
     <w:rsid w:val="00D134EC"/>
     <w:rsid w:val="00D143FC"/>
     <w:rsid w:val="00D149D0"/>
     <w:rsid w:val="00D15566"/>
@@ -12973,51 +12977,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1828281557">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/email-notifications-for-provider-bulletins-and-transmittal-letters" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/MassHealth1/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth-provider-bulletins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.twitter.com/MassHealth" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempusunlimited.org/abi-mfp-program-changes/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/masshealth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HCBSwaivers@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC1QQ61nTN7LNKkhjrjnYOUg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/email-notifications-for-provider-bulletins-and-transmittal-letters" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/MassHealth1/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth-provider-bulletins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.twitter.com/MassHealth" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempusunlimited.org/abi-mfp-program-changes/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/masshealth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HCBSwaivers@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC1QQ61nTN7LNKkhjrjnYOUg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13599,54 +13603,54 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D1CD43C-2CAC-4025-9553-64C8A0C62066}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a36c891a-0252-4974-8600-27cecaf0be66"/>
     <ds:schemaRef ds:uri="fd2e816c-d1fb-4f26-8b49-df26b1d7fe4a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2301</Words>
-  <Characters>12970</Characters>
+  <Words>2279</Words>
+  <Characters>12992</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>