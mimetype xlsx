--- v0 (2025-12-20)
+++ v1 (2026-10-25)
@@ -1,225 +1,380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/GIC-OperationsDepartment/Enroll/paulm/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/GIC-OperationsDepartment/Enroll/Donnaw/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5CEF1F93-6F28-43EF-A65A-F74501891DC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{29996C4E-E6AC-499B-A468-F4A374DB6D9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DA74C90B-2C19-4947-8764-E3F925A2BB1D}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="FY26" sheetId="1" r:id="rId1"/>
+    <sheet name="FY27" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H8" i="1" l="1"/>
+  <c r="H9" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H7" i="1"/>
+  <c r="G8" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G7" i="1"/>
+  <c r="F8" i="1"/>
+  <c r="F9" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="F14" i="1"/>
+  <c r="F7" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="E7" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="28">
+  <si>
+    <t xml:space="preserve">       Full Cost Premium</t>
+  </si>
+  <si>
+    <t>For Employees Hired                             On or before June 30, 2003</t>
+  </si>
+  <si>
+    <t>For Employees Hired                    After June 30, 2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                   Annual Deductible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                            FY27 Rates</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Family</t>
+  </si>
+  <si>
+    <t>Coverage</t>
+  </si>
+  <si>
+    <t>Harvard Pilgrim Access America</t>
+  </si>
+  <si>
+    <t>Wellpoint Total Choice</t>
+  </si>
+  <si>
+    <t>Wellpoint Plus</t>
+  </si>
+  <si>
+    <t>Harvard Pilgrim Explorer</t>
+  </si>
+  <si>
+    <t>Mass General Brigham Health Plan Complete</t>
+  </si>
+  <si>
+    <t>Harvard Pilgrim Quality</t>
+  </si>
+  <si>
+    <t>Wellpoint Community Choice</t>
+  </si>
   <si>
     <t>Health New England</t>
   </si>
   <si>
-    <t>Individual</t>
-[...29 lines deleted...]
-    <t>All GIC plans have in network OOP max of $5000/$10000</t>
+    <t>Note:</t>
+  </si>
+  <si>
+    <t>*All GIC plans have in network OOP max of $5000/$10000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*For 2027 our Annual Enrollment period will be  April 7th  through May 5th </t>
   </si>
   <si>
     <t>Group Plan Numbers</t>
-  </si>
-[...19 lines deleted...]
-    <t>Harvard Pilgrim Quality: 020285</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Deductibles</t>
+      <t>Harvard Pilgrim Access America:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (note all plans have 100/200 pharmacy deductibles</t>
+      <t xml:space="preserve"> 164580</t>
     </r>
   </si>
   <si>
-    <t>Harvard Pilgrim Explorer: 43598</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">For 2026 our Annual Enrollment period will be  April 1st  through May 1st </t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wellpoint Total Choice:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 131192</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wellpoint Plus:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 131192</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Harvard Pilgrim Explorer: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>43598</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mass General Brigham Health Plan Complete:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> XJNMG</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Harvard Pilgrim Quality:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 020285</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wellpoint Community Choice:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 131192</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Health New England:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> S03057</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -229,651 +384,530 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...18 lines deleted...]
-      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...26 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...14 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...13 lines deleted...]
-      </top>
       <bottom/>
-      <diagonal/>
-[...158 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="8" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="40" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="40" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="39" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="39" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="39" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="40" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="8" fontId="20" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="17" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="7" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Currency" xfId="4" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1123,680 +1157,724 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O34"/>
+  <dimension ref="B1:P36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" zoomScale="153" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+    <sheetView tabSelected="1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="51.21875" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="12.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="47.54296875" customWidth="1"/>
+    <col min="3" max="4" width="10.81640625" customWidth="1"/>
+    <col min="5" max="8" width="15.1796875" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="10.453125" customWidth="1"/>
+    <col min="11" max="11" width="9.81640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.1796875" customWidth="1"/>
+    <col min="13" max="13" width="17.81640625" customWidth="1"/>
+    <col min="14" max="14" width="12.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B1" s="48" t="s">
+    <row r="1" spans="2:15" s="18" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="46"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+    </row>
+    <row r="2" spans="2:15" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="78"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+    </row>
+    <row r="3" spans="2:15" s="18" customFormat="1" ht="32.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="79"/>
+      <c r="C3" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="77"/>
+      <c r="E3" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="91"/>
+      <c r="G3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="91"/>
+      <c r="I3" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="45"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+    </row>
+    <row r="4" spans="2:15" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B4" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="49"/>
-      <c r="D1" s="50" t="s">
+      <c r="C4" s="75">
+        <v>1</v>
+      </c>
+      <c r="D4" s="72">
+        <v>1</v>
+      </c>
+      <c r="E4" s="68">
+        <v>0.2</v>
+      </c>
+      <c r="F4" s="68">
+        <v>0.2</v>
+      </c>
+      <c r="G4" s="68">
+        <v>0.25</v>
+      </c>
+      <c r="H4" s="68">
+        <v>0.25</v>
+      </c>
+      <c r="I4" s="49"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38"/>
+      <c r="O4" s="38"/>
+    </row>
+    <row r="5" spans="2:15" s="18" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="80"/>
+      <c r="C5" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="51"/>
-      <c r="F1" s="50" t="s">
+      <c r="E5" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
+      <c r="N5" s="20"/>
+      <c r="O5" s="20"/>
+    </row>
+    <row r="6" spans="2:15" s="18" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="81"/>
+      <c r="C6" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="G1" s="51"/>
-[...15 lines deleted...]
-      <c r="D2" s="54" t="s">
+      <c r="D6" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="20"/>
+    </row>
+    <row r="7" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B7" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="55"/>
-      <c r="F2" s="54" t="s">
+      <c r="C7" s="73">
+        <v>1507.55</v>
+      </c>
+      <c r="D7" s="63">
+        <v>3365.26</v>
+      </c>
+      <c r="E7" s="21">
+        <f>ROUND((C7*0.2),2)</f>
+        <v>301.51</v>
+      </c>
+      <c r="F7" s="62">
+        <f>ROUND((D7*0.2),2)</f>
+        <v>673.05</v>
+      </c>
+      <c r="G7" s="56">
+        <f>ROUND((C7*0.25),2)</f>
+        <v>376.89</v>
+      </c>
+      <c r="H7" s="63">
+        <f>ROUND((D7*0.25),2)</f>
+        <v>841.32</v>
+      </c>
+      <c r="I7" s="64">
+        <v>500</v>
+      </c>
+      <c r="J7" s="65">
+        <v>1000</v>
+      </c>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+    </row>
+    <row r="8" spans="2:15" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="55"/>
-      <c r="H2" s="65" t="s">
+      <c r="C8" s="74">
+        <v>1822.84</v>
+      </c>
+      <c r="D8" s="53">
+        <v>4055.77</v>
+      </c>
+      <c r="E8" s="25">
+        <f t="shared" ref="E8:E14" si="0">ROUND((C8*0.2),2)</f>
+        <v>364.57</v>
+      </c>
+      <c r="F8" s="58">
+        <f t="shared" ref="F8:F14" si="1">ROUND((D8*0.2),2)</f>
+        <v>811.15</v>
+      </c>
+      <c r="G8" s="55">
+        <f t="shared" ref="G8:G14" si="2">ROUND((C8*0.25),2)</f>
+        <v>455.71</v>
+      </c>
+      <c r="H8" s="52">
+        <f t="shared" ref="H8:H14" si="3">ROUND((D8*0.25),2)</f>
+        <v>1013.94</v>
+      </c>
+      <c r="I8" s="27">
+        <v>500</v>
+      </c>
+      <c r="J8" s="42">
+        <v>1000</v>
+      </c>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+    </row>
+    <row r="9" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B9" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="23">
+        <v>1158.19</v>
+      </c>
+      <c r="D9" s="24">
+        <v>2771.27</v>
+      </c>
+      <c r="E9" s="60">
+        <f t="shared" si="0"/>
+        <v>231.64</v>
+      </c>
+      <c r="F9" s="59">
+        <f t="shared" si="1"/>
+        <v>554.25</v>
+      </c>
+      <c r="G9" s="56">
+        <f t="shared" si="2"/>
+        <v>289.55</v>
+      </c>
+      <c r="H9" s="53">
+        <f t="shared" si="3"/>
+        <v>692.82</v>
+      </c>
+      <c r="I9" s="27">
+        <v>500</v>
+      </c>
+      <c r="J9" s="42">
+        <v>1000</v>
+      </c>
+      <c r="M9" s="28"/>
+      <c r="N9" s="28"/>
+    </row>
+    <row r="10" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B10" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="23">
+        <v>1288.02</v>
+      </c>
+      <c r="D10" s="24">
+        <v>3194.99</v>
+      </c>
+      <c r="E10" s="25">
+        <f t="shared" si="0"/>
+        <v>257.60000000000002</v>
+      </c>
+      <c r="F10" s="29">
+        <f t="shared" si="1"/>
+        <v>639</v>
+      </c>
+      <c r="G10" s="56">
+        <f t="shared" si="2"/>
+        <v>322.01</v>
+      </c>
+      <c r="H10" s="54">
+        <f t="shared" si="3"/>
+        <v>798.75</v>
+      </c>
+      <c r="I10" s="27">
+        <v>500</v>
+      </c>
+      <c r="J10" s="42">
+        <v>1000</v>
+      </c>
+      <c r="M10" s="28"/>
+      <c r="N10" s="28"/>
+    </row>
+    <row r="11" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B11" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="23">
+        <v>1231.3399999999999</v>
+      </c>
+      <c r="D11" s="24">
+        <v>3269.31</v>
+      </c>
+      <c r="E11" s="21">
+        <f t="shared" si="0"/>
+        <v>246.27</v>
+      </c>
+      <c r="F11" s="30">
+        <f t="shared" si="1"/>
+        <v>653.86</v>
+      </c>
+      <c r="G11" s="56">
+        <f t="shared" si="2"/>
+        <v>307.83999999999997</v>
+      </c>
+      <c r="H11" s="52">
+        <f t="shared" si="3"/>
+        <v>817.33</v>
+      </c>
+      <c r="I11" s="27">
+        <v>500</v>
+      </c>
+      <c r="J11" s="42">
+        <v>1000</v>
+      </c>
+      <c r="M11" s="28"/>
+      <c r="N11" s="28"/>
+    </row>
+    <row r="12" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B12" s="82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="23">
+        <v>964.22</v>
+      </c>
+      <c r="D12" s="24">
+        <v>2459.37</v>
+      </c>
+      <c r="E12" s="25">
+        <f t="shared" si="0"/>
+        <v>192.84</v>
+      </c>
+      <c r="F12" s="31">
+        <f t="shared" si="1"/>
+        <v>491.87</v>
+      </c>
+      <c r="G12" s="32">
+        <f t="shared" si="2"/>
+        <v>241.06</v>
+      </c>
+      <c r="H12" s="53">
+        <f t="shared" si="3"/>
+        <v>614.84</v>
+      </c>
+      <c r="I12" s="27">
+        <v>400</v>
+      </c>
+      <c r="J12" s="43">
+        <v>800</v>
+      </c>
+      <c r="M12" s="28"/>
+      <c r="N12" s="28"/>
+    </row>
+    <row r="13" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B13" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="23">
+        <v>901.47</v>
+      </c>
+      <c r="D13" s="24">
+        <v>2250.58</v>
+      </c>
+      <c r="E13" s="21">
+        <f t="shared" si="0"/>
+        <v>180.29</v>
+      </c>
+      <c r="F13" s="29">
+        <f t="shared" si="1"/>
+        <v>450.12</v>
+      </c>
+      <c r="G13" s="26">
+        <f t="shared" si="2"/>
+        <v>225.37</v>
+      </c>
+      <c r="H13" s="53">
+        <f t="shared" si="3"/>
+        <v>562.65</v>
+      </c>
+      <c r="I13" s="27">
+        <v>400</v>
+      </c>
+      <c r="J13" s="44">
+        <v>800</v>
+      </c>
+      <c r="M13" s="28"/>
+      <c r="N13" s="28"/>
+    </row>
+    <row r="14" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B14" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="23">
+        <v>899.98</v>
+      </c>
+      <c r="D14" s="24">
+        <v>2164.75</v>
+      </c>
+      <c r="E14" s="41">
+        <f t="shared" si="0"/>
+        <v>180</v>
+      </c>
+      <c r="F14" s="29">
+        <f t="shared" si="1"/>
+        <v>432.95</v>
+      </c>
+      <c r="G14" s="26">
+        <f t="shared" si="2"/>
+        <v>225</v>
+      </c>
+      <c r="H14" s="24">
+        <f t="shared" si="3"/>
+        <v>541.19000000000005</v>
+      </c>
+      <c r="I14" s="27">
+        <v>400</v>
+      </c>
+      <c r="J14" s="42">
+        <v>800</v>
+      </c>
+      <c r="M14" s="28"/>
+      <c r="N14" s="28"/>
+    </row>
+    <row r="15" spans="2:15" s="18" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="40"/>
+      <c r="J15" s="40"/>
+    </row>
+    <row r="16" spans="2:15" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B16" s="83" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B17" s="33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B18" s="33"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="84"/>
+    </row>
+    <row r="19" spans="2:16" s="18" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B19" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="36"/>
+      <c r="O19" s="36"/>
+    </row>
+    <row r="20" spans="2:16" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B20" s="9"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
+      <c r="O20" s="1"/>
+    </row>
+    <row r="21" spans="2:16" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B21" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
+      <c r="O21" s="1"/>
+    </row>
+    <row r="22" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B22" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="I2" s="66"/>
-[...115 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="C22" s="86"/>
+      <c r="D22" s="86"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+    </row>
+    <row r="23" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B23" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="86"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="88"/>
+      <c r="G23" s="88"/>
+      <c r="H23" s="88"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
+    </row>
+    <row r="24" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B24" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+    </row>
+    <row r="25" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B25" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="22">
-[...151 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+    </row>
+    <row r="26" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B26" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="22">
-[...115 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+    </row>
+    <row r="27" spans="2:16" x14ac:dyDescent="0.35">
+      <c r="B27" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="45"/>
-[...11 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="C27" s="16"/>
+      <c r="D27" s="7"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+    </row>
+    <row r="28" spans="2:16" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="14"/>
-[...48 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="C28" s="16"/>
+      <c r="D28" s="7"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+    </row>
+    <row r="29" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="10"/>
-[...37 lines deleted...]
-      <c r="B32" s="58"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="2:16" x14ac:dyDescent="0.35">
+      <c r="B30" s="8"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+    </row>
+    <row r="31" spans="2:16" x14ac:dyDescent="0.35">
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+    </row>
+    <row r="32" spans="2:16" x14ac:dyDescent="0.35">
+      <c r="B32" s="10"/>
       <c r="C32" s="10"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B33" s="58"/>
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B33" s="10"/>
       <c r="C33" s="10"/>
-    </row>
-[...3 lines deleted...]
-      <c r="C34" s="10"/>
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B34" s="85"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B36" s="89"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
-[...28 lines deleted...]
-    <mergeCell ref="F2:G2"/>
+  <mergeCells count="13">
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60a6d58a-d621-48c5-9f18-fbe6422b407d" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc57fbe75b5d35b26d5ee56aa53a3ac3" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065132657526ACC46935D081D78A9EA07" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9fa9b812c2e16b34f415b12a4dcd827">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60a6d58a-d621-48c5-9f18-fbe6422b407d" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e46faaa3f587d926ab6ec212acf1f61" ns2:_="" ns3:_="">
     <xsd:import namespace="60a6d58a-d621-48c5-9f18-fbe6422b407d"/>
     <xsd:import namespace="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -1991,119 +2069,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3f83906a-44c9-40a5-b57b-580814ca79c1" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60a6d58a-d621-48c5-9f18-fbe6422b407d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EA101F-6C65-4C06-AE69-AF1CDA5C8DBC}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B781E5EE-5600-4EF7-9DE3-25F54700B0AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
+    <ds:schemaRef ds:uri="08218398-255d-4417-a386-ad589d921abe"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E4CBFD8-0B98-497F-8111-A87D4FC7FB9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="60a6d58a-d621-48c5-9f18-fbe6422b407d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>FY26</vt:lpstr>
+      <vt:lpstr>FY27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Hickey, Stacie (GIC)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010065132657526ACC46935D081D78A9EA07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>