--- v0 (2025-12-07)
+++ v1 (2026-07-08)
@@ -1,6200 +1,7990 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DD55B94" w14:textId="2632761C" w:rsidR="00644DF5" w:rsidRPr="00402FD8" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
-[...159 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="4751"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="5065"/>
+        <w:tblW w:w="9145" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="144" w:type="dxa"/>
+          <w:right w:w="144" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2875"/>
-        <w:gridCol w:w="6475"/>
+        <w:gridCol w:w="3142"/>
+        <w:gridCol w:w="6003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00814223" w:rsidRPr="00814223" w14:paraId="07257097" w14:textId="77777777" w:rsidTr="00544EE8">
+      <w:tr w:rsidR="007D6522" w:rsidRPr="00C54786" w14:paraId="24A3B734" w14:textId="77777777" w:rsidTr="07B76DB7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="413"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="3142" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4069DFB5" w14:textId="77777777" w:rsidR="002E7764" w:rsidRPr="00814223" w:rsidRDefault="002E7764" w:rsidP="002E7764">
+          <w:p w14:paraId="485B9884" w14:textId="035251CD" w:rsidR="007D6522" w:rsidRPr="00FA6C52" w:rsidRDefault="0B6C01A4" w:rsidP="00077A0B">
             <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00814223">
+            <w:r w:rsidRPr="00FA6C52">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+            <w:r w:rsidR="65B9DB0F" w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF6D704" w14:textId="5D055B2C" w:rsidR="007D6522" w:rsidRPr="00FA6C52" w:rsidRDefault="00343A0B" w:rsidP="07B76DB7">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>AQEIP / MQEIP</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0B7D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / MBHV-QEIP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="730F2855" w14:textId="77777777" w:rsidTr="07B76DB7">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD2BB8B" w14:textId="158825F5" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Performance Year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32719F6F" w14:textId="64BBCBD0" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00FC3B58" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="08E98CCD" w14:textId="77777777" w:rsidTr="07B76DB7">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3F94FB" w14:textId="7EA117F6" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Deliverable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6475" w:type="dxa"/>
+            <w:tcW w:w="6003" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B8085C" w14:textId="77777777" w:rsidR="002E7764" w:rsidRPr="005A4864" w:rsidRDefault="002E7764" w:rsidP="002E7764">
+          <w:p w14:paraId="14433149" w14:textId="6CA9B228" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00FB7814" w:rsidP="00077A0B">
             <w:pPr>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A4864">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACO/MCO Health Quality and Equity Strategic Plan </w:t>
+              <w:t xml:space="preserve">Health Quality and Equity </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC3B58">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814223" w:rsidRPr="00814223" w14:paraId="24CEC3BA" w14:textId="77777777" w:rsidTr="00544EE8">
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="27C85E90" w14:textId="77777777" w:rsidTr="07B76DB7">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="3142" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425D090D" w14:textId="77777777" w:rsidR="002E7764" w:rsidRPr="00814223" w:rsidRDefault="002E7764" w:rsidP="002E7764">
+          <w:p w14:paraId="4E0C6A7F" w14:textId="38C40932" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
             <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00814223">
+            <w:r w:rsidRPr="00FA6C52">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Due Date:</w:t>
+              <w:t>Submission Portal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6475" w:type="dxa"/>
+            <w:tcW w:w="6003" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06311A68" w14:textId="77777777" w:rsidR="002E7764" w:rsidRPr="005A4864" w:rsidRDefault="002E7764" w:rsidP="002E7764">
+          <w:p w14:paraId="4D5E719D" w14:textId="6BE810C3" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00FC3B58" w:rsidP="00077A0B">
             <w:pPr>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A4864">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...157 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OnBase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814223" w:rsidRPr="00814223" w14:paraId="51B53EB6" w14:textId="77777777" w:rsidTr="00544EE8">
+      <w:tr w:rsidR="00AF2F7D" w:rsidRPr="00C54786" w14:paraId="518FE656" w14:textId="77777777" w:rsidTr="07B76DB7">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="3142" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9A4797" w14:textId="77777777" w:rsidR="002E7764" w:rsidRPr="00814223" w:rsidRDefault="002E7764" w:rsidP="002E7764">
+          <w:p w14:paraId="5BBACF34" w14:textId="7A44192F" w:rsidR="009B4F17" w:rsidRPr="00FA6C52" w:rsidRDefault="009B4F17" w:rsidP="00077A0B">
             <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00814223">
+            <w:r w:rsidRPr="00FA6C52">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submission </w:t>
+            </w:r>
+            <w:r w:rsidR="00E27C86" w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Due </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28ABF2B5" w14:textId="304C2788" w:rsidR="009B4F17" w:rsidRPr="00FB2619" w:rsidRDefault="00FC3B58" w:rsidP="00077A0B">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>December</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4F17" w:rsidRPr="00FB2619">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4F17" w:rsidRPr="00FB2619">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5EE6" w:rsidRPr="00C54786" w14:paraId="7A493A11" w14:textId="77777777" w:rsidTr="07B76DB7">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="282AD1F8" w14:textId="2925FBA9" w:rsidR="008F5EE6" w:rsidRPr="00FA6C52" w:rsidRDefault="008F5EE6" w:rsidP="008F5EE6">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Naming Convention:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6475" w:type="dxa"/>
+            <w:tcW w:w="6003" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB97473" w14:textId="77777777" w:rsidR="002E7764" w:rsidRPr="005A4864" w:rsidRDefault="002E7764" w:rsidP="002E7764">
+          <w:p w14:paraId="0DC5DA02" w14:textId="4E07074A" w:rsidR="008F5EE6" w:rsidRPr="00FA6C52" w:rsidRDefault="00FB2619" w:rsidP="008F5EE6">
             <w:pPr>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005A4864">
+            <w:r w:rsidRPr="00FB2619">
               <w:rPr>
-                <w:rStyle w:val="spellingerror"/>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Entity</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5EE6" w:rsidRPr="00FB2619">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Abbreviation_</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3146">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>HQEStrategicPlan</w:t>
+            </w:r>
+            <w:r w:rsidR="008F5EE6" w:rsidRPr="00FB2619">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>_YYYYMMDD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5EE6" w:rsidRPr="00C54786" w14:paraId="5B5EE7E1" w14:textId="77777777" w:rsidTr="07B76DB7">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A2A47" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7247C593" w14:textId="3C28B07E" w:rsidR="008F5EE6" w:rsidRPr="00FA6C52" w:rsidRDefault="008F5EE6" w:rsidP="008F5EE6">
+            <w:pPr>
+              <w:pStyle w:val="MH-CoverChart-Itemheadline"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs w:val="0"/>
-                <w:i/>
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ACOMCOAbbreviation_Strategic</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005A4864">
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6C52">
               <w:rPr>
-                <w:rStyle w:val="spellingerror"/>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
-                <w:i/>
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Suggested Page Limit:</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005A4864">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F3F6B" w:themeFill="accent1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4673966F" w14:textId="1E7FC832" w:rsidR="008F5EE6" w:rsidRPr="00FA6C52" w:rsidRDefault="006A56DB" w:rsidP="008F5EE6">
+            <w:pPr>
+              <w:pStyle w:val="MHCoverChart-Description"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rStyle w:val="spellingerror"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Plan_YYYYMMDD</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008F5EE6" w:rsidRPr="00FB2619">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pages</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18B24033" w14:textId="77777777" w:rsidR="00945E4A" w:rsidRDefault="00945E4A" w:rsidP="00644DF5">
-[...53 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="42783BAE" w14:textId="30449591" w:rsidR="00077A0B" w:rsidRDefault="00FE38B2" w:rsidP="009B4F17">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61F7">
+        <w:rPr>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="535353" w:themeColor="text2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="522AA627" wp14:editId="49351523">
+            <wp:extent cx="1209675" cy="600075"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1209675" cy="600075"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F363BF6" w14:textId="34E17BBF" w:rsidR="009B4F17" w:rsidRPr="00AF2F7D" w:rsidRDefault="0039409B" w:rsidP="00AF2F7D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2F7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4F17" w:rsidRPr="00AF2F7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97915">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ACO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06274">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97915">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06274">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>, and MBHV</w:t>
+      </w:r>
+      <w:r w:rsidR="00A97915">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4F17" w:rsidRPr="00AF2F7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Quality and Equity Incentive Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00916DE4">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A97915">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00916DE4">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0B7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97915">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>MQEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0B7D">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>, and MBHV-QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00916DE4">
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3384B27E" w14:textId="408E1C01" w:rsidR="002238A4" w:rsidRDefault="00FC3B58" w:rsidP="000941E8">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="2B579A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71040BA2" wp14:editId="433F3C77">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="723B7FA4" wp14:editId="456EA3C8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>713105</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>321310</wp:posOffset>
+                  <wp:posOffset>116840</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5911850" cy="292100"/>
-[...2 lines deleted...]
-                <wp:docPr id="217" name="Text Box 217"/>
+                <wp:extent cx="5003800" cy="6350"/>
+                <wp:effectExtent l="17780" t="15875" r="17145" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1863283501" name="Straight Connector 1293506436" descr="&quot;&quot;&quot;"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
-                        <a:xfrm>
+                        <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5911850" cy="292100"/>
+                          <a:ext cx="5003800" cy="6350"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...6 lines deleted...]
-                          <a:noFill/>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
                       </wps:spPr>
-                      <wps:txbx>
-[...33 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shapetype w14:anchorId="71040BA2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:line id="Straight Connector 1293506436" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" alt="&quot;&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#f6c51b [3207]" strokeweight="2.25pt" from="56.15pt,9.2pt" to="450.15pt,9.7pt" w14:anchorId="7F0AF5AE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9/SNp2gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvZZhtZcfaQ7fay&#10;bSPttvcJ4BgVGAQkdv59B5L19uNW1QcEM8zjzZvn9d1oDTupEDW6ls9nNWfKCZTaHVr+7fnh3Yqz&#10;mMBJMOhUy88q8rvN2zfrwTdqgT0aqQIjEBebwbe8T8k3VRVFryzEGXrlKNlhsJDoGA6VDDAQujXV&#10;oq5vqwGD9AGFipGi95ck3xT8rlMife26qBIzLSduqayhrPu8Vps1NIcAvtfiSgP+gYUF7ejRCeoe&#10;ErBj0H9BWS0CRuzSTKCtsOu0UKUH6mZe/9HNUw9elV5InOgnmeL/gxVfTlu3C5m6GN2Tf0TxIzKH&#10;2x7cQRUCz2dPg5tnqarBx2YqyYfod4Hth88o6Q4cExYVxi5Y1hntv+fCDE6dsrHIfp5kV2NigoLL&#10;ur5Z1TQdQbnbm2WZSgVNRsm1PsT0SaFledNyo10WBRo4PcaUWb1eyWGHD9qYMljj2NDyxWr5YVkq&#10;IhotczbfKx5TWxPYCcgdIIRy6X25Z46WOrrE53X+LkahONnpEn9hOcEUIr+9YHUicxttW079TSi9&#10;AvnRycIwgTaXPXVh3FXirGq2cGz2KM+78CI9maC8cjVsdtmv51L9+lttfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEbxzLHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYslGN&#10;tWs6oQkkxk4MpF3T1msLiVM1WVf+PeYEN7/np+fP+WZyVow4hM6ThvlMgUCqfN1Ro+Hj/fluBSJE&#10;Q7WxnlDDNwbYFNdXuclqf6E3HA+xEVxCITMa2hj7TMpQtehMmPkeiXcnPzgTWQ6NrAdz4XJn5UKp&#10;pXSmI77Qmh63LVZfh7PTgMeXuKw+99vRPpjdU7IrX49pqfXtzfS4BhFxin9h+MVndCiYqfRnqoOw&#10;rOeLe47ysEpAcCBVio2SjTQBWeTy/wfFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9&#10;/SNp2gEAAJ4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBG8cyx3gAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
-                <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...35 lines deleted...]
-              </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FF9574" w14:textId="39B8B6AB" w:rsidR="00644DF5" w:rsidRPr="001054E9" w:rsidRDefault="00644DF5" w:rsidP="6F5C2F3F">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="5FEDD8E9" w14:textId="77777777" w:rsidR="002238A4" w:rsidDel="00995D9F" w:rsidRDefault="002238A4" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59750F7C" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453BD0AC" w14:textId="64780E95" w:rsidR="00293D74" w:rsidRDefault="00293D74" w:rsidP="07B76DB7">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF528F3" w14:textId="5DAC2400" w:rsidR="07B76DB7" w:rsidRPr="00D900D7" w:rsidRDefault="00D900D7" w:rsidP="00D900D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00BB49AD">
+          <w:color w:val="14558F" w:themeColor="accent1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07788B93" w14:textId="1CA8E665" w:rsidR="00E461A7" w:rsidRPr="002354FC" w:rsidRDefault="003A4FA7" w:rsidP="00AF2F7D">
+      <w:pPr>
+        <w:pStyle w:val="CalloutText-LtBlue"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D28D7A5" w14:textId="21853CA4" w:rsidR="00B37150" w:rsidRDefault="00B37150" w:rsidP="00B37150">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D9BFDE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The QEIP requires, among other things, that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>individual ACO</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/MCOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3768F">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9BFDE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>complete and submit to MassHealth this Health Quality and Equity Strategic Plan (hereinafter, the “Strategic Plan”), which connects to important components of the QEIP. This Strategic Plan serves as an opportunity for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ndividual AC</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>Os</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/MCOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9BFDE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to create </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64B85A65">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and update </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9BFDE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a plan that guides their implementation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64B85A65">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and continuous quality improvement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9BFDE3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of health quality and equity activities over the next four years. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9BFDE3" w:rsidDel="00DB28C0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure an equitable and community-driven plan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C62">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ACOs/MCOs/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64B85A65">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9BFDE3" w:rsidDel="00DB28C0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaborate with their Health Quality and Equity Committee to develop their Strategic Plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E5CD81" w14:textId="1FCD1130" w:rsidR="00B37150" w:rsidRPr="00AD35B5" w:rsidRDefault="00B37150" w:rsidP="00B37150">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth encourages </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2B01">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ndividual ACO</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/MCOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to consider doing the following activities as part of the planning process:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> key planning sessions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and meetings with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92" w:rsidDel="0014508B">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Health Quality and Equity Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92" w:rsidDel="0014508B">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient and Family Advisory Committee (PFAC), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other methods of soliciting patient input, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and providers representing the population served by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886C92">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">community hospitals, other community-based providers, Community Partners, members, and members’ families. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65098B61" w14:textId="77777777" w:rsidR="00B37150" w:rsidRDefault="00B37150" w:rsidP="00B37150">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Accountable Care Organization</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB49AD">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The Performance Year (PY) 2 Reconciliation Payment is contingent upon completion and submission of the Strategic Plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABDDE69" w14:textId="5A7E2910" w:rsidR="00240F61" w:rsidRPr="00240F61" w:rsidRDefault="00240F61" w:rsidP="00AC73B8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00240F61">
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4FA7">
+        <w:t>structions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DBBBF9" w14:textId="0BE1F1AB" w:rsidR="003A4FA7" w:rsidRDefault="003A4FA7" w:rsidP="003A4FA7">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="CCOs_must_answer_all_questions_and_meet_"/>
+      <w:bookmarkStart w:id="1" w:name="Answers_should_be_based_on_language_serv"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">Each organization will submit a Health Quality &amp; Equity Strategic Plan deliverable annually. While some overlap amongst entities in </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1D45">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ACO/MCO health system is expected and acceptable, each individual organization must respond to the Strategic Plan prompts included in this Strategic Plan Update template (the “Template”) at the individual ACO/MCO, unless otherwise indicated. Individual ACO</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/MCOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00634DCA">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may cite relevant information from existing strategic plans or other relevant sources that directly pertains to prompts in this Template. Additionally, information submitted can be broader than activities within the QEIP; however, the information should explicitly consider the MassHealth population. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC716C0" w14:textId="274F322F" w:rsidR="00AC73B8" w:rsidRDefault="003A4FA7" w:rsidP="07B76DB7">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ACO) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB49AD">
+      </w:pPr>
+      <w:r w:rsidRPr="07B76DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">There are 6 sections that will need to be completed, as well as two appendices. </w:t>
+      </w:r>
+      <w:r w:rsidR="00762DA4" w:rsidRPr="07B76DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Managed Care Organization</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB49AD">
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3E67" w:rsidRPr="07B76DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> response to each individual question </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3E67" w:rsidRPr="07B76DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...179 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...70 lines deleted...]
-      <w:pPr>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>must not exceed 500 words</w:t>
+      </w:r>
+      <w:r w:rsidR="00762DA4" w:rsidRPr="07B76DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...114 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00797C31" w:rsidRPr="07B76DB7">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each </w:t>
-[...246 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t xml:space="preserve">See below for breakdown of sections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC08EAE" w14:textId="77777777" w:rsidR="0005626E" w:rsidRDefault="0005626E" w:rsidP="00240F61"/>
+    <w:p w14:paraId="422E7543" w14:textId="77777777" w:rsidR="0005626E" w:rsidRDefault="0005626E" w:rsidP="00FA6C52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45DB">
+        <w:t>Strategic Plan Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B557332" w14:textId="77777777" w:rsidR="0005626E" w:rsidRDefault="0005626E" w:rsidP="00FA6C52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45DB">
+        <w:t>Needs Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6830EF32" w14:textId="77777777" w:rsidR="0005626E" w:rsidRDefault="0005626E" w:rsidP="00FA6C52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45DB">
+        <w:t xml:space="preserve">Health Equity Strategic Goals </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38554D8C" w14:textId="77777777" w:rsidR="0005626E" w:rsidRDefault="0005626E" w:rsidP="00FA6C52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section 4: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45DB">
+        <w:t xml:space="preserve">Commitment to Equity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8CBB6B" w14:textId="77777777" w:rsidR="003A4FA7" w:rsidRDefault="003A4FA7" w:rsidP="003A4FA7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Section 5: Committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FEBD42" w14:textId="77777777" w:rsidR="003A4FA7" w:rsidRDefault="003A4FA7" w:rsidP="003A4FA7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Section 6: External Community Engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF4818" w14:textId="77777777" w:rsidR="00FF3656" w:rsidRDefault="00FF3656" w:rsidP="00FF3656">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6DA69F" w14:textId="77777777" w:rsidR="00FF3656" w:rsidRDefault="00FF3656" w:rsidP="00FF3656">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appendix A: HRSN Referral Annual Plans (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20165">
+        <w:t xml:space="preserve">and HRSN Services Plans) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9DFCCC" w14:textId="77777777" w:rsidR="00C20165" w:rsidRDefault="00C20165" w:rsidP="00FF3656">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appendix B: </w:t>
+      </w:r>
+      <w:r w:rsidR="00293D74">
+        <w:t xml:space="preserve">HRSN Screening </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F8128D" w14:textId="77777777" w:rsidR="003A4FA7" w:rsidRDefault="003A4FA7" w:rsidP="003A4FA7"/>
+    <w:p w14:paraId="15EC6931" w14:textId="354724C1" w:rsidR="003A4FA7" w:rsidRPr="00BB5F0D" w:rsidRDefault="003A4FA7" w:rsidP="003A4FA7">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>This Strategic Plan Update is to be completed, in accordance with this Template, by each individual ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5EF4">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and submitted to MassHealth by December 31, 2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5F0D">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All completed Strategic Plans must be submitted via OnBase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F4C6A" w14:textId="77777777" w:rsidR="00D27598" w:rsidRDefault="00D27598">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:bCs/>
+          <w:color w:val="14558F" w:themeColor="accent1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D196F" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="008D3D96" w:rsidRDefault="00644DF5" w:rsidP="008D3D96">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008D3D96">
+    <w:p w14:paraId="56858AB5" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="00240F61" w:rsidRDefault="00CE486C" w:rsidP="00CE486C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref153365899"/>
+      <w:r w:rsidRPr="00240F61">
         <w:lastRenderedPageBreak/>
-        <w:t>Contents</w:t>
-[...1140 lines deleted...]
-    <w:p w14:paraId="74EBFB68" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00C503AF" w:rsidRDefault="00644DF5" w:rsidP="008D3D96">
+        <w:t>Contact Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="MHLeftHeaderTable"/>
+        <w:tblW w:w="10075" w:type="dxa"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="6390"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE486C" w:rsidRPr="009D3A5F" w14:paraId="78B824B8" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2722C9" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="00836C7F" w:rsidRDefault="00CE486C" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00836C7F">
+              <w:t>Point of Contact Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="646E5B79" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="009C5CFF" w:rsidRDefault="00CE486C" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5CFF">
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE486C" w:rsidRPr="009D3A5F" w14:paraId="657D37BD" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B659909" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="00836C7F" w:rsidRDefault="00CE486C" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00836C7F">
+              <w:t>Organization Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ACC138" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="009C5CFF" w:rsidRDefault="00CE486C" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5CFF">
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE486C" w:rsidRPr="009D3A5F" w14:paraId="04998B9D" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD048EC" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="00836C7F" w:rsidRDefault="00CE486C" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00836C7F">
+              <w:t>Point of Contact Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448A317E" w14:textId="77777777" w:rsidR="00CE486C" w:rsidRPr="009C5CFF" w:rsidRDefault="00CE486C" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5CFF">
+              <w:t>Add text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="657F399B" w14:textId="41E6089A" w:rsidR="00453C39" w:rsidRDefault="00290D1F" w:rsidP="006C14BA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2C9E">
+        <w:t xml:space="preserve">Strategic Plan Process </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EC6FCA" w14:textId="085663CA" w:rsidR="00311478" w:rsidRPr="00311478" w:rsidRDefault="00311478" w:rsidP="00311478">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please remember that your response to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">question must not exceed 500 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4990108A" w14:textId="12E63240" w:rsidR="00AA2C9E" w:rsidRPr="00A12DB3" w:rsidRDefault="00AA2C9E" w:rsidP="00AA2C9E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please provide a link to your published Executive Summary from your PY1 Strategic Plan on your website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D75BCB" w14:textId="77777777" w:rsidR="00AA2C9E" w:rsidRPr="00A12DB3" w:rsidRDefault="00AA2C9E" w:rsidP="00AA2C9E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...122 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE95688" w14:textId="77777777" w:rsidR="00AA2C9E" w:rsidRDefault="00AA2C9E" w:rsidP="00AA2C9E">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="52976BBB" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00FA4896" w:rsidRDefault="00644DF5" w:rsidP="008D3D96">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="630" w:firstLine="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Link</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541B2D6E" w14:textId="60DBF8FF" w:rsidR="00AA2C9E" w:rsidRPr="00AA2C9E" w:rsidRDefault="00AA2C9E" w:rsidP="00D61A21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please describe the process used for implementing, reviewing, and improving the </w:t>
+      </w:r>
+      <w:r w:rsidR="00971E2B">
+        <w:t xml:space="preserve">PY1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00841F79">
+        <w:t xml:space="preserve">Health Quality &amp; Equity </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Strategic Plan and related strategic planning efforts that have contributed to this plan over the past year. Please make sure to specify the involvement of the Health Quality and Equity Committee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C94431A" w14:textId="376AB1B1" w:rsidR="007E5F67" w:rsidRPr="00A12DB3" w:rsidRDefault="007E5F67" w:rsidP="007E5F67">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Ref153365995"/>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t>Needs Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7030">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26151B22" w14:textId="6F212A17" w:rsidR="002F7030" w:rsidRPr="002F7030" w:rsidRDefault="002F7030" w:rsidP="002F7030">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please remember that your response to each </w:t>
+      </w:r>
+      <w:r w:rsidR="00D429C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">question must not exceed 500 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDF1576" w14:textId="17BED272" w:rsidR="007E5F67" w:rsidRPr="00A12DB3" w:rsidRDefault="007E5F67" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please describe how you continue to assess the health equity needs of your MassHealth members and include the date and year you carried out a Population and Community Needs Assessment (PCNA) or any other needs assessments. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1C07">
+        <w:t>The answer must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> include the date and year of an upcoming PCNA or any other needs assessment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00295A5F" w:rsidRPr="00D8073A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: this answer must be unique to the individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00295A5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00295A5F" w:rsidRPr="00D8073A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00295A5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>named on this Strategic Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F47219D" w14:textId="77777777" w:rsidR="007E5F67" w:rsidRPr="00A12DB3" w:rsidRDefault="007E5F67" w:rsidP="007E5F67">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="160CC9CA" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="005B2B12" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBEFC1F" w14:textId="77777777" w:rsidR="002347D6" w:rsidRDefault="007E5F67" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Over the past year, what have you learned about the MassHealth population you serve and the communities in which they live? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E19084D" w14:textId="77777777" w:rsidR="0017249F" w:rsidRDefault="007E5F67" w:rsidP="002347D6">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To illustrate this</w:t>
+      </w:r>
+      <w:r w:rsidR="0017249F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E393A7" w14:textId="3ED33328" w:rsidR="0017249F" w:rsidRDefault="0017249F" w:rsidP="0017249F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5F67">
+        <w:t xml:space="preserve">lease provide clear, concise, and readable MassHealth data that summarize and stratify your organization’s population served by RELD SOGI. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33ECE">
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33ECE" w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DO NOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33ECE">
+        <w:t xml:space="preserve"> want member level data or data that could inadvertently identify someone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1532370D" w14:textId="77777777" w:rsidR="0017249F" w:rsidRDefault="007E5F67" w:rsidP="0017249F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where possible, stratify your organization’s population served by town or zip code level population data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601DC4A4" w14:textId="77777777" w:rsidR="0017249F" w:rsidRDefault="007E5F67" w:rsidP="0017249F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please ensure that you explain how the data supports your response. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E16465" w14:textId="4276BC2C" w:rsidR="007E5F67" w:rsidRDefault="007E5F67" w:rsidP="0017249F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please also include a brief description of the significant health needs of your MassHealth patients, inclusive of physical, social and behavioral health needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8E7569" w14:textId="02E87FCE" w:rsidR="00604841" w:rsidRDefault="007E5F67" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the past year, in what ways have you designed and implemented new services or adapted existing services to address the inequities you’ve identified through the data summarized above in Question </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0EC4">
+        <w:t>3?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C866A3">
+        <w:t xml:space="preserve">Your response </w:t>
+      </w:r>
+      <w:r w:rsidR="00C866A3" w:rsidRPr="005B62A7">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00C866A3">
+        <w:t xml:space="preserve"> reference PIP related activities and services, but you do not need to replicate content that is captured in PIP deliverables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E4EF2E" w14:textId="22292817" w:rsidR="00730D8D" w:rsidRPr="001B6363" w:rsidRDefault="00C16171" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6363">
+        <w:lastRenderedPageBreak/>
+        <w:t>Did your individual ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1A1A" w:rsidRPr="001B6363">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6363">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4EFA" w:rsidRPr="001B6363">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6327" w:rsidRPr="001B6363">
+        <w:t>dentify any environmental health</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6363" w:rsidRPr="001B6363">
+        <w:t>/climate</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6327" w:rsidRPr="001B6363">
+        <w:t xml:space="preserve"> concerns during</w:t>
+      </w:r>
+      <w:r w:rsidR="006C30B3" w:rsidRPr="001B6363">
+        <w:t xml:space="preserve"> the PCNA? If so, please </w:t>
+      </w:r>
+      <w:r w:rsidR="000307ED" w:rsidRPr="001B6363">
+        <w:t xml:space="preserve">provide a description of how your organization defines “environmental health” and describe the identified concerns. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C30B3" w:rsidRPr="001B6363">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF008AC" w14:textId="36CA0ED1" w:rsidR="006C30B3" w:rsidRPr="001B6363" w:rsidRDefault="006C30B3" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6363">
+        <w:t>How has your individual ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1A1A" w:rsidRPr="001B6363">
+        <w:t xml:space="preserve">/MBHV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6363">
+        <w:t>considered environmental health</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6363" w:rsidRPr="001B6363">
+        <w:t>/climate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6363">
+        <w:t xml:space="preserve"> concerns as a factor in differences in health and health care quality outcomes? If you have not considered environmental health factors yet, what are </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5673" w:rsidRPr="001B6363">
+        <w:t xml:space="preserve">current barriers you are facing in beginning to think about the impact of the environment on health outcomes? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E56487" w14:textId="3DF14885" w:rsidR="00703E2C" w:rsidRDefault="00453C39" w:rsidP="00D61A21">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5F67">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006C14BA">
+        <w:t xml:space="preserve">Health Equity Strategic Goals </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674B8A5A" w14:textId="77777777" w:rsidR="00311478" w:rsidRPr="002F7030" w:rsidRDefault="00311478" w:rsidP="00311478">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please remember that your response to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">question must not exceed 500 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B8FE0D" w14:textId="4D8F995E" w:rsidR="00556981" w:rsidRDefault="00101A5C" w:rsidP="07B76DB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="03A61098" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00FA4896" w:rsidRDefault="00000000" w:rsidP="00644DF5">
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have any of your goals been modified from PY1, if so, please specify </w:t>
+      </w:r>
+      <w:r w:rsidR="00556981">
+        <w:t>how the goal changed and provide the rationale?</w:t>
+      </w:r>
+      <w:r w:rsidR="008408AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4410">
+        <w:t xml:space="preserve">If there are no changes, you </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4410" w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4410">
+        <w:t xml:space="preserve"> indicate “No changes have been made.”</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7EDA">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D514DE" w14:textId="549C5831" w:rsidR="00293D74" w:rsidRDefault="009E67C5" w:rsidP="07B76DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What are your</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22360">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53B6E">
+        <w:t>top 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C49">
+        <w:t>high-level</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> health equity strategic goals for </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2BC8">
+        <w:t>PY3 (calendar year 2025)?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22360">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7EDA">
+        <w:t xml:space="preserve">These goals may relate to your PIPs if applicable and can go beyond the QEIP requirements. Should they relate to your PIPs, you do not need to replicate content that is captured in the PIP deliverables. Discussing at a high-level what the goals are suffices. Please specify whether any of these goals are informed by your most recent PCNA. </w:t>
+      </w:r>
+      <w:r w:rsidR="00276BF8">
+        <w:t>Please specify whether any of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00072657">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00276BF8">
+        <w:t xml:space="preserve"> goals </w:t>
+      </w:r>
+      <w:r w:rsidR="00072657">
+        <w:t xml:space="preserve">are informed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00272AD4">
+        <w:t xml:space="preserve">your most recent PCNA. </w:t>
+      </w:r>
+      <w:r w:rsidR="00250CF1">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27353181" w14:textId="6FE511C1" w:rsidR="00287E2D" w:rsidRDefault="00287E2D" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For each </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53B6E">
+        <w:t xml:space="preserve">high-level </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strategic goal, please complete the table below with the anticipated milestones in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53B6E">
+        <w:t>PY3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to make progress towards </w:t>
+      </w:r>
+      <w:r w:rsidR="0090600C">
+        <w:t xml:space="preserve">the goal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC80F45" w14:textId="77777777" w:rsidR="009751D3" w:rsidRDefault="009751D3" w:rsidP="009751D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2425"/>
+        <w:gridCol w:w="6925"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009751D3" w14:paraId="5FE9D3BB" w14:textId="77777777" w:rsidTr="001B1D45">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F39EB60" w14:textId="00A0ED57" w:rsidR="009751D3" w:rsidRPr="009751D3" w:rsidRDefault="00A820B3" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>High-Level Goals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C07BCFB" w14:textId="37165118" w:rsidR="009751D3" w:rsidRPr="00001DB2" w:rsidRDefault="00001DB2" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Milestones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009751D3" w14:paraId="3B8697EF" w14:textId="77777777" w:rsidTr="001B1D45">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="286C9203" w14:textId="1868A4A6" w:rsidR="009751D3" w:rsidRDefault="00AC3121" w:rsidP="00A820B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Goal #1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="682A5833" w14:textId="77777777" w:rsidR="009751D3" w:rsidRDefault="009751D3" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009751D3" w14:paraId="494D5646" w14:textId="77777777" w:rsidTr="001B1D45">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357F8BE2" w14:textId="46C79206" w:rsidR="009751D3" w:rsidRDefault="00AC3121" w:rsidP="00A820B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Goal #2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="792631B1" w14:textId="77777777" w:rsidR="009751D3" w:rsidRDefault="009751D3" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009751D3" w14:paraId="07473CA0" w14:textId="77777777" w:rsidTr="001B1D45">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F3A8C0" w14:textId="1EAB3EA8" w:rsidR="009751D3" w:rsidRDefault="00AC3121" w:rsidP="00A820B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Goal #3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9DA81D" w14:textId="77777777" w:rsidR="009751D3" w:rsidRDefault="009751D3" w:rsidP="00F670A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="101D1D08" w14:textId="77777777" w:rsidR="0090600C" w:rsidRDefault="0090600C" w:rsidP="0090600C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F12DD0A" w14:textId="53ADA8FB" w:rsidR="00C53B6E" w:rsidRDefault="00C53B6E" w:rsidP="00C53B6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For each high-level strategic goal, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00854133">
+        <w:t xml:space="preserve">complete the table below with anticipated barriers </w:t>
+      </w:r>
+      <w:r w:rsidR="001723C0">
+        <w:t>for each goal and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A820B3">
+        <w:t xml:space="preserve"> potential </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3121">
+        <w:t>solutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A820B3">
+        <w:t xml:space="preserve"> to overcome that barrier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E794A08" w14:textId="77777777" w:rsidR="00A820B3" w:rsidRDefault="00A820B3" w:rsidP="00A820B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2425"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3325"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC3121" w14:paraId="6674D9A4" w14:textId="6DB1EDA9" w:rsidTr="00AC3121">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537E15EA" w14:textId="75AB853C" w:rsidR="00AC3121" w:rsidRPr="009751D3" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">High-Level Goals </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271B8973" w14:textId="160ECCD3" w:rsidR="00AC3121" w:rsidRPr="00001DB2" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF74D33" w14:textId="3F1E009B" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Potential Solutions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3121" w14:paraId="2BDC764D" w14:textId="410D9DC8" w:rsidTr="00AC3121">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0E8DEA" w14:textId="13F36044" w:rsidR="00AC3121" w:rsidRPr="00A820B3" w:rsidRDefault="00AC3121" w:rsidP="00AC3121">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Goal #1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62673155" w14:textId="77777777" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426AC6BE" w14:textId="77777777" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3121" w14:paraId="5D1288CB" w14:textId="77777777" w:rsidTr="00AC3121">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F06116" w14:textId="3A7C9948" w:rsidR="00AC3121" w:rsidRPr="00A820B3" w:rsidRDefault="00AC3121" w:rsidP="00AC3121">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Goal #2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C9763D" w14:textId="77777777" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC9D58E" w14:textId="77777777" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3121" w14:paraId="4A6BCDC2" w14:textId="77777777" w:rsidTr="00AC3121">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E72270C" w14:textId="13698AC1" w:rsidR="00AC3121" w:rsidRPr="00A820B3" w:rsidRDefault="00AC3121" w:rsidP="00AC3121">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Goal #3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C50F6F5" w14:textId="77777777" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491F2218" w14:textId="77777777" w:rsidR="00AC3121" w:rsidRDefault="00AC3121" w:rsidP="002C41C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78A35E0A" w14:textId="4D879FC2" w:rsidR="002354FC" w:rsidRPr="00A12DB3" w:rsidRDefault="002354FC" w:rsidP="00E334C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5F67">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00725D58" w:rsidRPr="00A12DB3">
+        <w:t xml:space="preserve">Commitment to Equity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B40821" w14:textId="5136F0A3" w:rsidR="00311478" w:rsidRPr="00311478" w:rsidRDefault="00311478" w:rsidP="00311478">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please remember that your response to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">question must not exceed 500 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313C15A3" w14:textId="6C267E7A" w:rsidR="00EC780A" w:rsidRDefault="00AC1E72" w:rsidP="00AC1E72">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Has your definition of health equity changed since PY1? If no, you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> write “no changes.” If so, what is the new definition? What are the key changes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE82D0A" w14:textId="2EC3385D" w:rsidR="007A0151" w:rsidRDefault="00725D58" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Has your </w:t>
+      </w:r>
+      <w:r w:rsidR="00235F7E">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidR="002414B0">
+        <w:t>ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01559">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r w:rsidR="002414B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>public statement of commitment to equity changed since your last submission?</w:t>
+      </w:r>
+      <w:r w:rsidR="0028529B">
+        <w:t xml:space="preserve"> If it has changed, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7737A">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7737A" w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="0028529B">
+        <w:t xml:space="preserve"> include it below</w:t>
+      </w:r>
+      <w:r w:rsidR="00746C9C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5795">
+        <w:t xml:space="preserve"> If there are no changes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7737A">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7737A" w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5795">
+        <w:t xml:space="preserve"> indicate “No changes have been made.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D3A84D" w14:textId="30BA4513" w:rsidR="00725D58" w:rsidRPr="00A12DB3" w:rsidRDefault="00D536BC" w:rsidP="007E5F67">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D536BC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If your </w:t>
+      </w:r>
+      <w:r w:rsidR="00235F7E">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D536BC">
+        <w:t>ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01559">
+        <w:t xml:space="preserve">/MBHV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D536BC">
+        <w:t>did not have a public statement of commitment to equity in PY1, please provide it here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EEEDB2" w14:textId="5401A2B2" w:rsidR="003560C3" w:rsidRDefault="003560C3" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please select below which teams are contributing to health equity at your organization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A9C122" w14:textId="1724803E" w:rsidR="003560C3" w:rsidRPr="00246B7E" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:id w:val="868189686"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="-783427160"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00644DF5" w:rsidRPr="3ABC1E72">
+          <w:r w:rsidR="003560C3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00644DF5" w:rsidRPr="00FA4896">
+      <w:r w:rsidR="003560C3" w:rsidRPr="00E30E8F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00644DF5">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003560C3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="14D75244" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRDefault="00000000" w:rsidP="00644DF5">
+        </w:rPr>
+        <w:t>Executive Senior Leadership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C99F91E" w14:textId="2773F877" w:rsidR="003560C3" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:id w:val="940648643"/>
+          <w:id w:val="1937405486"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00644DF5">
+          <w:r w:rsidR="00246B7E">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00644DF5" w:rsidRPr="00FA4896">
+      <w:r w:rsidR="003560C3" w:rsidRPr="00E30E8F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00644DF5" w:rsidRPr="00CD3DA8">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246B7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="237BB347" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Teams </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D7D9A0" w14:textId="054902C6" w:rsidR="00246B7E" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...93 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:szCs w:val="24"/>
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:id w:val="-2047590982"/>
+          <w:id w:val="1544561726"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00644DF5" w:rsidRPr="00424318">
+          <w:r w:rsidR="00246B7E">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:lang w:val="es-ES"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00644DF5" w:rsidRPr="00424318">
+      <w:r w:rsidR="00246B7E" w:rsidRPr="00E30E8F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5733C33A" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00424318" w:rsidRDefault="00000000" w:rsidP="00644DF5">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Performance Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B594F74" w14:textId="5FECE812" w:rsidR="00246B7E" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:szCs w:val="24"/>
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
-          <w:id w:val="-503436961"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="898174383"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00644DF5" w:rsidRPr="00424318">
+          <w:r w:rsidR="00246B7E">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-              <w:lang w:val="es-ES"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00644DF5" w:rsidRPr="00424318">
+      <w:r w:rsidR="00246B7E" w:rsidRPr="00E30E8F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="77D5753D" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00424318" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15874E1A" w14:textId="4E468E50" w:rsidR="00246B7E" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00424318">
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-1735158664"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00246B7E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00246B7E" w:rsidRPr="00E30E8F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="52FF97F3" w14:textId="4A53731D" w:rsidR="00644DF5" w:rsidRPr="00B91241" w:rsidRDefault="00644DF5" w:rsidP="00B91241">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Population Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00246B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A29DEEC" w14:textId="53283559" w:rsidR="00246B7E" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="93901122"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00246B7E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00246B7E" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00246B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>are/Case Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDE4556" w14:textId="31CDCF81" w:rsidR="00246B7E" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-1498189593"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00246B7E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00246B7E" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patients </w:t>
+      </w:r>
+      <w:r w:rsidR="00246B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4C1C8F" w14:textId="77777777" w:rsidR="0020203E" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-970131835"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00246B7E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00246B7E" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>PFAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B716AB8" w14:textId="52AC046D" w:rsidR="0020203E" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="836807436"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0020203E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0020203E" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HQEC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21214904" w14:textId="3E3F6309" w:rsidR="0020203E" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1915735352"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0020203E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0020203E" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Based Organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D50A3FA" w14:textId="16FDDB91" w:rsidR="00D536BC" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1422911070"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D536BC">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D536BC" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D536BC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BH and LTSS </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7898">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Partners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAEAD78" w14:textId="3F43BE1D" w:rsidR="00725D58" w:rsidRPr="00235F7E" w:rsidRDefault="00586FB1" w:rsidP="00FF5C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="703982477"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CD5B07">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0020203E" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other (please </w:t>
+      </w:r>
+      <w:r w:rsidR="00725D58">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>describe</w:t>
+      </w:r>
+      <w:r w:rsidR="0020203E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F0B05E" w14:textId="3EE42E7C" w:rsidR="00CB6040" w:rsidRPr="00A12DB3" w:rsidRDefault="00235F7E" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:rPr>
-[...47 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>At your individual ACO/MC</w:t>
+      </w:r>
+      <w:r w:rsidR="009F034B">
+        <w:t>O/MBHV</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, h</w:t>
+      </w:r>
+      <w:r w:rsidR="00986B79">
+        <w:t xml:space="preserve">ow has </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6040">
+        <w:t xml:space="preserve">your organizational structure </w:t>
+      </w:r>
+      <w:r w:rsidR="00B517D8">
+        <w:t xml:space="preserve">related to </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5980">
+        <w:t xml:space="preserve">implementing QEIP </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6040">
+        <w:t xml:space="preserve">changed since </w:t>
+      </w:r>
+      <w:r w:rsidR="009C737D">
+        <w:t xml:space="preserve">the start of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9492F">
+        <w:t>program?</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6040">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635256">
+        <w:t xml:space="preserve">Please describe any </w:t>
+      </w:r>
+      <w:r w:rsidR="00950F42">
+        <w:t xml:space="preserve">staffing challenges </w:t>
+      </w:r>
+      <w:r w:rsidR="0006590A">
+        <w:t xml:space="preserve">that have impacted your organizational structure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517001E1" w14:textId="77777777" w:rsidR="00CB6040" w:rsidRPr="00A12DB3" w:rsidRDefault="00CB6040" w:rsidP="00CB6040">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AE4942" w14:textId="729A51E3" w:rsidR="00CB6040" w:rsidRPr="00A12DB3" w:rsidRDefault="00CB6040" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000C5E78">
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Ref153365940"/>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:t xml:space="preserve">Please describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>how health equity has been or will be integrated into internal organizational policies and procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00235F7E" w:rsidRPr="00235F7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00235F7E">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00235F7E" w:rsidRPr="00D536BC">
+        <w:t>ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="009F034B">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>. Internal policies and procedures may include business operations, human resources, professional development, and organizational management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBFBBEA" w14:textId="77777777" w:rsidR="00CB6040" w:rsidRPr="00A12DB3" w:rsidRDefault="00CB6040" w:rsidP="00CB6040">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBB1FCB" w14:textId="66F9D96A" w:rsidR="00725D58" w:rsidRPr="00A12DB3" w:rsidRDefault="00CB6040" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:t>Please describe how health equity has been or will be integrated in external policies and procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00925E74" w:rsidRPr="00925E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00925E74">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00925E74" w:rsidRPr="00D536BC">
+        <w:t>ACO/MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="009F034B">
+        <w:t>/MBHV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12DB3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. External policies and procedures may include marketing strategies, enrollment and disenrollment, member and provider outreach, utilization management, and the Flexible Services program.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="701BACF5" w14:textId="0B52CE30" w:rsidR="00736F7D" w:rsidRDefault="00736F7D" w:rsidP="00804742">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7ACA">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D98D26A" w14:textId="77777777" w:rsidR="00311478" w:rsidRPr="002F7030" w:rsidRDefault="00311478" w:rsidP="00311478">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="564AE41E" w14:textId="77777777" w:rsidR="00EB6656" w:rsidRPr="000908B9" w:rsidRDefault="00EB6656" w:rsidP="00EB6656">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please remember that your response to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">question must not exceed 500 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5FE171" w14:textId="07D527EA" w:rsidR="00736F7D" w:rsidRPr="00493027" w:rsidRDefault="00736F7D" w:rsidP="00736F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="006E29B6" w:rsidRPr="00493027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000402AB" w:rsidRPr="00493027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tient and Family Advisory Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00244648" w:rsidRPr="00493027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PFAC) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DD540B" w14:textId="77777777" w:rsidR="00E47EDE" w:rsidRDefault="00E47EDE" w:rsidP="00E47EDE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2BBFCC" w14:textId="77777777" w:rsidR="00A039A8" w:rsidRDefault="00A039A8" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="121E37E8" w14:textId="77777777" w:rsidR="00EB6656" w:rsidRPr="006F5EFF" w:rsidRDefault="00EB6656" w:rsidP="00EB6656">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3875C608" w14:textId="683F66C0" w:rsidR="006F3309" w:rsidRDefault="00E47EDE" w:rsidP="00A039A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2C536D10" w14:textId="77777777" w:rsidR="00EB6656" w:rsidRPr="006F5EFF" w:rsidRDefault="00EB6656" w:rsidP="00EB6656">
+      </w:pPr>
+      <w:r>
+        <w:t>How many participants currently serve on the PFAC?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C53DDED" w14:textId="363407F1" w:rsidR="006F3309" w:rsidRDefault="006F3309" w:rsidP="00A039A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="178BD7FB" w14:textId="77777777" w:rsidR="00EB6656" w:rsidRPr="006F5EFF" w:rsidRDefault="00EB6656" w:rsidP="00EB6656">
+      </w:pPr>
+      <w:r>
+        <w:t>How many of the participants are MassHealth members?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A3ABBD" w14:textId="1D548B28" w:rsidR="006F3309" w:rsidRDefault="006F3309" w:rsidP="00A039A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...163 lines deleted...]
-    <w:p w14:paraId="2CDBC5DC" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="000908B9" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t>How many of the participants are guardians, caregivers, or family members of MassHealth members?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FE49CB" w14:textId="77777777" w:rsidR="006F3309" w:rsidRDefault="006F3309" w:rsidP="006F3309">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01506E01" w14:textId="77777777" w:rsidR="00FA0FD7" w:rsidRDefault="008F3D8A" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="06425281" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t>Please describe your approach to recruitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD0067D" w14:textId="77777777" w:rsidR="00477B2A" w:rsidRDefault="00477B2A" w:rsidP="00477B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092E249B" w14:textId="77777777" w:rsidR="00DA01F7" w:rsidRDefault="008F3D8A" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...178 lines deleted...]
-    <w:p w14:paraId="47AB4CB5" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00415914" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00501D0A">
+        <w:t xml:space="preserve">recruitment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strategies have been most successful? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3F13EB" w14:textId="77777777" w:rsidR="00DA01F7" w:rsidRDefault="00DA01F7" w:rsidP="00DA01F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E6BC4A" w14:textId="1EE31876" w:rsidR="00F33843" w:rsidRDefault="008F3D8A" w:rsidP="00DA01F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc147157704"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="17453BC6" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="0062443F" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00501D0A">
+        <w:t xml:space="preserve">recruitment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strategies have not worked as well? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C7391B" w14:textId="77777777" w:rsidR="00F33843" w:rsidRDefault="00F33843" w:rsidP="00F33843">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E074C12" w14:textId="0598BCD0" w:rsidR="006F3309" w:rsidRDefault="008F3D8A" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="5612E016" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00AB3EF5" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">How did you select </w:t>
+      </w:r>
+      <w:r w:rsidR="0077636B">
+        <w:t>members for participation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B08CC1A" w14:textId="77777777" w:rsidR="0077636B" w:rsidRDefault="0077636B" w:rsidP="0077636B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B97BD78" w14:textId="7CB513AD" w:rsidR="0077636B" w:rsidRDefault="0077636B" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="2D2B9EEF" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="0062443F" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do you offer any supports or incentives to participants? If yes, select all that apply: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257C5573" w14:textId="77777777" w:rsidR="0077636B" w:rsidRPr="00E30E8F" w:rsidRDefault="0077636B" w:rsidP="00F3302C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B38B696" w14:textId="0BFA17C6" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="890998063"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transportation to/from meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C16AB1" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1478500624"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Free parking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C26C5BE" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1866398711"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meals/snacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567CE1C3" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="584957105"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Childcare (including onsite, vouchers, or other reimbursement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEDEA95" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="2080478097"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gift cards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354D0975" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-1522545124"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stipends </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6770913D" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1664270614"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laptops or other technology for virtual participation (please describe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6480B2CA" w14:textId="77777777" w:rsidR="00E30E8F" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="00E30E8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-209646669"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E30E8F" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other (please describe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F13D40" w14:textId="77777777" w:rsidR="00F3302C" w:rsidRDefault="00F3302C" w:rsidP="00F3302C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106CB464" w14:textId="46D70294" w:rsidR="00853534" w:rsidRDefault="00886EFA" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="7D7D02B9" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="0062443F" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t>What</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1267">
+        <w:t xml:space="preserve"> accommodations </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1267">
+        <w:t>you provide for participants</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1267">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0879A91E" w14:textId="108BCC87" w:rsidR="00853534" w:rsidRDefault="00853534" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:rPr>
-[...170 lines deleted...]
-    <w:p w14:paraId="3DD22C1E" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="0062443F" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Are interpreter services offered to participants whose first language is not English? If yes, please describe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013E19D2" w14:textId="77777777" w:rsidR="00885E63" w:rsidRDefault="00885E63" w:rsidP="00885E63">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BA7597" w14:textId="12142CA1" w:rsidR="00885E63" w:rsidRDefault="008873F0" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="495C65C2" w14:textId="77777777" w:rsidR="00575193" w:rsidRPr="00575193" w:rsidRDefault="00644DF5" w:rsidP="00575193">
+      </w:pPr>
+      <w:r>
+        <w:t>How are</w:t>
+      </w:r>
+      <w:r w:rsidR="00885E63">
+        <w:t xml:space="preserve"> agendas </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D66">
+        <w:t>determined for meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="000349DF">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E4098C" w14:textId="77777777" w:rsidR="00086D66" w:rsidRDefault="00086D66" w:rsidP="00086D66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F101435" w14:textId="00FA7DBB" w:rsidR="00086D66" w:rsidRDefault="00103F66" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="0D5CB8F2" w14:textId="788CB72E" w:rsidR="00644DF5" w:rsidRPr="00575193" w:rsidRDefault="00644DF5" w:rsidP="00575193">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How have you adapted the implementation of your strategy based on PFAC feedback? Please provide specific examples. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E75E6C" w14:textId="77777777" w:rsidR="00B03D16" w:rsidRDefault="00B03D16" w:rsidP="00B03D16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A700E74" w14:textId="6479CCA9" w:rsidR="00B03D16" w:rsidRDefault="00B50334" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="392FD742" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00222CA8" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please identify and describe any best practices for engaging MassHealth members </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5075A">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7932">
+        <w:t xml:space="preserve">the committee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331E3C89" w14:textId="77777777" w:rsidR="002A7932" w:rsidRDefault="002A7932" w:rsidP="002A7932">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
-[...218 lines deleted...]
-    <w:p w14:paraId="434BF0E6" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="0062443F" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B5878F" w14:textId="760D8883" w:rsidR="002A7932" w:rsidRDefault="00B979B4" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="53658969" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="0062443F" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What has been the most challenging aspect of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0151">
+        <w:t xml:space="preserve">setting up and managing this committee? Please describe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51180277" w14:textId="6DFE9A99" w:rsidR="0076631D" w:rsidRPr="00D9707F" w:rsidRDefault="00BA18BB" w:rsidP="07B76DB7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Health Quality &amp; Equity Comm</w:t>
+      </w:r>
+      <w:r w:rsidR="0076631D" w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ittee (HQEC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7439B1EF" w14:textId="7F7D346E" w:rsidR="003E00E0" w:rsidRDefault="003E00E0" w:rsidP="00CF0CF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="79556386" w14:textId="77777777" w:rsidR="00644DF5" w:rsidRPr="00775E50" w:rsidRDefault="00644DF5" w:rsidP="00644DF5">
+      </w:pPr>
+      <w:r>
+        <w:t>Do you have a combined HQEC across health system</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0119">
+        <w:t xml:space="preserve"> or is it separate?</w:t>
+      </w:r>
+      <w:r w:rsidR="00680262">
+        <w:t xml:space="preserve"> If combined, please complete this section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84F01">
+        <w:t xml:space="preserve">once for </w:t>
+      </w:r>
+      <w:r w:rsidR="000E17BA">
+        <w:t xml:space="preserve">your system and make sure to reference </w:t>
+      </w:r>
+      <w:r w:rsidR="0096372B">
+        <w:t xml:space="preserve">which entity submitted the completed section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541D1207" w14:textId="77777777" w:rsidR="003C0119" w:rsidRDefault="003C0119" w:rsidP="003C0119">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8CE3DC" w14:textId="77777777" w:rsidR="00A039A8" w:rsidRDefault="00A039A8" w:rsidP="00A039A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="36"/>
         </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5F7CB8" w14:textId="40AAE355" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="00A039A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How many participants currently serve on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50B01">
+        <w:t>HQE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>C?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C40A064" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="00A039A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>How many of the participants are MassHealth members?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54643807" w14:textId="3C2E0D38" w:rsidR="00B6797A" w:rsidRDefault="00B6797A" w:rsidP="00A039A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>How many of the participants are front-line staff members?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E4BB54" w14:textId="60258A4F" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="00A039A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please list any other types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50B01">
+        <w:t>HQE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">C participants such as advocates, providers, and other stakeholders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F35A7C" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B94125" w14:textId="77777777" w:rsidR="00CD643C" w:rsidRDefault="0076631D" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please describe your approach to recruitment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1BF985" w14:textId="77777777" w:rsidR="00CD643C" w:rsidRDefault="00CD643C" w:rsidP="0006597E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6DF045" w14:textId="77777777" w:rsidR="00E95A3A" w:rsidRDefault="0076631D" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00855EA5">
+        <w:t xml:space="preserve">recruitment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strategies have been most successful? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA72D5B" w14:textId="77777777" w:rsidR="00E95A3A" w:rsidRDefault="00E95A3A" w:rsidP="00E95A3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E04C70" w14:textId="77777777" w:rsidR="00E95A3A" w:rsidRDefault="0076631D" w:rsidP="00E95A3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00855EA5">
+        <w:t xml:space="preserve">recruitment </w:t>
+      </w:r>
+      <w:r>
+        <w:t>strategies have not worked as well?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE32022" w14:textId="4399E483" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="00E95A3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> How did you select members for participation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4754B76E" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180DD333" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Do you offer any supports or incentives to participants? If yes, select all that apply: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656C1601" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
-        <w:sectPr w:rsidR="00644DF5" w:rsidRPr="00775E50" w:rsidSect="00D37D8C">
-[...8 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E951354" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-67878949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transportation to/from meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38137E18" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="253637279"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Free parking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED92CDE" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-1297223441"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meals/snacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9B2BCC" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1547099485"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Childcare (including onsite, vouchers, or other reimbursement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EC0134" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-1471047538"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gift cards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F72EC3" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-656763736"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stipends </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC9C6E2" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="1554426972"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laptops or other technology for virtual participation (please describe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DF8FFC" w14:textId="77777777" w:rsidR="0076631D" w:rsidRPr="00E30E8F" w:rsidRDefault="00586FB1" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:id w:val="-1770610856"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0076631D" w:rsidRPr="00E30E8F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other (please describe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A3A61E" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B289222" w14:textId="65A09050" w:rsidR="0076631D" w:rsidRDefault="000349DF" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>What</w:t>
+      </w:r>
+      <w:r w:rsidR="0076631D">
+        <w:t xml:space="preserve"> accommodations </w:t>
+      </w:r>
+      <w:r>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="0076631D">
+        <w:t xml:space="preserve"> you provide for participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4E65">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="0076631D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7AF5E5" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E384056" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Are interpreter services offered to participants whose first language is not English? If yes, please describe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F08FDAE" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F8DF43" w14:textId="0DA86C59" w:rsidR="0076631D" w:rsidRDefault="00FE4E65" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="0076631D">
+        <w:t>ow</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are</w:t>
+      </w:r>
+      <w:r w:rsidR="0076631D">
+        <w:t xml:space="preserve"> agendas determined for meetings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449A127D" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="0076631D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C416B5" w14:textId="4E45B7A4" w:rsidR="0076631D" w:rsidRDefault="008D59BE" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5F7C">
+        <w:t xml:space="preserve">has the HQEC informed the health equity implementation </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3CBD">
+        <w:t>and strategy at your organization?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Please provide specific examples. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553020BC" w14:textId="77777777" w:rsidR="0076631D" w:rsidRDefault="0076631D" w:rsidP="008D59BE"/>
+    <w:p w14:paraId="2E018981" w14:textId="5BAD4A30" w:rsidR="0006597E" w:rsidRDefault="0076631D" w:rsidP="00CF0CF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What has been the most challenging aspect of setting up and managing this committee? Please describe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C58890" w14:textId="650D1FA6" w:rsidR="00DF7ACA" w:rsidRDefault="00DF7ACA" w:rsidP="00DF7ACA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section 6: </w:t>
+      </w:r>
+      <w:r w:rsidR="00736D5E">
+        <w:t xml:space="preserve">External </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Community Engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BABACF" w14:textId="77777777" w:rsidR="00311478" w:rsidRPr="002F7030" w:rsidRDefault="00311478" w:rsidP="00311478">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please remember that your response to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">question must not exceed 500 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6014D327" w14:textId="7BD2B974" w:rsidR="00DF7ACA" w:rsidRDefault="00DF7ACA" w:rsidP="00DF7ACA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How are you engaging with community-based organizations and neighboring areas separate from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00272AD4">
+        <w:t>PCNA</w:t>
+      </w:r>
+      <w:r w:rsidR="00736D5E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PFA</w:t>
+      </w:r>
+      <w:r w:rsidR="00736D5E">
+        <w:t>C and HQEC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>? Please list any relevant organizations</w:t>
+      </w:r>
+      <w:r w:rsidR="00736D5E">
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1C77">
+        <w:t xml:space="preserve">are working with. </w:t>
+      </w:r>
+      <w:r w:rsidR="0098486E">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F56D04" w14:textId="08EABDC9" w:rsidR="00DF7ACA" w:rsidRDefault="00DF7ACA" w:rsidP="07B76DB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How have you adapted the implementation of your </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1C77">
+        <w:t xml:space="preserve">health equity </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strategy based on MassHealth member and community feedback? Your answer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07B76DB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t>include specific examples.</w:t>
+      </w:r>
+      <w:r w:rsidR="006054BE">
+        <w:t xml:space="preserve"> Please identify whether the change</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1347">
+        <w:t xml:space="preserve"> in strategy</w:t>
+      </w:r>
+      <w:r w:rsidR="006054BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1347">
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidR="004E452C">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1347">
+        <w:t xml:space="preserve">suggested </w:t>
+      </w:r>
+      <w:r w:rsidR="002911D6">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1347">
+        <w:t xml:space="preserve"> participants on the PFAC and HQEC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0FB07E" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="38FD2A8D" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="7D9CAA0D" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="46B1BDFC" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="3AA42F81" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="0C404AFC" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="451D8D5E" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="3E2967E8" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="455EBBEF" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="216EA135" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="115D2AB5" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="23157DF3" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="779630CF" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="193981E9" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="0DF308E9" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="682EA68A" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="0BDFB1DC" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="49BD4EB8" w14:textId="77777777" w:rsidR="00414CFF" w:rsidRDefault="00414CFF" w:rsidP="00414CFF"/>
+    <w:p w14:paraId="3C4558DE" w14:textId="77777777" w:rsidR="008D59BE" w:rsidRDefault="008D59BE" w:rsidP="004D3662">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062CB2C4" w14:textId="77777777" w:rsidR="0098486E" w:rsidRDefault="0098486E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="535353" w:themeColor="text2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>K</w:t>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA3FA8D" w14:textId="3FFA7379" w:rsidR="00804742" w:rsidRPr="00804742" w:rsidRDefault="007B6C21" w:rsidP="004D3662">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0006597E">
+        <w:t xml:space="preserve">ppendix </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0011091E">
+        <w:t xml:space="preserve">: HRSN Referral </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5686">
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidR="0011091E">
+        <w:t>Plans</w:t>
+      </w:r>
+      <w:r w:rsidR="006442FA">
+        <w:t xml:space="preserve"> &amp; HRSN S</w:t>
+      </w:r>
+      <w:r w:rsidR="008B334F">
+        <w:t>ervices Plans</w:t>
+      </w:r>
+      <w:r w:rsidR="0011091E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C60ECB" w14:textId="215FFDA4" w:rsidR="00A96C19" w:rsidRPr="00A96C19" w:rsidRDefault="005273AD" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00211AE2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: not required for MCOs or MBH</w:t>
+      </w:r>
+      <w:r w:rsidR="00143E6F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. MCOs and MBH</w:t>
+      </w:r>
+      <w:r w:rsidR="00143E6F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may skip this appendix)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D847FFF" w14:textId="779931AA" w:rsidR="0022089E" w:rsidRPr="0022089E" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022089E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>One of MassHealth’s key goals in this demonstration period is to advance health equity by focusing on initiatives that address the Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022089E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Related Social Needs (HRSN) of members. ACOs will annually submit to MassHealth a detailed “HRSN Referral” plan for how they intend to refer beneficiaries to services to address unmet HRSNs, inclusive of connecting eligible members HRSN Services (including the Specialized Community Supports Program (CSP) programs, Flexible Services Program), other benefits/entitlements that address unmet HRSNs, and other relevant supports.  The HRSN Referral plans must also describe how ACOs will be able to report, upon MassHealth request, on HRSN referrals by their staff, contractors, or partners.  In these HRSN Referral plans, ACOs must ensure that the HRSN services are provided to members in ways that are culturally appropriate and trauma-informed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2F4049" w14:textId="77777777" w:rsidR="0022089E" w:rsidRPr="0022089E" w:rsidRDefault="0022089E" w:rsidP="0022089E">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022089E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additionally, MassHealth’s HRSN Services (including Specialized Community Supports Program and Flexible Services) aim to address the housing and nutrition needs of certain, eligible members. ACOs are expected to utilize the HRSN Services in order to improve members’ health and advance health equity. On an annual basis, starting with Rate year 2025, ACOs will be required to submit a post-year equity analysis based on access to these services in the new HRSN framework (details forthcoming).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022089E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3782C245" w14:textId="77777777" w:rsidR="00220C92" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008750CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please describe your ACO’s HRSN Referral Plan. The Plan should include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC07C1B" w14:textId="77777777" w:rsidR="00220C92" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220C92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>how beneficiaries will be referred to services to address unmet HRSNs; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B31F722" w14:textId="77777777" w:rsidR="00220C92" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220C92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>how you will utilize existing MassHealth benefits including Specialized CSP as well as other entitlement programs to address unmet HRSNs;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445E0F4B" w14:textId="77777777" w:rsidR="00220C92" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220C92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>how you will utilize the Flexible Services Program to address unmet HRSNs; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D8C744" w14:textId="40CAEFCB" w:rsidR="0022089E" w:rsidRPr="00220C92" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220C92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>how you will ensure that HRSN services are provided to members in a way that is culturally appropriate and trauma-informed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078A439C" w14:textId="77777777" w:rsidR="00ED36ED" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008750CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> At MassHealth’s request, how will you be able to report upon HRSN referrals conducted by your staff, contractors, and other partners, including whether services were delivered, and whether the unmet HRSNs were addressed? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC3FC7B" w14:textId="77777777" w:rsidR="00ED36ED" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Describe how your ACO is utilizing the Flexible Services Program and Specialized CSP Services as a tool to advance health equity? Please include details about risk factors (i.e., experiencing homelessness, risk of homelessness, risk for nutritional deficiency or imbalance) being addressed by these programs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647E0085" w14:textId="77777777" w:rsidR="00ED36ED" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>How will your ACO ensure equitable access to the HRSN Services regardless of race, ethnicity, language, disability, sex, sexual orientation, and gender identity and address potential disparities in access and outcomes? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377C270E" w14:textId="77777777" w:rsidR="00ED36ED" w:rsidRDefault="0022089E" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>How will your ACO ensure equitable access for children to the Flexible Services Program and address potential disparities in access and outcomes? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418B3279" w14:textId="3DF4F516" w:rsidR="0098486E" w:rsidRPr="0098486E" w:rsidRDefault="0022089E" w:rsidP="0098486E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>How will your ACO ensure services provided are culturally appropriate (e.g., food options are appropriate) and trauma informed? </w:t>
+      </w:r>
+      <w:r w:rsidR="0098486E">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141DB0E8" w14:textId="3909D582" w:rsidR="009A41A8" w:rsidRDefault="007B6C21" w:rsidP="009A41A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix B</w:t>
+      </w:r>
+      <w:r w:rsidR="009A41A8">
+        <w:t xml:space="preserve">: HRSN Screening </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39694392" w14:textId="71FCF7FD" w:rsidR="00825752" w:rsidRPr="00A96C19" w:rsidRDefault="00825752" w:rsidP="00825752">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(Note: not required for MCOs or MBH</w:t>
+      </w:r>
+      <w:r w:rsidR="00143E6F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. MCOs and MBH</w:t>
+      </w:r>
+      <w:r w:rsidR="00143E6F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may skip this appendix)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEFC3DB" w14:textId="18F8CC67" w:rsidR="00916713" w:rsidRDefault="00916713" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MassHealth and ACOs participating in the QEIP are incentivized to meaningfully improve rates of health-related social needs (HRSN) screening of its beneficiaries and establish the capacity to track and report on screenings and referrals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C395F67" w14:textId="2E8A5608" w:rsidR="00916713" w:rsidRDefault="00916713" w:rsidP="008D59BE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The questions in this section assess your organization’s capacity and plans to systematically capture HRSN screening in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D22B3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>performance year 3 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PY3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D22B3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the QEIP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563AA38D" w14:textId="72173A29" w:rsidR="00B2364F" w:rsidRDefault="00B2364F" w:rsidP="00BA5C37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Will your organization have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046EC">
+        <w:t>the capacity to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6213A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">track </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1347">
+        <w:t>HRSN screenings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> using any of the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2797">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>administrative codes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94BBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Please answer “yes” or “no” for each item</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ED902B" w14:textId="77777777" w:rsidR="00B374E9" w:rsidRDefault="00B374E9" w:rsidP="00B374E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2965"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF24D6" w14:paraId="32967A76" w14:textId="77777777" w:rsidTr="00FF24D6">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F86538" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4FC599" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="355C5786" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF24D6" w14:paraId="3565FE1D" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E4BEFB" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CPT M1207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7F9347" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C41DA70" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF24D6" w14:paraId="12A4AC1D" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D26917" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CPT M1208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371666EE" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71778E8D" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF24D6" w14:paraId="11DBE0F9" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526B95CC" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CPT M1237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045E94F8" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B85AA1D" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF24D6" w14:paraId="3B7F8C81" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B525A0B" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>HCPCS G0136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61552A91" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4EDCF6" w14:textId="77777777" w:rsidR="00FF24D6" w:rsidRDefault="00FF24D6" w:rsidP="00FF24D6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="462D4773" w14:textId="77777777" w:rsidR="00B2364F" w:rsidRDefault="00B2364F" w:rsidP="00B2364F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF5C8F3" w14:textId="266368DB" w:rsidR="006E732F" w:rsidRDefault="006E732F" w:rsidP="00BA5C37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Will your </w:t>
+      </w:r>
+      <w:r w:rsidR="00013383">
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> have the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B046EC">
+        <w:t>capacity to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4711E">
+        <w:t>HRSN screenings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> using any of the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2797">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4711E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>administrative codes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94BBC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Please answer “yes” or “no” for each item</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CCA34E" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2965"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00013383" w14:paraId="366E31CF" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1C94A" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27540921" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEF0A62" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00013383" w14:paraId="55C7BF51" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C79B4BB" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CPT M1207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24173E4E" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDFE0B" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00013383" w14:paraId="7E227B1E" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B035FAA" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CPT M1208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B79E368" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E16074B" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00013383" w14:paraId="4D68D890" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDA3AEB" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>CPT M1237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E12F727" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A06C55" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00013383" w14:paraId="77B1FDB2" w14:textId="77777777" w:rsidTr="00F670A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A48E46E" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>HCPCS G0136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69701AD0" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC18903" w14:textId="77777777" w:rsidR="00013383" w:rsidRDefault="00013383" w:rsidP="00013383">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5092071E" w14:textId="77777777" w:rsidR="006E732F" w:rsidRDefault="006E732F" w:rsidP="006E732F">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59194AB9" w14:textId="37F742DF" w:rsidR="00916713" w:rsidRDefault="00C5379C" w:rsidP="00BA5C37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Will your organization have the capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6319E">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6319E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">track </w:t>
+      </w:r>
+      <w:r w:rsidR="00783D98">
+        <w:t>HRSN</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7A7D">
+        <w:t xml:space="preserve"> screenings </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6AED" w:rsidRPr="00111856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>using ICD-10 codes</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6AED" w:rsidRPr="00111856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6AED">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7285B3AE" w14:textId="18278B8F" w:rsidR="003B6AED" w:rsidRDefault="003B6AED" w:rsidP="003B6AED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48489A8C" w14:textId="3D948A1C" w:rsidR="00903EC2" w:rsidRDefault="00903EC2" w:rsidP="003B6AED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7212F48D" w14:textId="77777777" w:rsidR="00903EC2" w:rsidRDefault="00903EC2" w:rsidP="00903EC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D420EE0" w14:textId="0109DF8C" w:rsidR="00576B66" w:rsidRDefault="00576B66" w:rsidP="00BA5C37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Will your organization have the capacity to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">report </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">HRSN screenings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>using ICD-10 codes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B53D51" w14:textId="0FC9F751" w:rsidR="004A7BF1" w:rsidRDefault="004A7BF1" w:rsidP="004A7BF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAD9F2D" w14:textId="7E404921" w:rsidR="004A7BF1" w:rsidRDefault="004A7BF1" w:rsidP="004A7BF1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BAD438" w14:textId="77777777" w:rsidR="00C1010D" w:rsidRDefault="00C1010D" w:rsidP="00C1010D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61102935" w14:textId="4D94291E" w:rsidR="00405D4C" w:rsidRDefault="00C1010D" w:rsidP="00BA5C37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="003414D9">
+        <w:t xml:space="preserve">describe any </w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2" w:rsidRPr="00405D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2">
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C">
+        <w:t xml:space="preserve"> organization is </w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2">
+        <w:t xml:space="preserve">encountering related to your capacity to track and </w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2" w:rsidRPr="008708BD">
+        <w:t>report</w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2" w:rsidRPr="00405D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>administrative codes</w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E2">
+        <w:t xml:space="preserve"> for HRSN screenings in PY3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00746BDC">
+        <w:t xml:space="preserve"> And </w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C">
+        <w:t>how you</w:t>
+      </w:r>
+      <w:r w:rsidR="00335D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C" w:rsidRPr="00405D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan to address </w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C" w:rsidRPr="00B52ADF">
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C">
+        <w:t xml:space="preserve"> related to your capacity to track and report </w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C" w:rsidRPr="00405D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>administrative codes</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C" w:rsidRPr="00D3659E">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00405D4C">
+        <w:t xml:space="preserve"> HRSN screenings in PY3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654A96E6" w14:textId="77777777" w:rsidR="00335D5E" w:rsidRDefault="00335D5E" w:rsidP="00335D5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B4F8B6" w14:textId="74570EFE" w:rsidR="07B76DB7" w:rsidRDefault="00802404" w:rsidP="0098486E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please describe </w:t>
+      </w:r>
+      <w:r w:rsidR="0033613E">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="0033613E" w:rsidRPr="003C472F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:r w:rsidR="0033613E">
+        <w:t xml:space="preserve"> your organization is encountering related to your capacity to track and report HRSN screenings using </w:t>
+      </w:r>
+      <w:r w:rsidR="0033613E" w:rsidRPr="00AE2BE7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>supplemental data</w:t>
+      </w:r>
+      <w:r w:rsidR="0033613E">
+        <w:t xml:space="preserve"> in PY3. And </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73B9B">
+        <w:t xml:space="preserve">how you </w:t>
+      </w:r>
+      <w:r w:rsidR="008820CC" w:rsidRPr="00B52ADF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan to address </w:t>
+      </w:r>
+      <w:r w:rsidR="008820CC" w:rsidRPr="00B52ADF">
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:r w:rsidR="008820CC">
+        <w:t xml:space="preserve"> related to your capacity to track and report HRSN screenings using </w:t>
+      </w:r>
+      <w:r w:rsidR="008820CC" w:rsidRPr="00B52ADF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>supplemental data</w:t>
+      </w:r>
+      <w:r w:rsidR="008820CC">
+        <w:t xml:space="preserve"> in PY3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A886F9F" w14:textId="60A0C559" w:rsidR="00C037F7" w:rsidRPr="00F52857" w:rsidRDefault="0098486E" w:rsidP="00F52857">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:r w:rsidR="00C037F7" w:rsidRPr="00C037F7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. CPT and HCPCS </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52857">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C037F7" w:rsidRPr="00C037F7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>odes are the administrative data utilized to calculate rate 1 of the QEIP HRSN screening measure.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52857">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F52857">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C037F7" w:rsidRPr="00F52857">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICD-10 codes are the administrative data utilized to calculate rate 2 of the QEIP HRSN screening measure. A complete list of ICD-10 codes is provided in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00C037F7" w:rsidRPr="354BA837">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>QEIP HRSN screening measure specifications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C037F7" w:rsidRPr="354BA837">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C037F7" w:rsidRPr="00F52857" w:rsidSect="00F60C75">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D8A673C" w14:textId="77777777" w:rsidR="00677176" w:rsidRDefault="00677176" w:rsidP="00644DF5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="179495D3" w14:textId="77777777" w:rsidR="00586FB1" w:rsidRDefault="00586FB1" w:rsidP="00240F61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28863AF5" w14:textId="77777777" w:rsidR="00677176" w:rsidRDefault="00677176" w:rsidP="00644DF5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="71ECE908" w14:textId="77777777" w:rsidR="00586FB1" w:rsidRDefault="00586FB1" w:rsidP="00240F61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0614DD8B" w14:textId="77777777" w:rsidR="00677176" w:rsidRDefault="00677176">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3D29B80A" w14:textId="77777777" w:rsidR="00586FB1" w:rsidRDefault="00586FB1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2137142395"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="43BD87DB" w14:textId="1C0FBA87" w:rsidR="00835064" w:rsidRDefault="00FC3B58" w:rsidP="009E0327">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:ind w:left="-1080" w:right="-1080"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wpg">
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256EEA3C" wp14:editId="575CBEC7">
+                  <wp:extent cx="7772400" cy="182880"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:docPr id="1534026837" name="Group 237698529">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                      <wpg:wgp>
+                        <wpg:cNvGrpSpPr>
+                          <a:grpSpLocks/>
+                        </wpg:cNvGrpSpPr>
+                        <wpg:grpSpPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7772400" cy="182880"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="114005" cy="4364"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="1267499920" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="20115" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent4">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="630462864" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="20114" y="0"/>
+                              <a:ext cx="33526" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent1">
+                                <a:lumMod val="60000"/>
+                                <a:lumOff val="40000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="846425710" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="53639" y="0"/>
+                              <a:ext cx="6707" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent1">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="548939976" name="TitleTopPlaceholder"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="ltGray">
+                            <a:xfrm>
+                              <a:off x="60346" y="0"/>
+                              <a:ext cx="53659" cy="4364"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="93296" tIns="46649" rIns="93296" bIns="46649" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:wgp>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <w:pict>
+                <v:group id="Group 237698529" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" alt="&quot;&quot;" coordsize="114005,4364" o:spid="_x0000_s1026" w14:anchorId="5FF33A1C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsFPVLBgMAACUNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV8tu2zAQvBfoPxC8N3pasoTIQZA0RoG0&#10;NZD0A2iKeqASKZC0ZffruyQdx4lToE3RNIf4IIikdjk7O7ukT882fYfWTKpW8AIHJz5GjFNRtrwu&#10;8Lfbqw9TjJQmvCSd4KzAW6bw2ez9u9NxyFkoGtGVTCJwwlU+DgVutB5yz1O0YT1RJ2JgHBYrIXui&#10;YShrr5RkBO9954W+n3ijkOUgBWVKweylW8Qz67+qGNVfq0oxjboCAzZtn9I+l+bpzU5JXksyNC3d&#10;wSDPQNGTlsOme1eXRBO0ku2Rq76lUihR6RMqek9UVUuZjQGiCfxH0cylWA02ljof62FPE1D7iKdn&#10;u6Vf1nM53AwL6dDD67Wg3xXw4o1DnR+um3HtPkbL8bMoIZ9kpYUNfFPJ3riAkNDG8rvd88s2GlGY&#10;TNM0jH1IA4W1YBpOp7sE0AaydGRGm487wyAAs4mzi6MkNmnzSO72tDh3uEzeQUjqniv1d1zdNGRg&#10;NgXKcLGQqC0Be5ikcZZlIcTCSQ883La6Y7diWHSEMqdqA9KgAbM7fpUjF3Fx0RBes3MpxdgwUgLK&#10;wAb1wMAMFKRmz3an55Jsf5tvkFTwK9ZIPkil50z0yLwUWEKtWM9kfa20I/juE5NYJbq2vGq7zg5M&#10;fbKLTqI1gcoilDKuY2verXqQhpsPfPNzRQbzJsn2ezsFCbRlbtzYdD7YoeNmHy7Mjg6MmYFcO0oc&#10;tUtRboEeKVxdQx+Cl0bIHxiNUNMF5tB0MOo+cSA4i8IsgRZgB3GSxBlG8nBlebhCOAVHBaZaYuQG&#10;F9o1jtUg27qBnQIbMBfnUARVazkz+ByqHVjQ4guJMon8OAmnUB2vRJNGfgDmuA9E0SSETJgucFTN&#10;/0CXLk2HukyeliU0GafWN2kenMF/dLY83S+ncRKHkzR4Ne1yEiURlP+xNJPUT/+nMt86pjm9X6hj&#10;TuJpFmVZCr3odZziiR/FAOZYlqDXCej1pTpm+HaS25vG8UluL5twF7cXlt3/BnPZPxzbk//+383s&#10;JwAAAP//AwBQSwMEFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe8F/8Mygrd2k1glxGxKKdpTEWwF8TbNTpPQ7GzIbpP037v1opcHjze8902+mkwrBupdY1lB&#10;vIhAEJdWN1wp+Dy8zVMQziNrbC2Tgis5WBV3sxwzbUf+oGHvKxFK2GWooPa+y6R0ZU0G3cJ2xCE7&#10;2d6gD7avpO5xDOWmlUkUPUuDDYeFGjva1FSe9xejYDviuH6MX4fd+bS5fh+e3r92MSn1cD+tX0B4&#10;mvzfMdzwAzoUgeloL6ydaBWER/yv3rIkWQZ/VJCkKcgil//pix8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEArBT1SwYDAAAlDQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAJ7tBBNwAAAAFAQAADwAAAAAAAAAAAAAAAABgBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#f6c51b [3207]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCH6JYiygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGL2I2htCZ2W1QQvBSbtvQ8ZKdJNDsbdtc2/vvOQehxZt68977FanS9OlGInWcDT5MM&#10;FHHtbceNgf3u4/EZVEzIFnvPZOCPIqyWtzcLLK0/c0WnbWqUmHAs0UCb0lBqHeuWHMaJH4jldvTB&#10;YZIxNNoGPIu563WeZTPtsGNJaHGg95bqn+2vM2DXNP3+st2xyg4BHyK+beK8Mub+bnx9AZVoTFfx&#10;//enlfr5bD4tiiIXCmGSBejlBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIfoliLKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#489ae5 [1940]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRl++hygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJvjWQ7iOBECSVQ2ksCSQrtcWttbFNrZSwldv6+KhR6HGbmDbPaTK4TVxpC69lANlMg&#10;iCtvW64NvJ9enhYgQkS22HkmAzcKsFnf362wtH7kA12PsRYJwqFEA02MfSllqBpyGGa+J07e2Q8O&#10;Y5JDLe2AY4K7TuZKaemw5bTQYE/bhqrv48UZeB338vOQb7MvVez2l50ubln9Yczjw/S8BBFpiv/h&#10;v/abNaALNdf5Qs/h91K6A3L9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJGX76HKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#14558f [3204]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBr2Jg2yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Qt9hOIVuRCfeYkgdRSyV4s4LuD1kjpmQzJmQmWr69s5C6PLnv/GtNr1txJ06XzlWMBknIIgL&#10;pysuFVzO36MMhA/IGhvHpOCPPGzWb4MV5to9+Ej3UyhFHGGfowITQptL6QtDFv3YtcTRu7nOYoiy&#10;K6Xu8BHHbSOnSZJKixXHB4Mt7QwV9enXKpjthtevTNemLko22/3hkh6yWqmP9377CSJQH/7Dr/aP&#10;VpDN0/l0sZxEiIgUcUCunwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBr2Jg2yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="#388557 [3205]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4ideVyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGrmPPOxECaUQqMGXpqXntbWxTKWVkdTE/fdVoZDjMDPfMJvd5Kw4UYiDZwX3swIE&#10;cef1wL2Cj/f93QpETMgarWdS8EMRdtvrqw1W2p/5jU6H1IsM4VihApPSWEkZO0MO48yPxNk7+uAw&#10;ZRl6qQOeM9xZ+VAUC+lw4LxgcKQXQ93X4dspqFtXz+uG9tYuzZSaz9BS0yp1ezM9r0EkmtIl/N9+&#10;1QrmT6vysSyXC/i7lO+A3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuInXlckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
+                  </v:rect>
+                  <w10:anchorlock/>
+                </v:group>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="30078F27" w14:textId="0E8660CF" w:rsidR="00240F61" w:rsidRDefault="002F56C4" w:rsidP="00414CFF">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="4680"/>
+            <w:tab w:val="right" w:pos="9630"/>
+          </w:tabs>
+          <w:spacing w:before="240"/>
+          <w:jc w:val="left"/>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:t>AQEIP/MQEIP</w:t>
+        </w:r>
+        <w:r w:rsidR="006A0B7D">
+          <w:t>/MBHV-QEIP</w:t>
+        </w:r>
+        <w:r w:rsidR="00C073D1">
+          <w:t>:</w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="0035620E">
+          <w:t xml:space="preserve">PY2 </w:t>
+        </w:r>
+        <w:r w:rsidR="00FB7814">
+          <w:t xml:space="preserve">Health Quality and Equity </w:t>
+        </w:r>
+        <w:r w:rsidR="0035620E">
+          <w:t>Strategic Plan</w:t>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r w:rsidR="00DC543A">
+          <w:t>Due December, 31, 2024</w:t>
+        </w:r>
+        <w:r w:rsidR="00005B75">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00240F61">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:rPr>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:rPr>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00240F61">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
+          <w:rPr>
+            <w:color w:val="2B579A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16A3DF94" w14:textId="77777777" w:rsidR="00677176" w:rsidRDefault="00677176" w:rsidP="00644DF5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="26C39128" w14:textId="77777777" w:rsidR="00586FB1" w:rsidRDefault="00586FB1" w:rsidP="00240F61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="488EA385" w14:textId="77777777" w:rsidR="00677176" w:rsidRDefault="00677176" w:rsidP="00644DF5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="398CCE00" w14:textId="77777777" w:rsidR="00586FB1" w:rsidRDefault="00586FB1" w:rsidP="00240F61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39A6D4AF" w14:textId="77777777" w:rsidR="00677176" w:rsidRDefault="00677176">
-[...227 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2BF9A50E" w14:textId="77777777" w:rsidR="00586FB1" w:rsidRDefault="00586FB1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29FB6002" w14:textId="250D9CF1" w:rsidR="00644DF5" w:rsidRDefault="00D37D8C" w:rsidP="00DD5EA0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BBA13DE" w14:textId="6A1FF22C" w:rsidR="00240F61" w:rsidRDefault="00240F61" w:rsidP="00132EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="1440"/>
+      <w:ind w:right="-450"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...255 lines deleted...]
-    <w:r w:rsidR="00644DF5" w:rsidRPr="00723D1D">
+    <w:r w:rsidRPr="00240F61">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-  </w:p>
-[...288 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179728C5"/>
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04090019"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E341EE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06632ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75B63634"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="A2DAF904"/>
+    <w:lvl w:ilvl="0" w:tplc="4D0ADDF4">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200D4FB6"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08C0630E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1C7ADEC8"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="Heading3"/>
+    <w:tmpl w:val="A78A08E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C93967"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BD06D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="54CECDC8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="8C204BFA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558F17A6"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF26C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E9C5DAE"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="6CB601BC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594B4841"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10B80F89"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="537C3252"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="114130CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7803E14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11D13FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="37063BD6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="588A3A4C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1750071A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42E810AA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F0A5785"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17A55A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C683BD0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="126C025E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000F">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610013F3"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19016705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0BC24C86"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="8C04F512"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -6229,1339 +8019,4185 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D53572"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C7F6D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="07BCF026"/>
-[...3 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="8C204BFA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="206916850">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EBA6B8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEC018D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F6069C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D260600E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="201F74C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E484472"/>
+    <w:lvl w:ilvl="0" w:tplc="3DE849BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="253A6D2B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3040A8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F30044B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEBE9C9E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33784C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6D01542"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34EC0F83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F005560"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3692367E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="126C025E"/>
+    <w:lvl w:ilvl="0" w:tplc="C240B632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCE59AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C204BFA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D62197F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8DB4DC5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FB71011"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C88819C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF60995"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BA8459A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A7125C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5B6C704"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="423B142E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C58ACDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46712F70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="100A99BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555911DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="570015DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563B5668"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="17D6BD0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577C02D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F40F06"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61542B5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F1A816E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="654C6246"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCE4C542"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68362E10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5049990"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DA35569"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1B8E77A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E532C2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8864D1D2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="703C7594"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17068036"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="717B47E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C629DFE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750179EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39749944"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78B80595"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94F60922"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79877D46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CB601BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D736A1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD4A9790"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F564D5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A78A08E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1279026860">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1625848529">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="101729215">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="619460112">
+  <w:num w:numId="4" w16cid:durableId="452985753">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="407307695">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1597253625">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1182932387">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1515455133">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="499809990">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1128818273">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1408457815">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1533494201">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="265891810">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="712461963">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="496922652">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2057047488">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="475342592">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1374765935">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1014108182">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1671634905">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2128113866">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="897479334">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="22" w16cid:durableId="629363495">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="225722794">
+  <w:num w:numId="23" w16cid:durableId="805004876">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="159279830">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="505293523">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1667394604">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1883976960">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1652178225">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2048136998">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1482386189">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="30" w16cid:durableId="1167207329">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="632490674">
+  <w:num w:numId="31" w16cid:durableId="2073001977">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1569069864">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2127461126">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1734354795">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1266498575">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="334650271">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2072994799">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="633415232">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="266813903">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="801313632">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1795707223">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="170726864">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="42" w16cid:durableId="1547906396">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1018777269">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="43" w16cid:durableId="292446592">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1722754167">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1931308581">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1559047346">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1052578078">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1079524115">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1381243092">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="94253396">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00644DF5"/>
-[...90 lines deleted...]
-    <w:rsid w:val="6F5C2F3F"/>
+    <w:rsidRoot w:val="00E935AB"/>
+    <w:rsid w:val="00001DB2"/>
+    <w:rsid w:val="00002D07"/>
+    <w:rsid w:val="0000301B"/>
+    <w:rsid w:val="00003947"/>
+    <w:rsid w:val="0000449F"/>
+    <w:rsid w:val="00005B75"/>
+    <w:rsid w:val="00006CA6"/>
+    <w:rsid w:val="00013383"/>
+    <w:rsid w:val="00023E3F"/>
+    <w:rsid w:val="00026968"/>
+    <w:rsid w:val="000307ED"/>
+    <w:rsid w:val="000349DF"/>
+    <w:rsid w:val="00037222"/>
+    <w:rsid w:val="000402AB"/>
+    <w:rsid w:val="00041679"/>
+    <w:rsid w:val="0004303D"/>
+    <w:rsid w:val="00045399"/>
+    <w:rsid w:val="0005626E"/>
+    <w:rsid w:val="000569E0"/>
+    <w:rsid w:val="0006590A"/>
+    <w:rsid w:val="0006597E"/>
+    <w:rsid w:val="00072657"/>
+    <w:rsid w:val="00077A0B"/>
+    <w:rsid w:val="00080563"/>
+    <w:rsid w:val="00082B0C"/>
+    <w:rsid w:val="00086D66"/>
+    <w:rsid w:val="000941E8"/>
+    <w:rsid w:val="00094956"/>
+    <w:rsid w:val="00096ACC"/>
+    <w:rsid w:val="0009798A"/>
+    <w:rsid w:val="000A63F6"/>
+    <w:rsid w:val="000A65EC"/>
+    <w:rsid w:val="000C224B"/>
+    <w:rsid w:val="000C2D68"/>
+    <w:rsid w:val="000C4A30"/>
+    <w:rsid w:val="000C6A20"/>
+    <w:rsid w:val="000C7169"/>
+    <w:rsid w:val="000D0BC6"/>
+    <w:rsid w:val="000D1834"/>
+    <w:rsid w:val="000E17BA"/>
+    <w:rsid w:val="000F3F75"/>
+    <w:rsid w:val="000F451E"/>
+    <w:rsid w:val="00101A5C"/>
+    <w:rsid w:val="00103F66"/>
+    <w:rsid w:val="001067AB"/>
+    <w:rsid w:val="00110311"/>
+    <w:rsid w:val="0011091E"/>
+    <w:rsid w:val="00112716"/>
+    <w:rsid w:val="00116CC7"/>
+    <w:rsid w:val="00121CC0"/>
+    <w:rsid w:val="001265B6"/>
+    <w:rsid w:val="00132EE9"/>
+    <w:rsid w:val="00143E6F"/>
+    <w:rsid w:val="001554FB"/>
+    <w:rsid w:val="001557BE"/>
+    <w:rsid w:val="00155A59"/>
+    <w:rsid w:val="00157B4C"/>
+    <w:rsid w:val="00162AAE"/>
+    <w:rsid w:val="001723C0"/>
+    <w:rsid w:val="0017249F"/>
+    <w:rsid w:val="00174731"/>
+    <w:rsid w:val="001848F5"/>
+    <w:rsid w:val="00184B7B"/>
+    <w:rsid w:val="00192ED8"/>
+    <w:rsid w:val="00193C45"/>
+    <w:rsid w:val="00195E49"/>
+    <w:rsid w:val="00196F13"/>
+    <w:rsid w:val="001A19E2"/>
+    <w:rsid w:val="001A2653"/>
+    <w:rsid w:val="001A2F64"/>
+    <w:rsid w:val="001B14A4"/>
+    <w:rsid w:val="001B1D45"/>
+    <w:rsid w:val="001B4969"/>
+    <w:rsid w:val="001B5C74"/>
+    <w:rsid w:val="001B6363"/>
+    <w:rsid w:val="001B6C42"/>
+    <w:rsid w:val="001C2B0D"/>
+    <w:rsid w:val="001C59DC"/>
+    <w:rsid w:val="001C62C6"/>
+    <w:rsid w:val="001C6BC7"/>
+    <w:rsid w:val="001C6DB2"/>
+    <w:rsid w:val="001C7863"/>
+    <w:rsid w:val="001D5673"/>
+    <w:rsid w:val="001D7825"/>
+    <w:rsid w:val="001E2439"/>
+    <w:rsid w:val="001F4EFA"/>
+    <w:rsid w:val="001F7654"/>
+    <w:rsid w:val="00200EBB"/>
+    <w:rsid w:val="0020203E"/>
+    <w:rsid w:val="0020692C"/>
+    <w:rsid w:val="00211AE2"/>
+    <w:rsid w:val="002132BC"/>
+    <w:rsid w:val="0022089E"/>
+    <w:rsid w:val="00220C92"/>
+    <w:rsid w:val="002210CB"/>
+    <w:rsid w:val="00222A00"/>
+    <w:rsid w:val="002238A4"/>
+    <w:rsid w:val="00223BA4"/>
+    <w:rsid w:val="002253A8"/>
+    <w:rsid w:val="00230490"/>
+    <w:rsid w:val="00234457"/>
+    <w:rsid w:val="002347D6"/>
+    <w:rsid w:val="0023516E"/>
+    <w:rsid w:val="002354FC"/>
+    <w:rsid w:val="00235F7E"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rsid w:val="002414B0"/>
+    <w:rsid w:val="002440AB"/>
+    <w:rsid w:val="00244648"/>
+    <w:rsid w:val="00245BE9"/>
+    <w:rsid w:val="00246B7E"/>
+    <w:rsid w:val="00250CF1"/>
+    <w:rsid w:val="002532EF"/>
+    <w:rsid w:val="00255FF0"/>
+    <w:rsid w:val="002617C6"/>
+    <w:rsid w:val="002673E3"/>
+    <w:rsid w:val="00272AD4"/>
+    <w:rsid w:val="00276BF8"/>
+    <w:rsid w:val="0028529B"/>
+    <w:rsid w:val="00287E2D"/>
+    <w:rsid w:val="00290D1F"/>
+    <w:rsid w:val="002911D6"/>
+    <w:rsid w:val="00293D74"/>
+    <w:rsid w:val="00295A5F"/>
+    <w:rsid w:val="002A7932"/>
+    <w:rsid w:val="002B26E8"/>
+    <w:rsid w:val="002B5101"/>
+    <w:rsid w:val="002C41C2"/>
+    <w:rsid w:val="002C560E"/>
+    <w:rsid w:val="002D44EE"/>
+    <w:rsid w:val="002D5980"/>
+    <w:rsid w:val="002D6685"/>
+    <w:rsid w:val="002E1A1A"/>
+    <w:rsid w:val="002F3029"/>
+    <w:rsid w:val="002F3DFB"/>
+    <w:rsid w:val="002F56C4"/>
+    <w:rsid w:val="002F7030"/>
+    <w:rsid w:val="002F76B6"/>
+    <w:rsid w:val="002F7EDA"/>
+    <w:rsid w:val="00302123"/>
+    <w:rsid w:val="0031136F"/>
+    <w:rsid w:val="00311478"/>
+    <w:rsid w:val="00314A15"/>
+    <w:rsid w:val="00315C9A"/>
+    <w:rsid w:val="003167AA"/>
+    <w:rsid w:val="00317CCC"/>
+    <w:rsid w:val="00320359"/>
+    <w:rsid w:val="003209A5"/>
+    <w:rsid w:val="00321F2F"/>
+    <w:rsid w:val="00330548"/>
+    <w:rsid w:val="0033251A"/>
+    <w:rsid w:val="00333F61"/>
+    <w:rsid w:val="00335D5E"/>
+    <w:rsid w:val="0033613E"/>
+    <w:rsid w:val="00336AC3"/>
+    <w:rsid w:val="003414D9"/>
+    <w:rsid w:val="0034318B"/>
+    <w:rsid w:val="00343A0B"/>
+    <w:rsid w:val="00346131"/>
+    <w:rsid w:val="003466B9"/>
+    <w:rsid w:val="00353855"/>
+    <w:rsid w:val="003560C3"/>
+    <w:rsid w:val="0035620E"/>
+    <w:rsid w:val="00356223"/>
+    <w:rsid w:val="00357767"/>
+    <w:rsid w:val="0036122F"/>
+    <w:rsid w:val="003619FE"/>
+    <w:rsid w:val="003661EB"/>
+    <w:rsid w:val="00367FD9"/>
+    <w:rsid w:val="0037740A"/>
+    <w:rsid w:val="00380E28"/>
+    <w:rsid w:val="003823AE"/>
+    <w:rsid w:val="00382548"/>
+    <w:rsid w:val="00391EE0"/>
+    <w:rsid w:val="00393EB3"/>
+    <w:rsid w:val="0039409B"/>
+    <w:rsid w:val="00394FF8"/>
+    <w:rsid w:val="003A0754"/>
+    <w:rsid w:val="003A1FD9"/>
+    <w:rsid w:val="003A23B5"/>
+    <w:rsid w:val="003A4FA7"/>
+    <w:rsid w:val="003A5A46"/>
+    <w:rsid w:val="003B0FD5"/>
+    <w:rsid w:val="003B5051"/>
+    <w:rsid w:val="003B6672"/>
+    <w:rsid w:val="003B6AED"/>
+    <w:rsid w:val="003B7372"/>
+    <w:rsid w:val="003B78B5"/>
+    <w:rsid w:val="003C0119"/>
+    <w:rsid w:val="003C5285"/>
+    <w:rsid w:val="003D5722"/>
+    <w:rsid w:val="003D5C5A"/>
+    <w:rsid w:val="003E00E0"/>
+    <w:rsid w:val="003E2151"/>
+    <w:rsid w:val="003E7895"/>
+    <w:rsid w:val="003F2DBD"/>
+    <w:rsid w:val="004002F5"/>
+    <w:rsid w:val="0040209C"/>
+    <w:rsid w:val="00404207"/>
+    <w:rsid w:val="0040477D"/>
+    <w:rsid w:val="00405D4C"/>
+    <w:rsid w:val="00405DB1"/>
+    <w:rsid w:val="00406CF9"/>
+    <w:rsid w:val="004101B5"/>
+    <w:rsid w:val="00414CFF"/>
+    <w:rsid w:val="00430190"/>
+    <w:rsid w:val="0043283E"/>
+    <w:rsid w:val="004419BB"/>
+    <w:rsid w:val="00441AF0"/>
+    <w:rsid w:val="00446AF8"/>
+    <w:rsid w:val="004478E9"/>
+    <w:rsid w:val="004522AA"/>
+    <w:rsid w:val="00453C39"/>
+    <w:rsid w:val="00454D0E"/>
+    <w:rsid w:val="00455D1A"/>
+    <w:rsid w:val="00464D43"/>
+    <w:rsid w:val="004665A2"/>
+    <w:rsid w:val="00472E33"/>
+    <w:rsid w:val="00477B2A"/>
+    <w:rsid w:val="004825B3"/>
+    <w:rsid w:val="00493027"/>
+    <w:rsid w:val="004938B1"/>
+    <w:rsid w:val="0049411F"/>
+    <w:rsid w:val="00496071"/>
+    <w:rsid w:val="004A5D3D"/>
+    <w:rsid w:val="004A60CF"/>
+    <w:rsid w:val="004A7BF1"/>
+    <w:rsid w:val="004B16DD"/>
+    <w:rsid w:val="004B4B56"/>
+    <w:rsid w:val="004C5AFA"/>
+    <w:rsid w:val="004C6ABC"/>
+    <w:rsid w:val="004C781E"/>
+    <w:rsid w:val="004D3662"/>
+    <w:rsid w:val="004D77CF"/>
+    <w:rsid w:val="004E0262"/>
+    <w:rsid w:val="004E0389"/>
+    <w:rsid w:val="004E452C"/>
+    <w:rsid w:val="004E62C5"/>
+    <w:rsid w:val="004E6EBB"/>
+    <w:rsid w:val="004F0CEC"/>
+    <w:rsid w:val="004F2BC8"/>
+    <w:rsid w:val="004F3113"/>
+    <w:rsid w:val="004F31D4"/>
+    <w:rsid w:val="004F3A09"/>
+    <w:rsid w:val="004F5496"/>
+    <w:rsid w:val="00501D0A"/>
+    <w:rsid w:val="005212FC"/>
+    <w:rsid w:val="005221F4"/>
+    <w:rsid w:val="0052395A"/>
+    <w:rsid w:val="005273AD"/>
+    <w:rsid w:val="00532F8F"/>
+    <w:rsid w:val="00534366"/>
+    <w:rsid w:val="00543DB6"/>
+    <w:rsid w:val="00546BD2"/>
+    <w:rsid w:val="0055010F"/>
+    <w:rsid w:val="00556981"/>
+    <w:rsid w:val="0057472F"/>
+    <w:rsid w:val="00576B66"/>
+    <w:rsid w:val="0058576A"/>
+    <w:rsid w:val="00586FB1"/>
+    <w:rsid w:val="005908E6"/>
+    <w:rsid w:val="00593147"/>
+    <w:rsid w:val="005A1267"/>
+    <w:rsid w:val="005A36EE"/>
+    <w:rsid w:val="005A386C"/>
+    <w:rsid w:val="005A6F76"/>
+    <w:rsid w:val="005B3C3A"/>
+    <w:rsid w:val="005C4431"/>
+    <w:rsid w:val="005C60C6"/>
+    <w:rsid w:val="005D6ECA"/>
+    <w:rsid w:val="005E2B3C"/>
+    <w:rsid w:val="005E6BDE"/>
+    <w:rsid w:val="005F0485"/>
+    <w:rsid w:val="005F3E67"/>
+    <w:rsid w:val="005F617B"/>
+    <w:rsid w:val="005F74C9"/>
+    <w:rsid w:val="00603181"/>
+    <w:rsid w:val="00604841"/>
+    <w:rsid w:val="006054BE"/>
+    <w:rsid w:val="00610476"/>
+    <w:rsid w:val="00610905"/>
+    <w:rsid w:val="0061435F"/>
+    <w:rsid w:val="00620536"/>
+    <w:rsid w:val="006216AD"/>
+    <w:rsid w:val="00625F5B"/>
+    <w:rsid w:val="006303AD"/>
+    <w:rsid w:val="00633889"/>
+    <w:rsid w:val="00634DCA"/>
+    <w:rsid w:val="00635256"/>
+    <w:rsid w:val="0064412F"/>
+    <w:rsid w:val="006442FA"/>
+    <w:rsid w:val="0065620B"/>
+    <w:rsid w:val="00657903"/>
+    <w:rsid w:val="00661B5D"/>
+    <w:rsid w:val="00662184"/>
+    <w:rsid w:val="00663ADC"/>
+    <w:rsid w:val="00672965"/>
+    <w:rsid w:val="0067303B"/>
+    <w:rsid w:val="0067325A"/>
+    <w:rsid w:val="006738C7"/>
+    <w:rsid w:val="00676574"/>
+    <w:rsid w:val="00680262"/>
+    <w:rsid w:val="00680395"/>
+    <w:rsid w:val="00680CD7"/>
+    <w:rsid w:val="006857BF"/>
+    <w:rsid w:val="006869B1"/>
+    <w:rsid w:val="00692E6A"/>
+    <w:rsid w:val="006942B8"/>
+    <w:rsid w:val="006A0B7D"/>
+    <w:rsid w:val="006A213C"/>
+    <w:rsid w:val="006A56DB"/>
+    <w:rsid w:val="006A6A5A"/>
+    <w:rsid w:val="006B0767"/>
+    <w:rsid w:val="006B3908"/>
+    <w:rsid w:val="006B7E90"/>
+    <w:rsid w:val="006C09BD"/>
+    <w:rsid w:val="006C14BA"/>
+    <w:rsid w:val="006C30B3"/>
+    <w:rsid w:val="006C43F7"/>
+    <w:rsid w:val="006C7185"/>
+    <w:rsid w:val="006C71D5"/>
+    <w:rsid w:val="006D0D77"/>
+    <w:rsid w:val="006E1992"/>
+    <w:rsid w:val="006E29B6"/>
+    <w:rsid w:val="006E732F"/>
+    <w:rsid w:val="006F2277"/>
+    <w:rsid w:val="006F3309"/>
+    <w:rsid w:val="00703E2C"/>
+    <w:rsid w:val="007073E3"/>
+    <w:rsid w:val="0071575A"/>
+    <w:rsid w:val="00716F99"/>
+    <w:rsid w:val="007174AB"/>
+    <w:rsid w:val="0072131A"/>
+    <w:rsid w:val="00725D58"/>
+    <w:rsid w:val="00730D8D"/>
+    <w:rsid w:val="00734F47"/>
+    <w:rsid w:val="00736D5E"/>
+    <w:rsid w:val="00736F7D"/>
+    <w:rsid w:val="00737176"/>
+    <w:rsid w:val="00746BCD"/>
+    <w:rsid w:val="00746BDC"/>
+    <w:rsid w:val="00746C9C"/>
+    <w:rsid w:val="00747114"/>
+    <w:rsid w:val="007479F0"/>
+    <w:rsid w:val="00755B62"/>
+    <w:rsid w:val="00756F82"/>
+    <w:rsid w:val="00757972"/>
+    <w:rsid w:val="00761328"/>
+    <w:rsid w:val="00762856"/>
+    <w:rsid w:val="00762DA4"/>
+    <w:rsid w:val="007643A1"/>
+    <w:rsid w:val="0076631D"/>
+    <w:rsid w:val="0077636B"/>
+    <w:rsid w:val="00780DCC"/>
+    <w:rsid w:val="00782C52"/>
+    <w:rsid w:val="00783D98"/>
+    <w:rsid w:val="00784E7B"/>
+    <w:rsid w:val="00784F31"/>
+    <w:rsid w:val="00797C31"/>
+    <w:rsid w:val="007A0151"/>
+    <w:rsid w:val="007A1754"/>
+    <w:rsid w:val="007A28F9"/>
+    <w:rsid w:val="007A4410"/>
+    <w:rsid w:val="007A5200"/>
+    <w:rsid w:val="007A5C62"/>
+    <w:rsid w:val="007B4C32"/>
+    <w:rsid w:val="007B6C21"/>
+    <w:rsid w:val="007C1C77"/>
+    <w:rsid w:val="007D4316"/>
+    <w:rsid w:val="007D59E4"/>
+    <w:rsid w:val="007D6522"/>
+    <w:rsid w:val="007E06B3"/>
+    <w:rsid w:val="007E3A60"/>
+    <w:rsid w:val="007E5F67"/>
+    <w:rsid w:val="008000AF"/>
+    <w:rsid w:val="00800D02"/>
+    <w:rsid w:val="00802404"/>
+    <w:rsid w:val="00804742"/>
+    <w:rsid w:val="00804C59"/>
+    <w:rsid w:val="00811E5F"/>
+    <w:rsid w:val="00814D63"/>
+    <w:rsid w:val="0082469A"/>
+    <w:rsid w:val="00825752"/>
+    <w:rsid w:val="00833EC8"/>
+    <w:rsid w:val="00835064"/>
+    <w:rsid w:val="00836C7F"/>
+    <w:rsid w:val="008408AC"/>
+    <w:rsid w:val="00841F79"/>
+    <w:rsid w:val="008469EF"/>
+    <w:rsid w:val="00846FCD"/>
+    <w:rsid w:val="00853074"/>
+    <w:rsid w:val="00853534"/>
+    <w:rsid w:val="00854104"/>
+    <w:rsid w:val="00854133"/>
+    <w:rsid w:val="00855EA5"/>
+    <w:rsid w:val="00864964"/>
+    <w:rsid w:val="00873E3E"/>
+    <w:rsid w:val="008750CD"/>
+    <w:rsid w:val="00875A6D"/>
+    <w:rsid w:val="00880FD8"/>
+    <w:rsid w:val="00881308"/>
+    <w:rsid w:val="008820CC"/>
+    <w:rsid w:val="00882492"/>
+    <w:rsid w:val="00885E63"/>
+    <w:rsid w:val="00886EFA"/>
+    <w:rsid w:val="008873F0"/>
+    <w:rsid w:val="008A3304"/>
+    <w:rsid w:val="008A5EF4"/>
+    <w:rsid w:val="008B334F"/>
+    <w:rsid w:val="008B4097"/>
+    <w:rsid w:val="008B54B2"/>
+    <w:rsid w:val="008B740C"/>
+    <w:rsid w:val="008C0C62"/>
+    <w:rsid w:val="008C334C"/>
+    <w:rsid w:val="008C3A05"/>
+    <w:rsid w:val="008D083C"/>
+    <w:rsid w:val="008D134A"/>
+    <w:rsid w:val="008D2B01"/>
+    <w:rsid w:val="008D59BE"/>
+    <w:rsid w:val="008F3CE7"/>
+    <w:rsid w:val="008F3D8A"/>
+    <w:rsid w:val="008F5EE6"/>
+    <w:rsid w:val="008F7898"/>
+    <w:rsid w:val="00901BB6"/>
+    <w:rsid w:val="0090317B"/>
+    <w:rsid w:val="00903EC2"/>
+    <w:rsid w:val="0090600C"/>
+    <w:rsid w:val="00906EE1"/>
+    <w:rsid w:val="0090759B"/>
+    <w:rsid w:val="00907B9C"/>
+    <w:rsid w:val="00910EB9"/>
+    <w:rsid w:val="00912A77"/>
+    <w:rsid w:val="00916713"/>
+    <w:rsid w:val="00916DE4"/>
+    <w:rsid w:val="00925DF8"/>
+    <w:rsid w:val="00925E74"/>
+    <w:rsid w:val="00926131"/>
+    <w:rsid w:val="00927423"/>
+    <w:rsid w:val="00927D4F"/>
+    <w:rsid w:val="00934215"/>
+    <w:rsid w:val="00934334"/>
+    <w:rsid w:val="009354E3"/>
+    <w:rsid w:val="00943450"/>
+    <w:rsid w:val="00946229"/>
+    <w:rsid w:val="00950F42"/>
+    <w:rsid w:val="00960131"/>
+    <w:rsid w:val="009611DF"/>
+    <w:rsid w:val="009620B9"/>
+    <w:rsid w:val="00962810"/>
+    <w:rsid w:val="0096372B"/>
+    <w:rsid w:val="0096572E"/>
+    <w:rsid w:val="00971E2B"/>
+    <w:rsid w:val="00971FC5"/>
+    <w:rsid w:val="009751D3"/>
+    <w:rsid w:val="00975AC9"/>
+    <w:rsid w:val="00980067"/>
+    <w:rsid w:val="0098486E"/>
+    <w:rsid w:val="00984BD8"/>
+    <w:rsid w:val="00986B79"/>
+    <w:rsid w:val="00987E0D"/>
+    <w:rsid w:val="0099014E"/>
+    <w:rsid w:val="009936E7"/>
+    <w:rsid w:val="00995D9F"/>
+    <w:rsid w:val="009A1347"/>
+    <w:rsid w:val="009A246F"/>
+    <w:rsid w:val="009A30E4"/>
+    <w:rsid w:val="009A41A8"/>
+    <w:rsid w:val="009B04CB"/>
+    <w:rsid w:val="009B0EC4"/>
+    <w:rsid w:val="009B2B1E"/>
+    <w:rsid w:val="009B4F17"/>
+    <w:rsid w:val="009B5E9B"/>
+    <w:rsid w:val="009B7BF7"/>
+    <w:rsid w:val="009C43F8"/>
+    <w:rsid w:val="009C5CD9"/>
+    <w:rsid w:val="009C5CFF"/>
+    <w:rsid w:val="009C737D"/>
+    <w:rsid w:val="009D3A5F"/>
+    <w:rsid w:val="009D5C9A"/>
+    <w:rsid w:val="009D6327"/>
+    <w:rsid w:val="009E0327"/>
+    <w:rsid w:val="009E1141"/>
+    <w:rsid w:val="009E3E82"/>
+    <w:rsid w:val="009E67C5"/>
+    <w:rsid w:val="009F034B"/>
+    <w:rsid w:val="009F0C49"/>
+    <w:rsid w:val="009F1716"/>
+    <w:rsid w:val="009F3CBD"/>
+    <w:rsid w:val="009F468A"/>
+    <w:rsid w:val="009F7A7D"/>
+    <w:rsid w:val="009F7D4D"/>
+    <w:rsid w:val="00A02C79"/>
+    <w:rsid w:val="00A039A8"/>
+    <w:rsid w:val="00A10FDA"/>
+    <w:rsid w:val="00A12DB3"/>
+    <w:rsid w:val="00A13608"/>
+    <w:rsid w:val="00A16B97"/>
+    <w:rsid w:val="00A25026"/>
+    <w:rsid w:val="00A30837"/>
+    <w:rsid w:val="00A31F45"/>
+    <w:rsid w:val="00A368D3"/>
+    <w:rsid w:val="00A4056C"/>
+    <w:rsid w:val="00A41471"/>
+    <w:rsid w:val="00A4214D"/>
+    <w:rsid w:val="00A5075A"/>
+    <w:rsid w:val="00A51888"/>
+    <w:rsid w:val="00A56914"/>
+    <w:rsid w:val="00A6319E"/>
+    <w:rsid w:val="00A6433D"/>
+    <w:rsid w:val="00A66156"/>
+    <w:rsid w:val="00A71FC5"/>
+    <w:rsid w:val="00A820B3"/>
+    <w:rsid w:val="00A84B01"/>
+    <w:rsid w:val="00A85ECA"/>
+    <w:rsid w:val="00A90174"/>
+    <w:rsid w:val="00A96C19"/>
+    <w:rsid w:val="00A97915"/>
+    <w:rsid w:val="00AA1C07"/>
+    <w:rsid w:val="00AA1C6C"/>
+    <w:rsid w:val="00AA2C9E"/>
+    <w:rsid w:val="00AA3146"/>
+    <w:rsid w:val="00AA64EB"/>
+    <w:rsid w:val="00AA71A5"/>
+    <w:rsid w:val="00AB0620"/>
+    <w:rsid w:val="00AC1289"/>
+    <w:rsid w:val="00AC1E72"/>
+    <w:rsid w:val="00AC3121"/>
+    <w:rsid w:val="00AC5385"/>
+    <w:rsid w:val="00AC6B85"/>
+    <w:rsid w:val="00AC73B8"/>
+    <w:rsid w:val="00AD64E2"/>
+    <w:rsid w:val="00AE21B7"/>
+    <w:rsid w:val="00AE5A23"/>
+    <w:rsid w:val="00AF21DD"/>
+    <w:rsid w:val="00AF2F7D"/>
+    <w:rsid w:val="00AF62BA"/>
+    <w:rsid w:val="00AF69AB"/>
+    <w:rsid w:val="00B01559"/>
+    <w:rsid w:val="00B02A6D"/>
+    <w:rsid w:val="00B02AC4"/>
+    <w:rsid w:val="00B03319"/>
+    <w:rsid w:val="00B03D16"/>
+    <w:rsid w:val="00B15B0F"/>
+    <w:rsid w:val="00B2364F"/>
+    <w:rsid w:val="00B24DC6"/>
+    <w:rsid w:val="00B305DC"/>
+    <w:rsid w:val="00B33230"/>
+    <w:rsid w:val="00B35AFC"/>
+    <w:rsid w:val="00B363A6"/>
+    <w:rsid w:val="00B37150"/>
+    <w:rsid w:val="00B37223"/>
+    <w:rsid w:val="00B374E9"/>
+    <w:rsid w:val="00B40BD8"/>
+    <w:rsid w:val="00B4356F"/>
+    <w:rsid w:val="00B44386"/>
+    <w:rsid w:val="00B46677"/>
+    <w:rsid w:val="00B50334"/>
+    <w:rsid w:val="00B50CD8"/>
+    <w:rsid w:val="00B517D8"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rsid w:val="00B5732B"/>
+    <w:rsid w:val="00B629E1"/>
+    <w:rsid w:val="00B6570C"/>
+    <w:rsid w:val="00B6797A"/>
+    <w:rsid w:val="00B67D57"/>
+    <w:rsid w:val="00B704D6"/>
+    <w:rsid w:val="00B729F4"/>
+    <w:rsid w:val="00B72F94"/>
+    <w:rsid w:val="00B75EAE"/>
+    <w:rsid w:val="00B8000D"/>
+    <w:rsid w:val="00B83F39"/>
+    <w:rsid w:val="00B84F01"/>
+    <w:rsid w:val="00B86346"/>
+    <w:rsid w:val="00B903A6"/>
+    <w:rsid w:val="00B93229"/>
+    <w:rsid w:val="00B9521E"/>
+    <w:rsid w:val="00B979B4"/>
+    <w:rsid w:val="00BA18BB"/>
+    <w:rsid w:val="00BA2E92"/>
+    <w:rsid w:val="00BA3684"/>
+    <w:rsid w:val="00BA45A3"/>
+    <w:rsid w:val="00BA47C3"/>
+    <w:rsid w:val="00BA5C37"/>
+    <w:rsid w:val="00BB3975"/>
+    <w:rsid w:val="00BB5F0D"/>
+    <w:rsid w:val="00BB788A"/>
+    <w:rsid w:val="00BC260B"/>
+    <w:rsid w:val="00BC2A9F"/>
+    <w:rsid w:val="00BC2B6A"/>
+    <w:rsid w:val="00BC2DFE"/>
+    <w:rsid w:val="00BC3C72"/>
+    <w:rsid w:val="00BC5B71"/>
+    <w:rsid w:val="00BC6E01"/>
+    <w:rsid w:val="00BD4E7D"/>
+    <w:rsid w:val="00BD6465"/>
+    <w:rsid w:val="00BF05D9"/>
+    <w:rsid w:val="00BF3330"/>
+    <w:rsid w:val="00C02DF3"/>
+    <w:rsid w:val="00C037F7"/>
+    <w:rsid w:val="00C073D1"/>
+    <w:rsid w:val="00C1010D"/>
+    <w:rsid w:val="00C10531"/>
+    <w:rsid w:val="00C14448"/>
+    <w:rsid w:val="00C152B3"/>
+    <w:rsid w:val="00C16171"/>
+    <w:rsid w:val="00C161F7"/>
+    <w:rsid w:val="00C175D2"/>
+    <w:rsid w:val="00C17B67"/>
+    <w:rsid w:val="00C20165"/>
+    <w:rsid w:val="00C20585"/>
+    <w:rsid w:val="00C2177F"/>
+    <w:rsid w:val="00C30538"/>
+    <w:rsid w:val="00C33ECE"/>
+    <w:rsid w:val="00C348F1"/>
+    <w:rsid w:val="00C41257"/>
+    <w:rsid w:val="00C433EA"/>
+    <w:rsid w:val="00C50CF6"/>
+    <w:rsid w:val="00C5379C"/>
+    <w:rsid w:val="00C53B6E"/>
+    <w:rsid w:val="00C6079F"/>
+    <w:rsid w:val="00C63599"/>
+    <w:rsid w:val="00C64848"/>
+    <w:rsid w:val="00C65F22"/>
+    <w:rsid w:val="00C67556"/>
+    <w:rsid w:val="00C731B4"/>
+    <w:rsid w:val="00C73B9B"/>
+    <w:rsid w:val="00C7560A"/>
+    <w:rsid w:val="00C75704"/>
+    <w:rsid w:val="00C806A3"/>
+    <w:rsid w:val="00C84586"/>
+    <w:rsid w:val="00C866A3"/>
+    <w:rsid w:val="00C91A51"/>
+    <w:rsid w:val="00C9492F"/>
+    <w:rsid w:val="00C949D2"/>
+    <w:rsid w:val="00CA5F7C"/>
+    <w:rsid w:val="00CB0B52"/>
+    <w:rsid w:val="00CB1FA1"/>
+    <w:rsid w:val="00CB283B"/>
+    <w:rsid w:val="00CB3FC6"/>
+    <w:rsid w:val="00CB6040"/>
+    <w:rsid w:val="00CC52E6"/>
+    <w:rsid w:val="00CD45DB"/>
+    <w:rsid w:val="00CD5B07"/>
+    <w:rsid w:val="00CD643C"/>
+    <w:rsid w:val="00CE0151"/>
+    <w:rsid w:val="00CE486C"/>
+    <w:rsid w:val="00CF0CF1"/>
+    <w:rsid w:val="00CF1299"/>
+    <w:rsid w:val="00CF2A1A"/>
+    <w:rsid w:val="00CF381A"/>
+    <w:rsid w:val="00D02127"/>
+    <w:rsid w:val="00D023EF"/>
+    <w:rsid w:val="00D052F2"/>
+    <w:rsid w:val="00D06248"/>
+    <w:rsid w:val="00D06274"/>
+    <w:rsid w:val="00D073FF"/>
+    <w:rsid w:val="00D11D12"/>
+    <w:rsid w:val="00D12CDB"/>
+    <w:rsid w:val="00D1455F"/>
+    <w:rsid w:val="00D1605A"/>
+    <w:rsid w:val="00D201ED"/>
+    <w:rsid w:val="00D2022B"/>
+    <w:rsid w:val="00D2474A"/>
+    <w:rsid w:val="00D27598"/>
+    <w:rsid w:val="00D31106"/>
+    <w:rsid w:val="00D3346C"/>
+    <w:rsid w:val="00D3768F"/>
+    <w:rsid w:val="00D429C7"/>
+    <w:rsid w:val="00D43A66"/>
+    <w:rsid w:val="00D4552A"/>
+    <w:rsid w:val="00D536BC"/>
+    <w:rsid w:val="00D55C9F"/>
+    <w:rsid w:val="00D61A21"/>
+    <w:rsid w:val="00D61DE4"/>
+    <w:rsid w:val="00D62324"/>
+    <w:rsid w:val="00D62F33"/>
+    <w:rsid w:val="00D63305"/>
+    <w:rsid w:val="00D7016E"/>
+    <w:rsid w:val="00D7561A"/>
+    <w:rsid w:val="00D7610A"/>
+    <w:rsid w:val="00D7719F"/>
+    <w:rsid w:val="00D7737A"/>
+    <w:rsid w:val="00D7781A"/>
+    <w:rsid w:val="00D81625"/>
+    <w:rsid w:val="00D81FA4"/>
+    <w:rsid w:val="00D858C3"/>
+    <w:rsid w:val="00D900D7"/>
+    <w:rsid w:val="00D90EB6"/>
+    <w:rsid w:val="00D94E9A"/>
+    <w:rsid w:val="00D9707F"/>
+    <w:rsid w:val="00DA01F7"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA29D9"/>
+    <w:rsid w:val="00DB15B9"/>
+    <w:rsid w:val="00DB3C62"/>
+    <w:rsid w:val="00DB4112"/>
+    <w:rsid w:val="00DB512D"/>
+    <w:rsid w:val="00DB5795"/>
+    <w:rsid w:val="00DB70D9"/>
+    <w:rsid w:val="00DC543A"/>
+    <w:rsid w:val="00DD2F59"/>
+    <w:rsid w:val="00DE06B0"/>
+    <w:rsid w:val="00DE4AFC"/>
+    <w:rsid w:val="00DF132F"/>
+    <w:rsid w:val="00DF1335"/>
+    <w:rsid w:val="00DF32A5"/>
+    <w:rsid w:val="00DF43E0"/>
+    <w:rsid w:val="00DF7ACA"/>
+    <w:rsid w:val="00E020AC"/>
+    <w:rsid w:val="00E0358A"/>
+    <w:rsid w:val="00E13943"/>
+    <w:rsid w:val="00E1529F"/>
+    <w:rsid w:val="00E25972"/>
+    <w:rsid w:val="00E273D3"/>
+    <w:rsid w:val="00E27C86"/>
+    <w:rsid w:val="00E30E8F"/>
+    <w:rsid w:val="00E31EEF"/>
+    <w:rsid w:val="00E334C3"/>
+    <w:rsid w:val="00E3748B"/>
+    <w:rsid w:val="00E40D60"/>
+    <w:rsid w:val="00E437B1"/>
+    <w:rsid w:val="00E461A7"/>
+    <w:rsid w:val="00E46633"/>
+    <w:rsid w:val="00E47A73"/>
+    <w:rsid w:val="00E47EDE"/>
+    <w:rsid w:val="00E53D73"/>
+    <w:rsid w:val="00E54A51"/>
+    <w:rsid w:val="00E57D1E"/>
+    <w:rsid w:val="00E61B3F"/>
+    <w:rsid w:val="00E6382E"/>
+    <w:rsid w:val="00E66DF8"/>
+    <w:rsid w:val="00E81ECD"/>
+    <w:rsid w:val="00E87673"/>
+    <w:rsid w:val="00E901BC"/>
+    <w:rsid w:val="00E935AB"/>
+    <w:rsid w:val="00E93DF7"/>
+    <w:rsid w:val="00E94F9E"/>
+    <w:rsid w:val="00E95A3A"/>
+    <w:rsid w:val="00EA0BEE"/>
+    <w:rsid w:val="00EA45D7"/>
+    <w:rsid w:val="00EB3F14"/>
+    <w:rsid w:val="00EB5830"/>
+    <w:rsid w:val="00EB75F5"/>
+    <w:rsid w:val="00EB7A2C"/>
+    <w:rsid w:val="00EC0373"/>
+    <w:rsid w:val="00EC3BEA"/>
+    <w:rsid w:val="00EC5686"/>
+    <w:rsid w:val="00EC5E8D"/>
+    <w:rsid w:val="00EC6917"/>
+    <w:rsid w:val="00EC780A"/>
+    <w:rsid w:val="00ED2DEE"/>
+    <w:rsid w:val="00ED36ED"/>
+    <w:rsid w:val="00ED596F"/>
+    <w:rsid w:val="00EE1F4F"/>
+    <w:rsid w:val="00EE2DC7"/>
+    <w:rsid w:val="00EE438F"/>
+    <w:rsid w:val="00EE6F05"/>
+    <w:rsid w:val="00EF5EC8"/>
+    <w:rsid w:val="00F00742"/>
+    <w:rsid w:val="00F02DB9"/>
+    <w:rsid w:val="00F12E7B"/>
+    <w:rsid w:val="00F22243"/>
+    <w:rsid w:val="00F22360"/>
+    <w:rsid w:val="00F30600"/>
+    <w:rsid w:val="00F32C0F"/>
+    <w:rsid w:val="00F3302C"/>
+    <w:rsid w:val="00F33843"/>
+    <w:rsid w:val="00F35DD8"/>
+    <w:rsid w:val="00F4492C"/>
+    <w:rsid w:val="00F454BC"/>
+    <w:rsid w:val="00F455E3"/>
+    <w:rsid w:val="00F462E0"/>
+    <w:rsid w:val="00F50B01"/>
+    <w:rsid w:val="00F52857"/>
+    <w:rsid w:val="00F537F0"/>
+    <w:rsid w:val="00F54AA4"/>
+    <w:rsid w:val="00F5635A"/>
+    <w:rsid w:val="00F57653"/>
+    <w:rsid w:val="00F60C75"/>
+    <w:rsid w:val="00F66232"/>
+    <w:rsid w:val="00F667AC"/>
+    <w:rsid w:val="00F670A6"/>
+    <w:rsid w:val="00F71378"/>
+    <w:rsid w:val="00F7651E"/>
+    <w:rsid w:val="00F80DFC"/>
+    <w:rsid w:val="00F90532"/>
+    <w:rsid w:val="00F94DD4"/>
+    <w:rsid w:val="00F97C11"/>
+    <w:rsid w:val="00FA017A"/>
+    <w:rsid w:val="00FA0FD7"/>
+    <w:rsid w:val="00FA1068"/>
+    <w:rsid w:val="00FA31AF"/>
+    <w:rsid w:val="00FA354F"/>
+    <w:rsid w:val="00FA4CAF"/>
+    <w:rsid w:val="00FA63E3"/>
+    <w:rsid w:val="00FA6C52"/>
+    <w:rsid w:val="00FA6E4E"/>
+    <w:rsid w:val="00FA7F32"/>
+    <w:rsid w:val="00FB2619"/>
+    <w:rsid w:val="00FB380C"/>
+    <w:rsid w:val="00FB6B2A"/>
+    <w:rsid w:val="00FB7814"/>
+    <w:rsid w:val="00FC1991"/>
+    <w:rsid w:val="00FC273C"/>
+    <w:rsid w:val="00FC3B58"/>
+    <w:rsid w:val="00FC4224"/>
+    <w:rsid w:val="00FD6E30"/>
+    <w:rsid w:val="00FD7A63"/>
+    <w:rsid w:val="00FE0B5A"/>
+    <w:rsid w:val="00FE38B2"/>
+    <w:rsid w:val="00FE4D90"/>
+    <w:rsid w:val="00FE4E65"/>
+    <w:rsid w:val="00FF1AB1"/>
+    <w:rsid w:val="00FF24D6"/>
+    <w:rsid w:val="00FF3656"/>
+    <w:rsid w:val="00FF5C78"/>
+    <w:rsid w:val="06A132A2"/>
+    <w:rsid w:val="077FBEAF"/>
+    <w:rsid w:val="07B76DB7"/>
+    <w:rsid w:val="0B6C01A4"/>
+    <w:rsid w:val="0FCD69A3"/>
+    <w:rsid w:val="1DBD93DD"/>
+    <w:rsid w:val="22175F55"/>
+    <w:rsid w:val="2B3B0958"/>
+    <w:rsid w:val="2CC4A2F1"/>
+    <w:rsid w:val="2D1152FA"/>
+    <w:rsid w:val="2EAA3ED9"/>
+    <w:rsid w:val="354BA837"/>
+    <w:rsid w:val="35A8D2FB"/>
+    <w:rsid w:val="36CC4F50"/>
+    <w:rsid w:val="5149ED41"/>
+    <w:rsid w:val="5DD9FABF"/>
+    <w:rsid w:val="65B9DB0F"/>
+    <w:rsid w:val="6821F645"/>
+    <w:rsid w:val="7085026C"/>
+    <w:rsid w:val="752215E6"/>
+    <w:rsid w:val="75C5DCFD"/>
+    <w:rsid w:val="75F51F7A"/>
+    <w:rsid w:val="76BDC3E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1ED6FACB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{3E1A6A4B-DA44-472A-AA7D-EE0D82E5116D}"/>
+  <w14:docId w14:val="05AA40A5"/>
+  <w15:docId w15:val="{2BE9D6B7-4761-47E6-9EFA-95435F33CD35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1007 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7900,233 +12536,1604 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="400" w:after="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00746BCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="300" w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="14558F" w:themeColor="accent1"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="140"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="140"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MHtableHeader">
+    <w:name w:val="MH table Header"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00746BCD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="14558F" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="489AE5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="14558F" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="14558F" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHSummaryHeadline">
+    <w:name w:val="MH – Summary Headline"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D3A5F"/>
+    <w:pPr>
+      <w:spacing w:before="600" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="14558F" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHCoverChart-Description">
+    <w:name w:val="MH – Cover Chart - Description"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:bCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="10080"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="535353" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-CoverChart-Itemheadline">
+    <w:name w:val="MH - Cover Chart - Item headline"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:bCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHSummaryParagraph">
+    <w:name w:val="MH – Summary Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00240F61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-Cover-Subtitle">
+    <w:name w:val="MH - Cover - Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="MH Cover Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00240F61"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:aliases w:val="MH Cover Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00240F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002354FC"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004825B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MHVerticalHeaderTable">
+    <w:name w:val="MH Vertical Header Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="009D3A5F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F00742"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00836C7F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CalloutText-LtBlue">
+    <w:name w:val="Call out Text - Lt Blue"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746BCD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+        <w:left w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+        <w:bottom w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+        <w:right w:val="single" w:sz="36" w:space="4" w:color="C1DDF6" w:themeColor="accent1" w:themeTint="33"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1DDF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="216" w:right="216"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:color w:val="0A2A47" w:themeColor="accent1" w:themeShade="80"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CalloutText-DkGray">
+    <w:name w:val="Call out Text - Dk Gray"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B4969"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="10" w:color="14558F" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="14558F" w:themeFill="accent1"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="100" w:after="200"/>
+      <w:ind w:left="216" w:right="216"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-ChartContentText">
+    <w:name w:val="MH - Chart Content Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE5A23"/>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MH-Describeboxandtext">
+    <w:name w:val="MH - Describe box and text"/>
+    <w:qFormat/>
+    <w:rsid w:val="00946229"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:left w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:bottom w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:right w:val="single" w:sz="6" w:space="8" w:color="DCDCDC" w:themeColor="background2"/>
+      </w:pBdr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="547" w:right="216"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="535353" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="009C5CFF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="MHLeftHeaderTable">
+    <w:name w:val="MH Left Header Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554E5"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DCDCDC" w:themeColor="background2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0039409B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00234457"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00234457"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00234457"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00234457"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00234457"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E06B3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A96C19"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw161040571">
+    <w:name w:val="scxw161040571"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A96C19"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00804742"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00804742"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw47438697">
+    <w:name w:val="scxw47438697"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00804742"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB512D"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0098486E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F52857"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F52857"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-  <w:allowPNG/>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="339547595">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="911817248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="912006939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="191574909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="241525061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717124714">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1003820003">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1154300492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="557520116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="990013576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1375736613">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1464930403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2022703922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1241984188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1593201615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="746851321">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="998852249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1407728165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1824392198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1871452468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/aqeip-performance-year-2-technical-specifications-0/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\EGuimaraes1\Downloads\ForHealthCtg_Document_OCA_MH%20WORD%20Template_2023%5b15%5d%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="MassHealth Theme 2024">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="535353"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="DCDCDC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="14558F"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="388557"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="8AAAC7"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="F6C51B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="97C2A9"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="680A1D"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...54 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8250,129 +14257,134 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbc5eb6a1eb0a10807f86206c01e9ea3" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ed83f62f0d1681052340db29e193215">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b54f10f4e79eec172ed26ef1834b7607" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca181a51-b58f-4101-967e-bee951ab042e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -8461,373 +14473,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
       <UserInfo>
-        <DisplayName>Bhuiya, Nazmim (EHS)</DisplayName>
-        <AccountId>200</AccountId>
+        <DisplayName>Walia, Hadley (EHS)</DisplayName>
+        <AccountId>456</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Fox, Katharine (EHS)</DisplayName>
-        <AccountId>11</AccountId>
+        <DisplayName>Rich, Allison (EHS)</DisplayName>
+        <AccountId>46</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sing, Gary (EHS)</DisplayName>
+        <AccountId>10</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Buckler, Stephanie (EHS)</DisplayName>
+        <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Qin, Sarah (EHS)</DisplayName>
         <AccountId>9</AccountId>
-        <AccountType/>
-[...3 lines deleted...]
-        <AccountId>157</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Siegel, Rachel (EHS)</DisplayName>
         <AccountId>246</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95045339-3AF2-4F61-8A38-4CAC496B5836}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFBAD4DF-34E8-4EE5-AF1D-BD2F96418C1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE2EF837-CBCC-4D49-A800-14787B1A3B7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5222E7E3-BD7E-404D-B440-C170DC874BB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7263</Characters>
+  <Pages>11</Pages>
+  <Words>2655</Words>
+  <Characters>15138</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>17</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>126</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8520</CharactersWithSpaces>
+  <CharactersWithSpaces>17758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="72" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:i4>1310776</vt:i4>
-[...197 lines deleted...]
-        <vt:i4>5570561</vt:i4>
+        <vt:i4>5439572</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.managementcenter.org/resources/smart-to-smartie-embed-inclusion-equity-goals/</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/doc/aqeip-performance-year-2-technical-specifications-0/download</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Siegel, Rachel (EHS)</dc:creator>
+  <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>