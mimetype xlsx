--- v0 (2026-01-09)
+++ v1 (2026-11-02)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/pam_sousa_mass_gov/Documents/Attachments/HomeDrive/#12-22/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/pam_sousa_mass_gov/Documents/Attachments/HomeDrive/##Today/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B9314B6-9F8C-42A5-95C8-9F6812472388}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{558202D4-3DCB-4D84-8623-758CEDEBC336}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{EAF42215-5F0F-4A86-A3B9-55E9570D7B28}"/>
   </bookViews>
   <sheets>
     <sheet name="Tab9-Summary Rate Sheet " sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tab9-Summary Rate Sheet '!$A$7:$I$7</definedName>
     <definedName name="ipop">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I64" i="1" l="1"/>
+  <c r="I65" i="1" l="1"/>
   <c r="I63" i="1"/>
   <c r="I62" i="1"/>
   <c r="I61" i="1"/>
   <c r="I60" i="1"/>
   <c r="I59" i="1"/>
   <c r="I58" i="1"/>
   <c r="I57" i="1"/>
   <c r="I56" i="1"/>
   <c r="I55" i="1"/>
   <c r="I54" i="1"/>
   <c r="I53" i="1"/>
   <c r="I52" i="1"/>
   <c r="I51" i="1"/>
   <c r="I50" i="1"/>
   <c r="I49" i="1"/>
   <c r="I48" i="1"/>
   <c r="I47" i="1"/>
   <c r="I46" i="1"/>
   <c r="I44" i="1"/>
   <c r="I43" i="1"/>
   <c r="I42" i="1"/>
   <c r="I41" i="1"/>
   <c r="I40" i="1"/>
   <c r="I39" i="1"/>
   <c r="I38" i="1"/>
@@ -95,51 +95,51 @@
   <c r="I36" i="1"/>
   <c r="I35" i="1"/>
   <c r="I34" i="1"/>
   <c r="I33" i="1"/>
   <c r="I32" i="1"/>
   <c r="I31" i="1"/>
   <c r="I30" i="1"/>
   <c r="I29" i="1"/>
   <c r="I26" i="1"/>
   <c r="I25" i="1"/>
   <c r="I23" i="1"/>
   <c r="I22" i="1"/>
   <c r="I21" i="1"/>
   <c r="I20" i="1"/>
   <c r="I19" i="1"/>
   <c r="I17" i="1"/>
   <c r="I16" i="1"/>
   <c r="I15" i="1"/>
   <c r="I14" i="1"/>
   <c r="I13" i="1"/>
   <c r="I12" i="1"/>
   <c r="I11" i="1"/>
   <c r="I10" i="1"/>
   <c r="I9" i="1"/>
   <c r="I8" i="1"/>
-  <c r="H64" i="1"/>
+  <c r="H65" i="1"/>
   <c r="H63" i="1"/>
   <c r="H62" i="1"/>
   <c r="H61" i="1"/>
   <c r="H60" i="1"/>
   <c r="H59" i="1"/>
   <c r="H58" i="1"/>
   <c r="H57" i="1"/>
   <c r="H56" i="1"/>
   <c r="H55" i="1"/>
   <c r="H54" i="1"/>
   <c r="H53" i="1"/>
   <c r="H52" i="1"/>
   <c r="H51" i="1"/>
   <c r="H50" i="1"/>
   <c r="H49" i="1"/>
   <c r="H48" i="1"/>
   <c r="H47" i="1"/>
   <c r="H46" i="1"/>
   <c r="H44" i="1"/>
   <c r="H43" i="1"/>
   <c r="H42" i="1"/>
   <c r="H41" i="1"/>
   <c r="H40" i="1"/>
   <c r="H39" i="1"/>
   <c r="H38" i="1"/>
@@ -167,51 +167,51 @@
   <c r="H11" i="1"/>
   <c r="H10" i="1"/>
   <c r="H9" i="1"/>
   <c r="H8" i="1"/>
   <c r="G52" i="1"/>
   <c r="B52" i="1"/>
   <c r="A52" i="1"/>
   <c r="A21" i="1"/>
   <c r="A54" i="1"/>
   <c r="G54" i="1"/>
   <c r="B54" i="1"/>
   <c r="A37" i="1"/>
   <c r="G37" i="1"/>
   <c r="B37" i="1"/>
   <c r="A26" i="1"/>
   <c r="A25" i="1"/>
   <c r="G26" i="1"/>
   <c r="B26" i="1"/>
   <c r="G25" i="1"/>
   <c r="B25" i="1"/>
   <c r="A22" i="1"/>
   <c r="G22" i="1"/>
   <c r="B22" i="1"/>
   <c r="G21" i="1"/>
   <c r="B21" i="1"/>
-  <c r="G64" i="1"/>
+  <c r="G65" i="1"/>
   <c r="G63" i="1"/>
   <c r="G62" i="1"/>
   <c r="G61" i="1"/>
   <c r="G60" i="1"/>
   <c r="G59" i="1"/>
   <c r="G58" i="1"/>
   <c r="G57" i="1"/>
   <c r="G56" i="1"/>
   <c r="G55" i="1"/>
   <c r="G53" i="1"/>
   <c r="G51" i="1"/>
   <c r="G50" i="1"/>
   <c r="G49" i="1"/>
   <c r="G48" i="1"/>
   <c r="G47" i="1"/>
   <c r="G46" i="1"/>
   <c r="G45" i="1"/>
   <c r="E28" i="1"/>
   <c r="G44" i="1"/>
   <c r="G43" i="1"/>
   <c r="D43" i="1"/>
   <c r="C43" i="1"/>
   <c r="G42" i="1"/>
   <c r="G41" i="1"/>
   <c r="G40" i="1"/>
@@ -234,51 +234,51 @@
   <c r="C28" i="1"/>
   <c r="G27" i="1"/>
   <c r="G24" i="1"/>
   <c r="G23" i="1"/>
   <c r="G20" i="1"/>
   <c r="G19" i="1"/>
   <c r="D19" i="1"/>
   <c r="C19" i="1"/>
   <c r="G18" i="1"/>
   <c r="G17" i="1"/>
   <c r="G16" i="1"/>
   <c r="G15" i="1"/>
   <c r="G14" i="1"/>
   <c r="G13" i="1"/>
   <c r="G12" i="1"/>
   <c r="G11" i="1"/>
   <c r="G10" i="1"/>
   <c r="D9" i="1"/>
   <c r="C9" i="1"/>
   <c r="G9" i="1"/>
   <c r="G8" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="79">
   <si>
     <t>Schedule A</t>
   </si>
   <si>
     <t>Schedule B</t>
   </si>
   <si>
     <t>Schedule C</t>
   </si>
   <si>
     <t>Schedule D</t>
   </si>
   <si>
     <t>Payment
 Org ID</t>
   </si>
   <si>
     <t>Hospital Name</t>
   </si>
   <si>
     <r>
       <t>Inpatient Primary or PAF</t>
     </r>
     <r>
       <rPr>
@@ -400,53 +400,50 @@
   <si>
     <t>Fairview Hospital</t>
   </si>
   <si>
     <t>Falmouth Hospital</t>
   </si>
   <si>
     <t>Harrington Memorial Hospital</t>
   </si>
   <si>
     <t>Heywood Hospital</t>
   </si>
   <si>
     <t>Holyoke Medical Center</t>
   </si>
   <si>
     <t>Lahey Hospital and Medical Center</t>
   </si>
   <si>
     <t>Lawrence General Hospital</t>
   </si>
   <si>
     <t>Lowell General Hospital</t>
   </si>
   <si>
-    <t>Marlborough Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>Martha's Vineyard Hospital</t>
   </si>
   <si>
     <t>Massachusetts Eye and Ear Infirmary</t>
   </si>
   <si>
     <t>Massachusetts General Hospital</t>
   </si>
   <si>
     <t>Melrose Wakefield Healthcare</t>
   </si>
   <si>
     <t>Mercy Medical Center</t>
   </si>
   <si>
     <t>MetroWest Medical Center</t>
   </si>
   <si>
     <t>Milford Regional Medical Center</t>
   </si>
   <si>
     <t>Mount Auburn Hospital</t>
   </si>
   <si>
     <t>Nantucket Cottage Hospital</t>
@@ -455,53 +452,50 @@
     <t>Newton-Wellesley Hospital</t>
   </si>
   <si>
     <t>North Shore Medical Center</t>
   </si>
   <si>
     <t>Northeast Hospital</t>
   </si>
   <si>
     <t>Saint Vincent Hospital</t>
   </si>
   <si>
     <t>Signature Healthcare Brockton Hospital</t>
   </si>
   <si>
     <t>South Shore Hospital</t>
   </si>
   <si>
     <t>Southcoast Hospitals Group</t>
   </si>
   <si>
     <t>Sturdy Memorial Hospital</t>
   </si>
   <si>
     <t>Tufts Medical Center</t>
-  </si>
-[...1 lines deleted...]
-    <t>UMass Memorial Medical Center</t>
   </si>
   <si>
     <t>Winchester Hospital</t>
   </si>
   <si>
     <t>Notes:</t>
   </si>
   <si>
     <t>Payment on Account factor is used for secondary claims and for primary claims &lt; $20.</t>
   </si>
   <si>
     <t>The Cost-to-Charge ratio is used for Critical Access Hospitals and PPS-exempt hospitals.</t>
   </si>
   <si>
     <t>Only rates for PPS-exempt, Critical Access Hospitals , and Sole Community Hospitals are listed. All other hospitals are paid using Medicare DRG or psychiatric per diem rates that will vary by claim.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Hospitals with less than 20 discharges will be paid using a Payment on Account Factor; otherwise a hospital will be paid a per discharge rate as indicated.</t>
   </si>
   <si>
     <t xml:space="preserve">In patient rates are subject to change due to Medicare updates.  </t>
   </si>
@@ -519,50 +513,59 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>October 1, 2025</t>
     </r>
   </si>
   <si>
     <t>Outpatient Primary + Add-on</t>
   </si>
   <si>
     <t>No ER</t>
   </si>
   <si>
     <t>HealthAlliance UMass Memorial - Clinton Hospital)</t>
   </si>
   <si>
     <t>Outpatient Primary /
 ER Bad Debt</t>
   </si>
   <si>
     <t>714..29</t>
+  </si>
+  <si>
+    <t>Marlborough Hospital  (Merged with Umass as of 1/1/26)</t>
+  </si>
+  <si>
+    <t>UMass Medical Center (effective 1/1/26 - 9/30/26)</t>
+  </si>
+  <si>
+    <t>UMass Medical Center (effective 10/1/25 - 12/31/25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="0.0000%"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -647,51 +650,51 @@
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -738,109 +741,129 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -917,50 +940,67 @@
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="14" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -2028,57 +2068,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{322E021C-9CFB-4D11-BC22-74ED55CC6166}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:X74"/>
+  <dimension ref="A1:X75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="C54" sqref="C54:D54"/>
+      <selection pane="bottomRight" activeCell="B63" sqref="B63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.08984375" style="2" customWidth="1"/>
     <col min="2" max="2" width="44.08984375" style="2" customWidth="1"/>
     <col min="3" max="7" width="18.6328125" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.6328125" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.36328125" style="4" customWidth="1"/>
     <col min="10" max="10" width="21.08984375" style="2" customWidth="1"/>
     <col min="11" max="255" width="8.81640625" style="2"/>
     <col min="256" max="256" width="10.08984375" style="2" customWidth="1"/>
     <col min="257" max="257" width="44.08984375" style="2" customWidth="1"/>
     <col min="258" max="262" width="18.6328125" style="2" customWidth="1"/>
     <col min="263" max="263" width="13.6328125" style="2" customWidth="1"/>
     <col min="264" max="264" width="12.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="14.6328125" style="2" customWidth="1"/>
     <col min="266" max="266" width="21.08984375" style="2" customWidth="1"/>
     <col min="267" max="511" width="8.81640625" style="2"/>
     <col min="512" max="512" width="10.08984375" style="2" customWidth="1"/>
     <col min="513" max="513" width="44.08984375" style="2" customWidth="1"/>
     <col min="514" max="518" width="18.6328125" style="2" customWidth="1"/>
     <col min="519" max="519" width="13.6328125" style="2" customWidth="1"/>
     <col min="520" max="520" width="12.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="521" max="521" width="14.6328125" style="2" customWidth="1"/>
@@ -2554,89 +2594,89 @@
     <col min="15623" max="15623" width="13.6328125" style="2" customWidth="1"/>
     <col min="15624" max="15624" width="12.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="14.6328125" style="2" customWidth="1"/>
     <col min="15626" max="15626" width="21.08984375" style="2" customWidth="1"/>
     <col min="15627" max="15871" width="8.81640625" style="2"/>
     <col min="15872" max="15872" width="10.08984375" style="2" customWidth="1"/>
     <col min="15873" max="15873" width="44.08984375" style="2" customWidth="1"/>
     <col min="15874" max="15878" width="18.6328125" style="2" customWidth="1"/>
     <col min="15879" max="15879" width="13.6328125" style="2" customWidth="1"/>
     <col min="15880" max="15880" width="12.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="14.6328125" style="2" customWidth="1"/>
     <col min="15882" max="15882" width="21.08984375" style="2" customWidth="1"/>
     <col min="15883" max="16127" width="8.81640625" style="2"/>
     <col min="16128" max="16128" width="10.08984375" style="2" customWidth="1"/>
     <col min="16129" max="16129" width="44.08984375" style="2" customWidth="1"/>
     <col min="16130" max="16134" width="18.6328125" style="2" customWidth="1"/>
     <col min="16135" max="16135" width="13.6328125" style="2" customWidth="1"/>
     <col min="16136" max="16136" width="12.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="14.6328125" style="2" customWidth="1"/>
     <col min="16138" max="16138" width="21.08984375" style="2" customWidth="1"/>
     <col min="16139" max="16383" width="8.81640625" style="2"/>
     <col min="16384" max="16384" width="8.81640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="18" x14ac:dyDescent="0.4">
-      <c r="A1" s="63" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="63"/>
+      <c r="A1" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="64" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="64"/>
+      <c r="A2" s="69" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
     </row>
     <row r="3" spans="1:24" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
@@ -2648,1707 +2688,1737 @@
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
     </row>
     <row r="4" spans="1:24" ht="13.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
     </row>
     <row r="5" spans="1:24" ht="13" x14ac:dyDescent="0.3">
-      <c r="C5" s="65" t="s">
+      <c r="C5" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="66"/>
-[...1 lines deleted...]
-      <c r="F5" s="67"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="72"/>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
     </row>
     <row r="6" spans="1:24" ht="54" x14ac:dyDescent="0.25">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="11" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I6" s="11" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="J6" s="56"/>
+        <v>71</v>
+      </c>
+      <c r="J6" s="54"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
     </row>
     <row r="7" spans="1:24" ht="13" x14ac:dyDescent="0.25">
-      <c r="A7" s="12"/>
+      <c r="A7" s="62"/>
       <c r="B7" s="12"/>
-      <c r="C7" s="22"/>
-[...1 lines deleted...]
-      <c r="E7" s="22" t="s">
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="F7" s="22"/>
-      <c r="G7" s="23" t="s">
+      <c r="F7" s="20"/>
+      <c r="G7" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="22" t="s">
+      <c r="H7" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="57"/>
+      <c r="J7" s="55"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
     </row>
     <row r="8" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A8" s="13">
+      <c r="A8" s="63">
         <v>1</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="24"/>
-[...3 lines deleted...]
-      <c r="G8" s="28">
+      <c r="C8" s="22"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="26">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$2</f>
         <v>0.32713536012977473</v>
       </c>
-      <c r="H8" s="27">
+      <c r="H8" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$2</f>
         <v>497.21734086207954</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$2</f>
         <v>621.52167607759941</v>
       </c>
-      <c r="J8" s="58"/>
+      <c r="J8" s="56"/>
     </row>
     <row r="9" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A9" s="13">
+      <c r="A9" s="63">
         <v>2</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="48">
         <f>'[2]Athol-SchA'!$E$27</f>
         <v>0.92777011978038326</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="43">
         <f>'[2]Athol-SchA'!$E$27</f>
         <v>0.92777011978038326</v>
       </c>
-      <c r="E9" s="25"/>
-[...1 lines deleted...]
-      <c r="G9" s="50">
+      <c r="E9" s="23"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="48">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$3</f>
         <v>0.34673175808081402</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$3</f>
         <v>551.15292603184537</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$3</f>
         <v>688.94115753980668</v>
       </c>
-      <c r="J9" s="58"/>
+      <c r="J9" s="56"/>
     </row>
     <row r="10" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A10" s="13">
+      <c r="A10" s="63">
         <v>5</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="25"/>
-[...3 lines deleted...]
-      <c r="G10" s="28">
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="26">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$4</f>
         <v>0.25573297637406106</v>
       </c>
-      <c r="H10" s="27">
+      <c r="H10" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$4</f>
         <v>616.84806905977973</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$4</f>
         <v>771.06008632472469</v>
       </c>
-      <c r="J10" s="58"/>
+      <c r="J10" s="56"/>
     </row>
     <row r="11" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A11" s="13">
+      <c r="A11" s="63">
         <v>4</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="25"/>
-[...3 lines deleted...]
-      <c r="G11" s="45">
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="43">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$5</f>
         <v>0.30664870584336207</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$5</f>
         <v>523.63453518786059</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$5</f>
         <v>654.5431689848258</v>
       </c>
-      <c r="J11" s="58"/>
+      <c r="J11" s="56"/>
     </row>
     <row r="12" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A12" s="13">
+      <c r="A12" s="63">
         <v>106</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="25"/>
-[...3 lines deleted...]
-      <c r="G12" s="31">
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$6</f>
         <v>0.25093796434864529</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$6</f>
         <v>640.92444744568263</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$6</f>
         <v>801.15555930710332</v>
       </c>
-      <c r="J12" s="58"/>
+      <c r="J12" s="56"/>
     </row>
     <row r="13" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A13" s="13">
+      <c r="A13" s="63">
         <v>139</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="25"/>
-[...3 lines deleted...]
-      <c r="G13" s="31">
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$7</f>
         <v>0.28398528415624841</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H13" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$7</f>
         <v>621.03407723481291</v>
       </c>
-      <c r="I13" s="27">
+      <c r="I13" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$7</f>
         <v>776.29259654351608</v>
       </c>
-      <c r="J13" s="58"/>
+      <c r="J13" s="56"/>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="13">
+      <c r="A14" s="63">
         <v>6309</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="32"/>
-[...3 lines deleted...]
-      <c r="G14" s="31">
+      <c r="C14" s="30"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$8</f>
         <v>0.31313355577507562</v>
       </c>
-      <c r="H14" s="27">
+      <c r="H14" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$8</f>
         <v>560.66882884629501</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I14" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$8</f>
         <v>700.8360360578688</v>
       </c>
-      <c r="J14" s="58"/>
+      <c r="J14" s="56"/>
     </row>
     <row r="15" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A15" s="13">
+      <c r="A15" s="63">
         <v>98</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="32"/>
-[...3 lines deleted...]
-      <c r="G15" s="31">
+      <c r="C15" s="30"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$9</f>
         <v>0.34242871455932106</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$9</f>
         <v>636.67025058724562</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$9</f>
         <v>795.83781323405697</v>
       </c>
-      <c r="J15" s="58"/>
+      <c r="J15" s="56"/>
     </row>
     <row r="16" spans="1:24" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A16" s="13">
+      <c r="A16" s="63">
         <v>53</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="32"/>
-[...3 lines deleted...]
-      <c r="G16" s="31">
+      <c r="C16" s="30"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$10</f>
         <v>0.32609920235782086</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$10</f>
         <v>649.42397616854134</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I16" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$10</f>
         <v>811.77997021067665</v>
       </c>
-      <c r="J16" s="58"/>
+      <c r="J16" s="56"/>
     </row>
     <row r="17" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A17" s="13">
+      <c r="A17" s="63">
         <v>79</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="32"/>
-[...3 lines deleted...]
-      <c r="G17" s="31">
+      <c r="C17" s="30"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$11</f>
         <v>0.313</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$11</f>
         <v>427.83124773976311</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$11</f>
         <v>534.78905967470394</v>
       </c>
-      <c r="J17" s="58"/>
+      <c r="J17" s="56"/>
     </row>
     <row r="18" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A18" s="13">
+      <c r="A18" s="63">
         <v>8702</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="33"/>
-[...3 lines deleted...]
-      <c r="G18" s="50">
+      <c r="C18" s="31"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="48">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$12</f>
         <v>0.30538888846152812</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="32">
         <v>853.31</v>
       </c>
-      <c r="I18" s="27">
+      <c r="I18" s="25">
         <v>853.31</v>
       </c>
-      <c r="J18" s="58"/>
+      <c r="J18" s="56"/>
     </row>
     <row r="19" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A19" s="15">
+      <c r="A19" s="64">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="54">
+      <c r="C19" s="52">
         <f>'[2]BCH-SchA'!$E$27</f>
         <v>0.5167576778604237</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="43">
         <f>'[2]BCH-SchA'!$E$27</f>
         <v>0.5167576778604237</v>
       </c>
-      <c r="E19" s="36"/>
-[...1 lines deleted...]
-      <c r="G19" s="51">
+      <c r="E19" s="34"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="49">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$13</f>
         <v>0.47192291866422376</v>
       </c>
-      <c r="H19" s="27">
+      <c r="H19" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$13</f>
         <v>1792.2617825126326</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$13</f>
         <v>1792.2617825126326</v>
       </c>
-      <c r="J19" s="58"/>
+      <c r="J19" s="56"/>
     </row>
     <row r="20" spans="1:10" s="16" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A20" s="15">
+      <c r="A20" s="64">
         <v>3107</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="35"/>
-[...3 lines deleted...]
-      <c r="G20" s="45">
+      <c r="C20" s="33"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="43">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$14</f>
         <v>0.33823718490655136</v>
       </c>
-      <c r="H20" s="27">
+      <c r="H20" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$14</f>
         <v>410.03528200845705</v>
       </c>
-      <c r="I20" s="27">
+      <c r="I20" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$14</f>
         <v>512.54410251057129</v>
       </c>
-      <c r="J20" s="58"/>
+      <c r="J20" s="56"/>
     </row>
     <row r="21" spans="1:10" s="16" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A21" s="15">
+      <c r="A21" s="64">
         <f>'[1]FY26 Summary'!$B$63</f>
         <v>12877</v>
       </c>
       <c r="B21" s="15" t="str">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$A$15</f>
         <v>Boston Medical Center - Brighton (St. Elizabeths)</v>
       </c>
-      <c r="C21" s="35"/>
-[...3 lines deleted...]
-      <c r="G21" s="45">
+      <c r="C21" s="33"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="43">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$15</f>
         <v>0.34488123660078335</v>
       </c>
-      <c r="H21" s="27">
+      <c r="H21" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$15</f>
         <v>380.05252039051823</v>
       </c>
-      <c r="I21" s="27">
+      <c r="I21" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$15</f>
         <v>475.06565048814775</v>
       </c>
-      <c r="J21" s="58"/>
+      <c r="J21" s="56"/>
     </row>
     <row r="22" spans="1:10" s="16" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A22" s="15">
+      <c r="A22" s="64">
         <f>'[1]FY26 Summary'!$B$62</f>
         <v>12876</v>
       </c>
       <c r="B22" s="15" t="str">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$A$16</f>
         <v>Boston Medical Center- South (Good Samaritan)</v>
       </c>
-      <c r="C22" s="35"/>
-[...3 lines deleted...]
-      <c r="G22" s="45">
+      <c r="C22" s="33"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="43">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$16</f>
         <v>0.30960574920500389</v>
       </c>
-      <c r="H22" s="27">
+      <c r="H22" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$16</f>
         <v>315.88549589714324</v>
       </c>
-      <c r="I22" s="27">
+      <c r="I22" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$16</f>
         <v>394.85686987142907</v>
       </c>
-      <c r="J22" s="58"/>
+      <c r="J22" s="56"/>
     </row>
     <row r="23" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A23" s="13">
+      <c r="A23" s="63">
         <v>59</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C23" s="33"/>
-[...3 lines deleted...]
-      <c r="G23" s="31">
+      <c r="C23" s="31"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$17</f>
         <v>0.26476400212379769</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$17</f>
         <v>866.17426714225178</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$17</f>
         <v>1082.7178339278148</v>
       </c>
-      <c r="J23" s="58"/>
+      <c r="J23" s="56"/>
     </row>
     <row r="24" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A24" s="13">
+      <c r="A24" s="63">
         <v>22</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="33"/>
-[...3 lines deleted...]
-      <c r="G24" s="31">
+      <c r="C24" s="31"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$18</f>
         <v>0.17755158256217765</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="25">
         <v>457.33</v>
       </c>
-      <c r="I24" s="27">
+      <c r="I24" s="25">
         <v>457.33</v>
       </c>
-      <c r="J24" s="58"/>
+      <c r="J24" s="56"/>
     </row>
     <row r="25" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A25" s="13">
+      <c r="A25" s="63">
         <f>'[1]FY26 Summary'!$B$61</f>
         <v>12875</v>
       </c>
       <c r="B25" s="13" t="str">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$A$19</f>
         <v>Brown University Health Morton Hospital</v>
       </c>
-      <c r="C25" s="33"/>
-[...3 lines deleted...]
-      <c r="G25" s="31">
+      <c r="C25" s="31"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$19</f>
         <v>0.32546310384511651</v>
       </c>
-      <c r="H25" s="27">
+      <c r="H25" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$19</f>
         <v>521.14772367714818</v>
       </c>
-      <c r="I25" s="27">
+      <c r="I25" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$19</f>
         <v>651.43465459643517</v>
       </c>
-      <c r="J25" s="58"/>
+      <c r="J25" s="56"/>
     </row>
     <row r="26" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A26" s="13">
+      <c r="A26" s="63">
         <f>'[1]FY26 Summary'!$B$64</f>
         <v>12878</v>
       </c>
       <c r="B26" s="13" t="str">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$A$20</f>
         <v xml:space="preserve">Brown University Health St. Anne's Hospital </v>
       </c>
-      <c r="C26" s="33"/>
-[...3 lines deleted...]
-      <c r="G26" s="31">
+      <c r="C26" s="31"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$20</f>
         <v>0.27229413994673035</v>
       </c>
-      <c r="H26" s="27">
+      <c r="H26" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$20</f>
         <v>401.04523991663211</v>
       </c>
-      <c r="I26" s="27">
+      <c r="I26" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$20</f>
         <v>501.30654989579011</v>
       </c>
-      <c r="J26" s="58"/>
+      <c r="J26" s="56"/>
     </row>
     <row r="27" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A27" s="13">
+      <c r="A27" s="63">
         <v>3108</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="33"/>
-[...3 lines deleted...]
-      <c r="G27" s="31">
+      <c r="C27" s="31"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$21</f>
         <v>0.30704073717785874</v>
       </c>
-      <c r="H27" s="27">
+      <c r="H27" s="25">
         <v>294.41000000000003</v>
       </c>
-      <c r="I27" s="27">
+      <c r="I27" s="25">
         <v>368.01</v>
       </c>
-      <c r="J27" s="58"/>
+      <c r="J27" s="56"/>
     </row>
     <row r="28" spans="1:10" s="17" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A28" s="15">
+      <c r="A28" s="64">
         <v>39</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C28" s="55">
+      <c r="C28" s="53">
         <f>'[2]CapeCod-SchA'!$D$62</f>
         <v>0.46110000000000001</v>
       </c>
-      <c r="D28" s="52">
+      <c r="D28" s="50">
         <f>'[2]CapeCod-SchA'!$D$62</f>
         <v>0.46110000000000001</v>
       </c>
-      <c r="E28" s="39">
+      <c r="E28" s="37">
         <f>'[2]CapeCod-SchA'!$D$34</f>
         <v>2250.3550514285744</v>
       </c>
-      <c r="F28" s="46">
+      <c r="F28" s="44">
         <f>'[2]CapeCod-SchA'!$D$43</f>
         <v>1023.6225970959999</v>
       </c>
-      <c r="G28" s="51">
+      <c r="G28" s="49">
         <v>0.27979999999999999</v>
       </c>
-      <c r="H28" s="61">
+      <c r="H28" s="59">
         <v>707.73</v>
       </c>
-      <c r="I28" s="61">
+      <c r="I28" s="59">
         <v>884.67</v>
       </c>
-      <c r="J28" s="58"/>
+      <c r="J28" s="56"/>
     </row>
     <row r="29" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A29" s="13">
+      <c r="A29" s="63">
         <v>50</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="33"/>
-[...3 lines deleted...]
-      <c r="G29" s="31">
+      <c r="C29" s="31"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$23</f>
         <v>0.24016375745683577</v>
       </c>
-      <c r="H29" s="27">
+      <c r="H29" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$23</f>
         <v>335.447936645602</v>
       </c>
-      <c r="I29" s="27">
+      <c r="I29" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$23</f>
         <v>419.30992080700253</v>
       </c>
-      <c r="J29" s="58"/>
+      <c r="J29" s="56"/>
     </row>
     <row r="30" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A30" s="13">
+      <c r="A30" s="63">
         <v>51</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="53">
+      <c r="C30" s="51">
         <f>'[2]DanaF-SchA'!$E$27</f>
         <v>0.3249240813284458</v>
       </c>
-      <c r="D30" s="50">
+      <c r="D30" s="48">
         <f>'[2]DanaF-SchA'!$E$27</f>
         <v>0.3249240813284458</v>
       </c>
-      <c r="E30" s="25"/>
-[...1 lines deleted...]
-      <c r="G30" s="52">
+      <c r="E30" s="23"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="50">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$24</f>
         <v>0.27385806681158864</v>
       </c>
-      <c r="H30" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="27">
+      <c r="H30" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="I30" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$24</f>
         <v>3564.7209079894064</v>
       </c>
-      <c r="J30" s="58"/>
+      <c r="J30" s="56"/>
     </row>
     <row r="31" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A31" s="13">
+      <c r="A31" s="63">
         <v>57</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="40"/>
-[...3 lines deleted...]
-      <c r="G31" s="31">
+      <c r="C31" s="38"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$25</f>
         <v>0.26100000000000001</v>
       </c>
-      <c r="H31" s="27">
+      <c r="H31" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$25</f>
         <v>319.9165276819021</v>
       </c>
-      <c r="I31" s="27">
+      <c r="I31" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$25</f>
         <v>399.89565960237763</v>
       </c>
-      <c r="J31" s="58"/>
+      <c r="J31" s="56"/>
     </row>
     <row r="32" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A32" s="13">
+      <c r="A32" s="63">
         <v>8</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="53">
+      <c r="C32" s="51">
         <f>'[2]Fairview-SchA'!$E$27</f>
         <v>1.0723996430194487</v>
       </c>
-      <c r="D32" s="50">
+      <c r="D32" s="48">
         <f>'[2]Fairview-SchA'!$E$27</f>
         <v>1.0723996430194487</v>
       </c>
-      <c r="E32" s="25"/>
-[...1 lines deleted...]
-      <c r="G32" s="50">
+      <c r="E32" s="23"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="48">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$26</f>
         <v>0.41250840218514334</v>
       </c>
-      <c r="H32" s="27">
+      <c r="H32" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$26</f>
         <v>461.90487307578144</v>
       </c>
-      <c r="I32" s="27">
+      <c r="I32" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$26</f>
         <v>577.38109134472677</v>
       </c>
-      <c r="J32" s="58"/>
+      <c r="J32" s="56"/>
     </row>
     <row r="33" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A33" s="13">
+      <c r="A33" s="63">
         <v>40</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="C33" s="40"/>
-[...3 lines deleted...]
-      <c r="G33" s="31">
+      <c r="C33" s="38"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$27</f>
         <v>0.23315040105384108</v>
       </c>
-      <c r="H33" s="27">
+      <c r="H33" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$27</f>
         <v>605.16034826878638</v>
       </c>
-      <c r="I33" s="27">
+      <c r="I33" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$27</f>
         <v>756.450435335983</v>
       </c>
-      <c r="J33" s="58"/>
+      <c r="J33" s="56"/>
     </row>
     <row r="34" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A34" s="13">
+      <c r="A34" s="63">
         <v>68</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="C34" s="40"/>
-[...3 lines deleted...]
-      <c r="G34" s="31">
+      <c r="C34" s="38"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$56</f>
         <v>0.1894244131468632</v>
       </c>
-      <c r="H34" s="27">
+      <c r="H34" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$56</f>
         <v>414.64359207060943</v>
       </c>
-      <c r="I34" s="48">
+      <c r="I34" s="46">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$56</f>
         <v>518.30449008826179</v>
       </c>
-      <c r="J34" s="59"/>
+      <c r="J34" s="57"/>
     </row>
     <row r="35" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A35" s="13">
+      <c r="A35" s="63">
         <v>71</v>
       </c>
       <c r="B35" s="18" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="G35" s="49">
+        <v>73</v>
+      </c>
+      <c r="C35" s="38"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$28</f>
         <v>0.15987195185916478</v>
       </c>
-      <c r="H35" s="27">
+      <c r="H35" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$28</f>
         <v>266.805265793057</v>
       </c>
-      <c r="I35" s="42">
+      <c r="I35" s="40">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$28</f>
         <v>333.50658224132127</v>
       </c>
-      <c r="J35" s="58"/>
+      <c r="J35" s="56"/>
     </row>
     <row r="36" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A36" s="13">
+      <c r="A36" s="63">
         <v>73</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="40"/>
-[...3 lines deleted...]
-      <c r="G36" s="49">
+      <c r="C36" s="38"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$29</f>
         <v>0.32133160598241239</v>
       </c>
-      <c r="H36" s="27">
+      <c r="H36" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$29</f>
         <v>665.32544927179379</v>
       </c>
-      <c r="I36" s="27">
+      <c r="I36" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$29</f>
         <v>831.65681158974223</v>
       </c>
-      <c r="J36" s="58"/>
+      <c r="J36" s="56"/>
     </row>
     <row r="37" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A37" s="13">
+      <c r="A37" s="63">
         <f>'[1]FY26 Summary'!$B$65</f>
         <v>12879</v>
       </c>
       <c r="B37" s="13" t="str">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$A$30</f>
         <v>Holy Family Hospital Lawrence</v>
       </c>
-      <c r="C37" s="40"/>
-[...3 lines deleted...]
-      <c r="G37" s="49">
+      <c r="C37" s="38"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$30</f>
         <v>0.32695376979467738</v>
       </c>
-      <c r="H37" s="27">
+      <c r="H37" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$30</f>
         <v>532.41654004910345</v>
       </c>
-      <c r="I37" s="27">
+      <c r="I37" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$30</f>
         <v>665.52067506137928</v>
       </c>
-      <c r="J37" s="58"/>
+      <c r="J37" s="56"/>
     </row>
     <row r="38" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A38" s="13">
+      <c r="A38" s="63">
         <v>77</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="C38" s="40"/>
-[...3 lines deleted...]
-      <c r="G38" s="49">
+      <c r="C38" s="38"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$31</f>
         <v>0.28536205491653133</v>
       </c>
-      <c r="H38" s="27">
+      <c r="H38" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$31</f>
         <v>284.2461570238541</v>
       </c>
-      <c r="I38" s="27">
+      <c r="I38" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$31</f>
         <v>355.30769627981761</v>
       </c>
-      <c r="J38" s="58"/>
+      <c r="J38" s="56"/>
     </row>
     <row r="39" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A39" s="13">
+      <c r="A39" s="63">
         <v>6546</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C39" s="40"/>
-[...3 lines deleted...]
-      <c r="G39" s="49">
+      <c r="C39" s="38"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$32</f>
         <v>0.30154107722081985</v>
       </c>
-      <c r="H39" s="27">
+      <c r="H39" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$32</f>
         <v>530.79296743683096</v>
       </c>
-      <c r="I39" s="27">
+      <c r="I39" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$32</f>
         <v>663.49120929603873</v>
       </c>
-      <c r="J39" s="58"/>
+      <c r="J39" s="56"/>
     </row>
     <row r="40" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A40" s="13">
+      <c r="A40" s="63">
         <v>83</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="40"/>
-[...3 lines deleted...]
-      <c r="G40" s="49">
+      <c r="C40" s="38"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$33</f>
         <v>0.29479910928058495</v>
       </c>
-      <c r="H40" s="27">
+      <c r="H40" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$33</f>
         <v>247.09948686421129</v>
       </c>
-      <c r="I40" s="27">
+      <c r="I40" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$33</f>
         <v>308.87435858026413</v>
       </c>
-      <c r="J40" s="58"/>
+      <c r="J40" s="56"/>
     </row>
     <row r="41" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A41" s="13">
+      <c r="A41" s="63">
         <v>85</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C41" s="40"/>
-[...3 lines deleted...]
-      <c r="G41" s="49">
+      <c r="C41" s="38"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$34</f>
         <v>0.27646662901686875</v>
       </c>
-      <c r="H41" s="27">
+      <c r="H41" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$34</f>
         <v>401.64039965751363</v>
       </c>
-      <c r="I41" s="27">
+      <c r="I41" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$34</f>
         <v>502.05049957189203</v>
       </c>
-      <c r="J41" s="58"/>
+      <c r="J41" s="56"/>
     </row>
     <row r="42" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A42" s="13">
+      <c r="A42" s="63">
         <v>133</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="G42" s="49">
+        <v>76</v>
+      </c>
+      <c r="C42" s="38"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$35</f>
         <v>0.16762261834233227</v>
       </c>
-      <c r="H42" s="27">
+      <c r="H42" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$35</f>
         <v>382.94334593095874</v>
       </c>
-      <c r="I42" s="27">
+      <c r="I42" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$35</f>
         <v>478.67918241369841</v>
       </c>
-      <c r="J42" s="58"/>
+      <c r="J42" s="56"/>
     </row>
     <row r="43" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A43" s="13">
+      <c r="A43" s="63">
         <v>88</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="C43" s="53">
+        <v>42</v>
+      </c>
+      <c r="C43" s="51">
         <f>'[2]MarthaV-SchA'!$E$27</f>
         <v>1.1336804880318718</v>
       </c>
-      <c r="D43" s="50">
+      <c r="D43" s="48">
         <f>'[2]MarthaV-SchA'!$E$27</f>
         <v>1.1336804880318718</v>
       </c>
-      <c r="E43" s="25"/>
-[...1 lines deleted...]
-      <c r="G43" s="51">
+      <c r="E43" s="23"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="49">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$36</f>
         <v>0.43387217925641913</v>
       </c>
-      <c r="H43" s="27">
+      <c r="H43" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$36</f>
         <v>649.75615926937905</v>
       </c>
-      <c r="I43" s="27">
+      <c r="I43" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$36</f>
         <v>812.19519908672385</v>
       </c>
-      <c r="J43" s="58"/>
+      <c r="J43" s="56"/>
     </row>
     <row r="44" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A44" s="13">
+      <c r="A44" s="63">
         <v>89</v>
       </c>
       <c r="B44" s="13" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-      <c r="G44" s="49">
+        <v>43</v>
+      </c>
+      <c r="C44" s="38"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$37</f>
         <v>0.42582944160505048</v>
       </c>
-      <c r="H44" s="34">
+      <c r="H44" s="32">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$37</f>
         <v>578.9659985907598</v>
       </c>
-      <c r="I44" s="27">
+      <c r="I44" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$37</f>
         <v>578.9659985907598</v>
       </c>
-      <c r="J44" s="58"/>
+      <c r="J44" s="56"/>
     </row>
     <row r="45" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A45" s="13">
+      <c r="A45" s="63">
         <v>91</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="G45" s="49">
+        <v>44</v>
+      </c>
+      <c r="C45" s="38"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$38</f>
         <v>0.19709824477318885</v>
       </c>
-      <c r="H45" s="61" t="s">
-[...2 lines deleted...]
-      <c r="I45" s="61">
+      <c r="H45" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="I45" s="59">
         <v>714.29</v>
       </c>
-      <c r="J45" s="58"/>
+      <c r="J45" s="56"/>
     </row>
     <row r="46" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A46" s="13">
+      <c r="A46" s="63">
         <v>3111</v>
       </c>
       <c r="B46" s="13" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-      <c r="G46" s="31">
+        <v>45</v>
+      </c>
+      <c r="C46" s="38"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$39</f>
         <v>0.27200000000000002</v>
       </c>
-      <c r="H46" s="27">
+      <c r="H46" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$39</f>
         <v>602.45258158480715</v>
       </c>
-      <c r="I46" s="27">
+      <c r="I46" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$39</f>
         <v>753.06572698100899</v>
       </c>
-      <c r="J46" s="58"/>
+      <c r="J46" s="56"/>
     </row>
     <row r="47" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A47" s="13">
+      <c r="A47" s="63">
         <v>6547</v>
       </c>
       <c r="B47" s="13" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="G47" s="49">
+        <v>46</v>
+      </c>
+      <c r="C47" s="38"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$40</f>
         <v>0.34255152164300945</v>
       </c>
-      <c r="H47" s="34">
+      <c r="H47" s="32">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$40</f>
         <v>704.45610796134952</v>
       </c>
-      <c r="I47" s="27">
+      <c r="I47" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$40</f>
         <v>880.5701349516869</v>
       </c>
-      <c r="J47" s="58"/>
+      <c r="J47" s="56"/>
     </row>
     <row r="48" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A48" s="13">
+      <c r="A48" s="63">
         <v>3110</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-      <c r="G48" s="49">
+        <v>47</v>
+      </c>
+      <c r="C48" s="38"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="25"/>
+      <c r="G48" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$41</f>
         <v>0.11252231085309039</v>
       </c>
-      <c r="H48" s="27">
+      <c r="H48" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$41</f>
         <v>440.84987280638853</v>
       </c>
-      <c r="I48" s="27">
+      <c r="I48" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$41</f>
         <v>551.06234100798565</v>
       </c>
-      <c r="J48" s="58"/>
+      <c r="J48" s="56"/>
     </row>
     <row r="49" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A49" s="13">
+      <c r="A49" s="63">
         <v>97</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="G49" s="49">
+        <v>48</v>
+      </c>
+      <c r="C49" s="31"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$42</f>
         <v>0.34829032895734524</v>
       </c>
-      <c r="H49" s="27">
+      <c r="H49" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$42</f>
         <v>389.91178751138858</v>
       </c>
-      <c r="I49" s="27">
+      <c r="I49" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$42</f>
         <v>487.38973438923574</v>
       </c>
-      <c r="J49" s="58"/>
+      <c r="J49" s="56"/>
     </row>
     <row r="50" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A50" s="13">
+      <c r="A50" s="63">
         <v>100</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-      <c r="G50" s="49">
+        <v>49</v>
+      </c>
+      <c r="C50" s="31"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$43</f>
         <v>0.33963297493373573</v>
       </c>
-      <c r="H50" s="27">
+      <c r="H50" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$43</f>
         <v>306.84425549225608</v>
       </c>
-      <c r="I50" s="43">
+      <c r="I50" s="41">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$43</f>
         <v>306.84425549225608</v>
       </c>
-      <c r="J50" s="60"/>
+      <c r="J50" s="58"/>
     </row>
     <row r="51" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A51" s="13">
+      <c r="A51" s="63">
         <v>101</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="G51" s="49">
+        <v>50</v>
+      </c>
+      <c r="C51" s="31"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$44</f>
         <v>0.23408048465087869</v>
       </c>
-      <c r="H51" s="27">
+      <c r="H51" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$44</f>
         <v>401.42757045390056</v>
       </c>
-      <c r="I51" s="27">
+      <c r="I51" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$44</f>
         <v>501.78446306737567</v>
       </c>
-      <c r="J51" s="58"/>
+      <c r="J51" s="56"/>
     </row>
     <row r="52" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A52" s="13">
+      <c r="A52" s="63">
         <f>'[1]FY26 Summary'!$B$35</f>
         <v>103</v>
       </c>
       <c r="B52" s="13" t="str">
         <f>'[1]FY26 Summary'!$C$35</f>
         <v>New England Baptist Hospital</v>
       </c>
-      <c r="C52" s="33"/>
-[...3 lines deleted...]
-      <c r="G52" s="49">
+      <c r="C52" s="31"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="25"/>
+      <c r="G52" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$45</f>
         <v>0.43586706554207405</v>
       </c>
-      <c r="H52" s="27">
+      <c r="H52" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$45</f>
         <v>1569.2349267455754</v>
       </c>
-      <c r="I52" s="27">
+      <c r="I52" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$45</f>
         <v>1961.5436584319693</v>
       </c>
-      <c r="J52" s="58"/>
+      <c r="J52" s="56"/>
     </row>
     <row r="53" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A53" s="13">
+      <c r="A53" s="63">
         <v>105</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="G53" s="49">
+        <v>51</v>
+      </c>
+      <c r="C53" s="31"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$46</f>
         <v>0.2427637070172747</v>
       </c>
-      <c r="H53" s="27">
+      <c r="H53" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$46</f>
         <v>874.9965062273817</v>
       </c>
-      <c r="I53" s="27">
+      <c r="I53" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$46</f>
         <v>1093.7456327842272</v>
       </c>
-      <c r="J53" s="58"/>
+      <c r="J53" s="56"/>
     </row>
     <row r="54" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A54" s="13">
+      <c r="A54" s="63">
         <f>'[1]FY26 Summary'!$B$66</f>
         <v>12883</v>
       </c>
       <c r="B54" s="13" t="str">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$A$47</f>
         <v>North Adams Regional</v>
       </c>
-      <c r="C54" s="62">
+      <c r="C54" s="60">
         <v>1.0724</v>
       </c>
-      <c r="D54" s="51">
+      <c r="D54" s="49">
         <v>1.0724</v>
       </c>
-      <c r="E54" s="26"/>
-[...1 lines deleted...]
-      <c r="G54" s="49">
+      <c r="E54" s="24"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$47</f>
         <v>0.41250840218514334</v>
       </c>
-      <c r="H54" s="27">
+      <c r="H54" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$47</f>
         <v>461.90487307578144</v>
       </c>
-      <c r="I54" s="27">
+      <c r="I54" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$47</f>
         <v>577.38109134472677</v>
       </c>
-      <c r="J54" s="58"/>
+      <c r="J54" s="56"/>
     </row>
     <row r="55" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A55" s="13">
+      <c r="A55" s="63">
         <v>345</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="G55" s="49">
+        <v>52</v>
+      </c>
+      <c r="C55" s="31"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="25"/>
+      <c r="G55" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$48</f>
         <v>0.22811454774858256</v>
       </c>
-      <c r="H55" s="27">
+      <c r="H55" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$48</f>
         <v>405.79663923010702</v>
       </c>
-      <c r="I55" s="27">
+      <c r="I55" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$48</f>
         <v>507.24579903763379</v>
       </c>
-      <c r="J55" s="58"/>
+      <c r="J55" s="56"/>
     </row>
     <row r="56" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A56" s="13">
+      <c r="A56" s="63">
         <v>3112</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="G56" s="49">
+        <v>53</v>
+      </c>
+      <c r="C56" s="31"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="25"/>
+      <c r="G56" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$49</f>
         <v>0.23300000000000001</v>
       </c>
-      <c r="H56" s="27">
+      <c r="H56" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$49</f>
         <v>441.6344185812132</v>
       </c>
-      <c r="I56" s="27">
+      <c r="I56" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$49</f>
         <v>552.04302322651654</v>
       </c>
-      <c r="J56" s="58"/>
+      <c r="J56" s="56"/>
     </row>
     <row r="57" spans="1:10" s="14" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A57" s="13">
+      <c r="A57" s="63">
         <v>127</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="G57" s="49">
+        <v>54</v>
+      </c>
+      <c r="C57" s="31"/>
+      <c r="D57" s="27"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="42"/>
+      <c r="G57" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$50</f>
         <v>0.135755591317409</v>
       </c>
-      <c r="H57" s="27">
+      <c r="H57" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$50</f>
         <v>706.83212397975444</v>
       </c>
-      <c r="I57" s="27">
+      <c r="I57" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$50</f>
         <v>883.540154974693</v>
       </c>
-      <c r="J57" s="58"/>
+      <c r="J57" s="56"/>
     </row>
     <row r="58" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A58" s="13">
+      <c r="A58" s="63">
         <v>25</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-      <c r="G58" s="31">
+        <v>55</v>
+      </c>
+      <c r="C58" s="31"/>
+      <c r="D58" s="27"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="25"/>
+      <c r="G58" s="29">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$51</f>
         <v>0.23286555026263139</v>
       </c>
-      <c r="H58" s="27">
+      <c r="H58" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$51</f>
         <v>150.51669681306964</v>
       </c>
-      <c r="I58" s="27">
+      <c r="I58" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$51</f>
         <v>188.14587101633705</v>
       </c>
-      <c r="J58" s="58"/>
+      <c r="J58" s="56"/>
     </row>
     <row r="59" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A59" s="13">
+      <c r="A59" s="63">
         <v>122</v>
       </c>
       <c r="B59" s="13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="G59" s="49">
+        <v>56</v>
+      </c>
+      <c r="C59" s="31"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$52</f>
         <v>0.33099455586922166</v>
       </c>
-      <c r="H59" s="27">
+      <c r="H59" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$52</f>
         <v>667.9403921429963</v>
       </c>
-      <c r="I59" s="27">
+      <c r="I59" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$52</f>
         <v>834.92549017874535</v>
       </c>
-      <c r="J59" s="58"/>
+      <c r="J59" s="56"/>
     </row>
     <row r="60" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A60" s="13">
+      <c r="A60" s="63">
         <v>3113</v>
       </c>
       <c r="B60" s="13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-      <c r="G60" s="49">
+        <v>57</v>
+      </c>
+      <c r="C60" s="31"/>
+      <c r="D60" s="27"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$53</f>
         <v>0.25770954783809896</v>
       </c>
-      <c r="H60" s="27">
+      <c r="H60" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$53</f>
         <v>345.5286287446188</v>
       </c>
-      <c r="I60" s="27">
+      <c r="I60" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$53</f>
         <v>431.9107859307735</v>
       </c>
-      <c r="J60" s="58"/>
+      <c r="J60" s="56"/>
     </row>
     <row r="61" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A61" s="13">
+      <c r="A61" s="63">
         <v>129</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-      <c r="G61" s="49">
+        <v>58</v>
+      </c>
+      <c r="C61" s="31"/>
+      <c r="D61" s="27"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$54</f>
         <v>0.35518802202195676</v>
       </c>
-      <c r="H61" s="27">
+      <c r="H61" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$54</f>
         <v>595.67727979236508</v>
       </c>
-      <c r="I61" s="27">
+      <c r="I61" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$54</f>
         <v>744.59659974045633</v>
       </c>
-      <c r="J61" s="58"/>
+      <c r="J61" s="56"/>
     </row>
     <row r="62" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A62" s="13">
+      <c r="A62" s="63">
         <v>104</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-      <c r="G62" s="49">
+        <v>59</v>
+      </c>
+      <c r="C62" s="31"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="25"/>
+      <c r="G62" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$55</f>
         <v>0.27427460106763679</v>
       </c>
-      <c r="H62" s="27">
+      <c r="H62" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$55</f>
         <v>591.48554048131723</v>
       </c>
-      <c r="I62" s="27">
+      <c r="I62" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$55</f>
         <v>739.35692560164648</v>
       </c>
-      <c r="J62" s="58"/>
+      <c r="J62" s="56"/>
     </row>
     <row r="63" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A63" s="13">
+      <c r="A63" s="63">
         <v>3115</v>
       </c>
       <c r="B63" s="13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-      <c r="G63" s="49">
+        <v>78</v>
+      </c>
+      <c r="C63" s="31"/>
+      <c r="D63" s="27"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$57</f>
         <v>0.17982600895112769</v>
       </c>
-      <c r="H63" s="27">
+      <c r="H63" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$57</f>
         <v>654.15391970592736</v>
       </c>
-      <c r="I63" s="27">
+      <c r="I63" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$57</f>
         <v>817.69239963240921</v>
       </c>
-      <c r="J63" s="58"/>
+      <c r="J63" s="56"/>
     </row>
     <row r="64" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A64" s="13">
+      <c r="A64" s="63">
+        <v>3115</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C64" s="31"/>
+      <c r="D64" s="27"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="47">
+        <v>0.18</v>
+      </c>
+      <c r="H64" s="25">
+        <v>654.15</v>
+      </c>
+      <c r="I64" s="25">
+        <v>779.48</v>
+      </c>
+      <c r="J64" s="56"/>
+    </row>
+    <row r="65" spans="1:10" s="14" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A65" s="63">
         <v>138</v>
       </c>
-      <c r="B64" s="13" t="s">
-[...6 lines deleted...]
-      <c r="G64" s="49">
+      <c r="B65" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C65" s="31"/>
+      <c r="D65" s="27"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="47">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$F$58</f>
         <v>0.30432020842121199</v>
       </c>
-      <c r="H64" s="27">
+      <c r="H65" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$O$58</f>
         <v>638.51714501608024</v>
       </c>
-      <c r="I64" s="27">
+      <c r="I65" s="25">
         <f>'[1]FY26 Summary Demo 2 - eg review'!$Q$58</f>
         <v>798.14643127010027</v>
       </c>
-      <c r="J64" s="58"/>
-[...7 lines deleted...]
-      <c r="A66" s="20" t="s">
+      <c r="J65" s="56"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A66" s="65"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+      <c r="J66" s="4"/>
+    </row>
+    <row r="67" spans="1:10" ht="13" x14ac:dyDescent="0.3">
+      <c r="A67" s="66" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A68" s="67">
+        <v>1</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A69" s="67"/>
+      <c r="B69" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B67" s="2" t="s">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A70" s="67">
+        <v>2</v>
+      </c>
+      <c r="B70" s="2" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B68" s="2" t="s">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A71" s="65" t="s">
         <v>65</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B69" s="2" t="s">
+      <c r="B71" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A70" s="2" t="s">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A72" s="67">
+        <v>3</v>
+      </c>
+      <c r="B72" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B70" s="2" t="s">
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A73" s="65"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A74" s="65"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A75" s="65" t="s">
         <v>68</v>
-      </c>
-[...11 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="58" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tab9-Summary Rate Sheet </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>O'Brian, Khloe (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>