--- v2 (2026-01-22)
+++ v3 (2026-06-27)
@@ -1,22034 +1,18892 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="221AE488" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="00F10D44">
+    <w:p w14:paraId="1D1C53C8" w14:textId="77777777" w:rsidR="00B03CDF" w:rsidRDefault="00F10D44" w:rsidP="00913219">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...994 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Health Safety Net Active Pharmacy </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="23D9B434" w14:textId="26BC483E" w:rsidR="00913219" w:rsidRPr="00D35338" w:rsidRDefault="00D35338" w:rsidP="00913219">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The Health Safety Net (HSN) will pay for prescriptions filled at a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93F99" w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community health center, acute care hospital or a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93F99" w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contract </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pharmacy if the pharmacy has a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93F99" w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement with a</w:t>
+      </w:r>
+      <w:r w:rsidR="0092326A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HSN provider. The affiliated Community Health Center (CHC) or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93F99" w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acute care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hospital listed below can help you identify which pharmacy your provider is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93F99" w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contracted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with. Before </w:t>
+      </w:r>
+      <w:r w:rsidR="004155A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ful</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>filling your prescription, check with your prescribing provider to confirm that the pharmacy is eligible for HSN coverage for their site. Although this list is updated regularly, your provider has the most up-to-date information about participating</w:t>
+      </w:r>
+      <w:r w:rsidR="0092326A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F66CEF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1B7677" w14:textId="78C09EBB" w:rsidR="0061224F" w:rsidRDefault="00961802" w:rsidP="00913219">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>June</w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F10D44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E4212E">
+      <w:r w:rsidR="00913219">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBDFB79" w14:textId="77777777" w:rsidR="00834AE8" w:rsidRDefault="00834AE8">
+    <w:p w14:paraId="1213F45B" w14:textId="77777777" w:rsidR="00C051B8" w:rsidRDefault="00C051B8" w:rsidP="00913219">
       <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="57D48DF4" w14:textId="77777777" w:rsidR="00C051B8" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607926CC" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="0061224F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7834C0B7" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="0061224F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11610" w:type="dxa"/>
-        <w:tblInd w:w="-725" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-905" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4517"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2290"/>
+        <w:gridCol w:w="2740"/>
+        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="1792"/>
+        <w:gridCol w:w="818"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="5215"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006863DE" w:rsidRPr="006863DE" w14:paraId="5FF4BC96" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="002F22DD" w:rsidRPr="002F22DD" w14:paraId="3BA1571F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F1A508" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5520AA" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D2DDCA" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E938BE4" w14:textId="24312012" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6A66E6" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15FA3A75" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F22DD" w:rsidRPr="002F22DD" w14:paraId="7B34709C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37981814" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E08C9B" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>60 SPRINGFIELD ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="217F123E" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>AGAWAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22EB98A3" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="434B5CF6" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(413) 786‐1126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3A289A" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hilltown Community Health Centers, Inc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F22DD" w:rsidRPr="002F22DD" w14:paraId="484944D9" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D11A9E" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS 3020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F6E24F" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>196 PLEASANT ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5754D268" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ATTLEBORO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C18B439" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC6E3C0" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 222-7779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02707236" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1BE5BD" w14:textId="1959FB18" w:rsidR="00961802" w:rsidRPr="002F22DD" w:rsidRDefault="00961802" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Signature Healthcare Brockton Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F22DD" w:rsidRPr="002F22DD" w14:paraId="34AA1D35" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE313B8" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BHCHP PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B786058" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>780 ALBANY STREET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6414FC63" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14235BCD" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B85884A" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(857) 654‐1790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCA36EE" w14:textId="77777777" w:rsidR="002F22DD" w:rsidRPr="002F22DD" w:rsidRDefault="002F22DD" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Health Care for the Homeless Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="5C9BB142" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F68CE4" w14:textId="58A3A80C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D35338">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>BIDMC PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02880097" w14:textId="5E9A7752" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D35338">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>364 BROOKLINE AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="368B5AC7" w14:textId="49E88928" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D35338">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B26476F" w14:textId="2BC43444" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D35338">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="268F2E37" w14:textId="61561D33" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D35338">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 667‐6200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DECB2FE" w14:textId="2425FAB2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D35338">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Beth Israel Deaconess Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3E748931" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2F3E6F" w14:textId="441FC870" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>BMC OUTPATIENT PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="187B33C5" w14:textId="055C3C6D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>732 HARRISON AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="497DC164" w14:textId="57D0F2BE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7870F556" w14:textId="612B63E7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2080E68B" w14:textId="374559A2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 638‐8130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C19378B" w14:textId="77023632" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="217ED374" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17BFF166" w14:textId="5A62024E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BMC YAWKEY OUTPATIENT PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399C8C4E" w14:textId="6B203EE7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>850 HARRISON AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45BF534B" w14:textId="3414829F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57EB3E9C" w14:textId="6B8CDAE8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76CDC2C1" w14:textId="22049F75" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 414‐4883</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB56F62" w14:textId="3207D3F4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="618612E7" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1982BC3F" w14:textId="49567FEC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>BRIGHAM &amp; WOMEN'S HOSPITAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="477C6BB7" w14:textId="55720B97" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>45 FRANCIS ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3D397B" w14:textId="3B3797A9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46D2C9AC" w14:textId="54C2B778" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8FA8D9" w14:textId="5FDA44C5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 732‐5500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654D4CBE" w14:textId="69D1A48D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="002F22DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Brigham and Women's Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="06EE83A7" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B689FC1" w14:textId="3A655E54" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>FENWAY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C57DF0" w14:textId="0B53F9FA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1340 BOYLSTON ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7D3D53" w14:textId="1956B806" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A66A87" w14:textId="2B2D587E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C517A90" w14:textId="30D4C42E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 927‐6330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD79EA8" w14:textId="03220C7E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Fenway Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="17D88F4A" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9007C0" w14:textId="2F87957B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MASS GENERAL HOSPITAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038636CE" w14:textId="2E7AF8AC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>55 FRUIT ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF13F99" w14:textId="03D69635" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1821A45B" w14:textId="5C1D72E6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAAED61" w14:textId="1FF6DF3A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 724‐3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6792CD" w14:textId="77777777" w:rsidR="00C051B8" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass General </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01619688" w14:textId="4677AEBE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Martha’s Vineyard Hospital -MGH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="20B91576" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69FDBFFB" w14:textId="1F7F18CB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46BAEB12" w14:textId="5870F0A7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD8DC79" w14:textId="7B4F4241" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="198EB3A6" w14:textId="64A2A7FB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="128EA8CC" w14:textId="313FF5FA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05EE4426" w14:textId="1E18A39A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1C2EC006" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1054A4" w14:textId="3618BE1D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MCINNIS HOUSE CLINIC PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8C05CC" w14:textId="7BA7E17F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>780 ALBANY ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C7445D" w14:textId="1A5894B4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C969B4C" w14:textId="60E398CC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D08195" w14:textId="6EC6274F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(857) 654‐1791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52081C33" w14:textId="7C7079AB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Health Care for the Homeless Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="713FE1C6" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50532765" w14:textId="35F32097" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>NORTH END WATERFRONT HEALTH PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="211B37B8" w14:textId="75632A92" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>332 HANOVER ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C354225" w14:textId="57C9F884" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1237570B" w14:textId="60386B2D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7012ED0D" w14:textId="61EABFA9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 643‐2737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="211D046F" w14:textId="55930CD8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>North End Waterfront Health (formerly North End CHC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="705B043F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7779176C" w14:textId="682309F8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>BMC PHARMACY AT SHAPIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8475FA" w14:textId="43562F14" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>725 ALBANY ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23AEFFD1" w14:textId="5BA2CB41" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B98C27B" w14:textId="656A666E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E699C15" w14:textId="1A5D1DB6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 414‐4880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3495C2B2" w14:textId="7F542E29" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3FBFA483" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBEE011" w14:textId="36948DC5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>SCCHC PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA6DDB2" w14:textId="7BB5D234" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>256 HARRISON AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B93B055" w14:textId="110DE82E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE08F56" w14:textId="1A0F41F3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E7A3A4" w14:textId="7E65EE5C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 482‐7419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317DBCC5" w14:textId="7D571B99" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>South Cove Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1CEC3004" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3617125A" w14:textId="278E75CE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>TUFTS MEDICINE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E27DB97" w14:textId="784F502C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>800 WASHINGTON ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2001FA" w14:textId="0A7794E3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48F8B0A8" w14:textId="54ABD30B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="079DF8E6" w14:textId="5A9B7EA9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 636‐5381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52623731" w14:textId="171C9B2F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Tufts Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="62D7D866" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFABB6F" w14:textId="4A40F68E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BMC PHARMACY AT CROSSTOWN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF54AB8" w14:textId="558C58CF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>801 MASSACHUSETTS AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="794053ED" w14:textId="700D2C1A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33E09832" w14:textId="75BC416E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3B7B9F" w14:textId="41C948E6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 638-8220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67026B36" w14:textId="78EE9B98" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1AF5FBDB" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D959C78" w14:textId="083355FD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>DANA FARBER CANCER INSTITUTE PHARMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA07226" w14:textId="3E6E8992" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>450 BROOKLINE AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0947EB62" w14:textId="76705FBC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="271DBE55" w14:textId="67E136F0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1B9168" w14:textId="5E359B07" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 632-3338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA6040C" w14:textId="2FB223B3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dana-Farber Cancer Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6D776260" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A718179" w14:textId="4F816996" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NEW HEALTH CHARLESTOWN PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F80DECB" w14:textId="05BDCA14" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>15 TUFTS ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEFD170" w14:textId="196EBA35" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6442784C" w14:textId="026A3145" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="650DE7CE" w14:textId="37676E3C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 724-3212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6182AEC3" w14:textId="1B2DDD23" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>North End Waterfront Health (formerly North End CHC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="68D3830E" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46AFBA61" w14:textId="30435D63" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>TUFTS MEDICAL CENTER INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8DEB09" w14:textId="1428C3DB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>800 WASHINGTON ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="057EA345" w14:textId="25FFCEED" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664A503A" w14:textId="08A27C5A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF4A9D2" w14:textId="177FF98A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 636-5381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0423B496" w14:textId="21306261" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Tufts Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1827430E" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1557A281" w14:textId="6685228B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>COMMUNITY HEALTH CTR OF CAPE COD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E01F059" w14:textId="20ED6D53" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>123 WATERHOUSE RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6E7D19" w14:textId="27FCDFE6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>BOURNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28C1D7BD" w14:textId="77A60230" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7E3538" w14:textId="7072FA3C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 477‐7090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17CC6ABB" w14:textId="6762CF82" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Community Health Center of Cape Cod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="5E3C5A40" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35442FA0" w14:textId="5599C5E7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>CHARLES RIVER COMMUNITY HEALTH INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13E3E82A" w14:textId="40DC8E04" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>495 WESTERN AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="294E6156" w14:textId="21D1F6A3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>BRIGHTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF8DE0F" w14:textId="16436DCF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6BB9AB" w14:textId="0FFB2668" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 783‐0500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBEB540" w14:textId="795AE62B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00913219">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Charles River Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0A088170" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5F28C8" w14:textId="53D5A076" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BNHC PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79AC7132" w14:textId="6A82F44F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>63 MAIN STREET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="677F849F" w14:textId="7917D953" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BROCKTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="220FB289" w14:textId="518D12DE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F410564" w14:textId="729A8FF6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 427‐ 4633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C789C15" w14:textId="2BE4183D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Brockton Neighborhood Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="50365463" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="035A54D2" w14:textId="7573BEDF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SIGNATURE HEALTHCARE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B74B96E" w14:textId="4D1C6F97" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>110 LIBERTY ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07FA9332" w14:textId="163BEE07" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BROCKTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32ED9DA9" w14:textId="40C5DEAD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60C63495" w14:textId="4C04EC0F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 894‐0400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDC3051" w14:textId="11A8B47A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Signature Healthcare Brockton Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2397046F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26681BBF" w14:textId="5618155A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FD4263" w14:textId="74F7FD4D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E874D4" w14:textId="68BD6A7B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D6D0F2" w14:textId="45AAE619" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="041A9BED" w14:textId="484A18C2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDC7591" w14:textId="5DA4B5D9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="67CADD83" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F50464F" w14:textId="46BCD320" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MASS GENERAL BRIGHAM SPECIALTY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A63790" w14:textId="6C1A1967" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>31 NORTH AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE7A9C" w14:textId="770E2EB7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BURLINGTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14A290B6" w14:textId="3BBD137E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B964805" w14:textId="57442E91" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(877) 468-8717</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F55C09C" w14:textId="48511728" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Martha's Vineyard Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0E83ACF6" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="195B8F35" w14:textId="09E9295D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE HEALTH ALLIANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68919242" w14:textId="68D694D2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1493 CAMBRIDGE ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A4DC0C" w14:textId="3B90828D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="569A8BAE" w14:textId="719B5531" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01ED6B74" w14:textId="414637F9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 665‐1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C40016F" w14:textId="0F69195A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cambridge Health Alliance Outpatient Pharmacy - Medford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="5540BCED" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA0D74F" w14:textId="301AAA5D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE HEALTH ALLIANCE OUTPATIENT PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7170E10A" w14:textId="35026F02" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>163 GORE ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127639D7" w14:textId="1ECB3CF4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C95B4A9" w14:textId="4ADB8A53" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7640A323" w14:textId="08709ECF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 665‐3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28BF7D90" w14:textId="1C487D18" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cambridge Health Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0DB87186" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9CB21B" w14:textId="59C57674" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>DANA FARBER CANCER INSTITUTE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29697FC4" w14:textId="4084BEF1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>300 BOYLSTON ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F574065" w14:textId="2A84BD36" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CHESTNUT HILL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614E3363" w14:textId="6D5644D1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10164EDC" w14:textId="53806F26" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 632‐3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42DC04FF" w14:textId="646DD030" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dana-Farber Cancer Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0376CBDF" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77E7CEB5" w14:textId="0C6CFA85" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BRIGHAM AND WOMEN'S HEALTH CARE CEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F1FC54" w14:textId="0C6F6901" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>850 BOYLSTON ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6869DEAE" w14:textId="3348818D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CHESTNUT HILL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4090B3F2" w14:textId="0CD0A41B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5412A0" w14:textId="6485457F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(800) 294-9999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="565B3115" w14:textId="7EB55BFC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Brigham and Women's Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6DEB6B62" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F77EA4C" w14:textId="4CD4CDD7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHICOPEE HEALTH CENTER </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36645FF8" w14:textId="0B9B6211" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>505 FRONT STREET </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43C27866" w14:textId="239AA1E8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CHICOPEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1691A997" w14:textId="43BC239F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D23B2BC" w14:textId="1C066A5C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (413) 420‐6222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8CCEEF" w14:textId="374D7A89" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Holyoke Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6F51C850" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B837028" w14:textId="0E6C068A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C729B8C" w14:textId="7798A8F6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>583 JAMES ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53C65526" w14:textId="55EC240B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>CHICOPEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABD866A" w14:textId="417D90F0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53DA9B20" w14:textId="48B606B9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (413) 493‐1860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047DF5F7" w14:textId="751E76B0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hilltown Community Health Centers, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="69617E03" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C0B9FA" w14:textId="7553F995" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS 4118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AB6930" w14:textId="162861DF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>767 CHIEF JUSTICE CUSHING HWY </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EF2735" w14:textId="6BAD8DA7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>COHASSET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0151D" w14:textId="78EF25D5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF6D2D9" w14:textId="40942716" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(781) 383-1772</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B03BC74" w14:textId="026C7B27" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="46CC8863" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF5CE8A" w14:textId="72C211A9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BILH PHARMACY </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60014D43" w14:textId="33ED31C4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>230 BOWDOIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFDE7F8" w14:textId="2FA28167" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B8ECC3" w14:textId="42D44882" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085FBC40" w14:textId="29F9411A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (617) 754‐0160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC59AB2" w14:textId="640A5BC5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Beth Israel Deaconess Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="546112AF" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F99231F" w14:textId="5B752BBC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DANIEL DRISCOLL NEPONSET HEALTH CENTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20E517FB" w14:textId="762D6F47" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>398 NEPONSET AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD5C91C" w14:textId="1A4FA9C0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1790F13E" w14:textId="30368B33" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E83A899" w14:textId="50E0CEC0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (617) 282‐3200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE7BD97" w14:textId="5300A1AE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Neponset Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0C05B377" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B16B2B2" w14:textId="01ADBB89" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER HOUSE MULTI SERVICE CENTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D21874" w14:textId="7E2DC6E3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1353 DORCHESTER AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3700E00D" w14:textId="0A30E216" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37A01842" w14:textId="05FDF705" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13CF6509" w14:textId="68C0BC95" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (617) 288‐3230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1663C192" w14:textId="018145D5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1DC7093D" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C2A343" w14:textId="352460C4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GEIGER GIBSON COMMUNITY HEALTH CENTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32FE22AC" w14:textId="6F2890BF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>250 MOUNT VERNON ST  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A84F873" w14:textId="4FC8E864" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3C370F" w14:textId="29783814" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="331907C7" w14:textId="5EFED5EF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 288‐1140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="624C2226" w14:textId="59DF04FF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Neponset Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0E419D33" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77BA1F2E" w14:textId="45D76E70" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HARVARD NEIGHBORHOOD PHARMACY INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4B267E" w14:textId="4E049375" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>632 BLUE HILL AVE  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70107022" w14:textId="4826F71F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41AAC9AE" w14:textId="3DC882A7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5007DF78" w14:textId="1D575840" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617)265‐0171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5914CE77" w14:textId="6F08E865" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Harvard Street Neighborhood Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2E9D5018" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FAB70F" w14:textId="6CB60972" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="714D800E" w14:textId="1E955167" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45369AF9" w14:textId="6160A0FA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE42AAE" w14:textId="530C7860" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E464872" w14:textId="2072E7C0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69564B8D" w14:textId="7331614D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="005E9104" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06386B92" w14:textId="7891BDC4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BMC PHARMACY AT CODMAN SQUARE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8382CD" w14:textId="08637D30" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>637 WASHINGTON ST  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="793DC63D" w14:textId="2F889420" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51EB1535" w14:textId="1E753AB8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4299869E" w14:textId="3402D986" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (617) 638‐8150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16CE389D" w14:textId="3013600B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="42A1D52B" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="271EAAE5" w14:textId="408D0701" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8ECAC9" w14:textId="630F176C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>757 GALLIVAN BLVD </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="270678AF" w14:textId="5AF659D8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E50881F" w14:textId="65BA018E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3282F018" w14:textId="7B6CC805" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 282‐5246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64419299" w14:textId="69E81633" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="20811481" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E8C848" w14:textId="67E2BADC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UPHAM'S COMMUNITY CARE - PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2858421B" w14:textId="03A39093" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>415 COLUMBIA RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CECD861" w14:textId="2AA89F58" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>DORCHESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0535E186" w14:textId="6D16CA6F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1994D0" w14:textId="09A89FE6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 265-1310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="136EE62D" w14:textId="2E0FE974" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Upham's Corner Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6BE6756B" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="557BA770" w14:textId="2EAA1A71" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EAST BOSTON NEIGHBORHOOD HEALTH CENTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03D36535" w14:textId="7AC8242B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10 GOVE ST  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDE5CD9" w14:textId="573F7E0E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EAST BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="709CCC51" w14:textId="0AF42791" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A573750" w14:textId="056F09F7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 569‐5800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF1C385" w14:textId="536EBFEC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="23549A9C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03337B3E" w14:textId="6CCFE827" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EAST BOSTON NEIGHBORHOOD HEALTH CENTER MAVERICK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="690BA641" w14:textId="4271AF4B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>20 MAVERICK SQUARE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF5F64F" w14:textId="30DDDD99" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EAST BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF73EB8" w14:textId="4FCEC146" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="742DE2CC" w14:textId="373FC1E0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 568‐4800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6290AA" w14:textId="502BB9FB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0671FFC3" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBC05C5" w14:textId="3A833906" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SIGNATURE HEALTHCARE PHARMACY - EB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B36521F" w14:textId="544CBF9B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 DONALDS WAY, SUITE 101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF95D55" w14:textId="2E2B2A4E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>EAST BRIDGEWATER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="027E5947" w14:textId="06F31EFA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4433B2A3" w14:textId="4461F097" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 894-0399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E58F9C0" w14:textId="49170D87" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Signature Healthcare Brockton Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="55C29F1C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48613E4D" w14:textId="6C9D8DD6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTHCOAST PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="559FD881" w14:textId="7325C2CC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>208 MILL ROAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7041A01B" w14:textId="79302287" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>FAIRHAVEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A82472" w14:textId="7481702D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8AEDF9" w14:textId="79938060" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 973‐2420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D84B04" w14:textId="5FE75DDE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Southcoast Hospitals Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3D513226" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C69398" w14:textId="579EDECA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTHCOAST SPECIALTY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1218FE3F" w14:textId="1A4932DF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>206 MILL RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63DE6A10" w14:textId="4E85D748" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>FAIRHAVEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6697C3F9" w14:textId="53BAFA98" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67461154" w14:textId="10664B31" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 973-3320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0613B69C" w14:textId="471B872B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southcoast Hospitals Group </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1FB3DC0B" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFDAD79" w14:textId="3125A089" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTHCOAST PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F4FAB6" w14:textId="28B6CAF3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>363 HIGHLAND AVE    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1542E66C" w14:textId="68E44A8A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>FALL RIVER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428E6998" w14:textId="0F3B6540" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C75B413" w14:textId="6A8AEA96" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 973‐7375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8A1E28" w14:textId="049925C2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Southcoast Hospitals Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="694539C5" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="520D610B" w14:textId="72D20FD4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>STANDARD PHARMACY AT HEALTHFIRST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6650D509" w14:textId="0BE56D0A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>387 QUARRY STREET  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4609A5A4" w14:textId="18C8846E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FALL RIVER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B246994" w14:textId="45D742E0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF34D46" w14:textId="5E51837F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(774) 322‐1335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E84FAC" w14:textId="2BE94937" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HealthFirst Family Care Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="59F8294F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC634ED" w14:textId="3D550CB9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CAPE COD HEALTHCARE PHARMACY  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E93354" w14:textId="63A53803" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>100 TER HEUN DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A62DF14" w14:textId="6BE772E3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>FALMOUTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E14D9A1" w14:textId="17FDF29A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00EDEDC1" w14:textId="29D549D3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (508) 495‐7520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42C6A6C2" w14:textId="5A8C7B48" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cape Cod Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="774C7723" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20558FEC" w14:textId="093950C3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CHC FALMOUTH PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7F0A82" w14:textId="6EB0D503" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>200 JONES ROAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC2D26D" w14:textId="4C733208" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FALMOUTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="160F7817" w14:textId="6520324A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7ED1AF" w14:textId="7D8E9021" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 477‐7090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3F23C8" w14:textId="5EBBAF72" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Community Health Center of Cape Cod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="4A8B6AA5" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B835E7E" w14:textId="694D65CB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS 12558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09CCED74" w14:textId="12F00459" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">571 JOHN FITCH HWY </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15BE4147" w14:textId="5F4155A7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>FITCHBURG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDAF4DE" w14:textId="0B1228AA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70F0CBB3" w14:textId="159C1741" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(978) 343-8329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60C3972C" w14:textId="24C2BD50" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Community Health Connections Family Health Center (Fitchburg CHC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="77C70948" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3934A0F6" w14:textId="7D642C89" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="330FCB25" w14:textId="070D7298" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF112BE" w14:textId="29F1D736" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E690E17" w14:textId="3DD9E99D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...5021 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4E66FD" w14:textId="6BE4124F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD1E18E" w14:textId="279F5E95" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="4937D900" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="618718DA" w14:textId="46DEC44F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D14607" w14:textId="73234754" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>70 MAIN STREET  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7578446B" w14:textId="2C0C13A0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FLORENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E5C0D2" w14:textId="18EB23FC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06230D30" w14:textId="44B29D9D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(413) 586‐1190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09BD9633" w14:textId="4E55AD59" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hilltown Community Health Centers, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="046F36FD" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8CB0DC" w14:textId="2DF674AA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BWH FOXBOROUGH PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7669DC48" w14:textId="3B0EC237" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>20 PATRIOT PLACE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5634B9CE" w14:textId="161B4AF0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FOXBOROUGH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8F338" w14:textId="6C1C478E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B278DF4" w14:textId="49547AB8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (866) 378‐9164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="577D7E9D" w14:textId="6EAEC37A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Brigham and Women's Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="5E37B83F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399D353E" w14:textId="0522806F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>KENNEDY COMMUNITY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F10613D" w14:textId="4D982735" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>354 WAVERLY ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="126F5993" w14:textId="63B9949A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FRAMINGHAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54CC0BE8" w14:textId="0A8CB919" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32F1A344" w14:textId="12BB65E9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 270‐5799</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B113553" w14:textId="7A481E9B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Edward M. Kennedy Community Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="319104A4" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66CB58FA" w14:textId="7AADF321" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS 17177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222157A6" w14:textId="25D08683" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>232 MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="742C3333" w14:textId="654938D7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>GARDNER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB518B2" w14:textId="08BFF105" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64815787" w14:textId="50E78C55" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(978) 630-2808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5107C157" w14:textId="2AF5191F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Community Health Connections Family Health Center (Fitchburg CHC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="07088817" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1F72CD" w14:textId="5D008891" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A83CCF6" w14:textId="7B66DB04" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>201 MAIN STREET  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5AAC77" w14:textId="2D45FAE2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GLOUCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A974CCA" w14:textId="21BD836E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3969A917" w14:textId="6F59BB2A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 283‐7361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2588AAAD" w14:textId="7FF3908B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>North Shore Community Health, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="10663874" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="236BDFD9" w14:textId="304DFD31" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HARWICH PORT OUTER CAPE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C773A41" w14:textId="321C95E7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>710  ROUTE 28  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0502D92F" w14:textId="2156A0C0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HARWICHPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5952A66E" w14:textId="247C1E02" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C7B94E" w14:textId="09EAE216" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(774) 237‐9000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="531CBC07" w14:textId="22276A15" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Outer Cape Health Services, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="08AF2886" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="080CCEEE" w14:textId="00F1285E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GREATER LAWRENCE FAMILY HEALTH CENTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6B3FD9" w14:textId="0AD5F87D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>755 MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="237D5B4C" w14:textId="1FC0DE43" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HAVERHILL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B244901" w14:textId="4AC4ED13" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A116F66" w14:textId="2FE2BE0F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 683‐4000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EB7332" w14:textId="6AAED88F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Greater Lawrence Family Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="5B9A76C6" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1049D9AF" w14:textId="100AA17C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UMMH PRESCRIPTIONS DIRECT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C30D108" w14:textId="2DB65113" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>100 INDUSTRIAL DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77D02487" w14:textId="2C959A3E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HOLDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07163C5E" w14:textId="113092CD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B169638" w14:textId="386C09EC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(774) 441-9800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8DEBC4" w14:textId="695D2FAD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UMass Memorial Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2BDA2174" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCB6917" w14:textId="5512D1D8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HOLYOKE HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498B650E" w14:textId="50D4CEC4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>230 MAPLE STREET  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B0B1CA" w14:textId="040F5EC6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HOLYOKE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA154D9" w14:textId="6EACF178" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4440C0BB" w14:textId="6CB901A7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (413) 420‐6210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="032E8CBF" w14:textId="4E123D12" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Holyoke Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="71788BA6" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A421D1B" w14:textId="04574240" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CAPE COD HEALTHCARE PHARMACY  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05638DF9" w14:textId="54ED348F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>27 PARK ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574A31EB" w14:textId="278B4D64" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HYANNIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5469E182" w14:textId="6BF8E421" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFD0998" w14:textId="3A4A59E5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 862‐5900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12661677" w14:textId="099C309C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cape Cod Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0BEFAA2F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="389256E4" w14:textId="7D17D8E5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HARBOR CHC HYANNIS PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="611C3EC5" w14:textId="7C7D0E42" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>735 ATTUCKS LN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13A0F285" w14:textId="5BCB2825" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HYANNIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2084A1D3" w14:textId="12F9D2E4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B40D666" w14:textId="766DD10B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 778‐5414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="216DCA1E" w14:textId="1C096C69" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Harbor Community Health Center - Hyannis (formerly Mid-Upper Cape)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="64A38656" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="046072EB" w14:textId="3AB2B1D0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03254A70" w14:textId="120EEAE8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>520 W MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48A54C7B" w14:textId="4FEB3DBB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HYANNIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0873E175" w14:textId="7A15975F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="609CF6A8" w14:textId="74608DD8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 775-9211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00AF6ADE" w14:textId="0FDCA610" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Duffy Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3AD248A7" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70657A37" w14:textId="61ABF857" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>GREATER LAWRENCE FAMILY HEALTH CENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="000E87A5" w14:textId="791E788A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>73A WINTHROP AVE  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48767B90" w14:textId="15D94120" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LAWRENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="046F2D1E" w14:textId="1918521B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382284EE" w14:textId="44BED4F5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (978) 689‐6790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F527EAC" w14:textId="5EFE1E9D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Greater Lawrence Family Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2DC0F3AD" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="248478BE" w14:textId="62A8841F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0918C9F9" w14:textId="75E17C77" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17090ABC" w14:textId="6670CDF3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...8161 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ED8764" w14:textId="1099D2B3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="436FF0E7" w14:textId="7834D452" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3879A523" w14:textId="1DC24FF1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="614D1BB4" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303A030A" w14:textId="75478364" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GREATER LAWRENCE FAMILY HEALTH CENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C935E57" w14:textId="39F535B4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>34 HAVERHILL ST  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9702EC" w14:textId="742E2822" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>LAWRENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48581756" w14:textId="40D13E60" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="768424F7" w14:textId="1EF9642F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (978) 688‐1567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468B190E" w14:textId="6C05DE51" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Greater Lawrence Family Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="5CA4B470" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="662CBEA0" w14:textId="71344E45" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GREATER LAWRENCE FAMILY HEALTH CENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D99F217" w14:textId="1B2BA181" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>700 ESSEX ST  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E940C2" w14:textId="61392A35" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>LAWRENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10663B9B" w14:textId="69369148" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0956CA" w14:textId="0E551976" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 691‐6248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A53670A" w14:textId="31B34B20" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Greater Lawrence Family Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3113B532" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35AB034E" w14:textId="684CF959" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GREATER LAWRENCE FAMILY HEALTH CENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAAA046" w14:textId="5A006C5B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>150 PARK ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38D38E92" w14:textId="7354FE0C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>LAWRENCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27115BAB" w14:textId="6FB8BF51" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF686C9" w14:textId="4BA68A60" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 686‐4453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9DBACB" w14:textId="5153E4BA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Greater Lawrence Family Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3BFD1B02" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1B0286" w14:textId="69E62E72" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS #10427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="133CB3D6" w14:textId="50008AB0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>35 CENTRAL ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACBD476" w14:textId="77768FBB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LEOMINSTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18A283CB" w14:textId="108453B6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA6BCD1" w14:textId="7C136CAD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(978) 840-9959</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A66EFF" w14:textId="120CAF8C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Community Health Connections Family Health Center (Fitchburg CHC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="76DF4071" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7801E4A1" w14:textId="1437C50A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LOWELL COMMUNITY HEALTH CENTER, INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BACEA92" w14:textId="161F68A5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">161 JACKSON ST STE 135 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33AFED6F" w14:textId="2B0F4A29" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LOWELL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3481AE" w14:textId="0C6177C8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5FDF8F" w14:textId="458474A3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(978) 805-1004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2510216E" w14:textId="68DB3FDF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lowell Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3955D757" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB813D4" w14:textId="0DC9B034" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LYNN COMMUNITY HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49DD91B1" w14:textId="0871A7F8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>269 UNION ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="542B1FDF" w14:textId="04A0C5B5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LYNN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15728F6C" w14:textId="313A5538" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F4DACE" w14:textId="384E651F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(781) 586-6545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7AEFFE" w14:textId="7A9504EA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lynn Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="06CEFCFC" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26100171" w14:textId="0D35CD1C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE HEALTH ALLIANCE OUTPATIENT PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1409F1" w14:textId="7B1D77A6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>195 CANAL ST STE 104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECE3DBD" w14:textId="4BDAF37E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MALDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="592357AC" w14:textId="2CC5B252" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE73D6C" w14:textId="162FE147" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(781) 338‐0055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="312C2D34" w14:textId="0F3E7513" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cambridge Health Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1DA56674" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E71469E" w14:textId="1FD9DE0E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>COMM. HLTH CTR OF CAPE COD PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAF16F5" w14:textId="238B38C4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>107 COMMERCIAL ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A107CA2" w14:textId="3171BEFF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MASHPEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="158A4592" w14:textId="1B615D5F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="749BA909" w14:textId="37C45141" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 477‐0004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B0A48D" w14:textId="74FE2FA7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Community Health Center of Cape Cod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="421A134B" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="455F575D" w14:textId="30D80C5B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE PUBLIC HEALTH COMMISSION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75A760A6" w14:textId="2DFF0065" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 CABOT RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3133C6A7" w14:textId="7B388718" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MEDFORD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A58C25F" w14:textId="18CEFDC3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2577DA" w14:textId="4391D49A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 591-6840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A73A8A7" w14:textId="305DD2B3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cambridge Health Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="47324035" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D62EB33" w14:textId="47019DC3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>DANA FARBER CANCER INSTITUTE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56E60441" w14:textId="4B4E9F22" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>5 BRANCH ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="513E0DD9" w14:textId="698E745B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>METHUEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A62EAC" w14:textId="7E42A03A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06596B75" w14:textId="5C4F6085" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(978) 620‐2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7C1B5B" w14:textId="07457F10" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dana-Farber Cancer Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="4892B883" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD61C66" w14:textId="70CC0981" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>GREATER LAWRENCE FAMILY HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0C6B84" w14:textId="28C37846" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>147 PELHAM ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59858789" w14:textId="40BE308F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>METHUEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72AD71C7" w14:textId="1D903F2D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02F2C56D" w14:textId="0B876027" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 655‐5731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="368C89E4" w14:textId="52019B5A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Greater Lawrence Family Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="35D9A75A" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBD4B69" w14:textId="15F435C1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kennedy Community Pharmacy- Milford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C02E278" w14:textId="38959FB8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>41 CAPE RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75B701F0" w14:textId="7D6AA1DD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MILFORD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08D2470E" w14:textId="23E41C6B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05FCA919" w14:textId="35719666" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 852-1805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48EFE2B9" w14:textId="5BC260F3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Edward M. Kennedy Community Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2477E4CF" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79F600DB" w14:textId="79F97425" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NANTUCKET COTTAGE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8BD79A" w14:textId="294129F0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10 VESPER LANE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28DB2D80" w14:textId="511B7DC4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NANTUCKET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6D5965" w14:textId="7C517F4D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0B65FD" w14:textId="1DB27AAF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 825‐7300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29545CC6" w14:textId="5F0F93CB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Nantucket Cottage Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6E27241C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D8338D" w14:textId="1051FC2A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="006863DE">
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3E70E8" w14:textId="34438950" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFF00"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Phone Number</w:t>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="727E2F19" w14:textId="1DF7826E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE1C279" w14:textId="3B536A90" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EE877C" w14:textId="0A2BDD6C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D04656" w14:textId="4FDA3A2C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="1EABBE95" w14:textId="77777777" w:rsidTr="00BE6279">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="114AF1DF" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26919A9D" w14:textId="36959FC2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTHCOAST PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE54277" w14:textId="25440795" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>101 PAGE ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0833A95F" w14:textId="61B230FE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NEW BEDFORD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40F568B2" w14:textId="1F2ACA9F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21BE3D92" w14:textId="2B4D41BF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 973‐5449</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4CD9C4" w14:textId="23DC3921" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Southcoast Hospitals Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="29CB2FB0" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="032DBE4C" w14:textId="58C06253" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEA2BA0" w14:textId="0D652D7F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>854 PURCHASE ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E984D95" w14:textId="747B63B0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NEW BEDFORD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E4F6EF" w14:textId="39615FCB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01E1E0B1" w14:textId="365FA34C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 992‐3209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5175A86D" w14:textId="72DBAECE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Greater New Bedford Community Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="767A9E21" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F129B5" w14:textId="296F3BF8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BERKSHIRE COMMUNITY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D9FC7E" w14:textId="13C0975D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>71 HOSPITAL AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB82B70" w14:textId="42B8E13C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NORTH ADAMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D675456" w14:textId="723DEC1F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701B2940" w14:textId="0D589E8D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(413) 664‐5333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0A7D6D" w14:textId="432CAD55" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Berkshire Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="687D1A8F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59114888" w14:textId="0B4B659E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07185CA8" w14:textId="3EAB0418" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>225R KING ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA744F0" w14:textId="512E058C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NORTHAMPTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="480C95F6" w14:textId="6CF07EE1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25E1D1FD" w14:textId="7FF8F1A4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(413) 587‐2802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6341A5A8" w14:textId="204FFB9C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Hilltown Community Health Centers, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="64881318" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2270DBCF" w14:textId="023DFA9C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAD5157" w14:textId="5CEDEB24" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>119 NEW ATHOL RD, Building 1, Suite 140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1658D6" w14:textId="1A2E3C94" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>ORANGE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="065AE89B" w14:textId="19A6EADA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="689A3422" w14:textId="2DAFDDC6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 673-8933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECEF488" w14:textId="62056852" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>The Community Health Center of Franklin County, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="223A6DB8" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53516C24" w14:textId="3FB51527" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75AE748C" w14:textId="18C6FBD5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>35 MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40BA0609" w14:textId="3A9A99A5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PEABODY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8665C1" w14:textId="580E9CEF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFA78D4" w14:textId="048996E2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 977‐9211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA1D13" w14:textId="734427D4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>North Shore Community Health, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="30EB08D1" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8C3C2A" w14:textId="538276B2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BERKSHIRE COMMUNITY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DECDBBF" w14:textId="464513FF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>725 NORTH ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B6E29D" w14:textId="692C568B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PITTSFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D206BAA" w14:textId="710F9E8C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCF2F4D" w14:textId="2F0B8626" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(413) 395‐7610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A566EF3" w14:textId="1C3C4F1A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Berkshire Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6840A77C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9125CE" w14:textId="09912D1E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HARBOR COMMUNITY HEALTH CENTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47642D6C" w14:textId="417D393D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10 CORDAGE PARK CIRCLE, Suite 115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692F5D0D" w14:textId="19812B8E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>PLYMOUTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5911AD3D" w14:textId="7DAFFCFE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162FDE1F" w14:textId="317883BE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 778-5470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45690063" w14:textId="244EA787" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Harbor Community Health Center, Plymouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="077A17CD" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1365816C" w14:textId="056BD582" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>PROVINCETOWN OUTER CAPE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3822D37E" w14:textId="0804A222" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>49 HARRY KEMP WAY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1858A6" w14:textId="28C655EA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>PROVINCETOWN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="600DA3E8" w14:textId="72ABA26F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0655DFB0" w14:textId="76C06AA2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 487‐9395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="277325B3" w14:textId="61705025" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Outer Cape Health Services, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="20FEA753" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FF57C8" w14:textId="49CC2844" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MANET COMMUNITY HEALTH CENTER INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D768C7" w14:textId="6048963F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>110 W SQUANTUM ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DB6958" w14:textId="5B2FF6C9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>QUINCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="476520A5" w14:textId="65926B15" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA24551" w14:textId="02D9586D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 638‐8140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2549F311" w14:textId="1F33E035" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="63366BD8" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71EFC9CB" w14:textId="70C76CD3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="171D650A" w14:textId="71D3FB95" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>418 QUINCY AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB9E083" w14:textId="59F547E6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>QUINCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE6DE0D" w14:textId="325A9477" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39E1781B" w14:textId="582C843A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 472‐4483</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C9866B" w14:textId="39FA75E7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="12F1E02C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D4276B" w14:textId="3E3BD19E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF90792" w14:textId="57A0A5BB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>324 HANCOCK ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA41B64" w14:textId="0B525624" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>QUINCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58BBC3BD" w14:textId="77DB5215" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3650FF87" w14:textId="0885244E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 471‐0517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C67BE06" w14:textId="696CDD04" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="27BFB4FB" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6431B25A" w14:textId="7C3B5B07" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="619413A4" w14:textId="4662454E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>550 ADAMS STREET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C25878" w14:textId="6541E01C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>QUINCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22C89790" w14:textId="3CEE4BF1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="046B29FC" w14:textId="7844204D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 770‐3435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3664A4" w14:textId="2FBF3BB8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2AF39984" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AE397C" w14:textId="21199C36" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E02AEF" w14:textId="6E8A852D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DBD7FC" w14:textId="53240D14" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF9AB1F" w14:textId="29168A50" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5726B687" w14:textId="60C4F4EE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03353309" w14:textId="7EF52E71" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="28A53E96" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008ECD04" w14:textId="29D4B746" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTH COVE CHC INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="015BBF0A" w14:textId="52D472AE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>435 HANCOCK ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37BC9908" w14:textId="3157DCDE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>QUINCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5947A84C" w14:textId="0EBFBCFF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D105BC7" w14:textId="7257E00F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 318-3300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="679DB7E8" w14:textId="75F08EE2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>South Cove Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="43598B80" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="665ECB45" w14:textId="14588B0E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>CORNERSTONE HEALTH SOLUTIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA8FA8B" w14:textId="2FF43938" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>41 TEED DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A09697" w14:textId="104EB7DE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>RANDOLPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49BDEE81" w14:textId="431871CE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1673A7ED" w14:textId="7DD14838" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(781) 805‐8220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFDF980" w14:textId="1F616967" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center/Boston Medical Center - Menino Pavilion Campus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="03080484" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D498BD5" w14:textId="097EEAD2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69865E84" w14:textId="454D51E5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>170 N MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62E4DC9F" w14:textId="670ED3DB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>RANDOLPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F0A478" w14:textId="0D5D0F43" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE247DE" w14:textId="36868941" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(781) 963‐7713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45EBD2EF" w14:textId="230887E8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="10F7B8F3" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A1E41D" w14:textId="0F188B03" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>REVERE HEALTHCARE CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9142B" w14:textId="10F5B767" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>300 OCEAN AVE, Suite 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4761C0" w14:textId="63C028C2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>REVERE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="667E026D" w14:textId="3C1EBDF1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2FFD39" w14:textId="25F393C4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(781) 485‐6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06EC195A" w14:textId="77777777" w:rsidR="00C051B8" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Massachusetts General Hospital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B121D38" w14:textId="2A954CE4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MGH Community Health Associates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1D98ADE0" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7F0052" w14:textId="4F41F329" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CAMBRIDGE PUBLIC HEALTH COMMISSION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="453C0C8D" w14:textId="793D22A0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>454 BROADWAY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBA50FE" w14:textId="21CFD987" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>REVERE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25C1FCF6" w14:textId="443B442A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E12374C" w14:textId="56EF14E2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(781) 485-8222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE00E7D" w14:textId="1D01595E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cambridge Health Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="07739DF8" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05532366" w14:textId="1B9EB919" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>DIMOCK HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6181BC4C" w14:textId="48F0AB74" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>45 DIMOCK ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49218AF2" w14:textId="7AB7BA42" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ROXBURY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26DC4FDD" w14:textId="19FE14D9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF0A4FA" w14:textId="19D2B77A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(617) 427‐9800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F606E6" w14:textId="727CDC46" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dimock community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1478CDCB" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B81F5A9" w14:textId="1827259C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WHITTIER STREET HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BA106A" w14:textId="49471F15" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1290 TREMONT ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="041478F2" w14:textId="7A57D4B6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ROXBURY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20708580" w14:textId="0683B2EF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BE5213" w14:textId="5734D9B8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 606‐3777</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5F5CD2" w14:textId="5D3B409D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Whittier Street Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1D41D81C" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BC9B5E" w14:textId="1327B7FC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>NSCH PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A1231E" w14:textId="6095B37F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>47 CONGRESS ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28CCF1B1" w14:textId="193F4C19" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SALEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5960EB31" w14:textId="24C4BF61" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="762B931C" w14:textId="22631F45" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(978) 498-0020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B790FD" w14:textId="318C674D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>North Shore Community Health, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3D8FF98F" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="020C655F" w14:textId="779AAEE8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30999929" w14:textId="7F57BA58" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>29 NEW DERBY ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F95791A" w14:textId="59CDA7A1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SALEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="745399F2" w14:textId="65057213" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4645C3A6" w14:textId="292F5165" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(978) 744‐7442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6F9ABB" w14:textId="4D4313A0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>North Shore Community Health, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0C71FB55" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5765C614" w14:textId="49D4D011" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>BMC PHARMACY AT SOUTH BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766CD304" w14:textId="7F81DCD6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>409 W BROADWAY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E833EB" w14:textId="4A38ECF1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTH BOSTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="321C94C4" w14:textId="20FB7AD2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D83E73E" w14:textId="21D6C36E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(617) 638-8810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184AE64E" w14:textId="6AABB5CA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Boston Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="7DAEFCB3" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC399D0" w14:textId="76775B11" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS 10460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69F0814C" w14:textId="43F05B43" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1041 ROUTE 28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9D3E6A" w14:textId="060F3550" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SOUTH YARMOUTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D704160" w14:textId="2381D5DC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2688C3B0" w14:textId="6B31D519" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 394-1325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67C7F92C" w14:textId="4C3E9E63" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Duffy Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1D09EE9D" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18469467" w14:textId="09B994E0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BAYSTATE SPECIALTY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B7E65E" w14:textId="68CB7359" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>3300 MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="380D91C5" w14:textId="2537A126" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SPRINGFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9E0270" w14:textId="1A8FF94E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77D074A6" w14:textId="02B585E8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(855) 865‐5432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13180F26" w14:textId="63E5A1E0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Baystate Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="64363D1B" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9D9D62" w14:textId="78A2319B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BAYSTATE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ABA8C5" w14:textId="5C8D7CC9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>759 CHESTNUT ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65766442" w14:textId="7D8CF0F1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SPRINGFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F117E3" w14:textId="791060DF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="012E2620" w14:textId="230834BC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(413) 794‐3291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6279581D" w14:textId="6628F224" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Baystate Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="40324C36" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7201A26A" w14:textId="74614AD2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C0B06C" w14:textId="53804570" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="523CF913" w14:textId="7AF4A9EF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="082C1F94" w14:textId="17282445" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC423CB" w14:textId="7A043B03" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="429DF0F9" w14:textId="0F58DB07" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="51BC6E65" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2113AD4B" w14:textId="2A46B252" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BAYSTATE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEBC8D4" w14:textId="5EC09288" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>380 PLAINFIELD ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1284116F" w14:textId="648E0C0E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SPRINGFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9D8D70" w14:textId="7248F997" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A47F1C9" w14:textId="1F0D7CFB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(413) 794‐9442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0513554F" w14:textId="4F94C3E0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Baystate Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1DEBF6BD" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E40975" w14:textId="2BC60796" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BAYSTATE PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4BB580" w14:textId="7BDA81EA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>140 HIGH ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227EF433" w14:textId="6DCED480" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SPRINGFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6B1660" w14:textId="4DACCDBA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56465683" w14:textId="0915C44B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(413) 794‐9960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6371C052" w14:textId="6EF26E23" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Baystate Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="70E4CECE" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00656830" w14:textId="4DA4835D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>CARING HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5A9D67" w14:textId="138F6335" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1049 MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28555974" w14:textId="19276A07" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SPRINGFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D55819E" w14:textId="6A307AEF" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045A795F" w14:textId="669087A6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(413) 693‐1005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE570" w14:textId="0A9B33A9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Caring Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6C06E53B" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DE9BDE" w14:textId="14E298FA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CARING HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0E3DD5" w14:textId="077DC5F9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1235 BOSTON RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C66F856" w14:textId="217415B0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>SPRINGFIELD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0551BA8F" w14:textId="67E896A0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6EC615" w14:textId="294B13D9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(413) 693-1061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53B1EE11" w14:textId="38A0966C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Caring Health Center, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="419A3813" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F94E737" w14:textId="306450FE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALGREENS 12399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7720A3" w14:textId="47C04BFC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>226 BROADWAY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2C107D" w14:textId="42B08D6E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>TAUNTON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14816E3E" w14:textId="3631EB44" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446F0A7A" w14:textId="1BFA3C2B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 977-0690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45503AD6" w14:textId="77777777" w:rsidR="00C051B8" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F1CEDF" w14:textId="31EDFCFC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Signature Healthcare Brockton Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="75D3D773" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5465FC81" w14:textId="66DF58BC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CHARLES RIVER COMMUNITY HEALTH INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6794C544" w14:textId="64C08D63" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>43 FOUNDRY AVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5160AAD4" w14:textId="0BDCDA90" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WALTHAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04865ACA" w14:textId="1392C8C0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3155ADB5" w14:textId="18D1F3E7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(781) 693‐3800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF5C6AE" w14:textId="4EDB71F9" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Charles River Community Health Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="4E675BCB" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB26772" w14:textId="1AD74A08" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="323232"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>OUTER CAPE HEALTH SERVICES PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A376412" w14:textId="3DF0BB7E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2700 STATE HIGHWAY, ROUTE 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A06D057" w14:textId="0C459D4C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>WELLFLEET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72739695" w14:textId="3194F49D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5764D16E" w14:textId="4CAEFA39" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 214‐0187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C35A2D" w14:textId="09E41CD4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00D62BF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Outer Cape Health Services, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="21AD6908" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="685DE9C3" w14:textId="2292E1D4" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>CONROY APOTHECARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75DDC4DD" w14:textId="0DB6F8B3" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>459 STATE RD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D6491F" w14:textId="3A3174BD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WEST TISBURY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C00766" w14:textId="565CC16D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE8A56E" w14:textId="16468538" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 693-7070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="171F2A7B" w14:textId="5CC646D6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Island Health Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="538D0AC6" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14A3222A" w14:textId="1D014924" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>BILH SPECIALTY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="516258F5" w14:textId="546AB15F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>80 WILSON WAY SUITE B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44FB9595" w14:textId="16DAAC06" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WESTWOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02A64229" w14:textId="2A17E41A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F44C7E1" w14:textId="368C40FD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(781) 352‐6600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB4EA4B" w14:textId="23863E76" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Beth Israel Deaconess Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="4121BBFE" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E32B5D" w14:textId="3BA27535" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>BIDMC DIRECT PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A037C07" w14:textId="15C6055C" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>80 WILSON WAY SUITE A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72BA124C" w14:textId="681EF9B0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WESTWOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="675CF441" w14:textId="35311E7A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74134B2F" w14:textId="7AB23AC2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(781) 352-6600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="233847A8" w14:textId="65732045" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Beth Israel Deaconess Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2A1EB7E5" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4635CF72" w14:textId="6E800F3F" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="323232"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WALGREENS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2559" w:type="dxa"/>
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19642FE5" w14:textId="430415E7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>750 WASHINGTON ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="338E11C0" w14:textId="52A54936" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="323232"/>
-                <w:sz w:val="20"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WEYMOUTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4BB702" w14:textId="6E3CA2E8" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="323232"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...43 lines deleted...]
-              <w:t>2802</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB8B3C6" w14:textId="4139F335" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(781) 331‐5301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD58A12" w14:textId="5170ADDE" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="3ED73C76" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3C8B3399" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7781A07C" w14:textId="08629E21" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WALGREENS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F69C26" w14:textId="537BB886" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>969 MAIN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09D13540" w14:textId="07074FBB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WEYMOUTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39F48AC1" w14:textId="5E9353A5" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>(978) 673-8933</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="757BD1EC" w14:textId="7F76923D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(781) 340‐5620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A313356" w14:textId="45219166" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Manet Community Health Center, Inc. at North Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="51D1409E" w14:textId="77777777" w:rsidTr="00BE6279">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="3166A30C" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="434747C1" w14:textId="5DDEA3C1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EDWARD M KENNEDY COMMUNITY HEALTH CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2098826B" w14:textId="6027BB9D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>19 TACOMA ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D00B68" w14:textId="3BF39BDA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="695241A9" w14:textId="4B03C638" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>9211</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13ADE908" w14:textId="04010348" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 854‐2128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D19C52" w14:textId="1123D22E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Edward M. Kennedy Community Health Center, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="74FF05F9" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="6E356E79" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C8DD54" w14:textId="6FA3F594" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDFA50D" w14:textId="00112083" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CBACC7" w14:textId="2C18EAE0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB02BF3" w14:textId="52F77070" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A930B6E" w14:textId="79A150BA" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Pharmacy Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="162A4212" w14:textId="3CA2D9D2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00C051B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>Affiliated CHC/ Hospital Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="4582FB5E" w14:textId="77777777" w:rsidTr="00C051B8">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4989D21C" w14:textId="7130C2FC" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ESSENTIALRX LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474E5257" w14:textId="1DF86F93" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>123 SUMMER STREET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B9A91A" w14:textId="62FCB04D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47990796" w14:textId="2D852562" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>7610</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C4E7B9" w14:textId="2E0DA135" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 363‐6602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20FA8312" w14:textId="5F6D5119" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Saint Vincent Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="3FB4CD92" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="1DEAACFE" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15DD8355" w14:textId="76EA8618" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>FAMILY HEALTH CTR INC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E040A59" w14:textId="623AB01A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>26 QUEEN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0DFA8F" w14:textId="34374AE7" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F520E1A" w14:textId="0D512DD6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:t>(508) 778-5470</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79F3C03A" w14:textId="15893C26" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 860‐7700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17226789" w14:textId="2A60225D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Family Health Center of Worcester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="20A90992" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="302D25B8" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="261B2854" w14:textId="08171C26" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>PRESCRIPTION CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE6F0EF" w14:textId="79D485FB" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>119 BELMONT ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B5F98A" w14:textId="46B2368B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4832C839" w14:textId="52C67E7E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...45 lines deleted...]
-              <w:t>9395</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38092C" w14:textId="37D603FD" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 421‐1990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C4CE5B" w14:textId="1B5B5773" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UMass Memorial Medical Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="4AFBD4B7" w14:textId="77777777" w:rsidTr="00BE6279">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="51800CA7" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFB44EB" w14:textId="39B60D89" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>PRESCRIPTION CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="188FD180" w14:textId="5478CCC0" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>55 LAKE AVE NORTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6064E514" w14:textId="5C254377" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B51858" w14:textId="5F5A2A82" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t>8140</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5373A6E8" w14:textId="07479834" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(508) 421‐1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D7024D" w14:textId="794707F1" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UMass Memorial Medical Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="21280717" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="25A02014" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="387243DA" w14:textId="293E9A47" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UMMMC SPECIALTY PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12A1CC3A" w14:textId="6BCA316A" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>55 LAKE AVENUE NORTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6424923A" w14:textId="32092E5B" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0AAE02" w14:textId="41ACB265" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t>3310</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36C274FE" w14:textId="79006939" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(888) 639‐3988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0F0E30" w14:textId="48EEFFA2" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>UMass Memorial Medical Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="29ABA4F0" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="2BDD0276" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFB748A" w14:textId="70085D95" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>KENNEDY COMMUNITY PHARMACY WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB27A5E" w14:textId="3C5BEF25" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>605 LINCOLN ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="390D56BE" w14:textId="406E9371" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC594C2" w14:textId="451D859D" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t>4483</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69E8B93B" w14:textId="2A149841" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(800) 853-2288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2016F5B6" w14:textId="6EA85A48" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Edward M. Kennedy Community Health Center, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4212E" w:rsidRPr="006863DE" w14:paraId="75EA9AEB" w14:textId="77777777" w:rsidTr="00E4212E">
+      <w:tr w:rsidR="00C051B8" w:rsidRPr="002F22DD" w14:paraId="0D41B1DB" w14:textId="77777777" w:rsidTr="00C051B8">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4517" w:type="dxa"/>
-[...127 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="143D9EC7" w14:textId="1A1CF375" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>PRESCRIPTION CENTER PHARMACY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B00ECE5" w14:textId="1F764455" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>119 BELMONT ST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8CD44D" w14:textId="7B57D999" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>WORCESTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB94FE8" w14:textId="633EB140" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...5258 lines deleted...]
-              <w:t>3988</w:t>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="563B717D" w14:textId="0C5EB8F6" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(508) 421-1990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="417DAC24" w14:textId="42B1048E" w:rsidR="00C051B8" w:rsidRPr="002F22DD" w:rsidRDefault="00C051B8" w:rsidP="00FB43E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F22DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>UMass Memorial Medical Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AD21F46" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="0061224F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A067E66" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="0061224F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0061224F">
+    <w:sectPr w:rsidR="0061224F" w:rsidSect="002F22DD">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
+      <w:pgMar w:top="1080" w:right="720" w:bottom="1080" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5564EDF6" w14:textId="77777777" w:rsidR="00EF5749" w:rsidRDefault="00F10D44">
+    <w:p w14:paraId="68D4D6C5" w14:textId="77777777" w:rsidR="00D462BB" w:rsidRDefault="00D462BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FB91099" w14:textId="77777777" w:rsidR="00EF5749" w:rsidRDefault="00F10D44">
+    <w:p w14:paraId="5FA0A5D9" w14:textId="77777777" w:rsidR="00D462BB" w:rsidRDefault="00D462BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bookman Old Style">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60145849" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="00F10D44">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
@@ -22210,128 +19068,345 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="182880" cy="182880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15427F84" w14:textId="77777777" w:rsidR="00EF5749" w:rsidRDefault="00F10D44">
+    <w:p w14:paraId="5FE4F848" w14:textId="77777777" w:rsidR="00D462BB" w:rsidRDefault="00D462BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5640C44C" w14:textId="77777777" w:rsidR="00EF5749" w:rsidRDefault="00F10D44">
+    <w:p w14:paraId="57ADFFB3" w14:textId="77777777" w:rsidR="00D462BB" w:rsidRDefault="00D462BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DED1577" w14:textId="477FB3DD" w:rsidR="0061224F" w:rsidRDefault="0061224F">
+  <w:p w14:paraId="72FEF477" w14:textId="77777777" w:rsidR="0092326A" w:rsidRDefault="0092326A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70CD1A74" w14:textId="15C27138" w:rsidR="00FB43E1" w:rsidRDefault="0092326A" w:rsidP="00FB43E1">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="3F66CEF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>The Health Safety Net (HSN) will pay for prescriptions filled at a community health center, acute care hospital or a contract pharmacy if the pharmacy has an approved agreement with a</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="3F66CEF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">HSN provider. The affiliated Community Health Center (CHC) or acute care hospital listed below can help you identify which pharmacy your provider is contracted with. Before </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>ful</w:t>
+    </w:r>
+    <w:r w:rsidRPr="3F66CEF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>filling your prescription, check with your prescribing provider to confirm that the pharmacy is eligible for HSN coverage for their site. Although this list is updated regularly, your provider has the most up-to-date information about participating</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> pharmacies. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="3F66CEF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB43E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00FB43E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00FB43E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00FB43E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00FB43E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2E66F827" w14:textId="77777777" w:rsidR="00FB43E1" w:rsidRDefault="00FB43E1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F0996DB" w14:textId="77777777" w:rsidR="0061224F" w:rsidRDefault="00F10D44">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4DED1577" w14:textId="17334048" w:rsidR="0061224F" w:rsidRDefault="0061224F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061224F"/>
-    <w:rsid w:val="00060BCF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005864A2"/>
+    <w:rsid w:val="001E137D"/>
+    <w:rsid w:val="00205CEB"/>
+    <w:rsid w:val="00232D56"/>
+    <w:rsid w:val="0025701A"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:rsid w:val="0032004D"/>
+    <w:rsid w:val="00343692"/>
+    <w:rsid w:val="004155A3"/>
+    <w:rsid w:val="00423DD3"/>
+    <w:rsid w:val="005330ED"/>
+    <w:rsid w:val="00537B29"/>
+    <w:rsid w:val="00566838"/>
+    <w:rsid w:val="00574C3B"/>
+    <w:rsid w:val="00574E56"/>
     <w:rsid w:val="0061224F"/>
+    <w:rsid w:val="0065429C"/>
     <w:rsid w:val="006863DE"/>
-    <w:rsid w:val="00834AE8"/>
+    <w:rsid w:val="007314BC"/>
+    <w:rsid w:val="008110F7"/>
+    <w:rsid w:val="00832FF3"/>
+    <w:rsid w:val="00867724"/>
+    <w:rsid w:val="00893A96"/>
+    <w:rsid w:val="00901865"/>
+    <w:rsid w:val="00913219"/>
+    <w:rsid w:val="0092326A"/>
+    <w:rsid w:val="00945397"/>
+    <w:rsid w:val="00961802"/>
+    <w:rsid w:val="009F47F2"/>
+    <w:rsid w:val="009F5487"/>
+    <w:rsid w:val="00B03CDF"/>
     <w:rsid w:val="00B86CD1"/>
-    <w:rsid w:val="00C55710"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E4212E"/>
+    <w:rsid w:val="00BA6556"/>
+    <w:rsid w:val="00BD60C9"/>
+    <w:rsid w:val="00C051B8"/>
+    <w:rsid w:val="00CD6663"/>
+    <w:rsid w:val="00D35338"/>
+    <w:rsid w:val="00D462BB"/>
+    <w:rsid w:val="00D62BF9"/>
+    <w:rsid w:val="00D93F99"/>
+    <w:rsid w:val="00EA5D4B"/>
     <w:rsid w:val="00EF5749"/>
     <w:rsid w:val="00F10D44"/>
+    <w:rsid w:val="00F3509F"/>
+    <w:rsid w:val="00FB43E1"/>
+    <w:rsid w:val="0367CAB1"/>
+    <w:rsid w:val="272CA908"/>
+    <w:rsid w:val="3F66CEF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4255BF6C"/>
@@ -22904,70 +19979,1121 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F22DD"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F22DD"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
+    <w:name w:val="xl65"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
+    <w:name w:val="xl66"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl67">
+    <w:name w:val="xl67"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl68">
+    <w:name w:val="xl68"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="305496"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFF00"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
+    <w:name w:val="xl69"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="305496"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFF00"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
+    <w:name w:val="xl70"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl71">
+    <w:name w:val="xl71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl72">
+    <w:name w:val="xl72"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl73">
+    <w:name w:val="xl73"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="323232"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl74">
+    <w:name w:val="xl74"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl75">
+    <w:name w:val="xl75"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl76">
+    <w:name w:val="xl76"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="305496"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFF00"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl77">
+    <w:name w:val="xl77"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl78">
+    <w:name w:val="xl78"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl79">
+    <w:name w:val="xl79"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl80">
+    <w:name w:val="xl80"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl81">
+    <w:name w:val="xl81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl82">
+    <w:name w:val="xl82"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl83">
+    <w:name w:val="xl83"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl84">
+    <w:name w:val="xl84"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl85">
+    <w:name w:val="xl85"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl86">
+    <w:name w:val="xl86"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl87">
+    <w:name w:val="xl87"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl88">
+    <w:name w:val="xl88"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl89">
+    <w:name w:val="xl89"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="323232"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl90">
+    <w:name w:val="xl90"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl91">
+    <w:name w:val="xl91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl92">
+    <w:name w:val="xl92"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl93">
+    <w:name w:val="xl93"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl94">
+    <w:name w:val="xl94"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl95">
+    <w:name w:val="xl95"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl96">
+    <w:name w:val="xl96"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl97">
+    <w:name w:val="xl97"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl98">
+    <w:name w:val="xl98"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl99">
+    <w:name w:val="xl99"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl100">
+    <w:name w:val="xl100"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl101">
+    <w:name w:val="xl101"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl102">
+    <w:name w:val="xl102"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="323232"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl103">
+    <w:name w:val="xl103"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl104">
+    <w:name w:val="xl104"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl105">
+    <w:name w:val="xl105"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl106">
+    <w:name w:val="xl106"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl107">
+    <w:name w:val="xl107"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl108">
+    <w:name w:val="xl108"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl109">
+    <w:name w:val="xl109"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl110">
+    <w:name w:val="xl110"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl111">
+    <w:name w:val="xl111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl112">
+    <w:name w:val="xl112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl113">
+    <w:name w:val="xl113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl114">
+    <w:name w:val="xl114"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl115">
+    <w:name w:val="xl115"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl116">
+    <w:name w:val="xl116"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F22DD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005864A2"/>
+    <w:rsid w:val="00FB43E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005864A2"/>
+    <w:rsid w:val="00FB43E1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D93F99"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="154801945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1179389752">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -22975,55 +21101,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1699619199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23302,71 +21428,62 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6727</Characters>
+  <Pages>10</Pages>
+  <Words>2192</Words>
+  <Characters>12499</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7892</CharactersWithSpaces>
+  <CharactersWithSpaces>14662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Burwood, Benjamin (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>