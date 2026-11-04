--- v0 (2025-10-25)
+++ v1 (2026-11-04)
@@ -1,5556 +1,6878 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4080"/>
+        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="1771"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4080"/>
+            <w:gridCol w:w="3750"/>
+            <w:gridCol w:w="1771"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="00806B28" w:rsidRPr="002B61E2" w14:paraId="50B3B221" w14:textId="77777777" w:rsidTr="005D7EDC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26239EDB" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+                <w:r w:rsidRPr="002B61E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Commonwealth</w:t>
+                </w:r>
+              </w:smartTag>
+              <w:r w:rsidRPr="002B61E2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002B61E2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t xml:space="preserve">f </w:t>
+              </w:r>
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+                <w:r w:rsidRPr="002B61E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Massachusetts</w:t>
+                </w:r>
+              </w:smartTag>
+            </w:smartTag>
+          </w:p>
+          <w:p w14:paraId="3F920376" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B61E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B61E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9B9FC8" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B61E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704D944B" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B61E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subchapter Number </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B61E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nd Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3EFCE0" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Table of Contents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A78127C" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B61E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B6A1BA8" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>vi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00806B28" w:rsidRPr="002B61E2" w14:paraId="14A25B1C" w14:textId="77777777" w:rsidTr="005D7EDC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C57B60" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hearing Instrument Specialist Manual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1ACE1D" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="003F6F4E" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F6F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Transmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E62303C" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="003F6F4E" w:rsidRDefault="00806B28" w:rsidP="00AC06DB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HIS-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00012B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E157D3" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="003F6F4E" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F6F4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF2EE07" w14:textId="77777777" w:rsidR="00806B28" w:rsidRPr="002B61E2" w:rsidRDefault="00AC06DB" w:rsidP="00AC06DB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="00806B28">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00012B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00806B28">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00012B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="338E0F79" w14:textId="77777777" w:rsidR="00806B28" w:rsidRDefault="00806B28" w:rsidP="00806B28">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4824"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF467AD" w14:textId="77777777" w:rsidR="000C5FD5" w:rsidRDefault="000C5FD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00216546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ervice Codes and Descriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3A4612" w14:textId="77777777" w:rsidR="000C5FD5" w:rsidRDefault="000C5FD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489EDB82" w14:textId="77777777" w:rsidR="000C5FD5" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">601. </w:t>
+      </w:r>
+      <w:r w:rsidR="00033471">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1157E232" w14:textId="77777777" w:rsidR="000C5FD5" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">602. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00033471">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00033471">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Descriptions</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C5FD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738D5514" w14:textId="77777777" w:rsidR="000C5FD5" w:rsidRDefault="000C5FD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1005D3F5" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8370"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix A. Directory ............................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA122DD" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C34F5B" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Third-Party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Liability Codes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>C-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C80C15" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A845A0B" w14:textId="77777777" w:rsidR="00AC06DB" w:rsidRPr="00436F22" w:rsidRDefault="00AC06DB" w:rsidP="00AC06DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1368"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+          <w:r w:rsidRPr="00436F22">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Appendix</w:t>
+          </w:r>
+        </w:smartTag>
+        <w:r w:rsidRPr="00436F22">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+          <w:r w:rsidRPr="00436F22">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>U.</w:t>
+          </w:r>
+        </w:smartTag>
+      </w:smartTag>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">DPH-Designated Serious Reportable Events That </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>re Not Provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F3EB9" w14:textId="77777777" w:rsidR="00AC06DB" w:rsidRPr="00436F22" w:rsidRDefault="00AC06DB" w:rsidP="00AC06DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1368"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Preventable Conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76961A2B" w14:textId="77777777" w:rsidR="00AC06DB" w:rsidRPr="00436F22" w:rsidRDefault="00AC06DB" w:rsidP="00AC06DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7776D117" w14:textId="77777777" w:rsidR="00AC06DB" w:rsidRPr="00436F22" w:rsidRDefault="00AC06DB" w:rsidP="00AC06DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1368"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MassHealth Billing Instructions for Provider Preventable Conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436F22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>V-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244047BC" w14:textId="77777777" w:rsidR="00AC06DB" w:rsidRDefault="00AC06DB" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510CABD2" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix W. EPSDT Services: Medical Protocol and Periodicity Schedule....................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E287DCA" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226E9ACE" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix X. Family Assist</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ance Copayments and Deductibles.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>X-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0835A462" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF00B63" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006B58C1" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix Y. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EVS Codes/Messages.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A51B6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006A51B6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A51B6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Y-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF188E3" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1176"/>
+          <w:tab w:val="right" w:pos="8304"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201D67F3" w14:textId="77777777" w:rsidR="006A51B6" w:rsidRDefault="006A51B6" w:rsidP="006A51B6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1176"/>
+          <w:tab w:val="right" w:pos="8304"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix Z. </w:t>
+      </w:r>
+      <w:r w:rsidR="00216546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EPSDT/PPHSD Screening Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB635C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Codes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Z-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232995F1" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1176"/>
+          <w:tab w:val="right" w:pos="8304"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F83598" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="0CFC6D99" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="0D6A0F07" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="420" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Commonwealth of Massachusetts MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="38CF362B" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="419" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Provider M</w:t>
-[...8 lines deleted...]
-              <w:t>anual Series</w:t>
+              <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="005DD310" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="2A76AC36" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="418" w:right="419"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hearing Instrument Specialist Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="25B94B38" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="472" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="50875CAA" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="305" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.  Service Codes and Descriptions</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.  Service</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="73FABDDF" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="7553053A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310BF0" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="26B9B95C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="4B052CDF" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="209739E2" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1002" w:right="1002"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E" w:rsidP="00F83598">
+          <w:p w14:paraId="649468E4" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="1002" w:right="1001"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HIS-</w:t>
             </w:r>
-            <w:r w:rsidR="00F83598">
-[...3 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="2C88F235" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00D629EA">
+          <w:p w14:paraId="1CC0AD01" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>01/01/19</w:t>
+              <w:t>01/01/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+    <w:p w14:paraId="3E08C887" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="7201AF2B" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:left="115"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
-        <w:t xml:space="preserve">601   </w:t>
+        <w:t>601</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="45A9F371" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="206"/>
         <w:ind w:left="116" w:right="641"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>MassHealth pays for the services represented by the codes listed in Subchapter 6 in effect at the time of service, subject to all conditions and limitations in MassHealth regulations at 130 CMR 416.000 and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="23ED0268" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:ind w:left="115" w:right="159"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t xml:space="preserve">450.000. A hearing instrument specialist may request prior authorization for any medically necessary service reimbursable under the federal Medicaid Act in accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">130 CMR 450.144, 42 U.S.C. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>130 CMR 450.144, 42 U.S.C. 1396d(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>1396d(</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">42 U.S.C. 1396d(r)(5) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t xml:space="preserve">for a MassHealth Standard or CommonHealth member younger than 21 years of age, even if it is not designated as covered or payable in Subchapter 6 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Hearing Instrument Specialist Manual</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="568206C7" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="655"/>
         </w:tabs>
         <w:spacing w:before="30" w:line="430" w:lineRule="atLeast"/>
-        <w:ind w:left="115" w:right="6415"/>
+        <w:ind w:left="115" w:right="288"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>602</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Codes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Descriptions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F83598">
-[...41 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+    </w:p>
+    <w:p w14:paraId="554AE692" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="357C468E" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="90"/>
         <w:ind w:left="1380"/>
         <w:rPr>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:u w:val="thick"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
         <w:t>HEARING TESTING SERVICES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+    <w:p w14:paraId="7BAB956A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="655"/>
+        </w:tabs>
+        <w:spacing w:before="30" w:line="430" w:lineRule="atLeast"/>
+        <w:ind w:left="115" w:right="6415"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00900FED" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-Modifier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BFB9DC" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="234A00B2" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
         <w:spacing w:before="90" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="115"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>92551</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:t>Screening test, pure tone, air</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="69096E7D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="1465"/>
-        </w:tabs>
-        <w:ind w:left="115" w:right="3894"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="2640"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>92552</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:t>Pure tone audiometry (threshold); air only</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>(S.P.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
-        <w:t>92553);</w:t>
+        <w:t>92553)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>92553</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:t>air and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>bone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="29E08DFC" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
           <w:tab w:val="left" w:pos="1465"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:left="115" w:right="5097"/>
+        <w:ind w:left="115" w:right="3450"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>92555</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:t>Speech audiometry threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>(S.P.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>92556)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>92556</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:t>with speech</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>recognition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="26B3D32A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="1429" w:right="800" w:hanging="1314"/>
+        <w:ind w:left="2160" w:right="800" w:hanging="2045"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>92557</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:t>Comprehensive audiometry threshold evaluation and speech recognition (92553</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>92556</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>combined)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="5BB8CB32" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
           <w:tab w:val="left" w:pos="1465"/>
-        </w:tabs>
-[...16 lines deleted...]
-        <w:t>selection;</w:t>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:right="700" w:hanging="2070"/>
+      </w:pPr>
+      <w:r>
+        <w:t>92631</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>Hearing aid selection services, unilateral or bilateral, including review of audiologic function tests and hearing aid candidacy evaluation, assessment of visual and dexterity limitations, and psychosocial factors, establishment of device type, output requirements, signal processing strategies and additional features, discussion of device recommendations with report; first 30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B582E4E" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+          <w:tab w:val="left" w:pos="1465"/>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:right="700" w:hanging="2430"/>
+      </w:pPr>
+      <w:r>
+        <w:t>92632</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>each additional 15 minutes (List separately in addition to code for primary procedure)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F54AD0" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D43FDA8" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>INSTRUMENT TESTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7466E5AD" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="655"/>
+        </w:tabs>
+        <w:spacing w:before="30" w:line="430" w:lineRule="atLeast"/>
+        <w:ind w:left="115" w:right="6415"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A862146" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-Modifier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...178 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B744FB" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="116"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F83598">
-[...38 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    </w:p>
+    <w:p w14:paraId="6FDE471E" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2156" w:hanging="2040"/>
+      </w:pPr>
+      <w:r>
+        <w:t>92636</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>Hearing aid post-fitting follow-up services, unilateral or bilateral, including confirmation of physical fit, validation of patient benefit and performance, sound quality of device, adjustment(s) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>, verification, programming adjustment[s], device connection[s], and device training), as indicated, and, when performed, hearing assistive device, supplemental technology fitting services; first 30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5B4681" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00A77A8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2430"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2426" w:hanging="2310"/>
+      </w:pPr>
+      <w:r>
+        <w:t>92637</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>ach additional 15 minutes (List separately in addition to code for primary procedure)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AC9F66" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1050"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-[...259 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1046" w:hanging="930"/>
+      </w:pPr>
+      <w:r>
+        <w:t>92641</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>Hearing device verification, electroacoustic analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066BF269" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1046" w:hanging="930"/>
+      </w:pPr>
+      <w:r>
+        <w:t>92641-52</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00553BA2">
+        <w:t>Hearing device verification, electroacoustic analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (use for unilateral procedure)</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F83598" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="05315712" w14:textId="77777777" w:rsidTr="00D86E0F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="763F5E6A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="420" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="7815F227" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="419" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="7CF7C6DD" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="48950080" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="418" w:right="419"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hearing Instrument Specialist Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="1740FDDA" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="472" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="33575562" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="305" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.  Service Codes and Descriptions</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.  Service</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="38736B7E" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="3EEF80EA" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310BF0" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="55CD9EA9" w14:textId="77777777" w:rsidTr="00D86E0F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="50E5FAA5" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="21CD731F" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1002" w:right="1002"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E" w:rsidP="00F83598">
+          <w:p w14:paraId="61C6244E" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="1002" w:right="1001"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HIS-</w:t>
             </w:r>
-            <w:r w:rsidR="00F83598">
-[...3 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="096BBF72" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00D629EA">
+          <w:p w14:paraId="059C3C9A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>01/01/19</w:t>
+              <w:t>01/01/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
-[...8 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    <w:p w14:paraId="4C4C9482" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1046" w:hanging="930"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EA1445" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Codes and Descriptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F187B20" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09384F39" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>OFFICE VISITS FOR EVALUATION AND MANAGEMENT SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5043F3F4" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="655"/>
         </w:tabs>
-        <w:spacing w:before="90"/>
+        <w:spacing w:before="30" w:line="430" w:lineRule="atLeast"/>
+        <w:ind w:left="115" w:right="6415"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F2C4F6" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="115"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
-        <w:t>602</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Service Codes and Descriptions</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F83598">
+      <w:r w:rsidRPr="00AB3FBE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
-[...2 lines deleted...]
-        <w:ind w:left="1051"/>
+    <w:p w14:paraId="517AEBBB" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B24105" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00503850">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1080" w:right="114" w:hanging="965"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>99499</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Unlisted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>six</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidR="00503850">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>date of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>service)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18753FB9" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651A6D0D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:ind w:left="1380" w:right="1381"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:u w:val="thick"/>
         </w:rPr>
-        <w:t>Hearing Aid Purchases-Monaural</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F83598">
+        <w:t>HEARING AID SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D68B8D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="21"/>
-[...370 lines deleted...]
-        <w:spacing w:before="139"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB4756A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="91"/>
         <w:ind w:left="1051"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:u w:val="thick"/>
         </w:rPr>
-        <w:t>Hearing Aid Purchases-Binaural</w:t>
-[...327 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:u w:val="thick"/>
         </w:rPr>
-        <w:t>Hearing Aid Purchases-CROS and BICROS</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t>Refitting Services/Other Professional Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C095181" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="655"/>
+        </w:tabs>
+        <w:spacing w:before="30" w:line="430" w:lineRule="atLeast"/>
+        <w:ind w:left="115" w:right="6415"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C888E38" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC4B157" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="91"/>
+        <w:ind w:left="1051"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD43CE2" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
         <w:spacing w:before="135"/>
-        <w:ind w:left="1016"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="001C390B" w:rsidRPr="00F83598" w:rsidRDefault="001C390B">
+        <w:ind w:left="115"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>V5011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Fitting/orientation/checking of hearing aid (Use for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>programming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1230819F" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="185"/>
+        <w:ind w:left="1051"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Hearing Aid Purchases-Monaural</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Must use with modifier LT or RT.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E96A3B" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9D3F7D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="90"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Prior authorization (P.A.) is required where the adjusted acquisition cost (A.A.C.), not including shipping charges, exceeds $5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve">0.00. One of the modifiers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve">(left side) or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">RT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(right side) must be used with these service codes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D996106" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402BE903" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F96FD04" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="5179"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="001C390B" w:rsidRPr="00F83598" w:rsidRDefault="001C390B" w:rsidP="001C390B">
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7575FF" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3C6EB5" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00503850">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
-          <w:tab w:val="left" w:pos="4140"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="3438"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, monaural, body worn, air</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>conduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-        <w:t>V5171</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5040</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, monaural, body worn, bone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>conduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-    <w:p w:rsidR="001C390B" w:rsidRPr="00F83598" w:rsidRDefault="001C390B" w:rsidP="00D37168">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, monaural, in the ear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687002FF" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
-          <w:tab w:val="left" w:pos="4140"/>
-[...1 lines deleted...]
-        <w:ind w:left="115" w:right="30"/>
+        </w:tabs>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5060</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, monaural, behind the ear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2FEA66" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5243</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, analog, monaural, ITC (in the canal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454004E6" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="1368"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5245</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable analog, monaural, ITC (in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>canal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-      </w:pPr>
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5246</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable analog, monaural, ITE (in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ear)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-        <w:t>V5172</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5247</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable analog, monaural, BTE (behind the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ear)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-    <w:p w:rsidR="001C390B" w:rsidRPr="00F83598" w:rsidRDefault="001C390B" w:rsidP="00D37168">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5255</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digital, monaural, ITC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4408CE16" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
-          <w:tab w:val="left" w:pos="9630"/>
-[...1 lines deleted...]
-        <w:ind w:left="115" w:right="-240"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="4878"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5256</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digital, monaural,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ITE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-      </w:pPr>
-[...67 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5257</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digital, monaural, BTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D6F65D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="139"/>
+        <w:ind w:left="1051"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Hearing Aid Purchases-Binaural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B6157D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="182"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Prior authorization (PA) is required where the A.A.C., not including shipping charges, exceeds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71635617" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>$1,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>00.00.</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F83598" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="0B7BF4E7" w14:textId="77777777" w:rsidTr="00D86E0F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="0AEAAFF6" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="112"/>
               <w:ind w:left="420" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Commonwealth of Massachusetts MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="686D30BA" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="419" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="3FF350E6" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="5"/>
+              <w:spacing w:before="4"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="74734EA9" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:spacing w:before="0"/>
               <w:ind w:left="418" w:right="419"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hearing Instrument Specialist Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="069D91B3" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="112"/>
               <w:ind w:left="472" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="65EB2D82" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
               <w:ind w:left="305" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.  Service Codes and Descriptions</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.  Service</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="0A3DB7E3" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="112"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="7CC422E7" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-3</w:t>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310BF0" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="74262CA1" w14:textId="77777777" w:rsidTr="00D86E0F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="2D6EF47F" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="14A676EB" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="112"/>
               <w:ind w:left="1002" w:right="1002"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E" w:rsidP="00F83598">
+          <w:p w14:paraId="512CD37C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
               <w:ind w:left="1002" w:right="1001"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HIS-</w:t>
             </w:r>
-            <w:r w:rsidR="00F83598">
-[...3 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="3FBA2C24" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="112"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00D629EA">
+          <w:p w14:paraId="643C30BA" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>01/01/19</w:t>
+              <w:t>01/01/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
-[...15 lines deleted...]
-        <w:ind w:left="115"/>
+    <w:p w14:paraId="778B0D41" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C885EB1" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="008503B4" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>602</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Codes and Descriptions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F83598">
-[...22 lines deleted...]
-        <w:ind w:left="115"/>
+      <w:r w:rsidRPr="008503B4">
+        <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A56B52" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
-[...3 lines deleted...]
-          <w:tab w:val="left" w:pos="1050"/>
+    <w:p w14:paraId="1312D30D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54375E48" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B28D1B6" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="6048"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5130</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Binaural, in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Binaural, behind the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Binaural, glasses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18021FFE" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="115"/>
-[...14 lines deleted...]
-        <w:t>Service</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5249</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, analog, binaural, ITC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249203E7" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="2988"/>
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5251</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable analog, binaural,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-12"/>
-          <w:u w:val="single"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="006B3007" w:rsidRPr="00F83598" w:rsidRDefault="006B3007">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ITC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5252</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable, binaural,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ITE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AC8A57" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="1110"/>
+        <w:ind w:right="3103"/>
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
-        <w:t>V5190</w:t>
-[...20 lines deleted...]
-        <w:t>glasses</w:t>
+        <w:t>V5253</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digitally programmable, binaural,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>BTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4643E1C7" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="3103"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5259</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digital, binaural, ITC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353975A5" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="5058"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5260</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digital, binaural,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ITE</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
-        <w:t>(I.C.)</w:t>
+        <w:t>(IC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...155 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5261</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, digital, binaural, BTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7863196C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="141"/>
         <w:ind w:left="1051"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:u w:val="thick"/>
         </w:rPr>
-        <w:t>Hearing Aid Purchases-Other</w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+        <w:t>Hearing Aid Purchases-CROS and BICROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD34650" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="135"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Prior authorization (PA) is required where the A.A.C., not including shipping charges, exceeds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203D2B21" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>$1,000.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AC5013" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E88E6DC" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="6011"/>
-[...15 lines deleted...]
-        <w:t>conduction</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D465D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="5179"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6951195A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+          <w:tab w:val="left" w:pos="4140"/>
+        </w:tabs>
+        <w:ind w:right="30"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+        <w:t>V5171</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Hearing aid, contralateral routing device, monaural, in the ear (ITE) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67467B0B" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
-        </w:tabs>
-[...47 lines deleted...]
-        <w:t>$500.00,</w:t>
+          <w:tab w:val="left" w:pos="4140"/>
+        </w:tabs>
+        <w:ind w:right="30"/>
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t>V5172</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Hearing aid, contralateral routing device, monaural, in the canal (ITE) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EB3DAC" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="008503B4" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+          <w:tab w:val="left" w:pos="9630"/>
+        </w:tabs>
+        <w:ind w:right="-240"/>
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t>V5181</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Hearing aid, contralateral routing device, monaural, behind the ear (BTE) (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA9BFCE" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="1110"/>
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing, monaural,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>glasses</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
-        <w:t>not</w:t>
+        <w:t>(IC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F83598">
-[...3 lines deleted...]
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+    </w:p>
+    <w:p w14:paraId="17303740" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115"/>
-[...20 lines deleted...]
-        <w:spacing w:before="139"/>
+        <w:ind w:right="1110"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5211</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing system, binaural, ITE/ITE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC45E01" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="1110"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5212</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing system, binaural, ITE/ITC (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B571858" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="1110"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5213</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing system, binaural, ITE/BTE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774DA27C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="1110"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5214</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing system, binaural, ITC/ITC (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785F69ED" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="1110"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5215</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing system, binaural, ITC/BTE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6FA51A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+          <w:tab w:val="left" w:pos="9540"/>
+        </w:tabs>
+        <w:ind w:right="840"/>
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t>V5221</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Hearing aid, contralateral routing system, binaural, BTE/BTE (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791DC7F5" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+        </w:tabs>
+        <w:ind w:right="1560"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5230</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, contralateral routing system, binaural, glasses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068D0967" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="1560"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAE7095" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
         <w:ind w:left="1051"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:u w:val="thick"/>
         </w:rPr>
-        <w:t>Hearing Aid Repairs, Accessories, and Related Services</w:t>
-[...209 lines deleted...]
-          <w:b/>
+        <w:t>Hearing Aid Purchases-Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E21FEDD" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="90" w:right="501"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Except where otherwise indicated, prior authorization (PA) is required where the A.A.C., not including shipping charges, exceeds $1,000.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193B2C25" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F83598">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="21"/>
-          <w:u w:val="thick"/>
-[...206 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F83598" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="723EF833" w14:textId="77777777" w:rsidTr="00D86E0F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="0E194257" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
               <w:ind w:left="420" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Commonwealth of Massachusetts MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="7A12AE3D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="419" w:right="419"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="39B34190" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:before="5"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="2CE6FE44" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="1"/>
               <w:ind w:left="418" w:right="419"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hearing Instrument Specialist Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="34B53F16" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
               <w:ind w:left="472" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="2841F44D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="119"/>
               <w:ind w:left="305" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.  Service Codes and Descriptions</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.  Service</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F83598">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="0546087D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="6AC06711" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-4</w:t>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310BF0" w:rsidRPr="00F83598">
+      <w:tr w:rsidR="00985D79" w:rsidRPr="00F83598" w14:paraId="222E69FE" w14:textId="77777777" w:rsidTr="00D86E0F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
+          <w:p w14:paraId="74C4B47C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="394CF1E8" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
               <w:ind w:left="1002" w:right="1002"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E" w:rsidP="00F83598">
+          <w:p w14:paraId="57E92AAB" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="119"/>
               <w:ind w:left="1002" w:right="1001"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HIS-</w:t>
             </w:r>
-            <w:r w:rsidR="00F83598">
-[...3 lines deleted...]
-              <w:t>26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="0027148E">
+          <w:p w14:paraId="2716D6B6" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00D629EA">
+          <w:p w14:paraId="3237CFDF" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83598">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>01/01/19</w:t>
+              <w:t>01/01/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
-[...14 lines deleted...]
-        <w:ind w:left="115"/>
+    <w:p w14:paraId="69A4EFCA" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77901343" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>602</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Service Codes and Descriptions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>(cont.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
-[...12 lines deleted...]
-        <w:ind w:left="115"/>
+    <w:p w14:paraId="6D3FED58" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00D37168">
-[...2 lines deleted...]
-        <w:tabs>
+    <w:p w14:paraId="48813A7C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD8815" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4A49B9" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="5868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5070</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Glasses, air</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>conduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5080</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Glasses, bone conduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FB0B9D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, bilateral, body worn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F92B80" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:firstLine="115"/>
-[...35 lines deleted...]
-        <w:spacing w:before="140"/>
+        <w:ind w:left="1080" w:right="583" w:hanging="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5274</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Assistive listening device, not otherwise specified (IC) (P.A. if A.A.C. exceeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>$500.00,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>including shipping charges) (Use this code only for pocket talkers or similar single-unit amplifiers.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F06A071" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5298</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid, not otherwise classified (P.A. always required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C46122C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="139"/>
         <w:ind w:left="1051"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:u w:val="thick"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Hearing Aid Repairs, Accessories, and Related Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57341D64" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05586577" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B393B6E" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1050"/>
+        </w:tabs>
+        <w:spacing w:before="135"/>
+        <w:ind w:right="4518"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Repair/modification of a hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>aid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5264</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Ear mold/insert, not disposable, any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5265</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Ear mold/insert, disposable, any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5266</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Battery for use in hearing device (per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>battery)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA9C373" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="558"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5267</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing aid supplies/accessories (IC) (PA is required where the A.A.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>exceeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>$300.00.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5275</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Ear impression,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>each</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC007A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1015"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>V5299</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Hearing service, miscellaneous (PA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6AF8CD" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79">
+      <w:pPr>
+        <w:spacing w:before="140"/>
+        <w:ind w:left="1051"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Cochlear Implant Batteries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D797F5" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ED506C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2932FE7A" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="135"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>L8621</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t xml:space="preserve">Zinc air battery for use with cochlear implant device and auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve"> sound processors, replacement, each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24594D7D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>L8622</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+        <w:t>Alkaline battery for use with cochlear implant device, any size, replacement, each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FE6C9C" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:right="440" w:hanging="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>L8623</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Lithium ion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve"> battery for use with cochlear implant device speech processor, other than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>ear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>level,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>replacement, each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9958FE" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00985D79">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1080" w:right="195" w:hanging="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>L8624</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Lithium ion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve"> battery for use with cochlear </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>implant  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve"> auditory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>osseointegrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve"> device speech processor, ear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>level,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>replacement,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>(IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F7C438" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:spacing w:before="140"/>
+        <w:ind w:left="1051"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
         <w:t>Hearing Aid Dispensing Fees</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
+    <w:p w14:paraId="002F57D0" w14:textId="77777777" w:rsidR="00985D79" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
+    <w:p w14:paraId="33487445" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91" w:line="252" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA14D43" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301DF588" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0861355B" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="3270"/>
+        <w:ind w:right="3270"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>V5160</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
         <w:t>Dispensing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>fee,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>binaural</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
+    <w:p w14:paraId="14489A76" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="3270"/>
+        <w:ind w:right="3270"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>V5200</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
         <w:t>Dispensing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>fee,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t xml:space="preserve">contralateral, monaural </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
+    <w:p w14:paraId="405A4F66" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="1740"/>
+        <w:ind w:right="1740"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t>V5240</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
-        <w:t>Dispensing fee</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Dispensing fee,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
-        <w:t xml:space="preserve"> contralateral</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
+        <w:t>contralateral routing system, binaural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A4CE2D" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1051"/>
         </w:tabs>
-        <w:ind w:left="115" w:right="1368"/>
+        <w:ind w:right="1368"/>
         <w:rPr>
           <w:w w:val="99"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F83598">
         <w:t>V5241</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:tab/>
         <w:t xml:space="preserve">Dispensing fee, monaural hearing aid, any type (Must use with modifier </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LT</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RT</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>.)</w:t>
       </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4486712F" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:left="115" w:right="1368"/>
+        <w:rPr>
+          <w:w w:val="99"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B0F3EF" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1051"/>
+        </w:tabs>
+        <w:ind w:right="1368"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83598">
+        <w:t xml:space="preserve">For more information on the use of these modifiers, see Appendix V of your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:rPr>
+          <w:spacing w:val="-27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83598">
+        <w:t>manual</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F83598">
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B0C30" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C00309" w:rsidRPr="00F83598" w:rsidRDefault="00C00309" w:rsidP="00C00309">
-[...2 lines deleted...]
-        <w:ind w:left="115" w:right="240"/>
+    <w:p w14:paraId="485F6AB9" w14:textId="77777777" w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidRDefault="00985D79" w:rsidP="00D86E0F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83598">
         <w:t xml:space="preserve">This publication contains codes that are copyrighted by the American Medical Association. Certain terms used in the service descriptions for HCPCS are defined in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Current Procedural Terminology </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83598">
         <w:t>(CPT) code book.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00310BF0" w:rsidRPr="00F83598" w:rsidRDefault="00310BF0">
-[...192 lines deleted...]
-    <w:sectPr w:rsidR="00310BF0" w:rsidRPr="00F83598">
+    <w:sectPr w:rsidR="00985D79" w:rsidRPr="00F83598" w:rsidSect="009A2B1A">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="540" w:right="1220" w:bottom="280" w:left="1180" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="432" w:right="1296" w:bottom="432" w:left="1296" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:markup="0"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00310BF0"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F83598"/>
+    <w:rsidRoot w:val="006527A5"/>
+    <w:rsid w:val="00006A6B"/>
+    <w:rsid w:val="00012B04"/>
+    <w:rsid w:val="00020ED5"/>
+    <w:rsid w:val="00033471"/>
+    <w:rsid w:val="000C5FD5"/>
+    <w:rsid w:val="00113379"/>
+    <w:rsid w:val="00216546"/>
+    <w:rsid w:val="00503850"/>
+    <w:rsid w:val="00535662"/>
+    <w:rsid w:val="005D7EDC"/>
+    <w:rsid w:val="00645116"/>
+    <w:rsid w:val="006527A5"/>
+    <w:rsid w:val="006A51B6"/>
+    <w:rsid w:val="006B58C1"/>
+    <w:rsid w:val="00806B28"/>
+    <w:rsid w:val="00985D79"/>
+    <w:rsid w:val="009A2B1A"/>
+    <w:rsid w:val="00A77A8C"/>
+    <w:rsid w:val="00AC06DB"/>
+    <w:rsid w:val="00D16B76"/>
+    <w:rsid w:val="00D86E0F"/>
+    <w:rsid w:val="00FB635C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7E0BE3A2"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...21 lines deleted...]
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...113 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00985D79"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="1381" w:right="1381"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ban">
+    <w:name w:val="ban"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1320"/>
+        <w:tab w:val="left" w:pos="1698"/>
+        <w:tab w:val="left" w:pos="2076"/>
+        <w:tab w:val="left" w:pos="2454"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00985D79"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00985D79"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00985D79"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00985D79"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="118"/>
       <w:ind w:left="468" w:right="468"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-    </w:rPr>
-[...291 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="0000FF"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFF00"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6665</Characters>
+  <Pages>5</Pages>
+  <Words>1460</Words>
+  <Characters>8324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Microsoft Word - his-25.doc</vt:lpstr>
+      <vt:lpstr>Sub6-HIS-27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>EOHHS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7819</CharactersWithSpaces>
+  <CharactersWithSpaces>9765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Microsoft Word - his-25.doc</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title>Sub6-HIS-27</dc:title>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>