--- v0 (2025-12-03)
+++ v1 (2026-05-30)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28521"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29711"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LGodding2\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EOL-ER-ERShare/Shared Documents/Engagement (Share)/Mass.gov/Pages/Top Occupations Requiring IRC/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="13_ncr:1_{1746D514-5FCE-482C-9422-CD14DE0D9810}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{09795D0C-CB89-4247-9C27-FE67DC19CF54}"/>
+  <xr:revisionPtr revIDLastSave="53" documentId="13_ncr:1_{1746D514-5FCE-482C-9422-CD14DE0D9810}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{99EECC80-E5B4-4AF1-876F-6AAEE62EF99B}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028" refMode="R1C1" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -67,51 +67,51 @@
   <si>
     <t>Standard Occupational Classification (SOC) Code</t>
   </si>
   <si>
     <t>Occupation</t>
   </si>
   <si>
     <t>Typical Education Required for Entry</t>
   </si>
   <si>
     <t>Career Cluster</t>
   </si>
   <si>
     <t>2023 Employment</t>
   </si>
   <si>
     <t xml:space="preserve">Total Annual Openings </t>
   </si>
   <si>
     <t>10-Year Projected Employment Change</t>
   </si>
   <si>
     <t>Median Annual Salary (2023)</t>
   </si>
   <si>
-    <t>Demand Stars</t>
+    <t>Opportunity Stars</t>
   </si>
   <si>
     <t>Massachusetts</t>
   </si>
   <si>
     <t>29-1126</t>
   </si>
   <si>
     <t>Respiratory Therapists</t>
   </si>
   <si>
     <t>Associate's degree</t>
   </si>
   <si>
     <t>Healthcare &amp; Human Services</t>
   </si>
   <si>
     <t>31-2011</t>
   </si>
   <si>
     <t>Occupational Therapy Assistants</t>
   </si>
   <si>
     <t>53-3052</t>
   </si>
@@ -527,331 +527,360 @@
     <t>Pioneer Valley</t>
   </si>
   <si>
     <t>49-2098</t>
   </si>
   <si>
     <t>Security and Fire Alarm Systems Installers</t>
   </si>
   <si>
     <t>Southeast Region</t>
   </si>
   <si>
     <t>47-2051</t>
   </si>
   <si>
     <t>Cement Masons and Concrete Finishers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="13" formatCode="0%"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
-        <color rgb="FF000000"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFFFF"/>
+      <color rgb="FF749EBE"/>
+      <color rgb="FF7299BC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4C694CEC-4676-4A81-B91C-588E5B1CE0FC}" name="Table1" displayName="Table1" ref="A1:J276" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
   <autoFilter ref="A1:J276" xr:uid="{4C694CEC-4676-4A81-B91C-588E5B1CE0FC}"/>
   <tableColumns count="10">
     <tableColumn id="1" xr3:uid="{D4CDB9C5-5C4B-4B60-808E-FC6F986FB53C}" name="Workforce Skills Cabinet Region" dataDxfId="9"/>
     <tableColumn id="2" xr3:uid="{C3E6FEE3-01EE-42C3-A5AF-A1D5C8C30EFF}" name="Standard Occupational Classification (SOC) Code" dataDxfId="8"/>
     <tableColumn id="3" xr3:uid="{74618577-5175-4C63-BCC2-91815029F71A}" name="Occupation" dataDxfId="7"/>
     <tableColumn id="4" xr3:uid="{C172ED98-0E31-446E-AFBF-F8D805D7FE27}" name="Typical Education Required for Entry" dataDxfId="6"/>
     <tableColumn id="5" xr3:uid="{5FCFACBA-4F9B-46E6-B55B-F6A3B4D4348A}" name="Career Cluster" dataDxfId="5"/>
     <tableColumn id="6" xr3:uid="{7D72678B-C610-4745-AA7D-F116E0F0F722}" name="2023 Employment" dataDxfId="4"/>
     <tableColumn id="7" xr3:uid="{D6715814-199E-433D-972F-0AE585E356AC}" name="Total Annual Openings " dataDxfId="3"/>
     <tableColumn id="8" xr3:uid="{E2650A5D-0069-49DD-A08C-ED8708CDEEF3}" name="10-Year Projected Employment Change" dataDxfId="2" dataCellStyle="Percent"/>
     <tableColumn id="9" xr3:uid="{3677D8D2-2626-441B-A042-AFE3E0F6B802}" name="Median Annual Salary (2023)" dataDxfId="1" dataCellStyle="Currency"/>
-    <tableColumn id="10" xr3:uid="{D545C116-4017-4C1D-8BB6-AF58C82829B5}" name="Demand Stars" dataDxfId="0"/>
+    <tableColumn id="10" xr3:uid="{D545C116-4017-4C1D-8BB6-AF58C82829B5}" name="Opportunity Stars" dataDxfId="0"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1097,9031 +1126,9097 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="2" width="22" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="48.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="45" style="1" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18" style="1" customWidth="1"/>
-    <col min="7" max="7" width="13.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="21.28515625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="4" customFormat="1" ht="88.5" customHeight="1">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="88.5" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="4" t="s">
+      <c r="C1" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1">
+      <c r="F2" s="3">
         <v>2500</v>
       </c>
-      <c r="G2" s="1">
+      <c r="G2" s="3">
         <v>177</v>
       </c>
-      <c r="H2" s="2">
+      <c r="H2" s="4">
         <v>0.16</v>
       </c>
-      <c r="I2" s="3">
+      <c r="I2" s="5">
         <v>86700</v>
       </c>
-      <c r="J2" s="1">
+      <c r="J2" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="1">
+      <c r="F3" s="3">
         <v>1490</v>
       </c>
-      <c r="G3" s="1">
+      <c r="G3" s="3">
         <v>266</v>
       </c>
-      <c r="H3" s="2">
+      <c r="H3" s="4">
         <v>0.27</v>
       </c>
-      <c r="I3" s="3">
+      <c r="I3" s="5">
         <v>72160</v>
       </c>
-      <c r="J3" s="1">
+      <c r="J3" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="1" t="s">
+      <c r="A4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="1" t="s">
+      <c r="D4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F4" s="1">
+      <c r="F4" s="3">
         <v>4280</v>
       </c>
-      <c r="G4" s="1">
+      <c r="G4" s="3">
         <v>641</v>
       </c>
-      <c r="H4" s="2">
+      <c r="H4" s="4">
         <v>0.13</v>
       </c>
-      <c r="I4" s="3">
+      <c r="I4" s="5">
         <v>61150</v>
       </c>
-      <c r="J4" s="1">
+      <c r="J4" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="1">
+      <c r="F5" s="3">
         <v>1560</v>
       </c>
-      <c r="G5" s="1">
+      <c r="G5" s="3">
         <v>125</v>
       </c>
-      <c r="H5" s="2">
+      <c r="H5" s="4">
         <v>0.1</v>
       </c>
-      <c r="I5" s="3">
+      <c r="I5" s="5">
         <v>82420</v>
       </c>
-      <c r="J5" s="1">
+      <c r="J5" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="D6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="1">
+      <c r="F6" s="3">
         <v>2200</v>
       </c>
-      <c r="G6" s="1">
+      <c r="G6" s="3">
         <v>162</v>
       </c>
-      <c r="H6" s="2">
+      <c r="H6" s="4">
         <v>0.16</v>
       </c>
-      <c r="I6" s="3">
+      <c r="I6" s="5">
         <v>98610</v>
       </c>
-      <c r="J6" s="1">
+      <c r="J6" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="D7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="1">
+      <c r="F7" s="3">
         <v>16910</v>
       </c>
-      <c r="G7" s="1">
+      <c r="G7" s="3">
         <v>1385</v>
       </c>
-      <c r="H7" s="2">
+      <c r="H7" s="4">
         <v>0.06</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I7" s="5">
         <v>75700</v>
       </c>
-      <c r="J7" s="1">
+      <c r="J7" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="1" t="s">
+      <c r="A8" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="1" t="s">
+      <c r="D8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F8" s="3">
         <v>1310</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G8" s="3">
         <v>137</v>
       </c>
-      <c r="H8" s="2">
+      <c r="H8" s="4">
         <v>0.11</v>
       </c>
-      <c r="I8" s="3">
+      <c r="I8" s="5">
         <v>61150</v>
       </c>
-      <c r="J8" s="1">
+      <c r="J8" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="C9" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="D9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="1">
+      <c r="F9" s="3">
         <v>1850</v>
       </c>
-      <c r="G9" s="1">
+      <c r="G9" s="3">
         <v>165</v>
       </c>
-      <c r="H9" s="2">
+      <c r="H9" s="4">
         <v>0.11</v>
       </c>
-      <c r="I9" s="3">
+      <c r="I9" s="5">
         <v>100720</v>
       </c>
-      <c r="J9" s="1">
+      <c r="J9" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="1" t="s">
+      <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="1" t="s">
+      <c r="D10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="1">
+      <c r="F10" s="3">
         <v>15710</v>
       </c>
-      <c r="G10" s="1">
+      <c r="G10" s="3">
         <v>1600</v>
       </c>
-      <c r="H10" s="2">
+      <c r="H10" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I10" s="3">
+      <c r="I10" s="5">
         <v>91380</v>
       </c>
-      <c r="J10" s="1">
+      <c r="J10" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="1" t="s">
+      <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="C11" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="D11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="1">
+      <c r="F11" s="3">
         <v>2340</v>
       </c>
-      <c r="G11" s="1">
+      <c r="G11" s="3">
         <v>428</v>
       </c>
-      <c r="H11" s="2">
+      <c r="H11" s="4">
         <v>0.28999999999999998</v>
       </c>
-      <c r="I11" s="3">
+      <c r="I11" s="5">
         <v>75160</v>
       </c>
-      <c r="J11" s="1">
+      <c r="J11" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="1" t="s">
+      <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="D12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F12" s="1">
+      <c r="F12" s="3">
         <v>19140</v>
       </c>
-      <c r="G12" s="1">
+      <c r="G12" s="3">
         <v>2074</v>
       </c>
-      <c r="H12" s="2">
+      <c r="H12" s="4">
         <v>0.11</v>
       </c>
-      <c r="I12" s="3">
+      <c r="I12" s="5">
         <v>81170</v>
       </c>
-      <c r="J12" s="1">
+      <c r="J12" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="1" t="s">
+      <c r="A13" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="1" t="s">
+      <c r="D13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F13" s="1">
+      <c r="F13" s="3">
         <v>20720</v>
       </c>
-      <c r="G13" s="1">
+      <c r="G13" s="3">
         <v>1946</v>
       </c>
-      <c r="H13" s="2">
+      <c r="H13" s="4">
         <v>0.06</v>
       </c>
-      <c r="I13" s="3">
+      <c r="I13" s="5">
         <v>97670</v>
       </c>
-      <c r="J13" s="1">
+      <c r="J13" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="1" t="s">
+      <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C14" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="1" t="s">
+      <c r="D14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F14" s="1">
+      <c r="F14" s="3">
         <v>16640</v>
       </c>
-      <c r="G14" s="1">
+      <c r="G14" s="3">
         <v>1967</v>
       </c>
-      <c r="H14" s="2">
+      <c r="H14" s="4">
         <v>0.05</v>
       </c>
-      <c r="I14" s="3">
+      <c r="I14" s="5">
         <v>66270</v>
       </c>
-      <c r="J14" s="1">
+      <c r="J14" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="1" t="s">
+      <c r="D15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F15" s="3">
         <v>5890</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G15" s="3">
         <v>602</v>
       </c>
-      <c r="H15" s="2">
+      <c r="H15" s="4">
         <v>0.17</v>
       </c>
-      <c r="I15" s="3">
+      <c r="I15" s="5">
         <v>67470</v>
       </c>
-      <c r="J15" s="1">
+      <c r="J15" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="1" t="s">
+      <c r="A16" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="C16" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="D16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F16" s="1">
+      <c r="F16" s="3">
         <v>4470</v>
       </c>
-      <c r="G16" s="1">
+      <c r="G16" s="3">
         <v>622</v>
       </c>
-      <c r="H16" s="2">
+      <c r="H16" s="4">
         <v>0.12</v>
       </c>
-      <c r="I16" s="3">
+      <c r="I16" s="5">
         <v>75770</v>
       </c>
-      <c r="J16" s="1">
+      <c r="J16" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="1" t="s">
+      <c r="A17" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="C17" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F17" s="1">
+      <c r="F17" s="3">
         <v>13890</v>
       </c>
-      <c r="G17" s="1">
+      <c r="G17" s="3">
         <v>1186</v>
       </c>
-      <c r="H17" s="2">
+      <c r="H17" s="4">
         <v>0.08</v>
       </c>
-      <c r="I17" s="3">
+      <c r="I17" s="5">
         <v>73380</v>
       </c>
-      <c r="J17" s="1">
+      <c r="J17" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="1" t="s">
+      <c r="A18" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="D18" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F18" s="3">
         <v>87320</v>
       </c>
-      <c r="G18" s="1">
+      <c r="G18" s="3">
         <v>5654</v>
       </c>
-      <c r="H18" s="2">
+      <c r="H18" s="4">
         <v>0.08</v>
       </c>
-      <c r="I18" s="3">
+      <c r="I18" s="5">
         <v>99730</v>
       </c>
-      <c r="J18" s="1">
+      <c r="J18" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="1" t="s">
+      <c r="A19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="B19" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="C19" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="D19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="1" t="s">
+      <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F19" s="1">
+      <c r="F19" s="3">
         <v>5140</v>
       </c>
-      <c r="G19" s="1">
+      <c r="G19" s="3">
         <v>316</v>
       </c>
-      <c r="H19" s="2">
+      <c r="H19" s="4">
         <v>0.06</v>
       </c>
-      <c r="I19" s="3">
+      <c r="I19" s="5">
         <v>89960</v>
       </c>
-      <c r="J19" s="1">
+      <c r="J19" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="1" t="s">
+      <c r="A20" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="B20" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="C20" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E20" s="1" t="s">
+      <c r="E20" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F20" s="1">
+      <c r="F20" s="3">
         <v>11770</v>
       </c>
-      <c r="G20" s="1">
+      <c r="G20" s="3">
         <v>930</v>
       </c>
-      <c r="H20" s="2">
+      <c r="H20" s="4">
         <v>0.05</v>
       </c>
-      <c r="I20" s="3">
+      <c r="I20" s="5">
         <v>70270</v>
       </c>
-      <c r="J20" s="1">
+      <c r="J20" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="1" t="s">
+      <c r="A21" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B21" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="C21" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="D21" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F21" s="1">
+      <c r="F21" s="3">
         <v>2380</v>
       </c>
-      <c r="G21" s="1">
+      <c r="G21" s="3">
         <v>168</v>
       </c>
-      <c r="H21" s="2">
+      <c r="H21" s="4">
         <v>0.08</v>
       </c>
-      <c r="I21" s="3">
+      <c r="I21" s="5">
         <v>67840</v>
       </c>
-      <c r="J21" s="1">
+      <c r="J21" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="1" t="s">
+      <c r="A22" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="B22" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="C22" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="1" t="s">
+      <c r="D22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F22" s="1">
+      <c r="F22" s="3">
         <v>9430</v>
       </c>
-      <c r="G22" s="1">
+      <c r="G22" s="3">
         <v>861</v>
       </c>
-      <c r="H22" s="2">
+      <c r="H22" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I22" s="3">
+      <c r="I22" s="5">
         <v>68640</v>
       </c>
-      <c r="J22" s="1">
+      <c r="J22" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23" s="1" t="s">
+      <c r="A23" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="B23" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="C23" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="E23" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F23" s="3">
         <v>7410</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G23" s="3">
         <v>749</v>
       </c>
-      <c r="H23" s="2">
+      <c r="H23" s="4">
         <v>0.09</v>
       </c>
-      <c r="I23" s="3">
+      <c r="I23" s="5">
         <v>73700</v>
       </c>
-      <c r="J23" s="1">
+      <c r="J23" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="B24" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="C24" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="D24" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="E24" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F24" s="1">
+      <c r="F24" s="3">
         <v>2450</v>
       </c>
-      <c r="G24" s="1">
+      <c r="G24" s="3">
         <v>236</v>
       </c>
-      <c r="H24" s="2">
+      <c r="H24" s="4">
         <v>0.06</v>
       </c>
-      <c r="I24" s="3">
+      <c r="I24" s="5">
         <v>69310</v>
       </c>
-      <c r="J24" s="1">
+      <c r="J24" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" s="1" t="s">
+      <c r="A25" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="B25" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="C25" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="1" t="s">
+      <c r="D25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F25" s="1">
+      <c r="F25" s="3">
         <v>5950</v>
       </c>
-      <c r="G25" s="1">
+      <c r="G25" s="3">
         <v>479</v>
       </c>
-      <c r="H25" s="2">
+      <c r="H25" s="4">
         <v>-0.03</v>
       </c>
-      <c r="I25" s="3">
+      <c r="I25" s="5">
         <v>78810</v>
       </c>
-      <c r="J25" s="1">
+      <c r="J25" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="1" t="s">
+      <c r="A26" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="B26" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="C26" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D26" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E26" s="1" t="s">
+      <c r="E26" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F26" s="1">
+      <c r="F26" s="3">
         <v>18280</v>
       </c>
-      <c r="G26" s="1">
+      <c r="G26" s="3">
         <v>2360</v>
       </c>
-      <c r="H26" s="2">
+      <c r="H26" s="4">
         <v>0.08</v>
       </c>
-      <c r="I26" s="3">
+      <c r="I26" s="5">
         <v>61240</v>
       </c>
-      <c r="J26" s="1">
+      <c r="J26" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" s="1" t="s">
+      <c r="A27" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="B27" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="C27" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="D27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E27" s="1" t="s">
+      <c r="E27" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F27" s="1">
+      <c r="F27" s="3">
         <v>1420</v>
       </c>
-      <c r="G27" s="1">
+      <c r="G27" s="3">
         <v>171</v>
       </c>
-      <c r="H27" s="2">
+      <c r="H27" s="4">
         <v>0.13</v>
       </c>
-      <c r="I27" s="3">
+      <c r="I27" s="5">
         <v>68620</v>
       </c>
-      <c r="J27" s="1">
+      <c r="J27" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" s="1" t="s">
+      <c r="A28" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="B28" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="C28" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="D28" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E28" s="1" t="s">
+      <c r="E28" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F28" s="1">
+      <c r="F28" s="3">
         <v>2840</v>
       </c>
-      <c r="G28" s="1">
+      <c r="G28" s="3">
         <v>327</v>
       </c>
-      <c r="H28" s="2">
+      <c r="H28" s="4">
         <v>0.06</v>
       </c>
-      <c r="I28" s="3">
+      <c r="I28" s="5">
         <v>76560</v>
       </c>
-      <c r="J28" s="1">
+      <c r="J28" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="B29" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="C29" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="1" t="s">
+      <c r="D29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F29" s="1">
+      <c r="F29" s="3">
         <v>12860</v>
       </c>
-      <c r="G29" s="1">
+      <c r="G29" s="3">
         <v>1112</v>
       </c>
-      <c r="H29" s="2">
+      <c r="H29" s="4">
         <v>0.06</v>
       </c>
-      <c r="I29" s="3">
+      <c r="I29" s="5">
         <v>83970</v>
       </c>
-      <c r="J29" s="1">
+      <c r="J29" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="1" t="s">
+      <c r="A30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="B30" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="C30" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="D30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E30" s="1" t="s">
+      <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F30" s="3">
         <v>5010</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G30" s="3">
         <v>372</v>
       </c>
-      <c r="H30" s="2">
+      <c r="H30" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I30" s="3">
+      <c r="I30" s="5">
         <v>100750</v>
       </c>
-      <c r="J30" s="1">
+      <c r="J30" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="1" t="s">
+      <c r="A31" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="B31" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="C31" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="1" t="s">
+      <c r="D31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F31" s="1">
+      <c r="F31" s="3">
         <v>3290</v>
       </c>
-      <c r="G31" s="1">
+      <c r="G31" s="3">
         <v>670</v>
       </c>
-      <c r="H31" s="2">
+      <c r="H31" s="4">
         <v>0.06</v>
       </c>
-      <c r="I31" s="3">
+      <c r="I31" s="5">
         <v>66900</v>
       </c>
-      <c r="J31" s="1">
+      <c r="J31" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="1" t="s">
+      <c r="A32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="B32" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="C32" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="D32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="1" t="s">
+      <c r="E32" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="F32" s="1">
+      <c r="F32" s="3">
         <v>1920</v>
       </c>
-      <c r="G32" s="1">
+      <c r="G32" s="3">
         <v>145</v>
       </c>
-      <c r="H32" s="2">
+      <c r="H32" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I32" s="3">
+      <c r="I32" s="5">
         <v>81240</v>
       </c>
-      <c r="J32" s="1">
+      <c r="J32" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="1" t="s">
+      <c r="A33" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="B33" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="C33" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="1" t="s">
+      <c r="D33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F33" s="1">
+      <c r="F33" s="3">
         <v>5810</v>
       </c>
-      <c r="G33" s="1">
+      <c r="G33" s="3">
         <v>415</v>
       </c>
-      <c r="H33" s="2">
+      <c r="H33" s="4">
         <v>0.06</v>
       </c>
-      <c r="I33" s="3">
+      <c r="I33" s="5">
         <v>97380</v>
       </c>
-      <c r="J33" s="1">
+      <c r="J33" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="1" t="s">
+      <c r="A34" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="B34" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="C34" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="1" t="s">
+      <c r="D34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F34" s="1">
+      <c r="F34" s="3">
         <v>10490</v>
       </c>
-      <c r="G34" s="1">
+      <c r="G34" s="3">
         <v>1130</v>
       </c>
-      <c r="H34" s="2">
+      <c r="H34" s="4">
         <v>0.06</v>
       </c>
-      <c r="I34" s="3">
+      <c r="I34" s="5">
         <v>63760</v>
       </c>
-      <c r="J34" s="1">
+      <c r="J34" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="1" t="s">
+      <c r="A35" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="B35" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="C35" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="1" t="s">
+      <c r="D35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F35" s="1">
+      <c r="F35" s="3">
         <v>5410</v>
       </c>
-      <c r="G35" s="1">
+      <c r="G35" s="3">
         <v>721</v>
       </c>
-      <c r="H35" s="2">
+      <c r="H35" s="4">
         <v>0.06</v>
       </c>
-      <c r="I35" s="3">
+      <c r="I35" s="5">
         <v>82480</v>
       </c>
-      <c r="J35" s="1">
+      <c r="J35" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="1" t="s">
+      <c r="A36" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="B36" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="C36" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="D36" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E36" s="1" t="s">
+      <c r="E36" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F36" s="1">
+      <c r="F36" s="3">
         <v>32890</v>
       </c>
-      <c r="G36" s="1">
+      <c r="G36" s="3">
         <v>4016</v>
       </c>
-      <c r="H36" s="2">
+      <c r="H36" s="4">
         <v>0.05</v>
       </c>
-      <c r="I36" s="3">
+      <c r="I36" s="5">
         <v>58960</v>
       </c>
-      <c r="J36" s="1">
+      <c r="J36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="1" t="s">
+      <c r="A37" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="B37" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="C37" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="1" t="s">
+      <c r="D37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F37" s="1">
+      <c r="F37" s="3">
         <v>10870</v>
       </c>
-      <c r="G37" s="1">
+      <c r="G37" s="3">
         <v>1763</v>
       </c>
-      <c r="H37" s="2">
+      <c r="H37" s="4">
         <v>0.12</v>
       </c>
-      <c r="I37" s="3">
+      <c r="I37" s="5">
         <v>58530</v>
       </c>
-      <c r="J37" s="1">
+      <c r="J37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="1" t="s">
+      <c r="A38" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="B38" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="C38" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="1" t="s">
+      <c r="D38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F38" s="1">
+      <c r="F38" s="3">
         <v>9280</v>
       </c>
-      <c r="G38" s="1">
+      <c r="G38" s="3">
         <v>2558</v>
       </c>
-      <c r="H38" s="2">
+      <c r="H38" s="4">
         <v>0.2</v>
       </c>
-      <c r="I38" s="3">
+      <c r="I38" s="5">
         <v>56050</v>
       </c>
-      <c r="J38" s="1">
+      <c r="J38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="1" t="s">
+      <c r="A39" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="B39" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="C39" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="D39" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E39" s="1" t="s">
+      <c r="E39" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F39" s="1">
+      <c r="F39" s="3">
         <v>9200</v>
       </c>
-      <c r="G39" s="1">
+      <c r="G39" s="3">
         <v>1361</v>
       </c>
-      <c r="H39" s="2">
+      <c r="H39" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I39" s="3">
+      <c r="I39" s="5">
         <v>58860</v>
       </c>
-      <c r="J39" s="1">
+      <c r="J39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="1" t="s">
+      <c r="A40" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="B40" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="C40" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="D40" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E40" s="1" t="s">
+      <c r="E40" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F40" s="1">
+      <c r="F40" s="3">
         <v>1580</v>
       </c>
-      <c r="G40" s="1">
+      <c r="G40" s="3">
         <v>175</v>
       </c>
-      <c r="H40" s="2">
+      <c r="H40" s="4">
         <v>0.08</v>
       </c>
-      <c r="I40" s="3">
+      <c r="I40" s="5">
         <v>67920</v>
       </c>
-      <c r="J40" s="1">
+      <c r="J40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="1" t="s">
+      <c r="A41" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="B41" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="C41" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="D41" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E41" s="1" t="s">
+      <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F41" s="1">
+      <c r="F41" s="3">
         <v>280</v>
       </c>
-      <c r="G41" s="1">
+      <c r="G41" s="3">
         <v>23</v>
       </c>
-      <c r="H41" s="2">
+      <c r="H41" s="4">
         <v>0.04</v>
       </c>
-      <c r="I41" s="3">
+      <c r="I41" s="5">
         <v>65435</v>
       </c>
-      <c r="J41" s="1">
+      <c r="J41" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="1" t="s">
+      <c r="A42" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="B42" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="C42" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="D42" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E42" s="1" t="s">
+      <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F42" s="1">
+      <c r="F42" s="3">
         <v>1630</v>
       </c>
-      <c r="G42" s="1">
+      <c r="G42" s="3">
         <v>92</v>
       </c>
-      <c r="H42" s="2">
+      <c r="H42" s="4">
         <v>0.02</v>
       </c>
-      <c r="I42" s="3">
+      <c r="I42" s="5">
         <v>94640</v>
       </c>
-      <c r="J42" s="1">
+      <c r="J42" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:10">
-      <c r="A43" s="1" t="s">
+      <c r="A43" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="B43" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="C43" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="D43" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E43" s="1" t="s">
+      <c r="E43" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F43" s="1">
+      <c r="F43" s="3">
         <v>420</v>
       </c>
-      <c r="G43" s="1">
+      <c r="G43" s="3">
         <v>46</v>
       </c>
-      <c r="H43" s="2">
+      <c r="H43" s="4">
         <v>-0.04</v>
       </c>
-      <c r="I43" s="3">
+      <c r="I43" s="5">
         <v>55541</v>
       </c>
-      <c r="J43" s="1">
+      <c r="J43" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:10">
-      <c r="A44" s="1" t="s">
+      <c r="A44" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="B44" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="C44" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="1" t="s">
+      <c r="D44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F44" s="1">
+      <c r="F44" s="3">
         <v>200</v>
       </c>
-      <c r="G44" s="1">
+      <c r="G44" s="3">
         <v>34</v>
       </c>
-      <c r="H44" s="2">
+      <c r="H44" s="4">
         <v>0.15</v>
       </c>
-      <c r="I44" s="3">
+      <c r="I44" s="5">
         <v>51517</v>
       </c>
-      <c r="J44" s="1">
+      <c r="J44" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:10">
-      <c r="A45" s="1" t="s">
+      <c r="A45" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="B45" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="C45" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="1" t="s">
+      <c r="D45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F45" s="1">
+      <c r="F45" s="3">
         <v>150</v>
       </c>
-      <c r="G45" s="1">
+      <c r="G45" s="3">
         <v>14</v>
       </c>
-      <c r="H45" s="2">
+      <c r="H45" s="4">
         <v>0.05</v>
       </c>
-      <c r="I45" s="3">
+      <c r="I45" s="5">
         <v>60327</v>
       </c>
-      <c r="J45" s="1">
+      <c r="J45" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:10">
-      <c r="A46" s="1" t="s">
+      <c r="A46" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="B46" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="C46" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D46" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="1" t="s">
+      <c r="D46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F46" s="1">
+      <c r="F46" s="3">
         <v>150</v>
       </c>
-      <c r="G46" s="1">
+      <c r="G46" s="3">
         <v>39</v>
       </c>
-      <c r="H46" s="2">
+      <c r="H46" s="4">
         <v>0.08</v>
       </c>
-      <c r="I46" s="3">
+      <c r="I46" s="5">
         <v>50208</v>
       </c>
-      <c r="J46" s="1">
+      <c r="J46" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:10">
-      <c r="A47" s="1" t="s">
+      <c r="A47" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="B47" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="C47" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="1" t="s">
+      <c r="D47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F47" s="1">
+      <c r="F47" s="3">
         <v>110</v>
       </c>
-      <c r="G47" s="1">
+      <c r="G47" s="3">
         <v>11</v>
       </c>
-      <c r="H47" s="2">
+      <c r="H47" s="4">
         <v>0.08</v>
       </c>
-      <c r="I47" s="3">
+      <c r="I47" s="5">
         <v>60357</v>
       </c>
-      <c r="J47" s="1">
+      <c r="J47" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:10">
-      <c r="A48" s="1" t="s">
+      <c r="A48" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="B48" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="C48" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="1" t="s">
+      <c r="D48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F48" s="1">
+      <c r="F48" s="3">
         <v>240</v>
       </c>
-      <c r="G48" s="1">
+      <c r="G48" s="3">
         <v>23</v>
       </c>
-      <c r="H48" s="2">
+      <c r="H48" s="4">
         <v>0.05</v>
       </c>
-      <c r="I48" s="3">
+      <c r="I48" s="5">
         <v>76839</v>
       </c>
-      <c r="J48" s="1">
+      <c r="J48" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" s="1" t="s">
+      <c r="A49" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="B49" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="C49" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="1" t="s">
+      <c r="D49" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F49" s="1">
+      <c r="F49" s="3">
         <v>330</v>
       </c>
-      <c r="G49" s="1">
+      <c r="G49" s="3">
         <v>35</v>
       </c>
-      <c r="H49" s="2">
+      <c r="H49" s="4">
         <v>0.09</v>
       </c>
-      <c r="I49" s="3">
+      <c r="I49" s="5">
         <v>75777</v>
       </c>
-      <c r="J49" s="1">
+      <c r="J49" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:10">
-      <c r="A50" s="1" t="s">
+      <c r="A50" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="B50" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="C50" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="1" t="s">
+      <c r="D50" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F50" s="1">
+      <c r="F50" s="3">
         <v>390</v>
       </c>
-      <c r="G50" s="1">
+      <c r="G50" s="3">
         <v>45</v>
       </c>
-      <c r="H50" s="2">
+      <c r="H50" s="4">
         <v>0.04</v>
       </c>
-      <c r="I50" s="3">
+      <c r="I50" s="5">
         <v>60016</v>
       </c>
-      <c r="J50" s="1">
+      <c r="J50" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:10">
-      <c r="A51" s="1" t="s">
+      <c r="A51" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="B51" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="C51" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D51" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="1" t="s">
+      <c r="D51" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F51" s="1">
+      <c r="F51" s="3">
         <v>100</v>
       </c>
-      <c r="G51" s="1">
+      <c r="G51" s="3">
         <v>23</v>
       </c>
-      <c r="H51" s="2">
+      <c r="H51" s="4">
         <v>0.1</v>
       </c>
-      <c r="I51" s="3">
+      <c r="I51" s="5">
         <v>64349</v>
       </c>
-      <c r="J51" s="1">
+      <c r="J51" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" s="1" t="s">
+      <c r="A52" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="B52" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="C52" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="1" t="s">
+      <c r="D52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F52" s="1">
+      <c r="F52" s="3">
         <v>120</v>
       </c>
-      <c r="G52" s="1">
+      <c r="G52" s="3">
         <v>13</v>
       </c>
-      <c r="H52" s="2">
+      <c r="H52" s="4">
         <v>0.09</v>
       </c>
-      <c r="I52" s="3">
+      <c r="I52" s="5">
         <v>57840</v>
       </c>
-      <c r="J52" s="1">
+      <c r="J52" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:10">
-      <c r="A53" s="1" t="s">
+      <c r="A53" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="B53" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="C53" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D53" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="1" t="s">
+      <c r="D53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E53" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F53" s="1">
+      <c r="F53" s="3">
         <v>100</v>
       </c>
-      <c r="G53" s="1">
+      <c r="G53" s="3">
         <v>10</v>
       </c>
-      <c r="H53" s="2">
+      <c r="H53" s="4">
         <v>0.06</v>
       </c>
-      <c r="I53" s="3">
+      <c r="I53" s="5">
         <v>65172</v>
       </c>
-      <c r="J53" s="1">
+      <c r="J53" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:10">
-      <c r="A54" s="1" t="s">
+      <c r="A54" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="B54" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="C54" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="1" t="s">
+      <c r="D54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F54" s="1">
+      <c r="F54" s="3">
         <v>100</v>
       </c>
-      <c r="G54" s="1">
+      <c r="G54" s="3">
         <v>14</v>
       </c>
-      <c r="H54" s="2">
+      <c r="H54" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I54" s="3">
+      <c r="I54" s="5">
         <v>68967</v>
       </c>
-      <c r="J54" s="1">
+      <c r="J54" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:10">
-      <c r="A55" s="1" t="s">
+      <c r="A55" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="B55" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="C55" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="D55" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E55" s="1" t="s">
+      <c r="E55" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F55" s="1">
+      <c r="F55" s="3">
         <v>210</v>
       </c>
-      <c r="H55" s="2">
+      <c r="G55" s="3"/>
+      <c r="H55" s="4">
         <v>0.04</v>
       </c>
-      <c r="I55" s="3">
+      <c r="I55" s="5">
         <v>51178</v>
       </c>
-      <c r="J55" s="1">
+      <c r="J55" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10">
-      <c r="A56" s="1" t="s">
+      <c r="A56" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="B56" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="C56" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="D56" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E56" s="1" t="s">
+      <c r="E56" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F56" s="1">
+      <c r="F56" s="3">
         <v>180</v>
       </c>
-      <c r="G56" s="1">
+      <c r="G56" s="3">
         <v>15</v>
       </c>
-      <c r="H56" s="2">
+      <c r="H56" s="4">
         <v>-0.05</v>
       </c>
-      <c r="I56" s="3">
+      <c r="I56" s="5">
         <v>64391</v>
       </c>
-      <c r="J56" s="1">
+      <c r="J56" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:10">
-      <c r="A57" s="1" t="s">
+      <c r="A57" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="B57" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="C57" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="1" t="s">
+      <c r="D57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F57" s="1">
+      <c r="F57" s="3">
         <v>260</v>
       </c>
-      <c r="G57" s="1">
+      <c r="G57" s="3">
         <v>21</v>
       </c>
-      <c r="H57" s="2">
+      <c r="H57" s="4">
         <v>0.04</v>
       </c>
-      <c r="I57" s="3">
+      <c r="I57" s="5">
         <v>67347</v>
       </c>
-      <c r="J57" s="1">
+      <c r="J57" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" s="1" t="s">
+      <c r="A58" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="B58" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="C58" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="D58" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E58" s="1" t="s">
+      <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F58" s="1">
+      <c r="F58" s="3">
         <v>130</v>
       </c>
-      <c r="G58" s="1">
+      <c r="G58" s="3">
         <v>17</v>
       </c>
-      <c r="H58" s="2">
+      <c r="H58" s="4">
         <v>-0.06</v>
       </c>
-      <c r="I58" s="3">
+      <c r="I58" s="5">
         <v>52535</v>
       </c>
-      <c r="J58" s="1">
+      <c r="J58" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:10">
-      <c r="A59" s="1" t="s">
+      <c r="A59" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="B59" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="C59" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="D59" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E59" s="1" t="s">
+      <c r="E59" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F59" s="1">
+      <c r="F59" s="3">
         <v>50</v>
       </c>
-      <c r="H59" s="2">
+      <c r="G59" s="3"/>
+      <c r="H59" s="4">
         <v>0.15</v>
       </c>
-      <c r="I59" s="3">
+      <c r="I59" s="5">
         <v>63255</v>
       </c>
-      <c r="J59" s="1">
+      <c r="J59" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:10">
-      <c r="A60" s="1" t="s">
+      <c r="A60" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="B60" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="C60" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="D60" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E60" s="1" t="s">
+      <c r="E60" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F60" s="1">
+      <c r="F60" s="3">
         <v>340</v>
       </c>
-      <c r="G60" s="1">
+      <c r="G60" s="3">
         <v>43</v>
       </c>
-      <c r="H60" s="2">
+      <c r="H60" s="4">
         <v>0.06</v>
       </c>
-      <c r="I60" s="3">
+      <c r="I60" s="5">
         <v>50203</v>
       </c>
-      <c r="J60" s="1">
+      <c r="J60" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" s="1" t="s">
+      <c r="A61" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="B61" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="C61" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D61" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="1" t="s">
+      <c r="D61" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E61" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F61" s="1">
+      <c r="F61" s="3">
         <v>290</v>
       </c>
-      <c r="G61" s="1">
+      <c r="G61" s="3">
         <v>27</v>
       </c>
-      <c r="H61" s="2">
+      <c r="H61" s="4">
         <v>0.04</v>
       </c>
-      <c r="I61" s="3">
+      <c r="I61" s="5">
         <v>78798</v>
       </c>
-      <c r="J61" s="1">
+      <c r="J61" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:10">
-      <c r="A62" s="1" t="s">
+      <c r="A62" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="B62" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="C62" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="1" t="s">
+      <c r="D62" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F62" s="1">
+      <c r="F62" s="3">
         <v>240</v>
       </c>
-      <c r="G62" s="1">
+      <c r="G62" s="3">
         <v>21</v>
       </c>
-      <c r="H62" s="2">
+      <c r="H62" s="4">
         <v>0.02</v>
       </c>
-      <c r="I62" s="3">
+      <c r="I62" s="5">
         <v>75982</v>
       </c>
-      <c r="J62" s="1">
+      <c r="J62" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:10">
-      <c r="A63" s="1" t="s">
+      <c r="A63" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="B63" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="C63" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="D63" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E63" s="1" t="s">
+      <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F63" s="1">
+      <c r="F63" s="3">
         <v>40</v>
       </c>
-      <c r="G63" s="1">
+      <c r="G63" s="3">
         <v>7</v>
       </c>
-      <c r="H63" s="2">
+      <c r="H63" s="4">
         <v>0.04</v>
       </c>
-      <c r="I63" s="3">
+      <c r="I63" s="5">
         <v>53829</v>
       </c>
-      <c r="J63" s="1">
+      <c r="J63" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10">
-      <c r="A64" s="1" t="s">
+      <c r="A64" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="B64" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="C64" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="1" t="s">
+      <c r="D64" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E64" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F64" s="1">
+      <c r="F64" s="3">
         <v>60</v>
       </c>
-      <c r="G64" s="1">
+      <c r="G64" s="3">
         <v>6</v>
       </c>
-      <c r="H64" s="2">
+      <c r="H64" s="4">
         <v>0.02</v>
       </c>
-      <c r="I64" s="3">
+      <c r="I64" s="5">
         <v>51044</v>
       </c>
-      <c r="J64" s="1">
+      <c r="J64" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:10">
-      <c r="A65" s="1" t="s">
+      <c r="A65" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="B65" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="C65" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D65" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="1" t="s">
+      <c r="D65" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E65" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F65" s="1">
+      <c r="F65" s="3">
         <v>100</v>
       </c>
-      <c r="G65" s="1">
+      <c r="G65" s="3">
         <v>7</v>
       </c>
-      <c r="H65" s="2">
+      <c r="H65" s="4">
         <v>0.02</v>
       </c>
-      <c r="I65" s="3">
+      <c r="I65" s="5">
         <v>87734</v>
       </c>
-      <c r="J65" s="1">
+      <c r="J65" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:10">
-      <c r="A66" s="1" t="s">
+      <c r="A66" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="B66" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="C66" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="D66" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E66" s="1" t="s">
+      <c r="E66" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F66" s="1">
+      <c r="F66" s="3">
         <v>110</v>
       </c>
-      <c r="G66" s="1">
+      <c r="G66" s="3">
         <v>20</v>
       </c>
-      <c r="H66" s="2">
+      <c r="H66" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I66" s="3">
+      <c r="I66" s="5">
         <v>54739</v>
       </c>
-      <c r="J66" s="1">
+      <c r="J66" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:10">
-      <c r="A67" s="1" t="s">
+      <c r="A67" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="B67" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="C67" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="D67" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E67" s="1" t="s">
+      <c r="E67" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F67" s="1">
+      <c r="F67" s="3">
         <v>2130</v>
       </c>
-      <c r="G67" s="1">
+      <c r="G67" s="3">
         <v>124</v>
       </c>
-      <c r="H67" s="2">
+      <c r="H67" s="4">
         <v>0.03</v>
       </c>
-      <c r="I67" s="3">
+      <c r="I67" s="5">
         <v>95005</v>
       </c>
-      <c r="J67" s="1">
+      <c r="J67" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:10">
-      <c r="A68" s="1" t="s">
+      <c r="A68" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="B68" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="C68" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="D68" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E68" s="1" t="s">
+      <c r="E68" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F68" s="1">
+      <c r="F68" s="3">
         <v>1110</v>
       </c>
-      <c r="G68" s="1">
+      <c r="G68" s="3">
         <v>146</v>
       </c>
-      <c r="H68" s="2">
+      <c r="H68" s="4">
         <v>0.12</v>
       </c>
-      <c r="I68" s="3">
+      <c r="I68" s="5">
         <v>59368</v>
       </c>
-      <c r="J68" s="1">
+      <c r="J68" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:10">
-      <c r="A69" s="1" t="s">
+      <c r="A69" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B69" s="1" t="s">
+      <c r="B69" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="C69" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D69" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="1" t="s">
+      <c r="D69" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F69" s="1">
+      <c r="F69" s="3">
         <v>310</v>
       </c>
-      <c r="G69" s="1">
+      <c r="G69" s="3">
         <v>49</v>
       </c>
-      <c r="H69" s="2">
+      <c r="H69" s="4">
         <v>0.1</v>
       </c>
-      <c r="I69" s="3">
+      <c r="I69" s="5">
         <v>57395</v>
       </c>
-      <c r="J69" s="1">
+      <c r="J69" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:10">
-      <c r="A70" s="1" t="s">
+      <c r="A70" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="B70" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="C70" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="1" t="s">
+      <c r="D70" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F70" s="1">
+      <c r="F70" s="3">
         <v>150</v>
       </c>
-      <c r="G70" s="1">
+      <c r="G70" s="3">
         <v>15</v>
       </c>
-      <c r="H70" s="2">
+      <c r="H70" s="4">
         <v>0.08</v>
       </c>
-      <c r="I70" s="3">
+      <c r="I70" s="5">
         <v>66299</v>
       </c>
-      <c r="J70" s="1">
+      <c r="J70" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:10">
-      <c r="A71" s="1" t="s">
+      <c r="A71" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B71" s="1" t="s">
+      <c r="B71" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="C71" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="D71" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E71" s="1" t="s">
+      <c r="E71" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F71" s="1">
+      <c r="F71" s="3">
         <v>90</v>
       </c>
-      <c r="G71" s="1">
+      <c r="G71" s="3">
         <v>14</v>
       </c>
-      <c r="H71" s="2">
+      <c r="H71" s="4">
         <v>0.16</v>
       </c>
-      <c r="I71" s="3">
+      <c r="I71" s="5">
         <v>61143</v>
       </c>
-      <c r="J71" s="1">
+      <c r="J71" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:10">
-      <c r="A72" s="1" t="s">
+      <c r="A72" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="B72" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="C72" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D72" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="1" t="s">
+      <c r="D72" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F72" s="1">
+      <c r="F72" s="3">
         <v>480</v>
       </c>
-      <c r="G72" s="1">
+      <c r="G72" s="3">
         <v>49</v>
       </c>
-      <c r="H72" s="2">
+      <c r="H72" s="4">
         <v>0.13</v>
       </c>
-      <c r="I72" s="3">
+      <c r="I72" s="5">
         <v>68075</v>
       </c>
-      <c r="J72" s="1">
+      <c r="J72" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:10">
-      <c r="A73" s="1" t="s">
+      <c r="A73" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B73" s="1" t="s">
+      <c r="B73" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="C73" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D73" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="1" t="s">
+      <c r="D73" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E73" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F73" s="1">
+      <c r="F73" s="3">
         <v>250</v>
       </c>
-      <c r="G73" s="1">
+      <c r="G73" s="3">
         <v>74</v>
       </c>
-      <c r="H73" s="2">
+      <c r="H73" s="4">
         <v>0.2</v>
       </c>
-      <c r="I73" s="3">
+      <c r="I73" s="5">
         <v>54918</v>
       </c>
-      <c r="J73" s="1">
+      <c r="J73" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:10">
-      <c r="A74" s="1" t="s">
+      <c r="A74" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B74" s="1" t="s">
+      <c r="B74" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="C74" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="D74" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E74" s="1" t="s">
+      <c r="E74" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F74" s="1">
+      <c r="F74" s="3">
         <v>440</v>
       </c>
-      <c r="G74" s="1">
+      <c r="G74" s="3">
         <v>52</v>
       </c>
-      <c r="H74" s="2">
+      <c r="H74" s="4">
         <v>0.21</v>
       </c>
-      <c r="I74" s="3">
+      <c r="I74" s="5">
         <v>62922</v>
       </c>
-      <c r="J74" s="1">
+      <c r="J74" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:10">
-      <c r="A75" s="1" t="s">
+      <c r="A75" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B75" s="1" t="s">
+      <c r="B75" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="C75" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="D75" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E75" s="1" t="s">
+      <c r="E75" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F75" s="1">
+      <c r="F75" s="3">
         <v>130</v>
       </c>
-      <c r="G75" s="1">
+      <c r="G75" s="3">
         <v>17</v>
       </c>
-      <c r="H75" s="2">
+      <c r="H75" s="4">
         <v>0.08</v>
       </c>
-      <c r="I75" s="3">
+      <c r="I75" s="5">
         <v>64857</v>
       </c>
-      <c r="J75" s="1">
+      <c r="J75" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:10">
-      <c r="A76" s="1" t="s">
+      <c r="A76" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="B76" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="C76" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="1" t="s">
+      <c r="D76" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F76" s="1">
+      <c r="F76" s="3">
         <v>80</v>
       </c>
-      <c r="G76" s="1">
+      <c r="G76" s="3">
         <v>8</v>
       </c>
-      <c r="H76" s="2">
+      <c r="H76" s="4">
         <v>0.28999999999999998</v>
       </c>
-      <c r="I76" s="3">
+      <c r="I76" s="5">
         <v>104749</v>
       </c>
-      <c r="J76" s="1">
+      <c r="J76" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:10">
-      <c r="A77" s="1" t="s">
+      <c r="A77" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="B77" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="C77" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D77" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="1" t="s">
+      <c r="D77" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E77" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F77" s="1">
+      <c r="F77" s="3">
         <v>690</v>
       </c>
-      <c r="G77" s="1">
+      <c r="G77" s="3">
         <v>82</v>
       </c>
-      <c r="H77" s="2">
+      <c r="H77" s="4">
         <v>0.2</v>
       </c>
-      <c r="I77" s="3">
+      <c r="I77" s="5">
         <v>76183</v>
       </c>
-      <c r="J77" s="1">
+      <c r="J77" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:10">
-      <c r="A78" s="1" t="s">
+      <c r="A78" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B78" s="1" t="s">
+      <c r="B78" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="C78" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="D78" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E78" s="1" t="s">
+      <c r="E78" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F78" s="1">
+      <c r="F78" s="3">
         <v>80</v>
       </c>
-      <c r="G78" s="1">
+      <c r="G78" s="3">
         <v>14</v>
       </c>
-      <c r="H78" s="2">
+      <c r="H78" s="4">
         <v>0.23</v>
       </c>
-      <c r="I78" s="3">
+      <c r="I78" s="5">
         <v>76272</v>
       </c>
-      <c r="J78" s="1">
+      <c r="J78" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="1" t="s">
+      <c r="A79" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="B79" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="C79" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="D79" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E79" s="1" t="s">
+      <c r="E79" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F79" s="1">
+      <c r="F79" s="3">
         <v>1080</v>
       </c>
-      <c r="G79" s="1">
+      <c r="G79" s="3">
         <v>151</v>
       </c>
-      <c r="H79" s="2">
+      <c r="H79" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I79" s="3">
+      <c r="I79" s="5">
         <v>54016</v>
       </c>
-      <c r="J79" s="1">
+      <c r="J79" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="1" t="s">
+      <c r="A80" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="B80" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="C80" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D80" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="1" t="s">
+      <c r="D80" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E80" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F80" s="1">
+      <c r="F80" s="3">
         <v>610</v>
       </c>
-      <c r="G80" s="1">
+      <c r="G80" s="3">
         <v>79</v>
       </c>
-      <c r="H80" s="2">
+      <c r="H80" s="4">
         <v>0.25</v>
       </c>
-      <c r="I80" s="3">
+      <c r="I80" s="5">
         <v>81850</v>
       </c>
-      <c r="J80" s="1">
+      <c r="J80" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:10">
-      <c r="A81" s="1" t="s">
+      <c r="A81" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="B81" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="C81" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="1" t="s">
+      <c r="D81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E81" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F81" s="1">
+      <c r="F81" s="3">
         <v>870</v>
       </c>
-      <c r="G81" s="1">
+      <c r="G81" s="3">
         <v>90</v>
       </c>
-      <c r="H81" s="2">
+      <c r="H81" s="4">
         <v>0.12</v>
       </c>
-      <c r="I81" s="3">
+      <c r="I81" s="5">
         <v>81577</v>
       </c>
-      <c r="J81" s="1">
+      <c r="J81" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82" s="1" t="s">
+      <c r="A82" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="B82" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="C82" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D82" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="1" t="s">
+      <c r="D82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F82" s="1">
+      <c r="F82" s="3">
         <v>540</v>
       </c>
-      <c r="G82" s="1">
+      <c r="G82" s="3">
         <v>51</v>
       </c>
-      <c r="H82" s="2">
+      <c r="H82" s="4">
         <v>0.08</v>
       </c>
-      <c r="I82" s="3">
+      <c r="I82" s="5">
         <v>88710</v>
       </c>
-      <c r="J82" s="1">
+      <c r="J82" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="1" t="s">
+      <c r="A83" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="B83" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="C83" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="1" t="s">
+      <c r="D83" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F83" s="1">
+      <c r="F83" s="3">
         <v>1450</v>
       </c>
-      <c r="G83" s="1">
+      <c r="G83" s="3">
         <v>182</v>
       </c>
-      <c r="H83" s="2">
+      <c r="H83" s="4">
         <v>0.1</v>
       </c>
-      <c r="I83" s="3">
+      <c r="I83" s="5">
         <v>62679</v>
       </c>
-      <c r="J83" s="1">
+      <c r="J83" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:10">
-      <c r="A84" s="1" t="s">
+      <c r="A84" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="B84" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="C84" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D84" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="1" t="s">
+      <c r="D84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F84" s="1">
+      <c r="F84" s="3">
         <v>400</v>
       </c>
-      <c r="G84" s="1">
+      <c r="G84" s="3">
         <v>85</v>
       </c>
-      <c r="H84" s="2">
+      <c r="H84" s="4">
         <v>0.11</v>
       </c>
-      <c r="I84" s="3">
+      <c r="I84" s="5">
         <v>65499</v>
       </c>
-      <c r="J84" s="1">
+      <c r="J84" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:10">
-      <c r="A85" s="1" t="s">
+      <c r="A85" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="B85" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="C85" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D85" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E85" s="1" t="s">
+      <c r="D85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F85" s="1">
+      <c r="F85" s="3">
         <v>80</v>
       </c>
-      <c r="G85" s="1">
+      <c r="G85" s="3">
         <v>8</v>
       </c>
-      <c r="H85" s="2">
+      <c r="H85" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I85" s="3">
+      <c r="I85" s="5">
         <v>67821</v>
       </c>
-      <c r="J85" s="1">
+      <c r="J85" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:10">
-      <c r="A86" s="1" t="s">
+      <c r="A86" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="B86" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="C86" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D86" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E86" s="1" t="s">
+      <c r="D86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F86" s="1">
+      <c r="F86" s="3">
         <v>320</v>
       </c>
-      <c r="G86" s="1">
+      <c r="G86" s="3">
         <v>48</v>
       </c>
-      <c r="H86" s="2">
+      <c r="H86" s="4">
         <v>0.08</v>
       </c>
-      <c r="I86" s="3">
+      <c r="I86" s="5">
         <v>75453</v>
       </c>
-      <c r="J86" s="1">
+      <c r="J86" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:10">
-      <c r="A87" s="1" t="s">
+      <c r="A87" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="B87" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="C87" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="D87" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E87" s="1" t="s">
+      <c r="E87" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F87" s="1">
+      <c r="F87" s="3">
         <v>460</v>
       </c>
-      <c r="G87" s="1">
+      <c r="G87" s="3">
         <v>37</v>
       </c>
-      <c r="H87" s="2">
+      <c r="H87" s="4">
         <v>0.03</v>
       </c>
-      <c r="I87" s="3">
+      <c r="I87" s="5">
         <v>73127</v>
       </c>
-      <c r="J87" s="1">
+      <c r="J87" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:10">
-      <c r="A88" s="1" t="s">
+      <c r="A88" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="B88" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="C88" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="D88" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E88" s="1" t="s">
+      <c r="E88" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F88" s="1">
+      <c r="F88" s="3">
         <v>570</v>
       </c>
-      <c r="G88" s="1">
+      <c r="G88" s="3">
         <v>46</v>
       </c>
-      <c r="H88" s="2">
+      <c r="H88" s="4">
         <v>0.05</v>
       </c>
-      <c r="I88" s="3">
+      <c r="I88" s="5">
         <v>68829</v>
       </c>
-      <c r="J88" s="1">
+      <c r="J88" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89" s="1" t="s">
+      <c r="A89" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="B89" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="C89" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="D89" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E89" s="1" t="s">
+      <c r="E89" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F89" s="1">
+      <c r="F89" s="3">
         <v>310</v>
       </c>
-      <c r="G89" s="1">
+      <c r="G89" s="3">
         <v>37</v>
       </c>
-      <c r="H89" s="2">
+      <c r="H89" s="4">
         <v>0.01</v>
       </c>
-      <c r="I89" s="3">
+      <c r="I89" s="5">
         <v>55744</v>
       </c>
-      <c r="J89" s="1">
+      <c r="J89" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:10">
-      <c r="A90" s="1" t="s">
+      <c r="A90" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="B90" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="C90" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="1" t="s">
+      <c r="D90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E90" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F90" s="1">
+      <c r="F90" s="3">
         <v>660</v>
       </c>
-      <c r="G90" s="1">
+      <c r="G90" s="3">
         <v>60</v>
       </c>
-      <c r="H90" s="2">
+      <c r="H90" s="4">
         <v>0.04</v>
       </c>
-      <c r="I90" s="3">
+      <c r="I90" s="5">
         <v>84543</v>
       </c>
-      <c r="J90" s="1">
+      <c r="J90" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:10">
-      <c r="A91" s="1" t="s">
+      <c r="A91" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="B91" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="C91" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="1" t="s">
+      <c r="D91" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E91" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F91" s="1">
+      <c r="F91" s="3">
         <v>100</v>
       </c>
-      <c r="G91" s="1">
+      <c r="G91" s="3">
         <v>11</v>
       </c>
-      <c r="H91" s="2">
+      <c r="H91" s="4">
         <v>0.05</v>
       </c>
-      <c r="I91" s="3">
+      <c r="I91" s="5">
         <v>59860</v>
       </c>
-      <c r="J91" s="1">
+      <c r="J91" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:10">
-      <c r="A92" s="1" t="s">
+      <c r="A92" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="B92" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="C92" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="1" t="s">
+      <c r="D92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F92" s="1">
+      <c r="F92" s="3">
         <v>1170</v>
       </c>
-      <c r="G92" s="1">
+      <c r="G92" s="3">
         <v>118</v>
       </c>
-      <c r="H92" s="2">
+      <c r="H92" s="4">
         <v>0.05</v>
       </c>
-      <c r="I92" s="3">
+      <c r="I92" s="5">
         <v>51162</v>
       </c>
-      <c r="J92" s="1">
+      <c r="J92" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="1" t="s">
+      <c r="A93" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="B93" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="C93" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D93" s="1" t="s">
+      <c r="D93" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E93" s="1" t="s">
+      <c r="E93" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F93" s="1">
+      <c r="F93" s="3">
         <v>230</v>
       </c>
-      <c r="G93" s="1">
+      <c r="G93" s="3">
         <v>16</v>
       </c>
-      <c r="H93" s="2">
+      <c r="H93" s="4">
         <v>0.04</v>
       </c>
-      <c r="I93" s="3">
+      <c r="I93" s="5">
         <v>99240</v>
       </c>
-      <c r="J93" s="1">
+      <c r="J93" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:10">
-      <c r="A94" s="1" t="s">
+      <c r="A94" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="B94" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="C94" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D94" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E94" s="1" t="s">
+      <c r="D94" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E94" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F94" s="1">
+      <c r="F94" s="3">
         <v>70</v>
       </c>
-      <c r="G94" s="1">
+      <c r="G94" s="3">
         <v>12</v>
       </c>
-      <c r="H94" s="2">
+      <c r="H94" s="4">
         <v>0.09</v>
       </c>
-      <c r="I94" s="3">
+      <c r="I94" s="5">
         <v>53314</v>
       </c>
-      <c r="J94" s="1">
+      <c r="J94" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:10">
-      <c r="A95" s="1" t="s">
+      <c r="A95" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B95" s="1" t="s">
+      <c r="B95" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="C95" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D95" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="1" t="s">
+      <c r="D95" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E95" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F95" s="1">
+      <c r="F95" s="3">
         <v>120</v>
       </c>
-      <c r="G95" s="1">
+      <c r="G95" s="3">
         <v>10</v>
       </c>
-      <c r="H95" s="2">
+      <c r="H95" s="4">
         <v>0.04</v>
       </c>
-      <c r="I95" s="3">
+      <c r="I95" s="5">
         <v>57454</v>
       </c>
-      <c r="J95" s="1">
+      <c r="J95" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="1" t="s">
+      <c r="A96" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B96" s="1" t="s">
+      <c r="B96" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="C96" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D96" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E96" s="1" t="s">
+      <c r="D96" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E96" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F96" s="1">
+      <c r="F96" s="3">
         <v>180</v>
       </c>
-      <c r="G96" s="1">
+      <c r="G96" s="3">
         <v>15</v>
       </c>
-      <c r="H96" s="2">
+      <c r="H96" s="4">
         <v>0.05</v>
       </c>
-      <c r="I96" s="3">
+      <c r="I96" s="5">
         <v>113948</v>
       </c>
-      <c r="J96" s="1">
+      <c r="J96" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:10">
-      <c r="A97" s="1" t="s">
+      <c r="A97" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B97" s="1" t="s">
+      <c r="B97" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="C97" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="1" t="s">
+      <c r="D97" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E97" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F97" s="1">
+      <c r="F97" s="3">
         <v>250</v>
       </c>
-      <c r="H97" s="2">
+      <c r="G97" s="3"/>
+      <c r="H97" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I97" s="3">
+      <c r="I97" s="5">
         <v>57472</v>
       </c>
-      <c r="J97" s="1">
+      <c r="J97" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:10">
-      <c r="A98" s="1" t="s">
+      <c r="A98" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="B98" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="C98" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D98" s="1" t="s">
+      <c r="D98" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E98" s="1" t="s">
+      <c r="E98" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F98" s="1">
+      <c r="F98" s="3">
         <v>160</v>
       </c>
-      <c r="G98" s="1">
+      <c r="G98" s="3">
         <v>28</v>
       </c>
-      <c r="H98" s="2">
+      <c r="H98" s="4">
         <v>0.15</v>
       </c>
-      <c r="I98" s="3">
+      <c r="I98" s="5">
         <v>54218</v>
       </c>
-      <c r="J98" s="1">
+      <c r="J98" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:10">
-      <c r="A99" s="1" t="s">
+      <c r="A99" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B99" s="1" t="s">
+      <c r="B99" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="C99" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="1" t="s">
+      <c r="D99" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E99" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F99" s="1">
+      <c r="F99" s="3">
         <v>210</v>
       </c>
-      <c r="G99" s="1">
+      <c r="G99" s="3">
         <v>28</v>
       </c>
-      <c r="H99" s="2">
+      <c r="H99" s="4">
         <v>0.02</v>
       </c>
-      <c r="I99" s="3">
+      <c r="I99" s="5">
         <v>77882</v>
       </c>
-      <c r="J99" s="1">
+      <c r="J99" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:10">
-      <c r="A100" s="1" t="s">
+      <c r="A100" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="B100" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="C100" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="D100" s="1" t="s">
+      <c r="D100" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E100" s="1" t="s">
+      <c r="E100" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F100" s="1">
+      <c r="F100" s="3">
         <v>590</v>
       </c>
-      <c r="G100" s="1">
+      <c r="G100" s="3">
         <v>60</v>
       </c>
-      <c r="H100" s="2">
+      <c r="H100" s="4">
         <v>0.02</v>
       </c>
-      <c r="I100" s="3">
+      <c r="I100" s="5">
         <v>51203</v>
       </c>
-      <c r="J100" s="1">
+      <c r="J100" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
-      <c r="A101" s="1" t="s">
+      <c r="A101" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="B101" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="C101" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D101" s="1" t="s">
+      <c r="D101" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E101" s="1" t="s">
+      <c r="E101" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F101" s="1">
+      <c r="F101" s="3">
         <v>200</v>
       </c>
-      <c r="G101" s="1">
+      <c r="G101" s="3">
         <v>30</v>
       </c>
-      <c r="H101" s="2">
+      <c r="H101" s="4">
         <v>0.04</v>
       </c>
-      <c r="I101" s="3">
+      <c r="I101" s="5">
         <v>50907</v>
       </c>
-      <c r="J101" s="1">
+      <c r="J101" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10">
-      <c r="A102" s="1" t="s">
+      <c r="A102" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="B102" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="C102" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D102" s="1" t="s">
+      <c r="D102" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E102" s="1" t="s">
+      <c r="E102" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F102" s="1">
+      <c r="F102" s="3">
         <v>2350</v>
       </c>
-      <c r="G102" s="1">
+      <c r="G102" s="3">
         <v>173</v>
       </c>
-      <c r="H102" s="2">
+      <c r="H102" s="4">
         <v>0.08</v>
       </c>
-      <c r="I102" s="3">
+      <c r="I102" s="5">
         <v>69908</v>
       </c>
-      <c r="J102" s="1">
+      <c r="J102" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:10">
-      <c r="A103" s="1" t="s">
+      <c r="A103" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="B103" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="C103" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="D103" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E103" s="1" t="s">
+      <c r="E103" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F103" s="1">
+      <c r="F103" s="3">
         <v>310</v>
       </c>
-      <c r="G103" s="1">
+      <c r="G103" s="3">
         <v>22</v>
       </c>
-      <c r="H103" s="2">
+      <c r="H103" s="4">
         <v>0.22</v>
       </c>
-      <c r="I103" s="3">
+      <c r="I103" s="5">
         <v>80900</v>
       </c>
-      <c r="J103" s="1">
+      <c r="J103" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:10">
-      <c r="A104" s="1" t="s">
+      <c r="A104" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="B104" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="C104" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D104" s="1" t="s">
+      <c r="D104" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E104" s="1" t="s">
+      <c r="E104" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F104" s="1">
+      <c r="F104" s="3">
         <v>160</v>
       </c>
-      <c r="G104" s="1">
+      <c r="G104" s="3">
         <v>27</v>
       </c>
-      <c r="H104" s="2">
+      <c r="H104" s="4">
         <v>0.22</v>
       </c>
-      <c r="I104" s="3">
+      <c r="I104" s="5">
         <v>70041</v>
       </c>
-      <c r="J104" s="1">
+      <c r="J104" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:10">
-      <c r="A105" s="1" t="s">
+      <c r="A105" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="B105" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="C105" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D105" s="1" t="s">
+      <c r="D105" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E105" s="1" t="s">
+      <c r="E105" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F105" s="1">
+      <c r="F105" s="3">
         <v>10340</v>
       </c>
-      <c r="G105" s="1">
+      <c r="G105" s="3">
         <v>646</v>
       </c>
-      <c r="H105" s="2">
+      <c r="H105" s="4">
         <v>0.12</v>
       </c>
-      <c r="I105" s="3">
+      <c r="I105" s="5">
         <v>103722</v>
       </c>
-      <c r="J105" s="1">
+      <c r="J105" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:10">
-      <c r="A106" s="1" t="s">
+      <c r="A106" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="B106" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="C106" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D106" s="1" t="s">
+      <c r="D106" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E106" s="1" t="s">
+      <c r="E106" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F106" s="1">
+      <c r="F106" s="3">
         <v>650</v>
       </c>
-      <c r="G106" s="1">
+      <c r="G106" s="3">
         <v>43</v>
       </c>
-      <c r="H106" s="2">
+      <c r="H106" s="4">
         <v>0.11</v>
       </c>
-      <c r="I106" s="3">
+      <c r="I106" s="5">
         <v>82023</v>
       </c>
-      <c r="J106" s="1">
+      <c r="J106" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:10">
-      <c r="A107" s="1" t="s">
+      <c r="A107" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B107" s="1" t="s">
+      <c r="B107" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="C107" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D107" s="1" t="s">
+      <c r="D107" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E107" s="1" t="s">
+      <c r="E107" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F107" s="1">
+      <c r="F107" s="3">
         <v>240</v>
       </c>
-      <c r="G107" s="1">
+      <c r="G107" s="3">
         <v>18</v>
       </c>
-      <c r="H107" s="2">
+      <c r="H107" s="4">
         <v>0.2</v>
       </c>
-      <c r="I107" s="3">
+      <c r="I107" s="5">
         <v>95314</v>
       </c>
-      <c r="J107" s="1">
+      <c r="J107" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:10">
-      <c r="A108" s="1" t="s">
+      <c r="A108" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="B108" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="C108" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="1" t="s">
+      <c r="D108" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E108" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F108" s="1">
+      <c r="F108" s="3">
         <v>460</v>
       </c>
-      <c r="G108" s="1">
+      <c r="G108" s="3">
         <v>26</v>
       </c>
-      <c r="H108" s="2">
+      <c r="H108" s="4">
         <v>0.11</v>
       </c>
-      <c r="I108" s="3">
+      <c r="I108" s="5">
         <v>66475</v>
       </c>
-      <c r="J108" s="1">
+      <c r="J108" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:10">
-      <c r="A109" s="1" t="s">
+      <c r="A109" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="B109" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="C109" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="1" t="s">
+      <c r="D109" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E109" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F109" s="1">
+      <c r="F109" s="3">
         <v>360</v>
       </c>
-      <c r="G109" s="1">
+      <c r="G109" s="3">
         <v>36</v>
       </c>
-      <c r="H109" s="2">
+      <c r="H109" s="4">
         <v>0.17</v>
       </c>
-      <c r="I109" s="3">
+      <c r="I109" s="5">
         <v>98900</v>
       </c>
-      <c r="J109" s="1">
+      <c r="J109" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:10">
-      <c r="A110" s="1" t="s">
+      <c r="A110" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B110" s="1" t="s">
+      <c r="B110" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="C110" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="D110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="1" t="s">
+      <c r="D110" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E110" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F110" s="1">
+      <c r="F110" s="3">
         <v>3550</v>
       </c>
-      <c r="G110" s="1">
+      <c r="G110" s="3">
         <v>182</v>
       </c>
-      <c r="H110" s="2">
+      <c r="H110" s="4">
         <v>0.06</v>
       </c>
-      <c r="I110" s="3">
+      <c r="I110" s="5">
         <v>59706</v>
       </c>
-      <c r="J110" s="1">
+      <c r="J110" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:10">
-      <c r="A111" s="1" t="s">
+      <c r="A111" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="B111" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="C111" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D111" s="1" t="s">
+      <c r="D111" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E111" s="1" t="s">
+      <c r="E111" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F111" s="1">
+      <c r="F111" s="3">
         <v>270</v>
       </c>
-      <c r="G111" s="1">
+      <c r="G111" s="3">
         <v>49</v>
       </c>
-      <c r="H111" s="2">
+      <c r="H111" s="4">
         <v>0.28999999999999998</v>
       </c>
-      <c r="I111" s="3">
+      <c r="I111" s="5">
         <v>70956</v>
       </c>
-      <c r="J111" s="1">
+      <c r="J111" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:10">
-      <c r="A112" s="1" t="s">
+      <c r="A112" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B112" s="1" t="s">
+      <c r="B112" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C112" s="1" t="s">
+      <c r="C112" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="1" t="s">
+      <c r="D112" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E112" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F112" s="1">
+      <c r="F112" s="3">
         <v>1810</v>
       </c>
-      <c r="G112" s="1">
+      <c r="G112" s="3">
         <v>168</v>
       </c>
-      <c r="H112" s="2">
+      <c r="H112" s="4">
         <v>0.08</v>
       </c>
-      <c r="I112" s="3">
+      <c r="I112" s="5">
         <v>80174</v>
       </c>
-      <c r="J112" s="1">
+      <c r="J112" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:10">
-      <c r="A113" s="1" t="s">
+      <c r="A113" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="B113" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="C113" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D113" s="1" t="s">
+      <c r="D113" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E113" s="1" t="s">
+      <c r="E113" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F113" s="1">
+      <c r="F113" s="3">
         <v>130</v>
       </c>
-      <c r="G113" s="1">
+      <c r="G113" s="3">
         <v>16</v>
       </c>
-      <c r="H113" s="2">
+      <c r="H113" s="4">
         <v>0.16</v>
       </c>
-      <c r="I113" s="3">
+      <c r="I113" s="5">
         <v>68125</v>
       </c>
-      <c r="J113" s="1">
+      <c r="J113" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:10">
-      <c r="A114" s="1" t="s">
+      <c r="A114" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="B114" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="C114" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="1" t="s">
+      <c r="D114" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F114" s="1">
+      <c r="F114" s="3">
         <v>2230</v>
       </c>
-      <c r="G114" s="1">
+      <c r="G114" s="3">
         <v>193</v>
       </c>
-      <c r="H114" s="2">
+      <c r="H114" s="4">
         <v>0.06</v>
       </c>
-      <c r="I114" s="3">
+      <c r="I114" s="5">
         <v>93811</v>
       </c>
-      <c r="J114" s="1">
+      <c r="J114" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:10">
-      <c r="A115" s="1" t="s">
+      <c r="A115" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="B115" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="C115" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="1" t="s">
+      <c r="D115" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E115" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F115" s="1">
+      <c r="F115" s="3">
         <v>1900</v>
       </c>
-      <c r="G115" s="1">
+      <c r="G115" s="3">
         <v>226</v>
       </c>
-      <c r="H115" s="2">
+      <c r="H115" s="4">
         <v>0.06</v>
       </c>
-      <c r="I115" s="3">
+      <c r="I115" s="5">
         <v>63539</v>
       </c>
-      <c r="J115" s="1">
+      <c r="J115" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:10">
-      <c r="A116" s="1" t="s">
+      <c r="A116" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B116" s="1" t="s">
+      <c r="B116" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="C116" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="1" t="s">
+      <c r="D116" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E116" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F116" s="1">
+      <c r="F116" s="3">
         <v>820</v>
       </c>
-      <c r="G116" s="1">
+      <c r="G116" s="3">
         <v>82</v>
       </c>
-      <c r="H116" s="2">
+      <c r="H116" s="4">
         <v>0.19</v>
       </c>
-      <c r="I116" s="3">
+      <c r="I116" s="5">
         <v>64148</v>
       </c>
-      <c r="J116" s="1">
+      <c r="J116" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:10">
-      <c r="A117" s="1" t="s">
+      <c r="A117" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="B117" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="C117" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="1" t="s">
+      <c r="D117" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E117" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F117" s="1">
+      <c r="F117" s="3">
         <v>390</v>
       </c>
-      <c r="G117" s="1">
+      <c r="G117" s="3">
         <v>51</v>
       </c>
-      <c r="H117" s="2">
+      <c r="H117" s="4">
         <v>0.11</v>
       </c>
-      <c r="I117" s="3">
+      <c r="I117" s="5">
         <v>70605</v>
       </c>
-      <c r="J117" s="1">
+      <c r="J117" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:10">
-      <c r="A118" s="1" t="s">
+      <c r="A118" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="B118" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="C118" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D118" s="1" t="s">
+      <c r="D118" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E118" s="1" t="s">
+      <c r="E118" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F118" s="1">
+      <c r="F118" s="3">
         <v>1360</v>
       </c>
-      <c r="G118" s="1">
+      <c r="G118" s="3">
         <v>107</v>
       </c>
-      <c r="H118" s="2">
+      <c r="H118" s="4">
         <v>0.06</v>
       </c>
-      <c r="I118" s="3">
+      <c r="I118" s="5">
         <v>64784</v>
       </c>
-      <c r="J118" s="1">
+      <c r="J118" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:10">
-      <c r="A119" s="1" t="s">
+      <c r="A119" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="B119" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="C119" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="1" t="s">
+      <c r="D119" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E119" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F119" s="1">
+      <c r="F119" s="3">
         <v>620</v>
       </c>
-      <c r="G119" s="1">
+      <c r="G119" s="3">
         <v>52</v>
       </c>
-      <c r="H119" s="2">
+      <c r="H119" s="4">
         <v>0.04</v>
       </c>
-      <c r="I119" s="3">
+      <c r="I119" s="5">
         <v>63680</v>
       </c>
-      <c r="J119" s="1">
+      <c r="J119" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:10">
-      <c r="A120" s="1" t="s">
+      <c r="A120" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="B120" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="C120" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="1" t="s">
+      <c r="D120" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F120" s="1">
+      <c r="F120" s="3">
         <v>1270</v>
       </c>
-      <c r="G120" s="1">
+      <c r="G120" s="3">
         <v>106</v>
       </c>
-      <c r="H120" s="2">
+      <c r="H120" s="4">
         <v>0.05</v>
       </c>
-      <c r="I120" s="3">
+      <c r="I120" s="5">
         <v>67670</v>
       </c>
-      <c r="J120" s="1">
+      <c r="J120" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:10">
-      <c r="A121" s="1" t="s">
+      <c r="A121" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="B121" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="C121" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D121" s="1" t="s">
+      <c r="D121" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E121" s="1" t="s">
+      <c r="E121" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F121" s="1">
+      <c r="F121" s="3">
         <v>720</v>
       </c>
-      <c r="G121" s="1">
+      <c r="G121" s="3">
         <v>71</v>
       </c>
-      <c r="H121" s="2">
+      <c r="H121" s="4">
         <v>0.05</v>
       </c>
-      <c r="I121" s="3">
+      <c r="I121" s="5">
         <v>68934</v>
       </c>
-      <c r="J121" s="1">
+      <c r="J121" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:10">
-      <c r="A122" s="1" t="s">
+      <c r="A122" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B122" s="1" t="s">
+      <c r="B122" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="C122" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="1" t="s">
+      <c r="D122" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F122" s="1">
+      <c r="F122" s="3">
         <v>3370</v>
       </c>
-      <c r="G122" s="1">
+      <c r="G122" s="3">
         <v>144</v>
       </c>
-      <c r="H122" s="2">
+      <c r="H122" s="4">
         <v>0.06</v>
       </c>
-      <c r="I122" s="3">
+      <c r="I122" s="5">
         <v>80549</v>
       </c>
-      <c r="J122" s="1">
+      <c r="J122" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:10">
-      <c r="A123" s="1" t="s">
+      <c r="A123" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="B123" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="C123" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D123" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="1" t="s">
+      <c r="D123" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E123" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F123" s="1">
+      <c r="F123" s="3">
         <v>400</v>
       </c>
-      <c r="G123" s="1">
+      <c r="G123" s="3">
         <v>38</v>
       </c>
-      <c r="H123" s="2">
+      <c r="H123" s="4">
         <v>0.05</v>
       </c>
-      <c r="I123" s="3">
+      <c r="I123" s="5">
         <v>76077</v>
       </c>
-      <c r="J123" s="1">
+      <c r="J123" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:10">
-      <c r="A124" s="1" t="s">
+      <c r="A124" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="B124" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="C124" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D124" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="1" t="s">
+      <c r="D124" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E124" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F124" s="1">
+      <c r="F124" s="3">
         <v>1570</v>
       </c>
-      <c r="G124" s="1">
+      <c r="G124" s="3">
         <v>150</v>
       </c>
-      <c r="H124" s="2">
+      <c r="H124" s="4">
         <v>0.03</v>
       </c>
-      <c r="I124" s="3">
+      <c r="I124" s="5">
         <v>81189</v>
       </c>
-      <c r="J124" s="1">
+      <c r="J124" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:10">
-      <c r="A125" s="1" t="s">
+      <c r="A125" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="B125" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="C125" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="D125" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E125" s="1" t="s">
+      <c r="E125" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F125" s="1">
+      <c r="F125" s="3">
         <v>2410</v>
       </c>
-      <c r="G125" s="1">
+      <c r="G125" s="3">
         <v>300</v>
       </c>
-      <c r="H125" s="2">
+      <c r="H125" s="4">
         <v>0.08</v>
       </c>
-      <c r="I125" s="3">
+      <c r="I125" s="5">
         <v>57411</v>
       </c>
-      <c r="J125" s="1">
+      <c r="J125" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:10">
-      <c r="A126" s="1" t="s">
+      <c r="A126" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B126" s="1" t="s">
+      <c r="B126" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="C126" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D126" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="1" t="s">
+      <c r="D126" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F126" s="1">
+      <c r="F126" s="3">
         <v>1900</v>
       </c>
-      <c r="G126" s="1">
+      <c r="G126" s="3">
         <v>139</v>
       </c>
-      <c r="H126" s="2">
+      <c r="H126" s="4">
         <v>0.05</v>
       </c>
-      <c r="I126" s="3">
+      <c r="I126" s="5">
         <v>86017</v>
       </c>
-      <c r="J126" s="1">
+      <c r="J126" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:10">
-      <c r="A127" s="1" t="s">
+      <c r="A127" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="B127" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="C127" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D127" s="1" t="s">
+      <c r="D127" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E127" s="1" t="s">
+      <c r="E127" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F127" s="1">
+      <c r="F127" s="3">
         <v>670</v>
       </c>
-      <c r="G127" s="1">
+      <c r="G127" s="3">
         <v>49</v>
       </c>
-      <c r="H127" s="2">
+      <c r="H127" s="4">
         <v>0.06</v>
       </c>
-      <c r="I127" s="3">
+      <c r="I127" s="5">
         <v>95287</v>
       </c>
-      <c r="J127" s="1">
+      <c r="J127" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:10">
-      <c r="A128" s="1" t="s">
+      <c r="A128" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="B128" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="C128" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D128" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="1" t="s">
+      <c r="D128" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E128" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F128" s="1">
+      <c r="F128" s="3">
         <v>440</v>
       </c>
-      <c r="G128" s="1">
+      <c r="G128" s="3">
         <v>90</v>
       </c>
-      <c r="H128" s="2">
+      <c r="H128" s="4">
         <v>0.01</v>
       </c>
-      <c r="I128" s="3">
+      <c r="I128" s="5">
         <v>63291</v>
       </c>
-      <c r="J128" s="1">
+      <c r="J128" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:10">
-      <c r="A129" s="1" t="s">
+      <c r="A129" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="B129" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="C129" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="1" t="s">
+      <c r="D129" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E129" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F129" s="1">
+      <c r="F129" s="3">
         <v>1590</v>
       </c>
-      <c r="G129" s="1">
+      <c r="G129" s="3">
         <v>40</v>
       </c>
-      <c r="H129" s="2">
+      <c r="H129" s="4">
         <v>0.06</v>
       </c>
-      <c r="I129" s="3">
+      <c r="I129" s="5">
         <v>97176</v>
       </c>
-      <c r="J129" s="1">
+      <c r="J129" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:10">
-      <c r="A130" s="1" t="s">
+      <c r="A130" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="B130" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="C130" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="1" t="s">
+      <c r="D130" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E130" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F130" s="1">
+      <c r="F130" s="3">
         <v>1240</v>
       </c>
-      <c r="G130" s="1">
+      <c r="G130" s="3">
         <v>127</v>
       </c>
-      <c r="H130" s="2">
+      <c r="H130" s="4">
         <v>0.03</v>
       </c>
-      <c r="I130" s="3">
+      <c r="I130" s="5">
         <v>63271</v>
       </c>
-      <c r="J130" s="1">
+      <c r="J130" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:10">
-      <c r="A131" s="1" t="s">
+      <c r="A131" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="B131" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="C131" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D131" s="1" t="s">
+      <c r="D131" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E131" s="1" t="s">
+      <c r="E131" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F131" s="1">
+      <c r="F131" s="3">
         <v>5370</v>
       </c>
-      <c r="G131" s="1">
+      <c r="G131" s="3">
         <v>675</v>
       </c>
-      <c r="H131" s="2">
+      <c r="H131" s="4">
         <v>0.06</v>
       </c>
-      <c r="I131" s="3">
+      <c r="I131" s="5">
         <v>57282</v>
       </c>
-      <c r="J131" s="1">
+      <c r="J131" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:10">
-      <c r="A132" s="1" t="s">
+      <c r="A132" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="B132" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="C132" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="1" t="s">
+      <c r="D132" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E132" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F132" s="1">
+      <c r="F132" s="3">
         <v>1430</v>
       </c>
-      <c r="G132" s="1">
+      <c r="G132" s="3">
         <v>217</v>
       </c>
-      <c r="H132" s="2">
+      <c r="H132" s="4">
         <v>0.06</v>
       </c>
-      <c r="I132" s="3">
+      <c r="I132" s="5">
         <v>56028</v>
       </c>
-      <c r="J132" s="1">
+      <c r="J132" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:10">
-      <c r="A133" s="1" t="s">
+      <c r="A133" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="B133" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="C133" s="1" t="s">
+      <c r="C133" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="D133" s="1" t="s">
+      <c r="D133" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E133" s="1" t="s">
+      <c r="E133" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F133" s="1">
+      <c r="F133" s="3">
         <v>390</v>
       </c>
-      <c r="G133" s="1">
+      <c r="G133" s="3">
         <v>31</v>
       </c>
-      <c r="H133" s="2">
+      <c r="H133" s="4">
         <v>0.11</v>
       </c>
-      <c r="I133" s="3">
+      <c r="I133" s="5">
         <v>54707</v>
       </c>
-      <c r="J133" s="1">
+      <c r="J133" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
-      <c r="A134" s="1" t="s">
+      <c r="A134" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="B134" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="C134" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D134" s="1" t="s">
+      <c r="D134" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E134" s="1" t="s">
+      <c r="E134" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F134" s="1">
+      <c r="F134" s="3">
         <v>1190</v>
       </c>
-      <c r="G134" s="1">
+      <c r="G134" s="3">
         <v>87</v>
       </c>
-      <c r="H134" s="2">
+      <c r="H134" s="4">
         <v>0.16</v>
       </c>
-      <c r="I134" s="3">
+      <c r="I134" s="5">
         <v>95819</v>
       </c>
-      <c r="J134" s="1">
+      <c r="J134" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:10">
-      <c r="A135" s="1" t="s">
+      <c r="A135" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="B135" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="C135" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D135" s="1" t="s">
+      <c r="D135" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E135" s="1" t="s">
+      <c r="E135" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F135" s="1">
+      <c r="F135" s="3">
         <v>780</v>
       </c>
-      <c r="G135" s="1">
+      <c r="G135" s="3">
         <v>68</v>
       </c>
-      <c r="H135" s="2">
+      <c r="H135" s="4">
         <v>0.12</v>
       </c>
-      <c r="I135" s="3">
+      <c r="I135" s="5">
         <v>109947</v>
       </c>
-      <c r="J135" s="1">
+      <c r="J135" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:10">
-      <c r="A136" s="1" t="s">
+      <c r="A136" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="B136" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="C136" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D136" s="1" t="s">
+      <c r="D136" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E136" s="1" t="s">
+      <c r="E136" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F136" s="1">
+      <c r="F136" s="3">
         <v>870</v>
       </c>
-      <c r="G136" s="1">
+      <c r="G136" s="3">
         <v>66</v>
       </c>
-      <c r="H136" s="2">
+      <c r="H136" s="4">
         <v>0.17</v>
       </c>
-      <c r="I136" s="3">
+      <c r="I136" s="5">
         <v>101453</v>
       </c>
-      <c r="J136" s="1">
+      <c r="J136" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:10">
-      <c r="A137" s="1" t="s">
+      <c r="A137" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="B137" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="C137" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D137" s="1" t="s">
+      <c r="D137" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E137" s="1" t="s">
+      <c r="E137" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F137" s="1">
+      <c r="F137" s="3">
         <v>780</v>
       </c>
-      <c r="G137" s="1">
+      <c r="G137" s="3">
         <v>142</v>
       </c>
-      <c r="H137" s="2">
+      <c r="H137" s="4">
         <v>0.28000000000000003</v>
       </c>
-      <c r="I137" s="3">
+      <c r="I137" s="5">
         <v>74819</v>
       </c>
-      <c r="J137" s="1">
+      <c r="J137" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:10">
-      <c r="A138" s="1" t="s">
+      <c r="A138" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="B138" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="C138" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="1" t="s">
+      <c r="D138" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F138" s="1">
+      <c r="F138" s="3">
         <v>7670</v>
       </c>
-      <c r="G138" s="1">
+      <c r="G138" s="3">
         <v>824</v>
       </c>
-      <c r="H138" s="2">
+      <c r="H138" s="4">
         <v>0.09</v>
       </c>
-      <c r="I138" s="3">
+      <c r="I138" s="5">
         <v>83433</v>
       </c>
-      <c r="J138" s="1">
+      <c r="J138" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:10">
-      <c r="A139" s="1" t="s">
+      <c r="A139" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="B139" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="C139" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E139" s="1" t="s">
+      <c r="D139" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E139" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F139" s="1">
+      <c r="F139" s="3">
         <v>8080</v>
       </c>
-      <c r="G139" s="1">
+      <c r="G139" s="3">
         <v>750</v>
       </c>
-      <c r="H139" s="2">
+      <c r="H139" s="4">
         <v>0.04</v>
       </c>
-      <c r="I139" s="3">
+      <c r="I139" s="5">
         <v>100653</v>
       </c>
-      <c r="J139" s="1">
+      <c r="J139" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:10">
-      <c r="A140" s="1" t="s">
+      <c r="A140" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="B140" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="C140" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="1" t="s">
+      <c r="D140" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E140" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F140" s="1">
+      <c r="F140" s="3">
         <v>2220</v>
       </c>
-      <c r="G140" s="1">
+      <c r="G140" s="3">
         <v>221</v>
       </c>
-      <c r="H140" s="2">
+      <c r="H140" s="4">
         <v>0.15</v>
       </c>
-      <c r="I140" s="3">
+      <c r="I140" s="5">
         <v>72286</v>
       </c>
-      <c r="J140" s="1">
+      <c r="J140" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:10">
-      <c r="A141" s="1" t="s">
+      <c r="A141" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="B141" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="C141" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="1" t="s">
+      <c r="D141" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E141" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F141" s="1">
+      <c r="F141" s="3">
         <v>2080</v>
       </c>
-      <c r="G141" s="1">
+      <c r="G141" s="3">
         <v>287</v>
       </c>
-      <c r="H141" s="2">
+      <c r="H141" s="4">
         <v>0.13</v>
       </c>
-      <c r="I141" s="3">
+      <c r="I141" s="5">
         <v>77459</v>
       </c>
-      <c r="J141" s="1">
+      <c r="J141" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:10">
-      <c r="A142" s="1" t="s">
+      <c r="A142" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="B142" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="C142" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D142" s="1" t="s">
+      <c r="D142" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E142" s="1" t="s">
+      <c r="E142" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F142" s="1">
+      <c r="F142" s="3">
         <v>4350</v>
       </c>
-      <c r="G142" s="1">
+      <c r="G142" s="3">
         <v>397</v>
       </c>
-      <c r="H142" s="2">
+      <c r="H142" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I142" s="3">
+      <c r="I142" s="5">
         <v>75659</v>
       </c>
-      <c r="J142" s="1">
+      <c r="J142" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:10">
-      <c r="A143" s="1" t="s">
+      <c r="A143" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="B143" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="C143" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D143" s="1" t="s">
+      <c r="D143" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E143" s="1" t="s">
+      <c r="E143" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F143" s="1">
+      <c r="F143" s="3">
         <v>550</v>
       </c>
-      <c r="G143" s="1">
+      <c r="G143" s="3">
         <v>102</v>
       </c>
-      <c r="H143" s="2">
+      <c r="H143" s="4">
         <v>0.31</v>
       </c>
-      <c r="I143" s="3">
+      <c r="I143" s="5">
         <v>71917</v>
       </c>
-      <c r="J143" s="1">
+      <c r="J143" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:10">
-      <c r="A144" s="1" t="s">
+      <c r="A144" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="B144" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="C144" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D144" s="1" t="s">
+      <c r="D144" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E144" s="1" t="s">
+      <c r="E144" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F144" s="1">
+      <c r="F144" s="3">
         <v>43330</v>
       </c>
-      <c r="G144" s="1">
+      <c r="G144" s="3">
         <v>2885</v>
       </c>
-      <c r="H144" s="2">
+      <c r="H144" s="4">
         <v>0.08</v>
       </c>
-      <c r="I144" s="3">
+      <c r="I144" s="5">
         <v>106891</v>
       </c>
-      <c r="J144" s="1">
+      <c r="J144" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:10">
-      <c r="A145" s="1" t="s">
+      <c r="A145" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="B145" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="C145" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D145" s="1" t="s">
+      <c r="D145" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E145" s="1" t="s">
+      <c r="E145" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F145" s="1">
+      <c r="F145" s="3">
         <v>2530</v>
       </c>
-      <c r="G145" s="1">
+      <c r="G145" s="3">
         <v>156</v>
       </c>
-      <c r="H145" s="2">
+      <c r="H145" s="4">
         <v>0.06</v>
       </c>
-      <c r="I145" s="3">
+      <c r="I145" s="5">
         <v>98983</v>
       </c>
-      <c r="J145" s="1">
+      <c r="J145" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:10">
-      <c r="A146" s="1" t="s">
+      <c r="A146" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="B146" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="C146" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D146" s="1" t="s">
+      <c r="D146" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E146" s="1" t="s">
+      <c r="E146" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F146" s="1">
+      <c r="F146" s="3">
         <v>4380</v>
       </c>
-      <c r="G146" s="1">
+      <c r="G146" s="3">
         <v>358</v>
       </c>
-      <c r="H146" s="2">
+      <c r="H146" s="4">
         <v>0.06</v>
       </c>
-      <c r="I146" s="3">
+      <c r="I146" s="5">
         <v>85243</v>
       </c>
-      <c r="J146" s="1">
+      <c r="J146" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:10">
-      <c r="A147" s="1" t="s">
+      <c r="A147" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B147" s="1" t="s">
+      <c r="B147" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="C147" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="D147" s="1" t="s">
+      <c r="D147" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E147" s="1" t="s">
+      <c r="E147" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F147" s="1">
+      <c r="F147" s="3">
         <v>1110</v>
       </c>
-      <c r="G147" s="1">
+      <c r="G147" s="3">
         <v>120</v>
       </c>
-      <c r="H147" s="2">
+      <c r="H147" s="4">
         <v>0.05</v>
       </c>
-      <c r="I147" s="3">
+      <c r="I147" s="5">
         <v>83267</v>
       </c>
-      <c r="J147" s="1">
+      <c r="J147" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:10">
-      <c r="A148" s="1" t="s">
+      <c r="A148" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="B148" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="C148" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="1" t="s">
+      <c r="D148" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E148" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F148" s="1">
+      <c r="F148" s="3">
         <v>2960</v>
       </c>
-      <c r="G148" s="1">
+      <c r="G148" s="3">
         <v>274</v>
       </c>
-      <c r="H148" s="2">
+      <c r="H148" s="4">
         <v>0.06</v>
       </c>
-      <c r="I148" s="3">
+      <c r="I148" s="5">
         <v>71177</v>
       </c>
-      <c r="J148" s="1">
+      <c r="J148" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
-      <c r="A149" s="1" t="s">
+      <c r="A149" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="B149" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="C149" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D149" s="1" t="s">
+      <c r="D149" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E149" s="1" t="s">
+      <c r="E149" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F149" s="1">
+      <c r="F149" s="3">
         <v>2650</v>
       </c>
-      <c r="G149" s="1">
+      <c r="G149" s="3">
         <v>263</v>
       </c>
-      <c r="H149" s="2">
+      <c r="H149" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I149" s="3">
+      <c r="I149" s="5">
         <v>75912</v>
       </c>
-      <c r="J149" s="1">
+      <c r="J149" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:10">
-      <c r="A150" s="1" t="s">
+      <c r="A150" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="B150" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="C150" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D150" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="1" t="s">
+      <c r="D150" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E150" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F150" s="1">
+      <c r="F150" s="3">
         <v>5770</v>
       </c>
-      <c r="G150" s="1">
+      <c r="G150" s="3">
         <v>577</v>
       </c>
-      <c r="H150" s="2">
+      <c r="H150" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I150" s="3">
+      <c r="I150" s="5">
         <v>80296</v>
       </c>
-      <c r="J150" s="1">
+      <c r="J150" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:10">
-      <c r="A151" s="1" t="s">
+      <c r="A151" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="B151" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="C151" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="1" t="s">
+      <c r="D151" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E151" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F151" s="1">
+      <c r="F151" s="3">
         <v>920</v>
       </c>
-      <c r="G151" s="1">
+      <c r="G151" s="3">
         <v>87</v>
       </c>
-      <c r="H151" s="2">
+      <c r="H151" s="4">
         <v>0.05</v>
       </c>
-      <c r="I151" s="3">
+      <c r="I151" s="5">
         <v>77150</v>
       </c>
-      <c r="J151" s="1">
+      <c r="J151" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:10">
-      <c r="A152" s="1" t="s">
+      <c r="A152" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="B152" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="C152" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="1" t="s">
+      <c r="D152" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E152" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F152" s="1">
+      <c r="F152" s="3">
         <v>5700</v>
       </c>
-      <c r="G152" s="1">
+      <c r="G152" s="3">
         <v>565</v>
       </c>
-      <c r="H152" s="2">
+      <c r="H152" s="4">
         <v>0.05</v>
       </c>
-      <c r="I152" s="3">
+      <c r="I152" s="5">
         <v>92761</v>
       </c>
-      <c r="J152" s="1">
+      <c r="J152" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:10">
-      <c r="A153" s="1" t="s">
+      <c r="A153" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="B153" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="C153" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="1" t="s">
+      <c r="D153" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E153" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F153" s="1">
+      <c r="F153" s="3">
         <v>890</v>
       </c>
-      <c r="G153" s="1">
+      <c r="G153" s="3">
         <v>192</v>
       </c>
-      <c r="H153" s="2">
+      <c r="H153" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I153" s="3">
+      <c r="I153" s="5">
         <v>127362</v>
       </c>
-      <c r="J153" s="1">
+      <c r="J153" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:10">
-      <c r="A154" s="1" t="s">
+      <c r="A154" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B154" s="1" t="s">
+      <c r="B154" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C154" s="1" t="s">
+      <c r="C154" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D154" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="1" t="s">
+      <c r="D154" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E154" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F154" s="1">
+      <c r="F154" s="3">
         <v>4840</v>
       </c>
-      <c r="G154" s="1">
+      <c r="G154" s="3">
         <v>446</v>
       </c>
-      <c r="H154" s="2">
+      <c r="H154" s="4">
         <v>0.06</v>
       </c>
-      <c r="I154" s="3">
+      <c r="I154" s="5">
         <v>87305</v>
       </c>
-      <c r="J154" s="1">
+      <c r="J154" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:10">
-      <c r="A155" s="1" t="s">
+      <c r="A155" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="B155" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="C155" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D155" s="1" t="s">
+      <c r="D155" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E155" s="1" t="s">
+      <c r="E155" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F155" s="1">
+      <c r="F155" s="3">
         <v>1840</v>
       </c>
-      <c r="G155" s="1">
+      <c r="G155" s="3">
         <v>136</v>
       </c>
-      <c r="H155" s="2">
+      <c r="H155" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I155" s="3">
+      <c r="I155" s="5">
         <v>101676</v>
       </c>
-      <c r="J155" s="1">
+      <c r="J155" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:10">
-      <c r="A156" s="1" t="s">
+      <c r="A156" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="B156" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="C156" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E156" s="1" t="s">
+      <c r="D156" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F156" s="1">
+      <c r="F156" s="3">
         <v>6110</v>
       </c>
-      <c r="G156" s="1">
+      <c r="G156" s="3">
         <v>686</v>
       </c>
-      <c r="H156" s="2">
+      <c r="H156" s="4">
         <v>0.01</v>
       </c>
-      <c r="I156" s="3">
+      <c r="I156" s="5">
         <v>77953</v>
       </c>
-      <c r="J156" s="1">
+      <c r="J156" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:10">
-      <c r="A157" s="1" t="s">
+      <c r="A157" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B157" s="1" t="s">
+      <c r="B157" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="C157" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E157" s="1" t="s">
+      <c r="D157" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E157" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F157" s="1">
+      <c r="F157" s="3">
         <v>990</v>
       </c>
-      <c r="G157" s="1">
+      <c r="G157" s="3">
         <v>199</v>
       </c>
-      <c r="H157" s="2">
+      <c r="H157" s="4">
         <v>0.06</v>
       </c>
-      <c r="I157" s="3">
+      <c r="I157" s="5">
         <v>70594</v>
       </c>
-      <c r="J157" s="1">
+      <c r="J157" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:10">
-      <c r="A158" s="1" t="s">
+      <c r="A158" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B158" s="1" t="s">
+      <c r="B158" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="C158" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D158" s="1" t="s">
+      <c r="D158" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E158" s="1" t="s">
+      <c r="E158" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="F158" s="1">
+      <c r="F158" s="3">
         <v>1050</v>
       </c>
-      <c r="G158" s="1">
+      <c r="G158" s="3">
         <v>77</v>
       </c>
-      <c r="H158" s="2">
+      <c r="H158" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I158" s="3">
+      <c r="I158" s="5">
         <v>87091</v>
       </c>
-      <c r="J158" s="1">
+      <c r="J158" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:10">
-      <c r="A159" s="1" t="s">
+      <c r="A159" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B159" s="1" t="s">
+      <c r="B159" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="C159" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D159" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E159" s="1" t="s">
+      <c r="D159" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E159" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F159" s="1">
+      <c r="F159" s="3">
         <v>1780</v>
       </c>
-      <c r="G159" s="1">
+      <c r="G159" s="3">
         <v>184</v>
       </c>
-      <c r="H159" s="2">
+      <c r="H159" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I159" s="3">
+      <c r="I159" s="5">
         <v>110782</v>
       </c>
-      <c r="J159" s="1">
+      <c r="J159" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:10">
-      <c r="A160" s="1" t="s">
+      <c r="A160" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B160" s="1" t="s">
+      <c r="B160" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="C160" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D160" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E160" s="1" t="s">
+      <c r="D160" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E160" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F160" s="1">
+      <c r="F160" s="3">
         <v>3110</v>
       </c>
-      <c r="G160" s="1">
+      <c r="G160" s="3">
         <v>425</v>
       </c>
-      <c r="H160" s="2">
+      <c r="H160" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I160" s="3">
+      <c r="I160" s="5">
         <v>91539</v>
       </c>
-      <c r="J160" s="1">
+      <c r="J160" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:10">
-      <c r="A161" s="1" t="s">
+      <c r="A161" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B161" s="1" t="s">
+      <c r="B161" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="C161" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D161" s="1" t="s">
+      <c r="D161" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E161" s="1" t="s">
+      <c r="E161" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F161" s="1">
+      <c r="F161" s="3">
         <v>9700</v>
       </c>
-      <c r="G161" s="1">
+      <c r="G161" s="3">
         <v>1159</v>
       </c>
-      <c r="H161" s="2">
+      <c r="H161" s="4">
         <v>0.03</v>
       </c>
-      <c r="I161" s="3">
+      <c r="I161" s="5">
         <v>59028</v>
       </c>
-      <c r="J161" s="1">
+      <c r="J161" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:10">
-      <c r="A162" s="1" t="s">
+      <c r="A162" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B162" s="1" t="s">
+      <c r="B162" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="C162" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D162" s="1" t="s">
+      <c r="D162" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E162" s="1" t="s">
+      <c r="E162" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F162" s="1">
+      <c r="F162" s="3">
         <v>930</v>
       </c>
-      <c r="G162" s="1">
+      <c r="G162" s="3">
         <v>104</v>
       </c>
-      <c r="H162" s="2">
+      <c r="H162" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I162" s="3">
+      <c r="I162" s="5">
         <v>70575</v>
       </c>
-      <c r="J162" s="1">
+      <c r="J162" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:10">
-      <c r="A163" s="1" t="s">
+      <c r="A163" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B163" s="1" t="s">
+      <c r="B163" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="C163" s="1" t="s">
+      <c r="C163" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D163" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E163" s="1" t="s">
+      <c r="D163" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F163" s="1">
+      <c r="F163" s="3">
         <v>970</v>
       </c>
-      <c r="G163" s="1">
+      <c r="G163" s="3">
         <v>164</v>
       </c>
-      <c r="H163" s="2">
+      <c r="H163" s="4">
         <v>0.11</v>
       </c>
-      <c r="I163" s="3">
+      <c r="I163" s="5">
         <v>59041</v>
       </c>
-      <c r="J163" s="1">
+      <c r="J163" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:10">
-      <c r="A164" s="1" t="s">
+      <c r="A164" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B164" s="1" t="s">
+      <c r="B164" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="C164" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="D164" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E164" s="1" t="s">
+      <c r="D164" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E164" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="F164" s="1">
+      <c r="F164" s="3">
         <v>460</v>
       </c>
-      <c r="G164" s="1">
+      <c r="G164" s="3">
         <v>147</v>
       </c>
-      <c r="H164" s="2">
+      <c r="H164" s="4">
         <v>0.1</v>
       </c>
-      <c r="I164" s="3">
+      <c r="I164" s="5">
         <v>60167</v>
       </c>
-      <c r="J164" s="1">
+      <c r="J164" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:10">
-      <c r="A165" s="1" t="s">
+      <c r="A165" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B165" s="1" t="s">
+      <c r="B165" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C165" s="1" t="s">
+      <c r="C165" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D165" s="1" t="s">
+      <c r="D165" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E165" s="1" t="s">
+      <c r="E165" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F165" s="1">
+      <c r="F165" s="3">
         <v>1990</v>
       </c>
-      <c r="G165" s="1">
+      <c r="G165" s="3">
         <v>179</v>
       </c>
-      <c r="H165" s="2">
+      <c r="H165" s="4">
         <v>0.11</v>
       </c>
-      <c r="I165" s="3">
+      <c r="I165" s="5">
         <v>74834</v>
       </c>
-      <c r="J165" s="1">
+      <c r="J165" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:10">
-      <c r="A166" s="1" t="s">
+      <c r="A166" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B166" s="1" t="s">
+      <c r="B166" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C166" s="1" t="s">
+      <c r="C166" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D166" s="1" t="s">
+      <c r="D166" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E166" s="1" t="s">
+      <c r="E166" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F166" s="1">
+      <c r="F166" s="3">
         <v>230</v>
       </c>
-      <c r="G166" s="1">
+      <c r="G166" s="3">
         <v>40</v>
       </c>
-      <c r="H166" s="2">
+      <c r="H166" s="4">
         <v>0.28000000000000003</v>
       </c>
-      <c r="I166" s="3">
+      <c r="I166" s="5">
         <v>76335</v>
       </c>
-      <c r="J166" s="1">
+      <c r="J166" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:10">
-      <c r="A167" s="1" t="s">
+      <c r="A167" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B167" s="1" t="s">
+      <c r="B167" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="C167" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D167" s="1" t="s">
+      <c r="D167" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E167" s="1" t="s">
+      <c r="E167" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F167" s="1">
+      <c r="F167" s="3">
         <v>4350</v>
       </c>
-      <c r="G167" s="1">
+      <c r="G167" s="3">
         <v>537</v>
       </c>
-      <c r="H167" s="2">
+      <c r="H167" s="4">
         <v>0.05</v>
       </c>
-      <c r="I167" s="3">
+      <c r="I167" s="5">
         <v>59896</v>
       </c>
-      <c r="J167" s="1">
+      <c r="J167" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:10">
-      <c r="A168" s="1" t="s">
+      <c r="A168" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B168" s="1" t="s">
+      <c r="B168" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C168" s="1" t="s">
+      <c r="C168" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D168" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E168" s="1" t="s">
+      <c r="D168" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E168" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F168" s="1">
+      <c r="F168" s="3">
         <v>2310</v>
       </c>
-      <c r="G168" s="1">
+      <c r="G168" s="3">
         <v>227</v>
       </c>
-      <c r="H168" s="2">
+      <c r="H168" s="4">
         <v>0.02</v>
       </c>
-      <c r="I168" s="3">
+      <c r="I168" s="5">
         <v>91486</v>
       </c>
-      <c r="J168" s="1">
+      <c r="J168" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="169" spans="1:10">
-      <c r="A169" s="1" t="s">
+      <c r="A169" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B169" s="1" t="s">
+      <c r="B169" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C169" s="1" t="s">
+      <c r="C169" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D169" s="1" t="s">
+      <c r="D169" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E169" s="1" t="s">
+      <c r="E169" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F169" s="1">
+      <c r="F169" s="3">
         <v>1450</v>
       </c>
-      <c r="G169" s="1">
+      <c r="G169" s="3">
         <v>211</v>
       </c>
-      <c r="H169" s="2">
+      <c r="H169" s="4">
         <v>0.1</v>
       </c>
-      <c r="I169" s="3">
+      <c r="I169" s="5">
         <v>60609</v>
       </c>
-      <c r="J169" s="1">
+      <c r="J169" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:10">
-      <c r="A170" s="1" t="s">
+      <c r="A170" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B170" s="1" t="s">
+      <c r="B170" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C170" s="1" t="s">
+      <c r="C170" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D170" s="1" t="s">
+      <c r="D170" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E170" s="1" t="s">
+      <c r="E170" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F170" s="1">
+      <c r="F170" s="3">
         <v>350</v>
       </c>
-      <c r="G170" s="1">
+      <c r="G170" s="3">
         <v>64</v>
       </c>
-      <c r="H170" s="2">
+      <c r="H170" s="4">
         <v>0.35</v>
       </c>
-      <c r="I170" s="3">
+      <c r="I170" s="5">
         <v>77173</v>
       </c>
-      <c r="J170" s="1">
+      <c r="J170" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:10">
-      <c r="A171" s="1" t="s">
+      <c r="A171" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B171" s="1" t="s">
+      <c r="B171" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C171" s="1" t="s">
+      <c r="C171" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D171" s="1" t="s">
+      <c r="D171" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E171" s="1" t="s">
+      <c r="E171" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F171" s="1">
+      <c r="F171" s="3">
         <v>2390</v>
       </c>
-      <c r="G171" s="1">
+      <c r="G171" s="3">
         <v>304</v>
       </c>
-      <c r="H171" s="2">
+      <c r="H171" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I171" s="3">
+      <c r="I171" s="5">
         <v>61893</v>
       </c>
-      <c r="J171" s="1">
+      <c r="J171" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:10">
-      <c r="A172" s="1" t="s">
+      <c r="A172" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B172" s="1" t="s">
+      <c r="B172" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="C172" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D172" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E172" s="1" t="s">
+      <c r="D172" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E172" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F172" s="1">
+      <c r="F172" s="3">
         <v>2640</v>
       </c>
-      <c r="G172" s="1">
+      <c r="G172" s="3">
         <v>284</v>
       </c>
-      <c r="H172" s="2">
+      <c r="H172" s="4">
         <v>0.09</v>
       </c>
-      <c r="I172" s="3">
+      <c r="I172" s="5">
         <v>80896</v>
       </c>
-      <c r="J172" s="1">
+      <c r="J172" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:10">
-      <c r="A173" s="1" t="s">
+      <c r="A173" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B173" s="1" t="s">
+      <c r="B173" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="C173" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D173" s="1" t="s">
+      <c r="D173" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E173" s="1" t="s">
+      <c r="E173" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F173" s="1">
+      <c r="F173" s="3">
         <v>90</v>
       </c>
-      <c r="G173" s="1">
+      <c r="G173" s="3">
         <v>25</v>
       </c>
-      <c r="H173" s="2">
+      <c r="H173" s="4">
         <v>0.08</v>
       </c>
-      <c r="I173" s="3">
+      <c r="I173" s="5">
         <v>74502</v>
       </c>
-      <c r="J173" s="1">
+      <c r="J173" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:10">
-      <c r="A174" s="1" t="s">
+      <c r="A174" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B174" s="1" t="s">
+      <c r="B174" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="C174" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D174" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E174" s="1" t="s">
+      <c r="D174" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E174" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F174" s="1">
+      <c r="F174" s="3">
         <v>2840</v>
       </c>
-      <c r="G174" s="1">
+      <c r="G174" s="3">
         <v>265</v>
       </c>
-      <c r="H174" s="2">
+      <c r="H174" s="4">
         <v>0.05</v>
       </c>
-      <c r="I174" s="3">
+      <c r="I174" s="5">
         <v>92386</v>
       </c>
-      <c r="J174" s="1">
+      <c r="J174" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:10">
-      <c r="A175" s="1" t="s">
+      <c r="A175" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B175" s="1" t="s">
+      <c r="B175" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C175" s="1" t="s">
+      <c r="C175" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D175" s="1" t="s">
+      <c r="D175" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E175" s="1" t="s">
+      <c r="E175" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F175" s="1">
+      <c r="F175" s="3">
         <v>250</v>
       </c>
-      <c r="G175" s="1">
+      <c r="G175" s="3">
         <v>53</v>
       </c>
-      <c r="H175" s="2">
+      <c r="H175" s="4">
         <v>0.1</v>
       </c>
-      <c r="I175" s="3">
+      <c r="I175" s="5">
         <v>101676</v>
       </c>
-      <c r="J175" s="1">
+      <c r="J175" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:10">
-      <c r="A176" s="1" t="s">
+      <c r="A176" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="B176" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="C176" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D176" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E176" s="1" t="s">
+      <c r="D176" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E176" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F176" s="1">
+      <c r="F176" s="3">
         <v>2030</v>
       </c>
-      <c r="G176" s="1">
+      <c r="G176" s="3">
         <v>234</v>
       </c>
-      <c r="H176" s="2">
+      <c r="H176" s="4">
         <v>0.03</v>
       </c>
-      <c r="I176" s="3">
+      <c r="I176" s="5">
         <v>67817</v>
       </c>
-      <c r="J176" s="1">
+      <c r="J176" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:10">
-      <c r="A177" s="1" t="s">
+      <c r="A177" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="B177" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="C177" s="1" t="s">
+      <c r="C177" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D177" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E177" s="1" t="s">
+      <c r="D177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E177" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F177" s="1">
+      <c r="F177" s="3">
         <v>200</v>
       </c>
-      <c r="G177" s="1">
+      <c r="G177" s="3">
         <v>48</v>
       </c>
-      <c r="H177" s="2">
+      <c r="H177" s="4">
         <v>0.1</v>
       </c>
-      <c r="I177" s="3">
+      <c r="I177" s="5">
         <v>59318</v>
       </c>
-      <c r="J177" s="1">
+      <c r="J177" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:10">
-      <c r="A178" s="1" t="s">
+      <c r="A178" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B178" s="1" t="s">
+      <c r="B178" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C178" s="1" t="s">
+      <c r="C178" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D178" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E178" s="1" t="s">
+      <c r="D178" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E178" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F178" s="1">
+      <c r="F178" s="3">
         <v>430</v>
       </c>
-      <c r="G178" s="1">
+      <c r="G178" s="3">
         <v>94</v>
       </c>
-      <c r="H178" s="2">
+      <c r="H178" s="4">
         <v>0.11</v>
       </c>
-      <c r="I178" s="3">
+      <c r="I178" s="5">
         <v>71998</v>
       </c>
-      <c r="J178" s="1">
+      <c r="J178" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:10">
-      <c r="A179" s="1" t="s">
+      <c r="A179" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B179" s="1" t="s">
+      <c r="B179" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C179" s="1" t="s">
+      <c r="C179" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D179" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E179" s="1" t="s">
+      <c r="D179" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E179" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F179" s="1">
+      <c r="F179" s="3">
         <v>940</v>
       </c>
-      <c r="G179" s="1">
+      <c r="G179" s="3">
         <v>98</v>
       </c>
-      <c r="H179" s="2">
+      <c r="H179" s="4">
         <v>0.21</v>
       </c>
-      <c r="I179" s="3">
+      <c r="I179" s="5">
         <v>69111</v>
       </c>
-      <c r="J179" s="1">
+      <c r="J179" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:10">
-      <c r="A180" s="1" t="s">
+      <c r="A180" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="B180" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C180" s="1" t="s">
+      <c r="C180" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D180" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E180" s="1" t="s">
+      <c r="D180" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E180" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F180" s="1">
+      <c r="F180" s="3">
         <v>350</v>
       </c>
-      <c r="G180" s="1">
+      <c r="G180" s="3">
         <v>72</v>
       </c>
-      <c r="H180" s="2">
+      <c r="H180" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I180" s="3">
+      <c r="I180" s="5">
         <v>76276</v>
       </c>
-      <c r="J180" s="1">
+      <c r="J180" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:10">
-      <c r="A181" s="1" t="s">
+      <c r="A181" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="B181" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C181" s="1" t="s">
+      <c r="C181" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D181" s="1" t="s">
+      <c r="D181" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E181" s="1" t="s">
+      <c r="E181" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F181" s="1">
+      <c r="F181" s="3">
         <v>8770</v>
       </c>
-      <c r="G181" s="1">
+      <c r="G181" s="3">
         <v>584</v>
       </c>
-      <c r="H181" s="2">
+      <c r="H181" s="4">
         <v>0.11</v>
       </c>
-      <c r="I181" s="3">
+      <c r="I181" s="5">
         <v>97078</v>
       </c>
-      <c r="J181" s="1">
+      <c r="J181" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:10">
-      <c r="A182" s="1" t="s">
+      <c r="A182" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="B182" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C182" s="1" t="s">
+      <c r="C182" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D182" s="1" t="s">
+      <c r="D182" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E182" s="1" t="s">
+      <c r="E182" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F182" s="1">
+      <c r="F182" s="3">
         <v>530</v>
       </c>
-      <c r="G182" s="1">
+      <c r="G182" s="3">
         <v>33</v>
       </c>
-      <c r="H182" s="2">
+      <c r="H182" s="4">
         <v>0.08</v>
       </c>
-      <c r="I182" s="3">
+      <c r="I182" s="5">
         <v>84189</v>
       </c>
-      <c r="J182" s="1">
+      <c r="J182" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:10">
-      <c r="A183" s="1" t="s">
+      <c r="A183" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="B183" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C183" s="1" t="s">
+      <c r="C183" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D183" s="1" t="s">
+      <c r="D183" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E183" s="1" t="s">
+      <c r="E183" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F183" s="1">
+      <c r="F183" s="3">
         <v>1070</v>
       </c>
-      <c r="G183" s="1">
+      <c r="G183" s="3">
         <v>109</v>
       </c>
-      <c r="H183" s="2">
+      <c r="H183" s="4">
         <v>0.03</v>
       </c>
-      <c r="I183" s="3">
+      <c r="I183" s="5">
         <v>74610</v>
       </c>
-      <c r="J183" s="1">
+      <c r="J183" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:10">
-      <c r="A184" s="1" t="s">
+      <c r="A184" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="B184" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="C184" s="1" t="s">
+      <c r="C184" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D184" s="1" t="s">
+      <c r="D184" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E184" s="1" t="s">
+      <c r="E184" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F184" s="1">
+      <c r="F184" s="3">
         <v>100</v>
       </c>
-      <c r="G184" s="1">
+      <c r="G184" s="3">
         <v>27</v>
       </c>
-      <c r="H184" s="2">
+      <c r="H184" s="4">
         <v>0.03</v>
       </c>
-      <c r="I184" s="3">
+      <c r="I184" s="5">
         <v>62981</v>
       </c>
-      <c r="J184" s="1">
+      <c r="J184" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:10">
-      <c r="A185" s="1" t="s">
+      <c r="A185" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B185" s="1" t="s">
+      <c r="B185" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C185" s="1" t="s">
+      <c r="C185" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D185" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E185" s="1" t="s">
+      <c r="D185" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E185" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F185" s="1">
+      <c r="F185" s="3">
         <v>1410</v>
       </c>
-      <c r="G185" s="1">
+      <c r="G185" s="3">
         <v>125</v>
       </c>
-      <c r="H185" s="2">
+      <c r="H185" s="4">
         <v>0.05</v>
       </c>
-      <c r="I185" s="3">
+      <c r="I185" s="5">
         <v>74755</v>
       </c>
-      <c r="J185" s="1">
+      <c r="J185" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="186" spans="1:10">
-      <c r="A186" s="1" t="s">
+      <c r="A186" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B186" s="1" t="s">
+      <c r="B186" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="C186" s="1" t="s">
+      <c r="C186" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D186" s="1" t="s">
+      <c r="D186" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E186" s="1" t="s">
+      <c r="E186" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F186" s="1">
+      <c r="F186" s="3">
         <v>1030</v>
       </c>
-      <c r="G186" s="1">
+      <c r="G186" s="3">
         <v>82</v>
       </c>
-      <c r="H186" s="2">
+      <c r="H186" s="4">
         <v>-0.09</v>
       </c>
-      <c r="I186" s="3">
+      <c r="I186" s="5">
         <v>59780</v>
       </c>
-      <c r="J186" s="1">
+      <c r="J186" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="187" spans="1:10">
-      <c r="A187" s="1" t="s">
+      <c r="A187" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B187" s="1" t="s">
+      <c r="B187" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C187" s="1" t="s">
+      <c r="C187" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D187" s="1" t="s">
+      <c r="D187" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E187" s="1" t="s">
+      <c r="E187" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F187" s="1">
+      <c r="F187" s="3">
         <v>1190</v>
       </c>
-      <c r="G187" s="1">
+      <c r="G187" s="3">
         <v>119</v>
       </c>
-      <c r="H187" s="2">
+      <c r="H187" s="4">
         <v>0.08</v>
       </c>
-      <c r="I187" s="3">
+      <c r="I187" s="5">
         <v>75394</v>
       </c>
-      <c r="J187" s="1">
+      <c r="J187" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:10">
-      <c r="A188" s="1" t="s">
+      <c r="A188" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B188" s="1" t="s">
+      <c r="B188" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C188" s="1" t="s">
+      <c r="C188" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D188" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E188" s="1" t="s">
+      <c r="D188" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E188" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F188" s="1">
+      <c r="F188" s="3">
         <v>1620</v>
       </c>
-      <c r="G188" s="1">
+      <c r="G188" s="3">
         <v>145</v>
       </c>
-      <c r="H188" s="2">
+      <c r="H188" s="4">
         <v>0.05</v>
       </c>
-      <c r="I188" s="3">
+      <c r="I188" s="5">
         <v>74748</v>
       </c>
-      <c r="J188" s="1">
+      <c r="J188" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:10">
-      <c r="A189" s="1" t="s">
+      <c r="A189" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B189" s="1" t="s">
+      <c r="B189" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="C189" s="1" t="s">
+      <c r="C189" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D189" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E189" s="1" t="s">
+      <c r="D189" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E189" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F189" s="1">
+      <c r="F189" s="3">
         <v>240</v>
       </c>
-      <c r="G189" s="1">
+      <c r="G189" s="3">
         <v>27</v>
       </c>
-      <c r="H189" s="2">
+      <c r="H189" s="4">
         <v>0.03</v>
       </c>
-      <c r="I189" s="3">
+      <c r="I189" s="5">
         <v>57762</v>
       </c>
-      <c r="J189" s="1">
+      <c r="J189" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:10">
-      <c r="A190" s="1" t="s">
+      <c r="A190" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B190" s="1" t="s">
+      <c r="B190" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="C190" s="1" t="s">
+      <c r="C190" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E190" s="1" t="s">
+      <c r="D190" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E190" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F190" s="1">
+      <c r="F190" s="3">
         <v>230</v>
       </c>
-      <c r="G190" s="1">
+      <c r="G190" s="3">
         <v>27</v>
       </c>
-      <c r="H190" s="2">
+      <c r="H190" s="4">
         <v>0.05</v>
       </c>
-      <c r="I190" s="3">
+      <c r="I190" s="5">
         <v>74628</v>
       </c>
-      <c r="J190" s="1">
+      <c r="J190" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:10">
-      <c r="A191" s="1" t="s">
+      <c r="A191" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B191" s="1" t="s">
+      <c r="B191" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="C191" s="1" t="s">
+      <c r="C191" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="D191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E191" s="1" t="s">
+      <c r="D191" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E191" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F191" s="1">
+      <c r="F191" s="3">
         <v>180</v>
       </c>
-      <c r="G191" s="1">
+      <c r="G191" s="3">
         <v>36</v>
       </c>
-      <c r="H191" s="2">
+      <c r="H191" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I191" s="3">
+      <c r="I191" s="5">
         <v>99103</v>
       </c>
-      <c r="J191" s="1">
+      <c r="J191" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:10">
-      <c r="A192" s="1" t="s">
+      <c r="A192" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B192" s="1" t="s">
+      <c r="B192" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C192" s="1" t="s">
+      <c r="C192" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E192" s="1" t="s">
+      <c r="D192" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E192" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F192" s="1">
+      <c r="F192" s="3">
         <v>1470</v>
       </c>
-      <c r="G192" s="1">
+      <c r="G192" s="3">
         <v>132</v>
       </c>
-      <c r="H192" s="2">
+      <c r="H192" s="4">
         <v>0.04</v>
       </c>
-      <c r="I192" s="3">
+      <c r="I192" s="5">
         <v>84052</v>
       </c>
-      <c r="J192" s="1">
+      <c r="J192" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:10">
-      <c r="A193" s="1" t="s">
+      <c r="A193" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B193" s="1" t="s">
+      <c r="B193" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C193" s="1" t="s">
+      <c r="C193" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E193" s="1" t="s">
+      <c r="D193" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E193" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F193" s="1">
+      <c r="F193" s="3">
         <v>550</v>
       </c>
-      <c r="G193" s="1">
+      <c r="G193" s="3">
         <v>49</v>
       </c>
-      <c r="H193" s="2">
+      <c r="H193" s="4">
         <v>0.05</v>
       </c>
-      <c r="I193" s="3">
+      <c r="I193" s="5">
         <v>96200</v>
       </c>
-      <c r="J193" s="1">
+      <c r="J193" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:10">
-      <c r="A194" s="1" t="s">
+      <c r="A194" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B194" s="1" t="s">
+      <c r="B194" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="C194" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E194" s="1" t="s">
+      <c r="D194" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E194" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F194" s="1">
+      <c r="F194" s="3">
         <v>1200</v>
       </c>
-      <c r="G194" s="1">
+      <c r="G194" s="3">
         <v>134</v>
       </c>
-      <c r="H194" s="2">
+      <c r="H194" s="4">
         <v>0.06</v>
       </c>
-      <c r="I194" s="3">
+      <c r="I194" s="5">
         <v>63251</v>
       </c>
-      <c r="J194" s="1">
+      <c r="J194" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:10">
-      <c r="A195" s="1" t="s">
+      <c r="A195" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B195" s="1" t="s">
+      <c r="B195" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C195" s="1" t="s">
+      <c r="C195" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E195" s="1" t="s">
+      <c r="D195" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E195" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F195" s="1">
+      <c r="F195" s="3">
         <v>490</v>
       </c>
-      <c r="G195" s="1">
+      <c r="G195" s="3">
         <v>63</v>
       </c>
-      <c r="H195" s="2">
+      <c r="H195" s="4">
         <v>0.04</v>
       </c>
-      <c r="I195" s="3">
+      <c r="I195" s="5">
         <v>84887</v>
       </c>
-      <c r="J195" s="1">
+      <c r="J195" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:10">
-      <c r="A196" s="1" t="s">
+      <c r="A196" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B196" s="1" t="s">
+      <c r="B196" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C196" s="1" t="s">
+      <c r="C196" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E196" s="1" t="s">
+      <c r="D196" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E196" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F196" s="1">
+      <c r="F196" s="3">
         <v>780</v>
       </c>
-      <c r="G196" s="1">
+      <c r="G196" s="3">
         <v>412</v>
       </c>
-      <c r="H196" s="2">
+      <c r="H196" s="4">
         <v>0.21</v>
       </c>
-      <c r="I196" s="3">
+      <c r="I196" s="5">
         <v>54731</v>
       </c>
-      <c r="J196" s="1">
+      <c r="J196" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:10">
-      <c r="A197" s="1" t="s">
+      <c r="A197" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B197" s="1" t="s">
+      <c r="B197" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C197" s="1" t="s">
+      <c r="C197" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D197" s="1" t="s">
+      <c r="D197" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E197" s="1" t="s">
+      <c r="E197" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F197" s="1">
+      <c r="F197" s="3">
         <v>270</v>
       </c>
-      <c r="G197" s="1">
+      <c r="G197" s="3">
         <v>18</v>
       </c>
-      <c r="H197" s="2">
+      <c r="H197" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I197" s="3">
+      <c r="I197" s="5">
         <v>79461</v>
       </c>
-      <c r="J197" s="1">
+      <c r="J197" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:10">
-      <c r="A198" s="1" t="s">
+      <c r="A198" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B198" s="1" t="s">
+      <c r="B198" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C198" s="1" t="s">
+      <c r="C198" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D198" s="1" t="s">
+      <c r="D198" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E198" s="1" t="s">
+      <c r="E198" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F198" s="1">
+      <c r="F198" s="3">
         <v>170</v>
       </c>
-      <c r="G198" s="1">
+      <c r="G198" s="3">
         <v>29</v>
       </c>
-      <c r="H198" s="2">
+      <c r="H198" s="4">
         <v>0.2</v>
       </c>
-      <c r="I198" s="3">
+      <c r="I198" s="5">
         <v>64719</v>
       </c>
-      <c r="J198" s="1">
+      <c r="J198" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:10">
-      <c r="A199" s="1" t="s">
+      <c r="A199" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B199" s="1" t="s">
+      <c r="B199" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C199" s="1" t="s">
+      <c r="C199" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D199" s="1" t="s">
+      <c r="D199" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E199" s="1" t="s">
+      <c r="E199" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F199" s="1">
+      <c r="F199" s="3">
         <v>7680</v>
       </c>
-      <c r="G199" s="1">
+      <c r="G199" s="3">
         <v>473</v>
       </c>
-      <c r="H199" s="2">
+      <c r="H199" s="4">
         <v>0.06</v>
       </c>
-      <c r="I199" s="3">
+      <c r="I199" s="5">
         <v>88340</v>
       </c>
-      <c r="J199" s="1">
+      <c r="J199" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:10">
-      <c r="A200" s="1" t="s">
+      <c r="A200" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B200" s="1" t="s">
+      <c r="B200" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C200" s="1" t="s">
+      <c r="C200" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D200" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E200" s="1" t="s">
+      <c r="D200" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E200" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F200" s="1">
+      <c r="F200" s="3">
         <v>250</v>
       </c>
-      <c r="G200" s="1">
+      <c r="G200" s="3">
         <v>71</v>
       </c>
-      <c r="H200" s="2">
+      <c r="H200" s="4">
         <v>0.26</v>
       </c>
-      <c r="I200" s="3">
+      <c r="I200" s="5">
         <v>62013</v>
       </c>
-      <c r="J200" s="1">
+      <c r="J200" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="201" spans="1:10">
-      <c r="A201" s="1" t="s">
+      <c r="A201" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B201" s="1" t="s">
+      <c r="B201" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C201" s="1" t="s">
+      <c r="C201" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D201" s="1" t="s">
+      <c r="D201" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E201" s="1" t="s">
+      <c r="E201" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F201" s="1">
+      <c r="F201" s="3">
         <v>3400</v>
       </c>
-      <c r="G201" s="1">
+      <c r="G201" s="3">
         <v>376</v>
       </c>
-      <c r="H201" s="2">
+      <c r="H201" s="4">
         <v>-0.02</v>
       </c>
-      <c r="I201" s="3">
+      <c r="I201" s="5">
         <v>57636</v>
       </c>
-      <c r="J201" s="1">
+      <c r="J201" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:10">
-      <c r="A202" s="1" t="s">
+      <c r="A202" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B202" s="1" t="s">
+      <c r="B202" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C202" s="1" t="s">
+      <c r="C202" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E202" s="1" t="s">
+      <c r="D202" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E202" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F202" s="1">
+      <c r="F202" s="3">
         <v>1040</v>
       </c>
-      <c r="G202" s="1">
+      <c r="G202" s="3">
         <v>190</v>
       </c>
-      <c r="H202" s="2">
+      <c r="H202" s="4">
         <v>0.24</v>
       </c>
-      <c r="I202" s="3">
+      <c r="I202" s="5">
         <v>58688</v>
       </c>
-      <c r="J202" s="1">
+      <c r="J202" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:10">
-      <c r="A203" s="1" t="s">
+      <c r="A203" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B203" s="1" t="s">
+      <c r="B203" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="C203" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D203" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E203" s="1" t="s">
+      <c r="D203" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E203" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F203" s="1">
+      <c r="F203" s="3">
         <v>770</v>
       </c>
-      <c r="G203" s="1">
+      <c r="G203" s="3">
         <v>70</v>
       </c>
-      <c r="H203" s="2">
+      <c r="H203" s="4">
         <v>0.08</v>
       </c>
-      <c r="I203" s="3">
+      <c r="I203" s="5">
         <v>69094</v>
       </c>
-      <c r="J203" s="1">
+      <c r="J203" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:10">
-      <c r="A204" s="1" t="s">
+      <c r="A204" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B204" s="1" t="s">
+      <c r="B204" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C204" s="1" t="s">
+      <c r="C204" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D204" s="1" t="s">
+      <c r="D204" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E204" s="1" t="s">
+      <c r="E204" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F204" s="1">
+      <c r="F204" s="3">
         <v>570</v>
       </c>
-      <c r="G204" s="1">
+      <c r="G204" s="3">
         <v>57</v>
       </c>
-      <c r="H204" s="2">
+      <c r="H204" s="4">
         <v>0.08</v>
       </c>
-      <c r="I204" s="3">
+      <c r="I204" s="5">
         <v>68723</v>
       </c>
-      <c r="J204" s="1">
+      <c r="J204" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:10">
-      <c r="A205" s="1" t="s">
+      <c r="A205" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B205" s="1" t="s">
+      <c r="B205" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C205" s="1" t="s">
+      <c r="C205" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E205" s="1" t="s">
+      <c r="D205" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E205" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F205" s="1">
+      <c r="F205" s="3">
         <v>2210</v>
       </c>
-      <c r="G205" s="1">
+      <c r="G205" s="3">
         <v>168</v>
       </c>
-      <c r="H205" s="2">
+      <c r="H205" s="4">
         <v>0.04</v>
       </c>
-      <c r="I205" s="3">
+      <c r="I205" s="5">
         <v>79779</v>
       </c>
-      <c r="J205" s="1">
+      <c r="J205" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:10">
-      <c r="A206" s="1" t="s">
+      <c r="A206" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B206" s="1" t="s">
+      <c r="B206" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C206" s="1" t="s">
+      <c r="C206" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D206" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E206" s="1" t="s">
+      <c r="D206" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E206" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F206" s="1">
+      <c r="F206" s="3">
         <v>250</v>
       </c>
-      <c r="G206" s="1">
+      <c r="G206" s="3">
         <v>24</v>
       </c>
-      <c r="H206" s="2">
+      <c r="H206" s="4">
         <v>0.1</v>
       </c>
-      <c r="I206" s="3">
+      <c r="I206" s="5">
         <v>55184</v>
       </c>
-      <c r="J206" s="1">
+      <c r="J206" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:10">
-      <c r="A207" s="1" t="s">
+      <c r="A207" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B207" s="1" t="s">
+      <c r="B207" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C207" s="1" t="s">
+      <c r="C207" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E207" s="1" t="s">
+      <c r="D207" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E207" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F207" s="1">
+      <c r="F207" s="3">
         <v>170</v>
       </c>
-      <c r="G207" s="1">
+      <c r="G207" s="3">
         <v>17</v>
       </c>
-      <c r="H207" s="2">
+      <c r="H207" s="4">
         <v>0.09</v>
       </c>
-      <c r="I207" s="3">
+      <c r="I207" s="5">
         <v>80478</v>
       </c>
-      <c r="J207" s="1">
+      <c r="J207" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="208" spans="1:10">
-      <c r="A208" s="1" t="s">
+      <c r="A208" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B208" s="1" t="s">
+      <c r="B208" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C208" s="1" t="s">
+      <c r="C208" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="1" t="s">
+      <c r="D208" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E208" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F208" s="1">
+      <c r="F208" s="3">
         <v>1090</v>
       </c>
-      <c r="G208" s="1">
+      <c r="G208" s="3">
         <v>113</v>
       </c>
-      <c r="H208" s="2">
+      <c r="H208" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I208" s="3">
+      <c r="I208" s="5">
         <v>91297</v>
       </c>
-      <c r="J208" s="1">
+      <c r="J208" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:10">
-      <c r="A209" s="1" t="s">
+      <c r="A209" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B209" s="1" t="s">
+      <c r="B209" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="C209" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D209" s="1" t="s">
+      <c r="D209" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E209" s="1" t="s">
+      <c r="E209" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F209" s="1">
+      <c r="F209" s="3">
         <v>280</v>
       </c>
-      <c r="G209" s="1">
+      <c r="G209" s="3">
         <v>51</v>
       </c>
-      <c r="H209" s="2">
+      <c r="H209" s="4">
         <v>0.24</v>
       </c>
-      <c r="I209" s="3">
+      <c r="I209" s="5">
         <v>65621</v>
       </c>
-      <c r="J209" s="1">
+      <c r="J209" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:10">
-      <c r="A210" s="1" t="s">
+      <c r="A210" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B210" s="1" t="s">
+      <c r="B210" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C210" s="1" t="s">
+      <c r="C210" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D210" s="1" t="s">
+      <c r="D210" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E210" s="1" t="s">
+      <c r="E210" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F210" s="1">
+      <c r="F210" s="3">
         <v>1640</v>
       </c>
-      <c r="G210" s="1">
+      <c r="G210" s="3">
         <v>206</v>
       </c>
-      <c r="H210" s="2">
+      <c r="H210" s="4">
         <v>0.08</v>
       </c>
-      <c r="I210" s="3">
+      <c r="I210" s="5">
         <v>56942</v>
       </c>
-      <c r="J210" s="1">
+      <c r="J210" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:10">
-      <c r="A211" s="1" t="s">
+      <c r="A211" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B211" s="1" t="s">
+      <c r="B211" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C211" s="1" t="s">
+      <c r="C211" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D211" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E211" s="1" t="s">
+      <c r="D211" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E211" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F211" s="1">
+      <c r="F211" s="3">
         <v>1360</v>
       </c>
-      <c r="G211" s="1">
+      <c r="G211" s="3">
         <v>147</v>
       </c>
-      <c r="H211" s="2">
+      <c r="H211" s="4">
         <v>0.1</v>
       </c>
-      <c r="I211" s="3">
+      <c r="I211" s="5">
         <v>80292</v>
       </c>
-      <c r="J211" s="1">
+      <c r="J211" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:10">
-      <c r="A212" s="1" t="s">
+      <c r="A212" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="B212" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="C212" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D212" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E212" s="1" t="s">
+      <c r="D212" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E212" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F212" s="1">
+      <c r="F212" s="3">
         <v>1240</v>
       </c>
-      <c r="G212" s="1">
+      <c r="G212" s="3">
         <v>146</v>
       </c>
-      <c r="H212" s="2">
+      <c r="H212" s="4">
         <v>0.04</v>
       </c>
-      <c r="I212" s="3">
+      <c r="I212" s="5">
         <v>59352</v>
       </c>
-      <c r="J212" s="1">
+      <c r="J212" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:10">
-      <c r="A213" s="1" t="s">
+      <c r="A213" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B213" s="1" t="s">
+      <c r="B213" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="C213" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="D213" s="1" t="s">
+      <c r="D213" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E213" s="1" t="s">
+      <c r="E213" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F213" s="1">
+      <c r="F213" s="3">
         <v>60</v>
       </c>
-      <c r="G213" s="1">
+      <c r="G213" s="3">
         <v>17</v>
       </c>
-      <c r="H213" s="2">
+      <c r="H213" s="4">
         <v>0.08</v>
       </c>
-      <c r="I213" s="3">
+      <c r="I213" s="5">
         <v>54742</v>
       </c>
-      <c r="J213" s="1">
+      <c r="J213" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:10">
-      <c r="A214" s="1" t="s">
+      <c r="A214" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B214" s="1" t="s">
+      <c r="B214" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="C214" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D214" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E214" s="1" t="s">
+      <c r="D214" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E214" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F214" s="1">
+      <c r="F214" s="3">
         <v>590</v>
       </c>
-      <c r="G214" s="1">
+      <c r="G214" s="3">
         <v>36</v>
       </c>
-      <c r="H214" s="2">
+      <c r="H214" s="4">
         <v>0.06</v>
       </c>
-      <c r="I214" s="3">
+      <c r="I214" s="5">
         <v>96598</v>
       </c>
-      <c r="J214" s="1">
+      <c r="J214" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:10">
-      <c r="A215" s="1" t="s">
+      <c r="A215" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B215" s="1" t="s">
+      <c r="B215" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="C215" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D215" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E215" s="1" t="s">
+      <c r="D215" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E215" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F215" s="1">
+      <c r="F215" s="3">
         <v>720</v>
       </c>
-      <c r="G215" s="1">
+      <c r="G215" s="3">
         <v>69</v>
       </c>
-      <c r="H215" s="2">
+      <c r="H215" s="4">
         <v>0.13</v>
       </c>
-      <c r="I215" s="3">
+      <c r="I215" s="5">
         <v>63020</v>
       </c>
-      <c r="J215" s="1">
+      <c r="J215" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:10">
-      <c r="A216" s="1" t="s">
+      <c r="A216" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B216" s="1" t="s">
+      <c r="B216" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="C216" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D216" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E216" s="1" t="s">
+      <c r="D216" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E216" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F216" s="1">
+      <c r="F216" s="3">
         <v>380</v>
       </c>
-      <c r="G216" s="1">
+      <c r="G216" s="3">
         <v>51</v>
       </c>
-      <c r="H216" s="2">
+      <c r="H216" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I216" s="3">
+      <c r="I216" s="5">
         <v>67980</v>
       </c>
-      <c r="J216" s="1">
+      <c r="J216" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="217" spans="1:10">
-      <c r="A217" s="1" t="s">
+      <c r="A217" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B217" s="1" t="s">
+      <c r="B217" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C217" s="1" t="s">
+      <c r="C217" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D217" s="1" t="s">
+      <c r="D217" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E217" s="1" t="s">
+      <c r="E217" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F217" s="1">
+      <c r="F217" s="3">
         <v>1490</v>
       </c>
-      <c r="G217" s="1">
+      <c r="G217" s="3">
         <v>120</v>
       </c>
-      <c r="H217" s="2">
+      <c r="H217" s="4">
         <v>0.05</v>
       </c>
-      <c r="I217" s="3">
+      <c r="I217" s="5">
         <v>67759</v>
       </c>
-      <c r="J217" s="1">
+      <c r="J217" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:10">
-      <c r="A218" s="1" t="s">
+      <c r="A218" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B218" s="1" t="s">
+      <c r="B218" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C218" s="1" t="s">
+      <c r="C218" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D218" s="1" t="s">
+      <c r="D218" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E218" s="1" t="s">
+      <c r="E218" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F218" s="1">
+      <c r="F218" s="3">
         <v>520</v>
       </c>
-      <c r="G218" s="1">
+      <c r="G218" s="3">
         <v>31</v>
       </c>
-      <c r="H218" s="2">
+      <c r="H218" s="4">
         <v>0.04</v>
       </c>
-      <c r="I218" s="3">
+      <c r="I218" s="5">
         <v>79612</v>
       </c>
-      <c r="J218" s="1">
+      <c r="J218" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:10">
-      <c r="A219" s="1" t="s">
+      <c r="A219" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B219" s="1" t="s">
+      <c r="B219" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C219" s="1" t="s">
+      <c r="C219" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D219" s="1" t="s">
+      <c r="D219" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E219" s="1" t="s">
+      <c r="E219" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F219" s="1">
+      <c r="F219" s="3">
         <v>1390</v>
       </c>
-      <c r="G219" s="1">
+      <c r="G219" s="3">
         <v>101</v>
       </c>
-      <c r="H219" s="2">
+      <c r="H219" s="4">
         <v>0.03</v>
       </c>
-      <c r="I219" s="3">
+      <c r="I219" s="5">
         <v>64690</v>
       </c>
-      <c r="J219" s="1">
+      <c r="J219" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:10">
-      <c r="A220" s="1" t="s">
+      <c r="A220" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B220" s="1" t="s">
+      <c r="B220" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="C220" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="D220" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E220" s="1" t="s">
+      <c r="D220" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E220" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F220" s="1">
+      <c r="F220" s="3">
         <v>140</v>
       </c>
-      <c r="G220" s="1">
+      <c r="G220" s="3">
         <v>18</v>
       </c>
-      <c r="H220" s="2">
+      <c r="H220" s="4">
         <v>0.02</v>
       </c>
-      <c r="I220" s="3">
+      <c r="I220" s="5">
         <v>61794</v>
       </c>
-      <c r="J220" s="1">
+      <c r="J220" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:10">
-      <c r="A221" s="1" t="s">
+      <c r="A221" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B221" s="1" t="s">
+      <c r="B221" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C221" s="1" t="s">
+      <c r="C221" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D221" s="1" t="s">
+      <c r="D221" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E221" s="1" t="s">
+      <c r="E221" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F221" s="1">
+      <c r="F221" s="3">
         <v>230</v>
       </c>
-      <c r="G221" s="1">
+      <c r="G221" s="3">
         <v>17</v>
       </c>
-      <c r="H221" s="2">
+      <c r="H221" s="4">
         <v>0.05</v>
       </c>
-      <c r="I221" s="3">
+      <c r="I221" s="5">
         <v>73235</v>
       </c>
-      <c r="J221" s="1">
+      <c r="J221" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:10">
-      <c r="A222" s="1" t="s">
+      <c r="A222" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B222" s="1" t="s">
+      <c r="B222" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="C222" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E222" s="1" t="s">
+      <c r="D222" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E222" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F222" s="1">
+      <c r="F222" s="3">
         <v>430</v>
       </c>
-      <c r="G222" s="1">
+      <c r="G222" s="3">
         <v>39</v>
       </c>
-      <c r="H222" s="2">
+      <c r="H222" s="4">
         <v>0.04</v>
       </c>
-      <c r="I222" s="3">
+      <c r="I222" s="5">
         <v>63274</v>
       </c>
-      <c r="J222" s="1">
+      <c r="J222" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:10">
-      <c r="A223" s="1" t="s">
+      <c r="A223" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B223" s="1" t="s">
+      <c r="B223" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="C223" s="1" t="s">
+      <c r="C223" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D223" s="1" t="s">
+      <c r="D223" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E223" s="1" t="s">
+      <c r="E223" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F223" s="1">
+      <c r="F223" s="3">
         <v>170</v>
       </c>
-      <c r="G223" s="1">
+      <c r="G223" s="3">
         <v>27</v>
       </c>
-      <c r="H223" s="2">
+      <c r="H223" s="4">
         <v>0.16</v>
       </c>
-      <c r="I223" s="3">
+      <c r="I223" s="5">
         <v>49764</v>
       </c>
-      <c r="J223" s="1">
+      <c r="J223" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:10">
-      <c r="A224" s="1" t="s">
+      <c r="A224" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B224" s="1" t="s">
+      <c r="B224" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="C224" s="1" t="s">
+      <c r="C224" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D224" s="1" t="s">
+      <c r="D224" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E224" s="1" t="s">
+      <c r="E224" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F224" s="1">
+      <c r="F224" s="3">
         <v>870</v>
       </c>
-      <c r="G224" s="1">
+      <c r="G224" s="3">
         <v>129</v>
       </c>
-      <c r="H224" s="2">
+      <c r="H224" s="4">
         <v>-0.02</v>
       </c>
-      <c r="I224" s="3">
+      <c r="I224" s="5">
         <v>55592</v>
       </c>
-      <c r="J224" s="1">
+      <c r="J224" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="225" spans="1:10">
-      <c r="A225" s="1" t="s">
+      <c r="A225" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B225" s="1" t="s">
+      <c r="B225" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="C225" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E225" s="1" t="s">
+      <c r="D225" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E225" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F225" s="1">
+      <c r="F225" s="3">
         <v>340</v>
       </c>
-      <c r="G225" s="1">
+      <c r="G225" s="3">
         <v>33</v>
       </c>
-      <c r="H225" s="2">
+      <c r="H225" s="4">
         <v>0.03</v>
       </c>
-      <c r="I225" s="3">
+      <c r="I225" s="5">
         <v>54809</v>
       </c>
-      <c r="J225" s="1">
+      <c r="J225" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:10">
-      <c r="A226" s="1" t="s">
+      <c r="A226" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B226" s="1" t="s">
+      <c r="B226" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="C226" s="1" t="s">
+      <c r="C226" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E226" s="1" t="s">
+      <c r="D226" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E226" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F226" s="1">
+      <c r="F226" s="3">
         <v>200</v>
       </c>
-      <c r="G226" s="1">
+      <c r="G226" s="3">
         <v>16</v>
       </c>
-      <c r="H226" s="2">
+      <c r="H226" s="4">
         <v>0.06</v>
       </c>
-      <c r="I226" s="3">
+      <c r="I226" s="5">
         <v>63157</v>
       </c>
-      <c r="J226" s="1">
+      <c r="J226" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="227" spans="1:10">
-      <c r="A227" s="1" t="s">
+      <c r="A227" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B227" s="1" t="s">
+      <c r="B227" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C227" s="1" t="s">
+      <c r="C227" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="D227" s="1" t="s">
+      <c r="D227" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E227" s="1" t="s">
+      <c r="E227" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F227" s="1">
+      <c r="F227" s="3">
         <v>340</v>
       </c>
-      <c r="G227" s="1">
+      <c r="G227" s="3">
         <v>32</v>
       </c>
-      <c r="H227" s="2">
+      <c r="H227" s="4">
         <v>0.06</v>
       </c>
-      <c r="I227" s="3">
+      <c r="I227" s="5">
         <v>74427</v>
       </c>
-      <c r="J227" s="1">
+      <c r="J227" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="228" spans="1:10">
-      <c r="A228" s="1" t="s">
+      <c r="A228" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="B228" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="C228" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E228" s="1" t="s">
+      <c r="D228" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E228" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F228" s="1">
+      <c r="F228" s="3">
         <v>1290</v>
       </c>
-      <c r="G228" s="1">
+      <c r="G228" s="3">
         <v>123</v>
       </c>
-      <c r="H228" s="2">
+      <c r="H228" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I228" s="3">
+      <c r="I228" s="5">
         <v>90317</v>
       </c>
-      <c r="J228" s="1">
+      <c r="J228" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:10">
-      <c r="A229" s="1" t="s">
+      <c r="A229" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="B229" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C229" s="1" t="s">
+      <c r="C229" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E229" s="1" t="s">
+      <c r="D229" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E229" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F229" s="1">
+      <c r="F229" s="3">
         <v>1280</v>
       </c>
-      <c r="G229" s="1">
+      <c r="G229" s="3">
         <v>104</v>
       </c>
-      <c r="H229" s="2">
+      <c r="H229" s="4">
         <v>0.02</v>
       </c>
-      <c r="I229" s="3">
+      <c r="I229" s="5">
         <v>79074</v>
       </c>
-      <c r="J229" s="1">
+      <c r="J229" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:10">
-      <c r="A230" s="1" t="s">
+      <c r="A230" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="B230" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="C230" s="1" t="s">
+      <c r="C230" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D230" s="1" t="s">
+      <c r="D230" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E230" s="1" t="s">
+      <c r="E230" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F230" s="1">
+      <c r="F230" s="3">
         <v>490</v>
       </c>
-      <c r="G230" s="1">
+      <c r="G230" s="3">
         <v>37</v>
       </c>
-      <c r="H230" s="2">
+      <c r="H230" s="4">
         <v>0.05</v>
       </c>
-      <c r="I230" s="3">
+      <c r="I230" s="5">
         <v>94910</v>
       </c>
-      <c r="J230" s="1">
+      <c r="J230" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="231" spans="1:10">
-      <c r="A231" s="1" t="s">
+      <c r="A231" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="B231" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="C231" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="D231" s="1" t="s">
+      <c r="D231" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E231" s="1" t="s">
+      <c r="E231" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F231" s="1">
+      <c r="F231" s="3">
         <v>350</v>
       </c>
-      <c r="G231" s="1">
+      <c r="G231" s="3">
         <v>28</v>
       </c>
-      <c r="H231" s="2">
+      <c r="H231" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I231" s="3">
+      <c r="I231" s="5">
         <v>53127</v>
       </c>
-      <c r="J231" s="1">
+      <c r="J231" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="232" spans="1:10">
-      <c r="A232" s="1" t="s">
+      <c r="A232" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="B232" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="C232" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E232" s="1" t="s">
+      <c r="D232" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E232" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F232" s="1">
+      <c r="F232" s="3">
         <v>290</v>
       </c>
-      <c r="G232" s="1">
+      <c r="G232" s="3">
         <v>56</v>
       </c>
-      <c r="H232" s="2">
+      <c r="H232" s="4">
         <v>-0.01</v>
       </c>
-      <c r="I232" s="3">
+      <c r="I232" s="5">
         <v>64164</v>
       </c>
-      <c r="J232" s="1">
+      <c r="J232" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="233" spans="1:10">
-      <c r="A233" s="1" t="s">
+      <c r="A233" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B233" s="1" t="s">
+      <c r="B233" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="C233" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E233" s="1" t="s">
+      <c r="D233" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E233" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F233" s="1">
+      <c r="F233" s="3">
         <v>1080</v>
       </c>
-      <c r="G233" s="1">
+      <c r="G233" s="3">
         <v>112</v>
       </c>
-      <c r="H233" s="2">
+      <c r="H233" s="4">
         <v>0.03</v>
       </c>
-      <c r="I233" s="3">
+      <c r="I233" s="5">
         <v>63868</v>
       </c>
-      <c r="J233" s="1">
+      <c r="J233" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="234" spans="1:10">
-      <c r="A234" s="1" t="s">
+      <c r="A234" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B234" s="1" t="s">
+      <c r="B234" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C234" s="1" t="s">
+      <c r="C234" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D234" s="1" t="s">
+      <c r="D234" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E234" s="1" t="s">
+      <c r="E234" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F234" s="1">
+      <c r="F234" s="3">
         <v>540</v>
       </c>
-      <c r="G234" s="1">
+      <c r="G234" s="3">
         <v>87</v>
       </c>
-      <c r="H234" s="2">
+      <c r="H234" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I234" s="3">
+      <c r="I234" s="5">
         <v>56193</v>
       </c>
-      <c r="J234" s="1">
+      <c r="J234" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:10">
-      <c r="A235" s="1" t="s">
+      <c r="A235" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B235" s="1" t="s">
+      <c r="B235" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="C235" s="1" t="s">
+      <c r="C235" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="D235" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E235" s="1" t="s">
+      <c r="D235" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E235" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="F235" s="1">
+      <c r="F235" s="3">
         <v>100</v>
       </c>
-      <c r="G235" s="1">
+      <c r="G235" s="3">
         <v>31</v>
       </c>
-      <c r="H235" s="2">
+      <c r="H235" s="4">
         <v>0.03</v>
       </c>
-      <c r="I235" s="3">
+      <c r="I235" s="5">
         <v>51089</v>
       </c>
-      <c r="J235" s="1">
+      <c r="J235" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="236" spans="1:10">
-      <c r="A236" s="1" t="s">
+      <c r="A236" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B236" s="1" t="s">
+      <c r="B236" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C236" s="1" t="s">
+      <c r="C236" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D236" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E236" s="1" t="s">
+      <c r="D236" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E236" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F236" s="1">
+      <c r="F236" s="3">
         <v>380</v>
       </c>
-      <c r="G236" s="1">
+      <c r="G236" s="3">
         <v>50</v>
       </c>
-      <c r="H236" s="2">
+      <c r="H236" s="4">
         <v>0.05</v>
       </c>
-      <c r="I236" s="3">
+      <c r="I236" s="5">
         <v>70533</v>
       </c>
-      <c r="J236" s="1">
+      <c r="J236" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="237" spans="1:10">
-      <c r="A237" s="1" t="s">
+      <c r="A237" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B237" s="1" t="s">
+      <c r="B237" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C237" s="1" t="s">
+      <c r="C237" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D237" s="1" t="s">
+      <c r="D237" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E237" s="1" t="s">
+      <c r="E237" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F237" s="1">
+      <c r="F237" s="3">
         <v>750</v>
       </c>
-      <c r="G237" s="1">
+      <c r="G237" s="3">
         <v>113</v>
       </c>
-      <c r="H237" s="2">
+      <c r="H237" s="4">
         <v>0.04</v>
       </c>
-      <c r="I237" s="3">
+      <c r="I237" s="5">
         <v>50365</v>
       </c>
-      <c r="J237" s="1">
+      <c r="J237" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:10">
-      <c r="A238" s="1" t="s">
+      <c r="A238" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B238" s="1" t="s">
+      <c r="B238" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C238" s="1" t="s">
+      <c r="C238" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D238" s="1" t="s">
+      <c r="D238" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E238" s="1" t="s">
+      <c r="E238" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F238" s="1">
+      <c r="F238" s="3">
         <v>300</v>
       </c>
-      <c r="G238" s="1">
+      <c r="G238" s="3">
         <v>54</v>
       </c>
-      <c r="H238" s="2">
+      <c r="H238" s="4">
         <v>0.24</v>
       </c>
-      <c r="I238" s="3">
+      <c r="I238" s="5">
         <v>69672</v>
       </c>
-      <c r="J238" s="1">
+      <c r="J238" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="239" spans="1:10">
-      <c r="A239" s="1" t="s">
+      <c r="A239" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B239" s="1" t="s">
+      <c r="B239" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C239" s="1" t="s">
+      <c r="C239" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D239" s="1" t="s">
+      <c r="D239" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E239" s="1" t="s">
+      <c r="E239" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F239" s="1">
+      <c r="F239" s="3">
         <v>7720</v>
       </c>
-      <c r="G239" s="1">
+      <c r="G239" s="3">
         <v>996</v>
       </c>
-      <c r="H239" s="2">
+      <c r="H239" s="4">
         <v>0.09</v>
       </c>
-      <c r="I239" s="3">
+      <c r="I239" s="5">
         <v>59795</v>
       </c>
-      <c r="J239" s="1">
+      <c r="J239" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:10">
-      <c r="A240" s="1" t="s">
+      <c r="A240" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B240" s="1" t="s">
+      <c r="B240" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="C240" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D240" s="1" t="s">
+      <c r="D240" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E240" s="1" t="s">
+      <c r="E240" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F240" s="1">
+      <c r="F240" s="3">
         <v>650</v>
       </c>
-      <c r="G240" s="1">
+      <c r="G240" s="3">
         <v>46</v>
       </c>
-      <c r="H240" s="2">
+      <c r="H240" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I240" s="3">
+      <c r="I240" s="5">
         <v>97511</v>
       </c>
-      <c r="J240" s="1">
+      <c r="J240" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="241" spans="1:10">
-      <c r="A241" s="1" t="s">
+      <c r="A241" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="B241" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="C241" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E241" s="1" t="s">
+      <c r="D241" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E241" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F241" s="1">
+      <c r="F241" s="3">
         <v>2480</v>
       </c>
-      <c r="G241" s="1">
+      <c r="G241" s="3">
         <v>400</v>
       </c>
-      <c r="H241" s="2">
+      <c r="H241" s="4">
         <v>0.13</v>
       </c>
-      <c r="I241" s="3">
+      <c r="I241" s="5">
         <v>56628</v>
       </c>
-      <c r="J241" s="1">
+      <c r="J241" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:10">
-      <c r="A242" s="1" t="s">
+      <c r="A242" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B242" s="1" t="s">
+      <c r="B242" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C242" s="1" t="s">
+      <c r="C242" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E242" s="1" t="s">
+      <c r="D242" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E242" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F242" s="1">
+      <c r="F242" s="3">
         <v>2100</v>
       </c>
-      <c r="G242" s="1">
+      <c r="G242" s="3">
         <v>207</v>
       </c>
-      <c r="H242" s="2">
+      <c r="H242" s="4">
         <v>0.12</v>
       </c>
-      <c r="I242" s="3">
+      <c r="I242" s="5">
         <v>71032</v>
       </c>
-      <c r="J242" s="1">
+      <c r="J242" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="243" spans="1:10">
-      <c r="A243" s="1" t="s">
+      <c r="A243" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B243" s="1" t="s">
+      <c r="B243" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C243" s="1" t="s">
+      <c r="C243" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D243" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E243" s="1" t="s">
+      <c r="D243" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E243" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F243" s="1">
+      <c r="F243" s="3">
         <v>1580</v>
       </c>
-      <c r="G243" s="1">
+      <c r="G243" s="3">
         <v>421</v>
       </c>
-      <c r="H243" s="2">
+      <c r="H243" s="4">
         <v>0.24</v>
       </c>
-      <c r="I243" s="3">
+      <c r="I243" s="5">
         <v>54014</v>
       </c>
-      <c r="J243" s="1">
+      <c r="J243" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="244" spans="1:10">
-      <c r="A244" s="1" t="s">
+      <c r="A244" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B244" s="1" t="s">
+      <c r="B244" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C244" s="1" t="s">
+      <c r="C244" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D244" s="1" t="s">
+      <c r="D244" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E244" s="1" t="s">
+      <c r="E244" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F244" s="1">
+      <c r="F244" s="3">
         <v>1530</v>
       </c>
-      <c r="G244" s="1">
+      <c r="G244" s="3">
         <v>165</v>
       </c>
-      <c r="H244" s="2">
+      <c r="H244" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I244" s="3">
+      <c r="I244" s="5">
         <v>73356</v>
       </c>
-      <c r="J244" s="1">
+      <c r="J244" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="245" spans="1:10">
-      <c r="A245" s="1" t="s">
+      <c r="A245" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B245" s="1" t="s">
+      <c r="B245" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C245" s="1" t="s">
+      <c r="C245" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D245" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E245" s="1" t="s">
+      <c r="D245" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E245" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F245" s="1">
+      <c r="F245" s="3">
         <v>3020</v>
       </c>
-      <c r="G245" s="1">
+      <c r="G245" s="3">
         <v>264</v>
       </c>
-      <c r="H245" s="2">
+      <c r="H245" s="4">
         <v>0.06</v>
       </c>
-      <c r="I245" s="3">
+      <c r="I245" s="5">
         <v>73209</v>
       </c>
-      <c r="J245" s="1">
+      <c r="J245" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="246" spans="1:10">
-      <c r="A246" s="1" t="s">
+      <c r="A246" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B246" s="1" t="s">
+      <c r="B246" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="C246" s="1" t="s">
+      <c r="C246" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="D246" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E246" s="1" t="s">
+      <c r="D246" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E246" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F246" s="1">
+      <c r="F246" s="3">
         <v>660</v>
       </c>
-      <c r="G246" s="1">
+      <c r="G246" s="3">
         <v>86</v>
       </c>
-      <c r="H246" s="2">
+      <c r="H246" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I246" s="3">
+      <c r="I246" s="5">
         <v>94701</v>
       </c>
-      <c r="J246" s="1">
+      <c r="J246" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="247" spans="1:10">
-      <c r="A247" s="1" t="s">
+      <c r="A247" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B247" s="1" t="s">
+      <c r="B247" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C247" s="1" t="s">
+      <c r="C247" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D247" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E247" s="1" t="s">
+      <c r="D247" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E247" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F247" s="1">
+      <c r="F247" s="3">
         <v>130</v>
       </c>
-      <c r="G247" s="1">
+      <c r="G247" s="3">
         <v>27</v>
       </c>
-      <c r="H247" s="2">
+      <c r="H247" s="4">
         <v>0.27</v>
       </c>
-      <c r="I247" s="3">
+      <c r="I247" s="5">
         <v>100723</v>
       </c>
-      <c r="J247" s="1">
+      <c r="J247" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:10">
-      <c r="A248" s="1" t="s">
+      <c r="A248" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B248" s="1" t="s">
+      <c r="B248" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C248" s="1" t="s">
+      <c r="C248" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D248" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E248" s="1" t="s">
+      <c r="D248" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E248" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F248" s="1">
+      <c r="F248" s="3">
         <v>3830</v>
       </c>
-      <c r="G248" s="1">
+      <c r="G248" s="3">
         <v>425</v>
       </c>
-      <c r="H248" s="2">
+      <c r="H248" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I248" s="3">
+      <c r="I248" s="5">
         <v>93556</v>
       </c>
-      <c r="J248" s="1">
+      <c r="J248" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="249" spans="1:10">
-      <c r="A249" s="1" t="s">
+      <c r="A249" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B249" s="1" t="s">
+      <c r="B249" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C249" s="1" t="s">
+      <c r="C249" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="D249" s="1" t="s">
+      <c r="D249" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E249" s="1" t="s">
+      <c r="E249" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F249" s="1">
+      <c r="F249" s="3">
         <v>450</v>
       </c>
-      <c r="G249" s="1">
+      <c r="G249" s="3">
         <v>52</v>
       </c>
-      <c r="H249" s="2">
+      <c r="H249" s="4">
         <v>0.12</v>
       </c>
-      <c r="I249" s="3">
+      <c r="I249" s="5">
         <v>64530</v>
       </c>
-      <c r="J249" s="1">
+      <c r="J249" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="250" spans="1:10">
-      <c r="A250" s="1" t="s">
+      <c r="A250" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B250" s="1" t="s">
+      <c r="B250" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C250" s="1" t="s">
+      <c r="C250" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D250" s="1" t="s">
+      <c r="D250" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E250" s="1" t="s">
+      <c r="E250" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F250" s="1">
+      <c r="F250" s="3">
         <v>510</v>
       </c>
-      <c r="G250" s="1">
+      <c r="G250" s="3">
         <v>95</v>
       </c>
-      <c r="H250" s="2">
+      <c r="H250" s="4">
         <v>0.28000000000000003</v>
       </c>
-      <c r="I250" s="3">
+      <c r="I250" s="5">
         <v>75143</v>
       </c>
-      <c r="J250" s="1">
+      <c r="J250" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="251" spans="1:10">
-      <c r="A251" s="1" t="s">
+      <c r="A251" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="B251" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C251" s="1" t="s">
+      <c r="C251" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D251" s="1" t="s">
+      <c r="D251" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E251" s="1" t="s">
+      <c r="E251" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F251" s="1">
+      <c r="F251" s="3">
         <v>3750</v>
       </c>
-      <c r="G251" s="1">
+      <c r="G251" s="3">
         <v>511</v>
       </c>
-      <c r="H251" s="2">
+      <c r="H251" s="4">
         <v>0.12</v>
       </c>
-      <c r="I251" s="3">
+      <c r="I251" s="5">
         <v>61348</v>
       </c>
-      <c r="J251" s="1">
+      <c r="J251" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:10">
-      <c r="A252" s="1" t="s">
+      <c r="A252" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="B252" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C252" s="1" t="s">
+      <c r="C252" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D252" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E252" s="1" t="s">
+      <c r="D252" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E252" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F252" s="1">
+      <c r="F252" s="3">
         <v>4270</v>
       </c>
-      <c r="G252" s="1">
+      <c r="G252" s="3">
         <v>504</v>
       </c>
-      <c r="H252" s="2">
+      <c r="H252" s="4">
         <v>0.18</v>
       </c>
-      <c r="I252" s="3">
+      <c r="I252" s="5">
         <v>80532</v>
       </c>
-      <c r="J252" s="1">
+      <c r="J252" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="253" spans="1:10">
-      <c r="A253" s="1" t="s">
+      <c r="A253" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B253" s="1" t="s">
+      <c r="B253" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C253" s="1" t="s">
+      <c r="C253" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D253" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E253" s="1" t="s">
+      <c r="D253" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E253" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F253" s="1">
+      <c r="F253" s="3">
         <v>4420</v>
       </c>
-      <c r="G253" s="1">
+      <c r="G253" s="3">
         <v>452</v>
       </c>
-      <c r="H253" s="2">
+      <c r="H253" s="4">
         <v>0.12</v>
       </c>
-      <c r="I253" s="3">
+      <c r="I253" s="5">
         <v>98321</v>
       </c>
-      <c r="J253" s="1">
+      <c r="J253" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:10">
-      <c r="A254" s="1" t="s">
+      <c r="A254" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B254" s="1" t="s">
+      <c r="B254" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C254" s="1" t="s">
+      <c r="C254" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D254" s="1" t="s">
+      <c r="D254" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E254" s="1" t="s">
+      <c r="E254" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F254" s="1">
+      <c r="F254" s="3">
         <v>490</v>
       </c>
-      <c r="G254" s="1">
+      <c r="G254" s="3">
         <v>82</v>
       </c>
-      <c r="H254" s="2">
+      <c r="H254" s="4">
         <v>0.12</v>
       </c>
-      <c r="I254" s="3">
+      <c r="I254" s="5">
         <v>75788</v>
       </c>
-      <c r="J254" s="1">
+      <c r="J254" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="255" spans="1:10">
-      <c r="A255" s="1" t="s">
+      <c r="A255" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B255" s="1" t="s">
+      <c r="B255" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="C255" s="1" t="s">
+      <c r="C255" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D255" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E255" s="1" t="s">
+      <c r="D255" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E255" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F255" s="1">
+      <c r="F255" s="3">
         <v>3020</v>
       </c>
-      <c r="G255" s="1">
+      <c r="G255" s="3">
         <v>384</v>
       </c>
-      <c r="H255" s="2">
+      <c r="H255" s="4">
         <v>0.1</v>
       </c>
-      <c r="I255" s="3">
+      <c r="I255" s="5">
         <v>66040</v>
       </c>
-      <c r="J255" s="1">
+      <c r="J255" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="256" spans="1:10">
-      <c r="A256" s="1" t="s">
+      <c r="A256" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B256" s="1" t="s">
+      <c r="B256" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="C256" s="1" t="s">
+      <c r="C256" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D256" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E256" s="1" t="s">
+      <c r="D256" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E256" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F256" s="1">
+      <c r="F256" s="3">
         <v>330</v>
       </c>
-      <c r="G256" s="1">
+      <c r="G256" s="3">
         <v>56</v>
       </c>
-      <c r="H256" s="2">
+      <c r="H256" s="4">
         <v>0.11</v>
       </c>
-      <c r="I256" s="3">
+      <c r="I256" s="5">
         <v>57219</v>
       </c>
-      <c r="J256" s="1">
+      <c r="J256" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="257" spans="1:10">
-      <c r="A257" s="1" t="s">
+      <c r="A257" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B257" s="1" t="s">
+      <c r="B257" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C257" s="1" t="s">
+      <c r="C257" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D257" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E257" s="1" t="s">
+      <c r="D257" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E257" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F257" s="1">
+      <c r="F257" s="3">
         <v>870</v>
       </c>
-      <c r="G257" s="1">
+      <c r="G257" s="3">
         <v>97</v>
       </c>
-      <c r="H257" s="2">
+      <c r="H257" s="4">
         <v>0.22</v>
       </c>
-      <c r="I257" s="3">
+      <c r="I257" s="5">
         <v>66502</v>
       </c>
-      <c r="J257" s="1">
+      <c r="J257" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="258" spans="1:10">
-      <c r="A258" s="1" t="s">
+      <c r="A258" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B258" s="1" t="s">
+      <c r="B258" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C258" s="1" t="s">
+      <c r="C258" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D258" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E258" s="1" t="s">
+      <c r="D258" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E258" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F258" s="1">
+      <c r="F258" s="3">
         <v>670</v>
       </c>
-      <c r="G258" s="1">
+      <c r="G258" s="3">
         <v>94</v>
       </c>
-      <c r="H258" s="2">
+      <c r="H258" s="4">
         <v>0.11</v>
       </c>
-      <c r="I258" s="3">
+      <c r="I258" s="5">
         <v>73846</v>
       </c>
-      <c r="J258" s="1">
+      <c r="J258" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="259" spans="1:10">
-      <c r="A259" s="1" t="s">
+      <c r="A259" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B259" s="1" t="s">
+      <c r="B259" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="C259" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D259" s="1" t="s">
+      <c r="D259" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E259" s="1" t="s">
+      <c r="E259" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F259" s="1">
+      <c r="F259" s="3">
         <v>2880</v>
       </c>
-      <c r="G259" s="1">
+      <c r="G259" s="3">
         <v>247</v>
       </c>
-      <c r="H259" s="2">
+      <c r="H259" s="4">
         <v>0.08</v>
       </c>
-      <c r="I259" s="3">
+      <c r="I259" s="5">
         <v>71999</v>
       </c>
-      <c r="J259" s="1">
+      <c r="J259" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="260" spans="1:10">
-      <c r="A260" s="1" t="s">
+      <c r="A260" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B260" s="1" t="s">
+      <c r="B260" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C260" s="1" t="s">
+      <c r="C260" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D260" s="1" t="s">
+      <c r="D260" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E260" s="1" t="s">
+      <c r="E260" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F260" s="1">
+      <c r="F260" s="3">
         <v>12340</v>
       </c>
-      <c r="G260" s="1">
+      <c r="G260" s="3">
         <v>769</v>
       </c>
-      <c r="H260" s="2">
+      <c r="H260" s="4">
         <v>0.06</v>
       </c>
-      <c r="I260" s="3">
+      <c r="I260" s="5">
         <v>95305</v>
       </c>
-      <c r="J260" s="1">
+      <c r="J260" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="261" spans="1:10">
-      <c r="A261" s="1" t="s">
+      <c r="A261" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B261" s="1" t="s">
+      <c r="B261" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="C261" s="1" t="s">
+      <c r="C261" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="D261" s="1" t="s">
+      <c r="D261" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E261" s="1" t="s">
+      <c r="E261" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F261" s="1">
+      <c r="F261" s="3">
         <v>420</v>
       </c>
-      <c r="G261" s="1">
+      <c r="G261" s="3">
         <v>41</v>
       </c>
-      <c r="H261" s="2">
+      <c r="H261" s="4">
         <v>0.05</v>
       </c>
-      <c r="I261" s="3">
+      <c r="I261" s="5">
         <v>89553</v>
       </c>
-      <c r="J261" s="1">
+      <c r="J261" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="262" spans="1:10">
-      <c r="A262" s="1" t="s">
+      <c r="A262" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B262" s="1" t="s">
+      <c r="B262" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C262" s="1" t="s">
+      <c r="C262" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D262" s="1" t="s">
+      <c r="D262" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E262" s="1" t="s">
+      <c r="E262" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F262" s="1">
+      <c r="F262" s="3">
         <v>2450</v>
       </c>
-      <c r="G262" s="1">
+      <c r="G262" s="3">
         <v>196</v>
       </c>
-      <c r="H262" s="2">
+      <c r="H262" s="4">
         <v>0.06</v>
       </c>
-      <c r="I262" s="3">
+      <c r="I262" s="5">
         <v>67770</v>
       </c>
-      <c r="J262" s="1">
+      <c r="J262" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="263" spans="1:10">
-      <c r="A263" s="1" t="s">
+      <c r="A263" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B263" s="1" t="s">
+      <c r="B263" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="C263" s="1" t="s">
+      <c r="C263" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="D263" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E263" s="1" t="s">
+      <c r="D263" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E263" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F263" s="1">
+      <c r="F263" s="3">
         <v>450</v>
       </c>
-      <c r="G263" s="1">
+      <c r="G263" s="3">
         <v>61</v>
       </c>
-      <c r="H263" s="2">
+      <c r="H263" s="4">
         <v>0.09</v>
       </c>
-      <c r="I263" s="3">
+      <c r="I263" s="5">
         <v>71249</v>
       </c>
-      <c r="J263" s="1">
+      <c r="J263" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:10">
-      <c r="A264" s="1" t="s">
+      <c r="A264" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B264" s="1" t="s">
+      <c r="B264" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C264" s="1" t="s">
+      <c r="C264" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E264" s="1" t="s">
+      <c r="D264" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E264" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F264" s="1">
+      <c r="F264" s="3">
         <v>890</v>
       </c>
-      <c r="G264" s="1">
+      <c r="G264" s="3">
         <v>85</v>
       </c>
-      <c r="H264" s="2">
+      <c r="H264" s="4">
         <v>0.05</v>
       </c>
-      <c r="I264" s="3">
+      <c r="I264" s="5">
         <v>66342</v>
       </c>
-      <c r="J264" s="1">
+      <c r="J264" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="265" spans="1:10">
-      <c r="A265" s="1" t="s">
+      <c r="A265" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B265" s="1" t="s">
+      <c r="B265" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="C265" s="1" t="s">
+      <c r="C265" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D265" s="1" t="s">
+      <c r="D265" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E265" s="1" t="s">
+      <c r="E265" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F265" s="1">
+      <c r="F265" s="3">
         <v>370</v>
       </c>
-      <c r="G265" s="1">
+      <c r="G265" s="3">
         <v>55</v>
       </c>
-      <c r="H265" s="2">
+      <c r="H265" s="4">
         <v>0.1</v>
       </c>
-      <c r="I265" s="3">
+      <c r="I265" s="5">
         <v>61274</v>
       </c>
-      <c r="J265" s="1">
+      <c r="J265" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="266" spans="1:10">
-      <c r="A266" s="1" t="s">
+      <c r="A266" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B266" s="1" t="s">
+      <c r="B266" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="C266" s="1" t="s">
+      <c r="C266" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D266" s="1" t="s">
+      <c r="D266" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="E266" s="1" t="s">
+      <c r="E266" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F266" s="1">
+      <c r="F266" s="3">
         <v>1500</v>
       </c>
-      <c r="G266" s="1">
+      <c r="G266" s="3">
         <v>113</v>
       </c>
-      <c r="H266" s="2">
+      <c r="H266" s="4">
         <v>-0.05</v>
       </c>
-      <c r="I266" s="3">
+      <c r="I266" s="5">
         <v>62605</v>
       </c>
-      <c r="J266" s="1">
+      <c r="J266" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="267" spans="1:10">
-      <c r="A267" s="1" t="s">
+      <c r="A267" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B267" s="1" t="s">
+      <c r="B267" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="C267" s="1" t="s">
+      <c r="C267" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E267" s="1" t="s">
+      <c r="D267" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E267" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F267" s="1">
+      <c r="F267" s="3">
         <v>490</v>
       </c>
-      <c r="G267" s="1">
+      <c r="G267" s="3">
         <v>54</v>
       </c>
-      <c r="H267" s="2">
+      <c r="H267" s="4">
         <v>0.05</v>
       </c>
-      <c r="I267" s="3">
+      <c r="I267" s="5">
         <v>54391</v>
       </c>
-      <c r="J267" s="1">
+      <c r="J267" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="268" spans="1:10">
-      <c r="A268" s="1" t="s">
+      <c r="A268" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B268" s="1" t="s">
+      <c r="B268" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="C268" s="1" t="s">
+      <c r="C268" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E268" s="1" t="s">
+      <c r="D268" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E268" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F268" s="1">
+      <c r="F268" s="3">
         <v>470</v>
       </c>
-      <c r="G268" s="1">
+      <c r="G268" s="3">
         <v>45</v>
       </c>
-      <c r="H268" s="2">
+      <c r="H268" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I268" s="3">
+      <c r="I268" s="5">
         <v>74041</v>
       </c>
-      <c r="J268" s="1">
+      <c r="J268" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="269" spans="1:10">
-      <c r="A269" s="1" t="s">
+      <c r="A269" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B269" s="1" t="s">
+      <c r="B269" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C269" s="1" t="s">
+      <c r="C269" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D269" s="1" t="s">
+      <c r="D269" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E269" s="1" t="s">
+      <c r="E269" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F269" s="1">
+      <c r="F269" s="3">
         <v>1670</v>
       </c>
-      <c r="G269" s="1">
+      <c r="G269" s="3">
         <v>247</v>
       </c>
-      <c r="H269" s="2">
+      <c r="H269" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I269" s="3">
+      <c r="I269" s="5">
         <v>58628</v>
       </c>
-      <c r="J269" s="1">
+      <c r="J269" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="270" spans="1:10">
-      <c r="A270" s="1" t="s">
+      <c r="A270" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B270" s="1" t="s">
+      <c r="B270" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="C270" s="1" t="s">
+      <c r="C270" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E270" s="1" t="s">
+      <c r="D270" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E270" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F270" s="1">
+      <c r="F270" s="3">
         <v>4410</v>
       </c>
-      <c r="G270" s="1">
+      <c r="G270" s="3">
         <v>442</v>
       </c>
-      <c r="H270" s="2">
+      <c r="H270" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I270" s="3">
+      <c r="I270" s="5">
         <v>52841</v>
       </c>
-      <c r="J270" s="1">
+      <c r="J270" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="271" spans="1:10">
-      <c r="A271" s="1" t="s">
+      <c r="A271" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B271" s="1" t="s">
+      <c r="B271" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C271" s="1" t="s">
+      <c r="C271" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E271" s="1" t="s">
+      <c r="D271" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E271" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="F271" s="1">
+      <c r="F271" s="3">
         <v>2120</v>
       </c>
-      <c r="G271" s="1">
+      <c r="G271" s="3">
         <v>197</v>
       </c>
-      <c r="H271" s="2">
+      <c r="H271" s="4">
         <v>0.08</v>
       </c>
-      <c r="I271" s="3">
+      <c r="I271" s="5">
         <v>81637</v>
       </c>
-      <c r="J271" s="1">
+      <c r="J271" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:10">
-      <c r="A272" s="1" t="s">
+      <c r="A272" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B272" s="1" t="s">
+      <c r="B272" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C272" s="1" t="s">
+      <c r="C272" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E272" s="1" t="s">
+      <c r="D272" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E272" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F272" s="1">
+      <c r="F272" s="3">
         <v>610</v>
       </c>
-      <c r="G272" s="1">
+      <c r="G272" s="3">
         <v>126</v>
       </c>
-      <c r="H272" s="2">
+      <c r="H272" s="4">
         <v>0.09</v>
       </c>
-      <c r="I272" s="3">
+      <c r="I272" s="5">
         <v>68778</v>
       </c>
-      <c r="J272" s="1">
+      <c r="J272" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="273" spans="1:10">
-      <c r="A273" s="1" t="s">
+      <c r="A273" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B273" s="1" t="s">
+      <c r="B273" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="C273" s="1" t="s">
+      <c r="C273" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E273" s="1" t="s">
+      <c r="D273" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E273" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F273" s="1">
+      <c r="F273" s="3">
         <v>280</v>
       </c>
-      <c r="G273" s="1">
+      <c r="G273" s="3">
         <v>83</v>
       </c>
-      <c r="H273" s="2">
+      <c r="H273" s="4">
         <v>0.06</v>
       </c>
-      <c r="I273" s="3">
+      <c r="I273" s="5">
         <v>55841</v>
       </c>
-      <c r="J273" s="1">
+      <c r="J273" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:10">
-      <c r="A274" s="1" t="s">
+      <c r="A274" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B274" s="1" t="s">
+      <c r="B274" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C274" s="1" t="s">
+      <c r="C274" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E274" s="1" t="s">
+      <c r="D274" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E274" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F274" s="1">
+      <c r="F274" s="3">
         <v>1010</v>
       </c>
-      <c r="G274" s="1">
+      <c r="G274" s="3">
         <v>81</v>
       </c>
-      <c r="H274" s="2">
+      <c r="H274" s="4">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I274" s="3">
+      <c r="I274" s="5">
         <v>101762</v>
       </c>
-      <c r="J274" s="1">
+      <c r="J274" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="275" spans="1:10">
-      <c r="A275" s="1" t="s">
+      <c r="A275" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B275" s="1" t="s">
+      <c r="B275" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C275" s="1" t="s">
+      <c r="C275" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E275" s="1" t="s">
+      <c r="D275" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E275" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F275" s="1">
+      <c r="F275" s="3">
         <v>2120</v>
       </c>
-      <c r="G275" s="1">
+      <c r="G275" s="3">
         <v>240</v>
       </c>
-      <c r="H275" s="2">
+      <c r="H275" s="4">
         <v>0.08</v>
       </c>
-      <c r="I275" s="3">
+      <c r="I275" s="5">
         <v>65043</v>
       </c>
-      <c r="J275" s="1">
+      <c r="J275" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:10">
-      <c r="A276" s="1" t="s">
+      <c r="A276" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B276" s="1" t="s">
+      <c r="B276" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C276" s="1" t="s">
+      <c r="C276" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E276" s="1" t="s">
+      <c r="D276" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E276" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F276" s="1">
+      <c r="F276" s="3">
         <v>760</v>
       </c>
-      <c r="G276" s="1">
+      <c r="G276" s="3">
         <v>99</v>
       </c>
-      <c r="H276" s="2">
+      <c r="H276" s="4">
         <v>0.05</v>
       </c>
-      <c r="I276" s="3">
+      <c r="I276" s="5">
         <v>82269</v>
       </c>
-      <c r="J276" s="1">
+      <c r="J276" s="3">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006DEA96CB40AF6A42B1458E762FCA62A4" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="11304cc6c567133454fb155d9f2eb63c">
-[...2 lines deleted...]
-    <xsd:import namespace="25357640-304f-48b2-8092-f50d8fdb7f51"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d2723c30-6204-4949-b924-d29eb2d07b24" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Notes xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863" xsi:nil="true"/>
+    <DueDate xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005071093A4B60634585D731BADB04A918" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ddcd19e3c07e814aca39b1b24a9473c0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="21f01d7f-4442-4f78-81a7-673acdc1a863" xmlns:ns3="d2723c30-6204-4949-b924-d29eb2d07b24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0b5c5c6aa28ce3b18a1df204b641143" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
+    <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:DueDate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b84195e7-8228-446e-96e7-b54f240dfa96" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="14" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="15" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21f01d7f-4442-4f78-81a7-673acdc1a863" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="23" nillable="true" ma:displayName="Notes" ma:description="You must download a copy for the letterhead to appear " ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="DueDate" ma:index="25" nillable="true" ma:displayName="Due Date" ma:format="Dropdown" ma:internalName="DueDate">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25357640-304f-48b2-8092-f50d8fdb7f51" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2723c30-6204-4949-b924-d29eb2d07b24" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{68af85ad-d7ef-493e-a0c8-b65bf1559cbd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="25357640-304f-48b2-8092-f50d8fdb7f51">
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f09b6286-0cb7-4546-9631-1bb473397283}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d2723c30-6204-4949-b924-d29eb2d07b24">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10188,99 +10283,79 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{356DCAF6-966E-4636-9A1E-1CCC409F34E5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CAD360D-4583-436C-B45E-0954A7123B1F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CAD360D-4583-436C-B45E-0954A7123B1F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D67CA7A4-C0A5-4AE1-BA62-D4CB11C24B93}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D67CA7A4-C0A5-4AE1-BA62-D4CB11C24B93}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12649DB8-07A5-495F-89B2-5C86C29C0560}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark.Rembert</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006DEA96CB40AF6A42B1458E762FCA62A4</vt:lpwstr>
+    <vt:lpwstr>0x0101005071093A4B60634585D731BADB04A918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>