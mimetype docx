--- v0 (2025-12-18)
+++ v1 (2026-09-08)
@@ -1,1071 +1,1330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="634523ED" w14:textId="35DCCA9A" w:rsidR="00593662" w:rsidRPr="009851D3" w:rsidRDefault="00FC3D07" w:rsidP="009851D3">
+    <w:p w14:paraId="634523ED" w14:textId="35DCCA9A" w:rsidR="00593662" w:rsidRPr="00B91E27" w:rsidRDefault="00FC3D07" w:rsidP="009851D3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
-[...6 lines deleted...]
-          <w:sz w:val="48"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>COUNT EACH</w:t>
       </w:r>
-      <w:r w:rsidR="00593662" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="48"/>
+      <w:r w:rsidR="00593662" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D2A84">
-[...2 lines deleted...]
-          <w:sz w:val="48"/>
+      <w:r w:rsidR="006D2A84" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">CHILD </w:t>
       </w:r>
-      <w:r w:rsidR="00474DBC">
-[...2 lines deleted...]
-          <w:sz w:val="48"/>
+      <w:r w:rsidR="00474DBC" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">ONLY </w:t>
       </w:r>
-      <w:r w:rsidR="00593662" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="48"/>
+      <w:r w:rsidR="00593662" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ONCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E80227F" w14:textId="1CB24C10" w:rsidR="00270365" w:rsidRPr="009851D3" w:rsidRDefault="009521F0" w:rsidP="00763D57">
+    <w:p w14:paraId="6E80227F" w14:textId="566D09DB" w:rsidR="00270365" w:rsidRPr="00DE4FCC" w:rsidRDefault="009521F0" w:rsidP="00763D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
-      <w:r w:rsidR="006D2A84">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="006D2A84" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">child </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="00593662" w:rsidRPr="009851D3">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> count them based on the highest ranking record</w:t>
+      <w:r w:rsidR="00593662" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4FCC" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00593662" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type of record,</w:t>
+      </w:r>
+      <w:r w:rsidR="00270365" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> count them based on the highest</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4FCC" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00270365" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ranking record</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B85574" w14:textId="77777777" w:rsidR="00270365" w:rsidRDefault="009851D3" w:rsidP="00763D57">
+    <w:p w14:paraId="44B85574" w14:textId="77777777" w:rsidR="00270365" w:rsidRPr="00DE4FCC" w:rsidRDefault="009851D3" w:rsidP="00763D57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="511E08C0" wp14:editId="6CADAF03">
-            <wp:extent cx="5895975" cy="4191000"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="511E08C0" wp14:editId="53F4C7BD">
+            <wp:extent cx="5753100" cy="3676650"/>
             <wp:effectExtent l="0" t="0" r="0" b="19050"/>
-            <wp:docPr id="1" name="Diagram 1"/>
+            <wp:docPr id="1" name="Diagram 1" descr="A pyramid that describes the order that staff should enter data into the survey for children who may have multiple forms of documentation about their immunization status. Order is from top to bottom."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId6" r:lo="rId7" r:qs="rId8" r:cs="rId9"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5DBA7BFC" w14:textId="77777777" w:rsidR="00763D57" w:rsidRDefault="00593662" w:rsidP="00763D57">
+    <w:p w14:paraId="5DBA7BFC" w14:textId="5710CB4D" w:rsidR="00763D57" w:rsidRPr="00B91E27" w:rsidRDefault="00593662" w:rsidP="00763D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="005C4350">
+      <w:r w:rsidR="00DE4FCC" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">latest </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00DE4FCC" w:rsidRPr="00B91E27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>school requirements chart</w:t>
+          <w:t>MA School Immunization Requirements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007B6796" w:rsidRPr="009851D3">
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="00DE4FCC" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6796" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to see what </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the requirement is for each grade level</w:t>
       </w:r>
-      <w:r w:rsidR="007B6796" w:rsidRPr="009851D3">
-[...7 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="007B6796" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4FCC" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6796" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a student to be considered “compliant</w:t>
+      </w:r>
+      <w:r w:rsidR="00474DBC" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007B6796" w:rsidRPr="009851D3">
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="007B6796" w:rsidRPr="00B91E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75686844" w14:textId="77777777" w:rsidR="00763D57" w:rsidRPr="00763D57" w:rsidRDefault="00763D57" w:rsidP="00763D57">
+    <w:p w14:paraId="75686844" w14:textId="77777777" w:rsidR="00763D57" w:rsidRPr="00DE4FCC" w:rsidRDefault="00763D57" w:rsidP="00763D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-[...1 lines deleted...]
-          <w:szCs w:val="8"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D0B8DB" w14:textId="1053AEDF" w:rsidR="00270365" w:rsidRPr="009851D3" w:rsidRDefault="00270365" w:rsidP="00763D57">
+    <w:p w14:paraId="65D0B8DB" w14:textId="1053AEDF" w:rsidR="00270365" w:rsidRPr="00DE4FCC" w:rsidRDefault="00270365" w:rsidP="00763D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1350A678" w14:textId="0B8189B8" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="00270365" w:rsidP="009851D3">
+    <w:p w14:paraId="1350A678" w14:textId="0B8189B8" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="00270365" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A kindergarten student has </w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 dose</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Varicella </w:t>
       </w:r>
-      <w:r w:rsidR="00FA57D5" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FA57D5" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(an incomplete series) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and a history of </w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">chickenpox </w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disease;</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1B5E">
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EC1B5E" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COUNT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>history of disease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180EF534" w14:textId="66C41C5C" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="003545D2" w:rsidP="009851D3">
+    <w:p w14:paraId="180EF534" w14:textId="66C41C5C" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="003545D2" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade student has 1 dose of MMR (an incomplete series) and a medical exemption to MMR; </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the medical exemption</w:t>
       </w:r>
-      <w:r w:rsidR="0018570B" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0018570B" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E19ACB" w14:textId="0C80DC01" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="00270365" w:rsidP="009851D3">
+    <w:p w14:paraId="10E19ACB" w14:textId="0C80DC01" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="00270365" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">preschool student </w:t>
       </w:r>
-      <w:r w:rsidR="0018570B" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0018570B" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 doses of Hepatitis B vaccine (an incomplete series) but has </w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laboratory evidence of immunity</w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Hep B</w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the laboratory evidence</w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FC1B7D" w14:textId="4684B907" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="00FA57D5" w:rsidP="009851D3">
+    <w:p w14:paraId="39FC1B7D" w14:textId="4684B907" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="00FA57D5" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A kindergarten student has 2 doses of Varicella </w:t>
       </w:r>
-      <w:r w:rsidR="00474DBC">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00474DBC" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(a complete series) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and a history of</w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> chickenpox</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> disease; </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 2 doses as co</w:t>
       </w:r>
-      <w:r w:rsidR="00B96F44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B96F44" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mpliant </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vaccination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B757AA" w14:textId="6CBB10E4" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="000938BA" w:rsidP="009851D3">
+    <w:p w14:paraId="17B757AA" w14:textId="6CBB10E4" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="000938BA" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A preschool</w:t>
       </w:r>
-      <w:r w:rsidR="00270365" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00270365" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> student has a religious exemption to Var</w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">icella and a history of </w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">chickenpox </w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disease;</w:t>
       </w:r>
-      <w:r w:rsidR="00270365" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00270365" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidR="00270365" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00270365" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the history of disease</w:t>
       </w:r>
-      <w:r w:rsidR="003545D2" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003545D2" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAAD2A5" w14:textId="5F83E261" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="003545D2" w:rsidP="009851D3">
+    <w:p w14:paraId="6FAAD2A5" w14:textId="5F83E261" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="003545D2" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A kindergarten student has 2 doses of MMR </w:t>
       </w:r>
-      <w:r w:rsidR="00474DBC">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00474DBC" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(a complete series) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and laboratory evidence of immunity</w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to MMR</w:t>
       </w:r>
-      <w:r w:rsidR="00B96F44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B96F44" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidR="00B96F44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B96F44" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 2 doses as compliant</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vaccination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0760057F" w14:textId="7F4937DD" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="00FA57D5" w:rsidP="009851D3">
+    <w:p w14:paraId="0760057F" w14:textId="3A541E64" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="00FA57D5" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A preschool student has a religious exemption to all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vaccines, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has received 1 MMR vaccin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F44" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4428">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidR="00B96F44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B96F44" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 1 dose as compliant</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MMR vaccination and </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the exemption for all other requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BF8EDD" w14:textId="36F123D4" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="00FA57D5" w:rsidP="009851D3">
+    <w:p w14:paraId="09BF8EDD" w14:textId="36F123D4" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="00FA57D5" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade student has 2 doses of MMR, but the 1 dose was given at 9 months of age. This does not meet the requirements; </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that this student is no</w:t>
       </w:r>
-      <w:r w:rsidR="00474DBC">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00474DBC" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>compliant and has an incomplete series.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D870D5" w14:textId="5BF8504F" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="00FA57D5" w:rsidP="009851D3">
+    <w:p w14:paraId="14D870D5" w14:textId="5BF8504F" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="00FA57D5" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A kindergarten </w:t>
       </w:r>
-      <w:r w:rsidR="0018570B" w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0018570B" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has a medical exemption to Varicella on file but submits a record showing laboratory evidence of immunity</w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Varicella</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the laboratory evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6D45DD" w14:textId="602DCDCD" w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidRDefault="0018570B" w:rsidP="009851D3">
+    <w:p w14:paraId="4E6D45DD" w14:textId="602DCDCD" w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidRDefault="0018570B" w:rsidP="00DE4FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A preschool student has a history of chickenpox</w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> disease</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and laboratory evidence of immunity</w:t>
       </w:r>
-      <w:r w:rsidR="006923C8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006923C8" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Varicella</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00763D57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00763D57" w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COUNT</w:t>
       </w:r>
-      <w:r w:rsidRPr="009851D3">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00DE4FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the history of disease.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0018570B" w:rsidRPr="009851D3" w:rsidSect="009851D3">
+    <w:sectPr w:rsidR="0018570B" w:rsidRPr="00DE4FCC" w:rsidSect="00436D9B">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="360" w:bottom="360" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w16cid:commentsIds>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="63714045" w14:textId="77777777" w:rsidR="00EA2E48" w:rsidRDefault="00EA2E48" w:rsidP="00163B1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="581D3574" w14:textId="77777777" w:rsidR="00EA2E48" w:rsidRDefault="00EA2E48" w:rsidP="00163B1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Black">
-    <w:panose1 w:val="020B0A04020102020204"/>
+  <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="40CB0FBF" w14:textId="77777777" w:rsidR="00EA2E48" w:rsidRDefault="00EA2E48" w:rsidP="00163B1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1DCEC587" w14:textId="77777777" w:rsidR="00EA2E48" w:rsidRDefault="00EA2E48" w:rsidP="00163B1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0289737C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D63EBC1C"/>
     <w:lvl w:ilvl="0" w:tplc="0CE289B8">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1336,50 +1595,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB82F4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6112859A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77166B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2CAE9C6"/>
     <w:lvl w:ilvl="0" w:tplc="AF9ECA1A">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1448,154 +1793,183 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1063413092">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1537616545">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="335499031">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2126608243">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="163398959">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009521F0"/>
     <w:rsid w:val="000938BA"/>
     <w:rsid w:val="000F6A06"/>
+    <w:rsid w:val="00163B1E"/>
     <w:rsid w:val="0018570B"/>
     <w:rsid w:val="00270365"/>
     <w:rsid w:val="002A5208"/>
     <w:rsid w:val="003545D2"/>
     <w:rsid w:val="003C71EF"/>
+    <w:rsid w:val="00436D9B"/>
     <w:rsid w:val="00474DBC"/>
     <w:rsid w:val="00484AAC"/>
     <w:rsid w:val="00593662"/>
     <w:rsid w:val="005C4350"/>
     <w:rsid w:val="006923C8"/>
     <w:rsid w:val="006D2A84"/>
     <w:rsid w:val="00763D57"/>
+    <w:rsid w:val="00783900"/>
     <w:rsid w:val="007B6796"/>
     <w:rsid w:val="00811A0A"/>
     <w:rsid w:val="00830140"/>
+    <w:rsid w:val="00925C6D"/>
     <w:rsid w:val="009521F0"/>
     <w:rsid w:val="009851D3"/>
     <w:rsid w:val="00B746C1"/>
+    <w:rsid w:val="00B91E27"/>
     <w:rsid w:val="00B96F44"/>
     <w:rsid w:val="00C735C0"/>
+    <w:rsid w:val="00C9522F"/>
     <w:rsid w:val="00D42AE1"/>
     <w:rsid w:val="00DC2B1D"/>
+    <w:rsid w:val="00DE4FCC"/>
+    <w:rsid w:val="00E13274"/>
+    <w:rsid w:val="00E53C54"/>
+    <w:rsid w:val="00EA2E48"/>
     <w:rsid w:val="00EC1B5E"/>
     <w:rsid w:val="00F825CC"/>
+    <w:rsid w:val="00FA4428"/>
     <w:rsid w:val="00FA57D5"/>
     <w:rsid w:val="00FC3D07"/>
     <w:rsid w:val="00FD1EC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22B03F4B"/>
-  <w15:docId w15:val="{32D5453C-EB52-4763-B1AF-539EC61D5747}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1706,51 +2080,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1926,50 +2300,52 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2100,66 +2476,122 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C4350"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00811A0A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE4FCC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00163B1E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00163B1E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00163B1E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00163B1E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/immunization-requirements-for-school-entry-0/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/immunization-requirements-for-school-entry-updated-21226/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
       <a:schemeClr val="accent5"/>
       <a:schemeClr val="accent6"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
@@ -2900,249 +3332,249 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2" loCatId="pyramid" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5" csCatId="colorful" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2" loCatId="pyramid" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5#1" csCatId="colorful" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{850F6437-8253-4A91-BB38-26537FA7EC66}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1"/>
+            <a:rPr lang="en-US" sz="1400" b="1"/>
             <a:t>Compliant Vaccination*</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5959AFEA-AA36-442B-81C1-8D1122767C64}" type="parTrans" cxnId="{D760F56A-815E-4C82-A533-2BC61E11F763}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{59C6F6B9-8C57-4484-AF05-2A569AC7C6DE}" type="sibTrans" cxnId="{D760F56A-815E-4C82-A533-2BC61E11F763}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{49D39291-8567-48D1-B3E2-6800104E7D28}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr">
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1"/>
+            <a:rPr lang="en-US" sz="1400" b="1"/>
             <a:t>Laboratory Evidence of Immunity </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr">
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1"/>
-            <a:t>for MMR, Varicella or Hep B</a:t>
+            <a:t>MMR, Varicella or Hep B</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5F694CBD-81BA-4909-A0CA-AA70A7BC15BA}" type="parTrans" cxnId="{66F7BDA9-72E4-4481-9CA4-3F7BF42E980B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9297202F-71A1-43AE-A73B-0C89D308CB08}" type="sibTrans" cxnId="{66F7BDA9-72E4-4481-9CA4-3F7BF42E980B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BD9E48F0-C454-47EE-B31F-A66CCCDCB1D5}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1"/>
+            <a:rPr lang="en-US" sz="1400" b="1"/>
             <a:t>Medical or Religious Exemption</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D09684EC-C47A-4C53-8A67-13E7A9B2D5BC}" type="parTrans" cxnId="{AC22BEA1-A546-4481-8FF2-7E6FF8FFEF54}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1F1A7733-147B-4F43-979B-B0D2D24B18E5}" type="sibTrans" cxnId="{AC22BEA1-A546-4481-8FF2-7E6FF8FFEF54}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr">
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1"/>
+            <a:rPr lang="en-US" sz="1400" b="1"/>
             <a:t>History of Disease</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr">
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1"/>
-            <a:t>for Chickenpox</a:t>
+            <a:rPr lang="en-US" sz="900" b="1"/>
+            <a:t>Chickenpox</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BD6F8E4F-9067-43DF-981C-6DF8068CF9B9}" type="parTrans" cxnId="{09C4BBEC-1C2D-462C-9775-1E441DEBBC6A}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{987857F9-66DB-4F8D-A248-1DC615A9F001}" type="sibTrans" cxnId="{09C4BBEC-1C2D-462C-9775-1E441DEBBC6A}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{15BF071F-1AAC-49C2-8A6A-DB61F36D1208}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1"/>
-            <a:t>Incomplete or Non-compliant Vaccination Series</a:t>
+            <a:rPr lang="en-US" sz="1400" b="1"/>
+            <a:t>Incomplete Vaccination Series (Non-compliant)</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3E8FAD77-7F2F-4E2E-8AB6-A15457DCF53C}" type="parTrans" cxnId="{B1691BD3-79E9-4670-8697-CE1B6FDA92F1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8CE5D7BC-CACE-43BC-8979-925FDCB9A5C2}" type="sibTrans" cxnId="{B1691BD3-79E9-4670-8697-CE1B6FDA92F1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1200"/>
         </a:p>
       </dgm:t>
@@ -3155,604 +3587,604 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C7A99D82-8FD5-4FDA-9E16-E8A2B77C707F}" type="pres">
       <dgm:prSet presAssocID="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" presName="pyramid" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" type="pres">
       <dgm:prSet presAssocID="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" presName="theList" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D6BD0859-AED7-4CEF-8DD8-BDD118FF5832}" type="pres">
       <dgm:prSet presAssocID="{850F6437-8253-4A91-BB38-26537FA7EC66}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="0" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AB489EFC-E04E-4E99-8403-AB40B4FDC0CC}" type="pres">
       <dgm:prSet presAssocID="{850F6437-8253-4A91-BB38-26537FA7EC66}" presName="aSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3C41E94A-98DB-46A3-A500-E8020F4588F0}" type="pres">
-      <dgm:prSet presAssocID="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="1" presStyleCnt="5">
+      <dgm:prSet presAssocID="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="1" presStyleCnt="5" custLinFactNeighborY="72880">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6BB8CE0C-955F-485C-8249-303DE03AAB47}" type="pres">
       <dgm:prSet presAssocID="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}" presName="aSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A3CB8B95-8D4F-4B53-BCF4-4974A211D7B0}" type="pres">
-      <dgm:prSet presAssocID="{49D39291-8567-48D1-B3E2-6800104E7D28}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="2" presStyleCnt="5">
+      <dgm:prSet presAssocID="{49D39291-8567-48D1-B3E2-6800104E7D28}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="2" presStyleCnt="5" custLinFactY="5720" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E0B6EB3D-DDF7-4607-B9A0-20E97055D5CE}" type="pres">
       <dgm:prSet presAssocID="{49D39291-8567-48D1-B3E2-6800104E7D28}" presName="aSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D97DE1F7-D7E6-4AC2-9768-9DFF80A66904}" type="pres">
-      <dgm:prSet presAssocID="{BD9E48F0-C454-47EE-B31F-A66CCCDCB1D5}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="3" presStyleCnt="5">
+      <dgm:prSet presAssocID="{BD9E48F0-C454-47EE-B31F-A66CCCDCB1D5}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="3" presStyleCnt="5" custLinFactY="14830" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0B6B060A-6104-4B41-BFDC-51850F0929BE}" type="pres">
       <dgm:prSet presAssocID="{BD9E48F0-C454-47EE-B31F-A66CCCDCB1D5}" presName="aSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F05DE399-6DC1-4D9E-B890-7D179D1B553A}" type="pres">
-      <dgm:prSet presAssocID="{15BF071F-1AAC-49C2-8A6A-DB61F36D1208}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="4" presStyleCnt="5">
+      <dgm:prSet presAssocID="{15BF071F-1AAC-49C2-8A6A-DB61F36D1208}" presName="aNode" presStyleLbl="fgAcc1" presStyleIdx="4" presStyleCnt="5" custLinFactY="23940" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{07F458E9-17B3-40DA-B57D-304523EF4069}" type="pres">
       <dgm:prSet presAssocID="{15BF071F-1AAC-49C2-8A6A-DB61F36D1208}" presName="aSpace" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
+    <dgm:cxn modelId="{44BD7E0F-3408-4847-8B4A-54EFE1525063}" type="presOf" srcId="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}" destId="{3C41E94A-98DB-46A3-A500-E8020F4588F0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{D760F56A-815E-4C82-A533-2BC61E11F763}" srcId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" destId="{850F6437-8253-4A91-BB38-26537FA7EC66}" srcOrd="0" destOrd="0" parTransId="{5959AFEA-AA36-442B-81C1-8D1122767C64}" sibTransId="{59C6F6B9-8C57-4484-AF05-2A569AC7C6DE}"/>
+    <dgm:cxn modelId="{461DBA4B-6D89-45E6-B4FB-EE8D8032A0E4}" type="presOf" srcId="{BD9E48F0-C454-47EE-B31F-A66CCCDCB1D5}" destId="{D97DE1F7-D7E6-4AC2-9768-9DFF80A66904}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
+    <dgm:cxn modelId="{6ED7CB5A-1D8F-430E-AA90-436489950378}" type="presOf" srcId="{49D39291-8567-48D1-B3E2-6800104E7D28}" destId="{A3CB8B95-8D4F-4B53-BCF4-4974A211D7B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{954F8D7F-D280-411B-9022-1A63679C2E46}" type="presOf" srcId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" destId="{19B50BA9-604D-4B3E-BB2B-B304B52D9E55}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
+    <dgm:cxn modelId="{19B44E80-D312-407C-94C9-FB9A88402D6D}" type="presOf" srcId="{15BF071F-1AAC-49C2-8A6A-DB61F36D1208}" destId="{F05DE399-6DC1-4D9E-B890-7D179D1B553A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
+    <dgm:cxn modelId="{8A51209A-86E4-478B-9979-3252C6B56B61}" type="presOf" srcId="{850F6437-8253-4A91-BB38-26537FA7EC66}" destId="{D6BD0859-AED7-4CEF-8DD8-BDD118FF5832}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{AC22BEA1-A546-4481-8FF2-7E6FF8FFEF54}" srcId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" destId="{BD9E48F0-C454-47EE-B31F-A66CCCDCB1D5}" srcOrd="3" destOrd="0" parTransId="{D09684EC-C47A-4C53-8A67-13E7A9B2D5BC}" sibTransId="{1F1A7733-147B-4F43-979B-B0D2D24B18E5}"/>
     <dgm:cxn modelId="{66F7BDA9-72E4-4481-9CA4-3F7BF42E980B}" srcId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" destId="{49D39291-8567-48D1-B3E2-6800104E7D28}" srcOrd="2" destOrd="0" parTransId="{5F694CBD-81BA-4909-A0CA-AA70A7BC15BA}" sibTransId="{9297202F-71A1-43AE-A73B-0C89D308CB08}"/>
-    <dgm:cxn modelId="{6ED7CB5A-1D8F-430E-AA90-436489950378}" type="presOf" srcId="{49D39291-8567-48D1-B3E2-6800104E7D28}" destId="{A3CB8B95-8D4F-4B53-BCF4-4974A211D7B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
+    <dgm:cxn modelId="{B1691BD3-79E9-4670-8697-CE1B6FDA92F1}" srcId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" destId="{15BF071F-1AAC-49C2-8A6A-DB61F36D1208}" srcOrd="4" destOrd="0" parTransId="{3E8FAD77-7F2F-4E2E-8AB6-A15457DCF53C}" sibTransId="{8CE5D7BC-CACE-43BC-8979-925FDCB9A5C2}"/>
     <dgm:cxn modelId="{09C4BBEC-1C2D-462C-9775-1E441DEBBC6A}" srcId="{3703B2F1-3B2A-4E61-8451-959C0ECF5703}" destId="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}" srcOrd="1" destOrd="0" parTransId="{BD6F8E4F-9067-43DF-981C-6DF8068CF9B9}" sibTransId="{987857F9-66DB-4F8D-A248-1DC615A9F001}"/>
-    <dgm:cxn modelId="{44BD7E0F-3408-4847-8B4A-54EFE1525063}" type="presOf" srcId="{51E0651B-D6E8-48EA-955F-54CFE969D0A7}" destId="{3C41E94A-98DB-46A3-A500-E8020F4588F0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
-[...3 lines deleted...]
-    <dgm:cxn modelId="{8A51209A-86E4-478B-9979-3252C6B56B61}" type="presOf" srcId="{850F6437-8253-4A91-BB38-26537FA7EC66}" destId="{D6BD0859-AED7-4CEF-8DD8-BDD118FF5832}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{273F9DE5-8B67-4C3E-A18F-225F7700C233}" type="presParOf" srcId="{19B50BA9-604D-4B3E-BB2B-B304B52D9E55}" destId="{C7A99D82-8FD5-4FDA-9E16-E8A2B77C707F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{16B3E0B2-5787-4EF7-9AB5-86E03E02E9CE}" type="presParOf" srcId="{19B50BA9-604D-4B3E-BB2B-B304B52D9E55}" destId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{FFDEA231-AE19-44D5-99AB-5DE93428F0F0}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{D6BD0859-AED7-4CEF-8DD8-BDD118FF5832}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{001407FC-E879-443F-9DF3-5A1F8465A73E}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{AB489EFC-E04E-4E99-8403-AB40B4FDC0CC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{5F9FE659-1045-4032-9457-48AEBB2F7BFF}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{3C41E94A-98DB-46A3-A500-E8020F4588F0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{4549F886-F6DD-4672-9904-7686C7D9E85C}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{6BB8CE0C-955F-485C-8249-303DE03AAB47}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{C2AF2817-72EF-4433-AC78-0714AD7165FF}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{A3CB8B95-8D4F-4B53-BCF4-4974A211D7B0}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{0BCF8BE6-4A24-45C3-A1A1-B8189792811D}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{E0B6EB3D-DDF7-4607-B9A0-20E97055D5CE}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{7EF9207D-15E7-4FD5-B770-AE2E51CDBC44}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{D97DE1F7-D7E6-4AC2-9768-9DFF80A66904}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{1D159CEC-B995-461C-8E2F-81E2FC0C7C45}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{0B6B060A-6104-4B41-BFDC-51850F0929BE}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{263DE579-406B-45C1-ACB0-14C2C30DDE9D}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{F05DE399-6DC1-4D9E-B890-7D179D1B553A}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
     <dgm:cxn modelId="{05EE1C16-F915-4570-A4DE-DBE2EA02ECB3}" type="presParOf" srcId="{A3ADAFD1-764A-45DA-B587-9D7ACD461EB1}" destId="{07F458E9-17B3-40DA-B57D-304523EF4069}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId10" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{C7A99D82-8FD5-4FDA-9E16-E8A2B77C707F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="538162" y="0"/>
-          <a:ext cx="4191000" cy="4191000"/>
+          <a:off x="762476" y="0"/>
+          <a:ext cx="3676650" cy="3676650"/>
         </a:xfrm>
         <a:prstGeom prst="triangle">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{D6BD0859-AED7-4CEF-8DD8-BDD118FF5832}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2633662" y="419509"/>
-          <a:ext cx="2724150" cy="595907"/>
+          <a:off x="2600801" y="368024"/>
+          <a:ext cx="2389822" cy="522773"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200"/>
+            <a:rPr lang="en-US" sz="1400" b="1" kern="1200"/>
             <a:t>Compliant Vaccination*</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2662752" y="448599"/>
-        <a:ext cx="2665970" cy="537727"/>
+        <a:off x="2626321" y="393544"/>
+        <a:ext cx="2338782" cy="471733"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3C41E94A-98DB-46A3-A500-E8020F4588F0}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2633662" y="1089905"/>
-          <a:ext cx="2724150" cy="595907"/>
+          <a:off x="2600801" y="1003769"/>
+          <a:ext cx="2389822" cy="522773"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="-2483469"/>
               <a:satOff val="9953"/>
               <a:lumOff val="2157"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200"/>
+            <a:rPr lang="en-US" sz="1400" b="1" kern="1200"/>
             <a:t>History of Disease</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
-            <a:t>for Chickenpox</a:t>
+            <a:rPr lang="en-US" sz="900" b="1" kern="1200"/>
+            <a:t>Chickenpox</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2662752" y="1118995"/>
-        <a:ext cx="2665970" cy="537727"/>
+        <a:off x="2626321" y="1029289"/>
+        <a:ext cx="2338782" cy="471733"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{A3CB8B95-8D4F-4B53-BCF4-4974A211D7B0}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2633662" y="1760301"/>
-          <a:ext cx="2724150" cy="595907"/>
+          <a:off x="2600801" y="1639514"/>
+          <a:ext cx="2389822" cy="522773"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="-4966938"/>
               <a:satOff val="19906"/>
               <a:lumOff val="4314"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200"/>
+            <a:rPr lang="en-US" sz="1400" b="1" kern="1200"/>
             <a:t>Laboratory Evidence of Immunity </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
-            <a:t>for MMR, Varicella or Hep B</a:t>
+            <a:t>MMR, Varicella or Hep B</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2662752" y="1789391"/>
-        <a:ext cx="2665970" cy="537727"/>
+        <a:off x="2626321" y="1665034"/>
+        <a:ext cx="2338782" cy="471733"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D97DE1F7-D7E6-4AC2-9768-9DFF80A66904}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2633662" y="2430698"/>
-          <a:ext cx="2724150" cy="595907"/>
+          <a:off x="2600801" y="2275259"/>
+          <a:ext cx="2389822" cy="522773"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="-7450407"/>
               <a:satOff val="29858"/>
               <a:lumOff val="6471"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200"/>
+            <a:rPr lang="en-US" sz="1400" b="1" kern="1200"/>
             <a:t>Medical or Religious Exemption</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2662752" y="2459788"/>
-        <a:ext cx="2665970" cy="537727"/>
+        <a:off x="2626321" y="2300779"/>
+        <a:ext cx="2338782" cy="471733"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{F05DE399-6DC1-4D9E-B890-7D179D1B553A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2633662" y="3101094"/>
-          <a:ext cx="2724150" cy="595907"/>
+          <a:off x="2600801" y="2911004"/>
+          <a:ext cx="2389822" cy="522773"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="-9933876"/>
               <a:satOff val="39811"/>
               <a:lumOff val="8628"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200"/>
-            <a:t>Incomplete or Non-compliant Vaccination Series</a:t>
+            <a:rPr lang="en-US" sz="1400" b="1" kern="1200"/>
+            <a:t>Incomplete Vaccination Series (Non-compliant)</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2662752" y="3130184"/>
-        <a:ext cx="2665970" cy="537727"/>
+        <a:off x="2626321" y="2936524"/>
+        <a:ext cx="2338782" cy="471733"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="pyramid" pri="3000"/>
     <dgm:cat type="list" pri="21000"/>
     <dgm:cat type="convert" pri="17000"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:sampData>
   <dgm:styleData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
@@ -3845,51 +4277,51 @@
                 <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
               </dgm:constrLst>
               <dgm:ruleLst>
                 <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
               </dgm:ruleLst>
             </dgm:layoutNode>
             <dgm:layoutNode name="aSpace">
               <dgm:alg type="sp"/>
               <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                 <dgm:adjLst/>
               </dgm:shape>
               <dgm:presOf/>
               <dgm:constrLst/>
               <dgm:ruleLst/>
             </dgm:layoutNode>
           </dgm:forEach>
         </dgm:layoutNode>
       </dgm:if>
       <dgm:else name="Name5"/>
     </dgm:choose>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -5184,65 +5616,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84F0C7D9-BC80-4B29-BDB1-3CD47EEA17DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>286</Words>
-  <Characters>1631</Characters>
+  <Words>290</Words>
+  <Characters>1657</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>EOHHS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1914</CharactersWithSpaces>
+  <CharactersWithSpaces>1944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Carroll, Victoria M. (DPH)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>